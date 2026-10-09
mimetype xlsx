--- v0 (2026-08-21)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fc3c8148e5b4445d498835a46d73751.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a6827a7b8fda107a5fc8a71ab06c852.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac58a3a6b839e97b1be403e1ddd87aa3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12861c177a96c81a1474f1a0c1d7ef294.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a8dcc2256565e5d3108cea2bc8ba845.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281e76d19469052ff0e50b67b604a8f66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c997eb40c93b0617b40fdd194f3fc97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ef6d7f6b84cf39ba1b4b26ccec70978.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1566601275b007e5ddd77f3c294fd7909.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a444913bd2503c990aad0d8ee57b429f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765e30f494c0e47b55aa023b15db14a711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d755b5dc7436c33a710f979b8f11a52412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdf4d1c49d665514f206655778491ec13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41028ad8f64a984f9bc26795beac24914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719742706d165d23f0117ae34682bfd415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128da2a432fd9705faebf232c0cecb2816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f769cd7d7821c0c96da003d7d79d36f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6464b3b5447fe5e71b4b2e530715397f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8c6a02480755ba33cbd7ed51db274019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f087a022ecf88571aa8f8e60ff6289120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f97701bedd579aefbfaf14d3f58bc8a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e809643a6be6fa31ca746ec3ce1f034322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0404bb66471dfdf00a5564bfd206f223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9155325e211b8ccb7e09b42ce1e1520224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8356bd9d44df00f8b08cc90dd62c81d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6340efd4eabfcc2910cf718870f456326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6dd7171726e3f87e0616a4dae6410e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3315a3a84843b8d42543e9b41d0e89d328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83826a38fcc1fc2e6008f2beb53a4f429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1500f1a741a9192dfe7c1c6860f350b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f38f8e0f9307bdda1d830df5e3ff98331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c6f555061efcd0559c51c628860c0932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71c9a53750bfca19c5a43fa7ebf5d2333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3df479ef895916f75493e8ee6f918cf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13683c919483bc63a2d0f7e3e49b734c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecce97a908b9e743a57ca7aad39ac1836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6d31098cbf0d2aee03e25af0230d3f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ac9f41fe0daa1bb68d15636c0682c438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653ede3be421090758b579ec5455fc3f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4becde60ec8a599fc4d6d13e6b31f98140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cb601be55fa221656a90bf07fd95b441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f841f18dffee9c9dc5fb39d791c9c3f542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a668fa804edb78d57001648ef6803cea43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8569c6ef9ddf2fb4db43247d7c97690244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6bea182c7121a712d01396ed85688c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49b8bb2d7ee698a0ee4fa017b3d0df046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa2bd474014c5ec6a5201050d92fbc047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfb24dd913ee6b62bd2c06cd6c339cf48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bc76a649dbce76b9d626ef3960289b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fb3cfd8c4a164e22794a525f28191d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e0777051a5c05354dadbff33cea4e251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813d3a109eeb2e9fa3680817506096a552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fada36afdb88fc82314cce5998a8e6253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4992be3a83b46dbc74f54edb438ff1eb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae2d068e079dd65adcdcbd00f3b4ae155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd44cacf38cb5c9edfca5148081d3b656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79c8f66bd354d5eccf098982bda254657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc149beffe891d583417fa5fba173f0458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5e5d42c05d9bef3b371eec2923010d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4622039a12a66680b8207bc887282a760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2048d1fe23b55c761dc454b01fa651761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf117a78015a6666a7d18ac4631d1ca62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0d34603e4c15ade3f3009d9c45c2e263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89390b40b7be502e8c055cde26b5415664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3485217c44f2123459e88e41cb6f4ee565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514562a57b97a042d6b9e752cf49faf466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113e0b5d568d2e074ff9e9f1029a15e167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e148fc46e084e0b0d4a02908b7af41f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ae3b209c132747ccd1cec45a5a4dfc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8f715db2afaecf657426debb79431570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eba9e30886483a80d7329de0d15a5771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9cc5feb6bb67eed38ba7e45c49c73372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1274bb212769d871f0baa7f3bf2f2e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22955b979265480c818bd55ad08cb61174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77429d4ffe0ff73f00c776310c09a06575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfb3a73145d25fd0719faa0725a294576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2614eea160a882e15acead8df15535c477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc0aa3f68e8c1ac1740a40eb4f53c1878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3064b603420c275078c9af4ed86bdf8a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23ef06404c9a916e2182e0eb40d1efd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f135ea3307f4cf1015a62921f72fc4681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cac53196533d80170d4b1873ba576882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f449353b4d5ba4793b0b80cc95c9b883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f13f5547fd9af00858fe0821d946fd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659421fdb398260f095c2ab1a356187685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef423efc3b253c15f77247c49fab98286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b825af1988a1f1f2df819005066ca4387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b57aa255f2c3dbcb6b2fe181eda21688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ef5a81a6c96304c2156d8d0ce2d25389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238f4533a04a71ae4015c922bb83ef6190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e75c7a6e90af3e8c9c7c775df4378dd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c55316852f172df5686d147b067d66592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aaa79d9e1fa7e1a22db8b2b6ca19a193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba05afc10b646fbbbff52b2b38e51aee94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac5a0978a1995307147a84dc575142e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3f0d8d7bb9ffd973bb440376b7380996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364b7106b0ce6f846ea7b7e8aafdc14997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9538cbd5053e603ed36a4bb63e27175098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d267ec731084da3165ecfc81ce836b8099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0715925962204a2985dea4dc4d4a7f61100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5e5dd6690183dc99c3d421db0efe80101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75533243c3a5794dddd5aa0b1dc7d16e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3863e3f9e62f2b1a75dfaa4d9ec9651d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8462520f06f232a3d16fa7da97c5846d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390d42d687330cf853c1285a0101e3b4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2f818f4d1538e5cc2dec52d78aaa16106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f441cf9732ff627d21e491ecd2a47837107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32bbb39548664e8cf97e85b48ec35ee108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e5483ec33c00039b91f9101e94c139109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a91d6c09230b4d63922a9d744f0bbc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c19f2da478acfb87887e1978f8bcd52111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9146d38d98cc43736763d28bc165c4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c22c6ff0701b47cab55b6c510ba27e9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ee36bfa1dec844d5fd041678cca330114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fd150f2bb1f275af08897057b01f32115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1400a06a6fe41d2a0cb03080d600cd6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c9523662876364b88dd0371b4de75c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5676c21e0df3368f849d213308991b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f219a019b735fa813f5815e80c878edf119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d385e5b32738213065f5ea5571a7c492120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d7c667fa449a3098420ed83073e611121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7167a6958e6d699529fd51228974b83122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ff99867315358139a9d1e29a6fbb1a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f10d9e31e27be363af05db4ce05688e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deced7d318b04add5ba929bfabd6a9b2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67031295b37d865d687c1cab7b7237f7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb1e0736f48255b5099fb611977a15f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30efc9d7d59c32309f3a80cd9fac3096128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3329c283bd903904c6e64c9e4b8d361d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa9dc9c32f50cb7214c8d1055447ca5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c48b5df6fa1300ae34587ef1941e158131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6285e26ae6929bdd6783b7c55dca71132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e064e96117b61f465c2f08f156fdc5b0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c802a4f36f60293498d3953e67fa0fa134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ff015241a752de05e01cd0236fe596135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1020c68b263ecdd21c4582ba17b0af136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea6df99f08d62c2fc393fecd3f61fa0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e9b4d2619ae2fa27d04a06be23dfec138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf0f092b96d7a239585401ebb6c9667139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e2d92da9f0298d5fe519c50f7f7b67140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e0fc5d6b9f9dcaa316ae03238ea4a2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4931ec3121c645958b90b0657964b5c3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772bc5d6b88d56c8184dcfdaf099e38f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fc0fa0dfc41f988ae5652d40c7d71f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1ce77893453d175414125954244d6e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4327a44cd8d10c157cae855717952f38146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08449283850a1f6fa50d131ba3abed48147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb4238a8fef35e6f1835e5a6ecafa67148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d96765f6bec579e50f1093592d966a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6184a65b4d74dca23561f3e76564856150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1ce0ceb43d462bb9290ef1f7b506b5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ff9bcdff299f84143b81b73edbb806152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f7412b831ba7a2bcf15c9291b52e05153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a3aeb27da3407265cd9678edc00610154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d433cad758a4f099e3e25e2d7a1a9c3a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048d6aacbf47497df1972444948013f8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53553d089642dfcc6ad7d28c124a34d4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751b719177427a34b84ef0a5e0cc8872158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbb9d9cde3f6428541c792af9e37e45159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814245ef2e167418660be649f10309dd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efc21e3b976f657f45fbdfaa3a9dd13161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0871ec5d5e3d165168ac9f078a49c5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d47f99018079b0937753205942090b0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475c73e34f48161fd78579d7a2f6f5c8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85e35adbc3b0a4f785521326fc0dfa3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3035593b0fbd04d20105f1ff7492b584166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff27ca45e38db890ebddfaa7f28af11167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c17d71f33f55dced2643f91226ae10168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecea86f77ad3ac5e5943a01adc10225169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82648e1ad240243436be1ce9a47e039170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be73b09b0fcbdc2ef6f0c7ad72e72c97171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753f59ae52f29ee0f1a998d7b356fab7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba064e86b6d0e02c9c2e48f4e50ccc6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e59349f8c4fbed3efd88f81276c52c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da67dbdc8fd382952a45d9407610277b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6922b8d7926bf8ef5577c169fa272ae176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a323b0a1c858d244d80b9541a3a54c3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c201ada2e7cf72ba9d39e9c777aaf4a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ac999945f7c08af8b6ca7b0dc98e48179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b1f7bf0bc495b0260819c6fd18b1e6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dce1c2459eb91cf2194baa0d3cc2dee181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc50558478b22e21391d395e126a898182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bcd8fb302b25235e71981bb0bc823e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccce8a347371a66132bc604fe6ddc333184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7b8ed4ba58e7319cd4def4ed9a82dd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa214898fcd958ca27914da4083597b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a091195c7636333a02134c4319d3c68187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062aca04fdbe161ea3fa106c3f4b16f3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babb208d2304f858f9ba29ddb542f383189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3d70690a228ecff824012c9b4bc1c6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99650b472534127e8d4c5ad34383a3ef191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e79cc1bf8fa5029e988a54f328d43a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786a230715b71ffcc8f64bb83892f99d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6881351e6ec09511ee30ef6d5dabc5d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4609f0ed08664304ec1d72b2790460ec195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929f5260a5f65f50b7fea142b2bfa3b6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62b1b23da7be1b997b1657e92cc7ce5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb3f026c458f00bb1a2192be997e547198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c26685127458103728d48e836cb66b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887d3f2862d384dd1da513f5a29952a7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42f11d0667d258c4a56deabf373303c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bbfa01f7799edd6f471305c0089b7c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12faa7bbf9d59091b30f9845acb74734203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b60f930f21d7e91e1e422f0fad17ffa204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f934a1cb3e08630adc4ffc0098fa4d18205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11774a4d2a91c3a4fc21a7deba9e8aee206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fa4e7ad548fc9e417b3410ae081951207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489d215248040211599f6ca5f066d4fc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6daa9a2376ae76b957a7ef327a8f70209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dfb8c8a57a312a70908a16762d3efc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436a53acaa70665a57b1f47b9db1ee6f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d94dd711c9d5eda5715b4e85b1b12f1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb103f6d5e78bad22e412180390d024213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05077de542796de2aa4931a31781f258214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9613b114d361564958747be008ca4a4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefb09106dd01843d18aac0f01272367216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d4af22e222db9d65ecf2e35d938f6a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0ab27d945e37adaf0b367486a8e21e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c949e414a960dd2dbe8f8d6fdf41e2b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1317f93c0a5e7ef1d7956787b9af396220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc07b8335b732c9e7768e6abcebd0e7b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4df656b276a252ba7772485fe34f7ba222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0431357c5df6eb5b0315257904edbda9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd3614323132508c8cd7a4df1919ea6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfc809de4592aa7b495f469b9652257225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c1c274f367a1327f07614944f08df0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e6a523f479c3e668eb17d4cef40245227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a432b8fb6ff0cc9beb02dd699b39c4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de409b298454d7aefd0b1a8bf47847a8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0142da52f5f89a61819dfe335080b979230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7ea9cb6f12ebb483229c8c009d7053231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c763d919b36b5438b78e4cd63e36b4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8a8d60896ba74876fad9da2b4d9b6c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa82ff5ff483f278edc14262f7c03d37234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7133ed17a166d0669573c494e590a8b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368b52192e43a8f552c3850be9eff97f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d09cfc0f5d2b2a0a6064153d0dd952237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7b02caa98187512806060f72234416238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3785054932d508444c562f6460a7e90239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bbdbd5de299fac4902e6c0398ab545240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26847678fd5b99a16c5c91a506db0f6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba13ebaba3978365af5e745ae1bc596242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8556728c789a52106539faf01e23299b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796f92317a5ff9b63f6f67706f8c5d28244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a66f7e7ce94daaf8478745d7a07bf9d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde78b4ec9722095af9b4d8143a3169d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a497678cad097cbe8566a5c7337bdc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cada7d37556f9055d0575f6ffbb92e59248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad76b0b8190b9564668d19edfb7bc97249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345209ed1c8eb54ebdeef632abdaabfb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a162687641e770ad5a04cd7d6359de251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d366aa0e07323261f4ae3f4ace2a0d00252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161e3da4129eb1385dc9c0d333814210253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f43bbcf575d47aa5d5dedc93cc7ea8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2b9c2c54012ca6d33cf6ecc97f4d7c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb39e74dace9c08e4e9bbc4c8c368087256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da87bda896bf51ecc6c01c88bcb3223a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e0734bbb078944dca21e3a949bccf7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0362a14236c6b19aa28d28bf1dae41259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c4dd90c5bd3294f57f4f70e8b8eca9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d62f96555c138e63e12e7dbc01efbb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bda5c8a057a005856a7a0d7f29ebf7b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2226d3e0805d1a4f70e50ea24436b78d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d299c3a075494d1f93bb634caf0d19264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7a0c65c9ba4ce3b94ac1c08c661b6b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00422d173732c8cd219bfb2f83fad08266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc40040da2d35629853b7236db0ab4b8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21122fb3553c376ea2d80ade4e60e7be268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa41ab4195556ce300646eb8b1fd34e5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faac7eb83e9b5f3f25b7a8af34487e6d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08feddaf441d091869700cc06db07d57271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c952ded318992f0a056d14b637b17bc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857d1a813c7971fa5fa2059ff8c4ad06273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101c7e3dd1a0f9f7f2c72bf4b2ca60e9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1c75dda014d4f714f776c6c83d5296275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9e505733c9745917e298a7f5f6655d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ead69296516aade51171dc971380982277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331d7ccd4c985ee7b42e1184c122052a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf1d48feb32aae7739c289f07f88cbe279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57466b52b9fb5228f96fad419289d72d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e4b7ea1bbc6ae24cb738e329e9cf21281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841d592a82570859055958e5f3e0d781282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f56016dccd6c912669ec7428d8d69c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1cdaa8916098fc292b91a596bd4778284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680b17f83774bea70232dd7b499e2ece285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7ae0abbd1ca56689da58f5a0c791c4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b1289b0e6569703c96151022541b16287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf980248de83646c409892dbab2c365288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7367e259bf44e268d419444104bd507f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4352d3ab231d78095a7a5c11358236f2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2e57a473a4ffc98de4f26ac0e6aaaa291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d74002d263be5bd071a2582c7aa899a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cf2ab62241c82d87a65978306ec57b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a8a7285a8cd6f6d8941334fbe4b7eb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce332f4066a7ee1925222f35a70b5d56295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51b702cfab7261b7a48d22fabab503c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d530a29882515152f302d62cb0e86a09297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d390e7d20d27f9e5e0f4b6e7702359c1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ea237d507b9375cc26a8afa87821b5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96e1878cb249aeca7c54fb6237a642a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047562d10f368d1c1b6e8a0b123343b3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895240882417ba631d15e3faedb63fed302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43020fbd3d5b2b752677e54194deb59303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125955f7d0f7fa5363cba239a1167c6f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5cff99720483f465e2922c4589d27a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ebcbb212587925a16dcac022c095ad306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d18432923b0a218a2d3b634acc845bb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f5e474c5cb33f11cc4ef181f3770ad308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7bd7c5af075f7ab46c1fca4e7317cd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c10aae77e89518f815dfedeaeb1eba3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13345724576b917f1dc17cd4b5d93d00311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d685b51c6398bfe594ea5a66b93864c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24b9e7ae9d9c86779c754e1d1f34015313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e644ac01cf56059c9bb6a76780ece451314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0526f619efe7fca117165cebb12981b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef582277d4d6d0d0c14eabc4c843f50316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7408c930ef29eeab1cc8d08b505768c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68db0fa251e8568bd367234e391c0a9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b126bacf9449ad37ad61b67b2c301f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7ad093207a006ec805298b0e38804c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a53fd57de5fc06d538a6dc073b2af20321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa3506558b19131442934320eb907d2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a4cd3e4b6776ed4d6024f33c522052323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9d6bb873db1662c728f6df2b154641324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7550fdfcea4866adba32db9faad1491e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c897734388e2ee5c54b99a5f4fe1b9d3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc9d3ee60e1314f5baa8a092e809528327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086a25b0d7e70ad3693c8515bfd52dcd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b2280e02ab372a290450eae80a7411329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb5d0716f9eb5d42b5bcb0df4d39c58330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff12f43b131aea52c0b95800bad3b385331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6a642c793cc25cef5d712638852e09332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d165fe623b912216d972652ba69a56333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6039319a1449e1ba257d2f83dc57d51d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafa9682204029c8b1e14f202e65caf92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1127ed782b60c2eff61283d7a46cb8b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53163f86bc38749ccde6bd04ea37ebf04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6abf2ab6ce7d4156154466459b04125.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5663910728620b51a84dd5a2fd686abe6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398b2c5394d8fa448a3de4d9de3d4c0c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4592e51c9d33eeadd8c535ac9aeaed1e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2c3d851452b8760258cc77fb965cac9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3437d003faf5815265d6a573d987bb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79e96cde1b44a66c8647eb5776a5c2c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1981cab2f45ea1654c41ddf10d4c8912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801fc8765282c5a675fc2203f88c9a0613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f25013933376ebfd263b4482e84c40514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b98d8e19dcf0364f84569482a58f1415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20211809be46a20da7653587678706fa16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c642029d9f6e9d368052edcbf070ada17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de60df587268e598ccd00b37ee2532a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec2a4885d941e1ff2c879223ca226f119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e40922f4e0995ceb34d4ad4cbadd98320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5df0b65a46345e69b3d01ede6ee4bbf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef91efd8732531db1f4a330a1162f0a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f36ccd97178cb049bb0b751e9f3310123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dd9b077169e636dd56c9583c9d1d0624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00662c68b61f283a92ccdc93b84622d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1ec5c298c5500823b6bd194540033026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8233cf88af450cc32ecbdc8b82c75f6e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970e6ca435229fd68b88bf6d5a339fb128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e7b4d83815c72b037da056daf1e28529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b735154ae4603b9199751d95610acf9930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965eab542f167660b4021034eed5c16031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0f7c3ba162b5fbca944ace181edecd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eeab2933091ac209c182ea74be060a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f725f94cbd2199cf00378369dd23ce34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b31a58401d1f7f04b8dacbe5dd336535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cf20c62955f8faae8f698af6a5b1dc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618147a8bec3c4cf33794a053b6700d437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9d2a62e68be84dd2cb90284beff3f638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f218046fcb4a4449c1692771d1aa8e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6477130f6124bb8534119da8ee8df3e240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2f130dc099e35c43d95901f18e666541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258de5b62fa0d1e3ca9ae8581b3200e542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef6cd0617d1183e02b24b33c02219e243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c629a3de3b1009fda2b57b39d2dbb744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2108826cacf8ebefef95456039a6598345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971d68ceda7558039726d3f0b23ad84046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9df03d493f2f1ef48a005e3482fdc747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e363aebcb2a801233c01e85f28e04f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc494f700ebc7eb8b0d87af0c4a738a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2f93c0960bc1dbd8e5619215214f1b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4574681d5aec063340b5c48e02dc7fd551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106e4a7c7b692d0b7f8d409b117904bf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8087b6ada9f513f8e8c22851894b903e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43246dcfe99ac0a2e68b60e96f2409d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46542d11782d9aabc8d2ef485d0582e055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c839549633275e31574c2fc1276bedc956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e536b49e09133a1bd2002f796509cf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b28403aadf780f797da3421b7695f558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00acad058c2be20bf84c69470f09e23a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b157a9f39488ce9ad7db08e8ea893b360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a6acc8c3c5411c3e8181cf1a66f31d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99623f4b142fb84a5a709e961692bc6f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fd84da4a8bb367507ddb1a1cdc1ef063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60900781509a60b46768927a853585864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b574040921b8082db56fcb5125477265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e267ce673e8034e0ec17bd4c2646688c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5ef67dceccf0430aaad692b1ea261967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2ba01ea210a1e08c10b8e6d62f7bbb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f33f4502fc2425375e516ec183bfdce69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c6ce5f981a244801201a1c5664538b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa501e8444f46ccb94047ae56b0ad00f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfbe0534b8a3034d697e779b0be70b372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bb31ff854f3b1a3102d9433129c38e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b798eb7cfd4dece1de96d13625f22874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8a4cf4592e16e954d6425858f22a4e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f1125c742f74e3145c8f261b7007ed76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecb5df29ece0a50db4f58ee28343ccc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b544e564018102758cb45e2e47883ef78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64f352a7797434bed91cf264613b3fe79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9114818e39ed7f6bdf59bd59cf686e5280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccdff59bb66e4bf7260f81b5f6b3f7081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43da27cd4c76fb049109a7ed47e939882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8510e6603d7f9d4208540576899d3b3183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be893b5f3d91423b47983ad676638a284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8a24700ce120b27c291be1976bd3fd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd57807bcbb1710f07822314d42673c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a26bdfa7c955259a40353a7b83baa5a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537981c13e71732170ef477fa2cdf18688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaa6e6ab432e5e08485a0ee327f023689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2f0b8aa6614758b5d8e5d6f70ed98a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634cf2f93b3a87d47926f9f0c2c0574091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b279f650ea4fb63adcfeb4740ab949892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73529b5fa1927bf9994bbf63b9d7e0593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c42402ef824047e49c5e86d150acb694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50e5ee193c3402d790a71dfe463c1a195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2911966028e3a3ed81ad2549cc5812f496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f30798db1367ea9313ed83170aafe7c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ae51b18b1d46c24ecec0e5c4aa84bb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb46e9674d3ec22417d2ea9d5e5cf0a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d764e0637e3013ace23d5add52f6b4a1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50a1c3e6e86e456b5487073f42d4096101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cea07d937eee622d2292577e9fead62102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cfbdfe75609c93462c1c14977dd6d0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d221b6a897f7c0e8de6f655a993bbf104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592f0c4c49432bf6d92adcdb8e082bf2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5565e9a26419347f9015f2b0140623106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a8ca9bb1289215d2dd81e8817c575b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b04b5ff3086b7e1a6b140c84c79fa6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366cde084c4c200254c518600c06e739109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4740651edc59020cb21418acdcd0ae110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac74f29f208a739899647df8d702fc8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227ec1b1863f9d2705e3b1b7c5614e3a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182d90e7610aa5a23f8956b73f622de5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc94db6c8174ca462235640447201c6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5580c754915058acaf477ed101308443115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2ba807110871ae171671f403a6ac8e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfcc63c538d242377c9c887946102a2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d6149a2d13d20a210746f6ca32e6a5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4861477a07371d9ad3490ddb95183f0c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3a48484906ba0467cd1e29f0bf33e6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9d28756aa187f2fb5fc205f09eefe2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a762205fced2263d3d4e391001878a96122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595a39eb06442831f5d9ac1afccc9aa4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fecbcfa32a65ffdec97eb0671a8d24124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1420aee94f730b9819616fafe08d6d7f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ae7688f54b180bcd41dedaf5f29351126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d37a0fdf198664da7a5029eb618eb79127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfdbd68293dc7cd69b8497c533d53b0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aa4b68d4735b5129a377b45bf805b1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bab7b47c99adf43894266222ac50363130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bc9c7826b2e58a6fc1a48e2347e46d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11521775ec3861014929cd9eddf3acf5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4658ec0057e04c3500da1b501ddb9bb8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a5c4a5bf816754334ad24fb4bb5512134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff0e060a7b58730237365197f4a4430135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e92115138a9742a2e6600289857461e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7186df64c5d7de44b8936a3f1e4df64137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9881528af9dc6afeed9e92526e5cdb9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633575210de28f17073197ac74a1abd2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c63248a6f8499d50cc6f171179c034c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b608a6095370fb2728b20d648db82e5e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33c1ec680688143d6d731d13f1c3e0b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda48572c4d87740e097af7d48999b10143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f5598f43903c19c2d69f34282476d3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825e78ca75e82b74efcdcf76c615697f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a39c108d86bfae71b891a2e5ea24b0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dd78d68d7abeca378e014cedc2f920147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892688a182ed4466df9a6651c84b4d3b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8ce498a2ff0c34f907572e07f3817b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef67751cb4669710256bd3fd80d170cc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5879b1be6413ea48b671a73fe99f1d99151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d2641acaba4a951d6fe9f20d9f5638152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdc01c78e7eb93122935a16dee9bd26153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67b56b9b5c10161fd929d04f868eada154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccf6400a9d76e084fc82acea225b3c3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa4b9664a40e410c278da980672cc93156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca74f3aac2f4adcae5f705273e7fccb9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174496f282eb1b48e7aa1b06b8df17f3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523b9878cfef5418d8de408babedb903159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eb7be041cfc753667f69191cf164af160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218dc58df8b590c9f6b5b58ddbd5b1b5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8975da07424a66eabc3101b9832cd1bb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd871611b800186c1f7bce9fef2fc67163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee0572a5e4853ccd6a2006cb4ad7dba164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f6d776fbd3e6d5ee11dd36ade919ed165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e281d0c1f082cf7c6af3e70c5c507d26166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdd2a716db2f7a545cf8d1db160fbba167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237397ee02f007872594709a6aafec2e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0d3a718e300606868d9364811abced169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e608e296db0556a29374fe7403846e19170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3745469c01206f0d3d29833aad302688171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96361c4d0d9b6995e693b78b5b0f47cb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6856e94799a5fa9a8b80ef838781d4d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327ca4b12ba778134dcc61b74921aa5b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29b4dc23982c567eddee18c7eb2e08e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b6801cf126c541b2ce81bdd9eded19176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6246609605a3a91809b8cb03489b7e27177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3e284ac3a5a5422f88bf746df77a3b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6366b5472cfef0777798aba6efb77ad2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07469ff6403fd08b5ebcfdf6f49853df180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96053950b0b66c0fcd7a113a87e6cf64181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373538a6d8117fedcbfb9ac8160c4876182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfdd06553cbf43fc2bfca71ad721e4d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbcc7b487c49c2be7d05c41a200ac12184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ce2c5aae61c5c8bdee4281953e43b2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b438fcaae10e6b6d53cbefac2b7eb96186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad609a0859b935bf61e1956af8599fa6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fca1d342c8808789f0f6001e2e3149188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03190ecc6e290147c01a78c5fa3ee5a8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d790b839321f3eae6bf83d9ceb81d4b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acbee4ba4f90649aae74d43cff9edbf191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78bdfaf25506bec2a5471c75971147f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1311f0bd83e79bb31347316ea441c7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6d9db7d55d1df59f8aa88ffab2179d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b7fd63ec59cd67b2744faba802d88f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bebd3a3e47d9a867e4453258e6d0d2e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add01c6d91cda7d37d852f2193dfe721197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3724101b9a7e635384e75ecb1ea395ab198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42af70bbbc623eb5c664d6f4e85fd9bc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472ff5f412525b50c2b8fc2575df5f53200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bf7f7f59f45e11fda73813c4fd394b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0013aa6b1ed28037f6c0d2598a902838202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffbbf96d68df7a6330d2ebfd0e96c91203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e3a2631ac132b5e41404cfd626af86204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79ca864fa882d1726f6c0cb67db3866205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca82eb8b376de06c279684167e9abca206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b978e0d2c35d283ae074581945f6376207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5ac201bf1b704c2ee7b66077c8530f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fd462e590c61fcfe11a4b3620e4560209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e242b5488f40eab3220d4a694b49a5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949b5a51a192a42d7377715646336b70211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448bdd592d7b8f195dcb2e26041e63de212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f3c1d4cebc2942daa26eceeee3ed69213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a228a6071bd7b20cfe5827f8159ed384214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74ff76373ba8ba2cf15c6c57012bf99215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8981181ea680898c14f1ad1ce3055137216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d645c05654eb4e453082cb112c34364217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c763c9d3e8460f7480301991e93af3a2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b2fb95624bc07d8bf7ee1db215a955219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f763e445da483f964057e2dac746eb69220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061a9028d5af0a4adc8cea878e37f664221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a28e6a3051f269867c5374b47c89262222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51627a41edf589a9d69b87f9561d5e36223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46313fe13a0a8f7ae5be7d07f0a4d82e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d82c707124289cdac526ad0aaf0d5cd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4157dadbd7163a587b53011ba9732f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650dc78bc01b894f30f01056c977bffd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f03d4cc310cc955fb47ddedb830df96228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c0e332f119c8ae0e7c723f2f5b9d8a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865527e80a47fe7791e9c058b4765ae5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376194f77f73cd1686ad51cbba582593231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b77c70abe01840692f08db1c7fc1948232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020466cefb5f602bb8b2042c311f228d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39acdd5059b5cdbb7b3b55f80c8c7dba234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591d09f3fb98605cf294043497fd2d00235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b283adb6128c3787379e181f880a92236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f41ba33f5337aed03ea1e95c0d44f0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3505678d17a4b54c4a9453d87393871b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4e6e799765c7d76f01309ecfceb5f0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4240fb623870d9e49c1a258d8ad63fae240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adeb65ef8c2ce770a7cfa558d5185b3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd74a819dbe7ffdd85990ce0938a09e7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fb22ce4f14eaf6778ec6b6953630dc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c863b3ff2d883e1f1d1c7da4ec03d1a5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26099264f56452a6272b16f174c84caf245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a7228df3a587fe703d9d583db0f051246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be44a66e4241e4d0477e4b6195877a8c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468a849a97b4ffcbf9373404281d8d40248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d0565b425dea40fd25d3d1c016cec9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eb237a4be62803ba4aea08e507074a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3694204c34d948b7297e73eb07793899251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79b592a86d7ad95cd4dca5453474d01252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8537981c89be92d5eb201a69e3efb3c1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1218df17e9e11e0a22c3b6d56e21a508254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb3244c3c871e2b5ff9b31391a5711e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed824e98dcfbf79b736c18cf23c3c97256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0111e6930f1cc9f4b86a0921527d2e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f98cfa79a5bb17127da09d57d147b3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1db26c76cdbbb8102f34f232db03356259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca2558610e22c2110771a60d621e8e6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c142ec08c07893ada4073edbbf06f94f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f632492bb363eb1b6c4766af65747b2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016eb67332fe65b40c0ee4c22161159b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32721bc3d8dd052d65129cbb990cd91d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8b23e901074ad1bc3a5598eaf061f0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e146cb5eef7e349b3fc40e72ff6c9561266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad0189a854dbd8f52e1e7038c008899267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bfb8cf9d91835f4e260496569fe318268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54159dfff4d637f1a4f433d36049736269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e2edb108eff273f187ed67d92c1b24270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9591e794adcf76e3c7226fd1bb9119271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2333bf6972e26856e6faff1fa85fbdbb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498d3cd84a74df29c3e72d023c98b02f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2413e0fdf6419b3b913b8997942c9e48274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982ad91f5bc735ffd220e3664157c2cc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beb29589a69e2b24c6a6bda3d0e6e08276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76483cecbd596f1f0903861acced08ac277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfa0d5410d81bff9dbdf8eaa655c9f4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d3c3f2b7605f10b2939f33d222f408279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7825e434571bff66f961f36be218d3f7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be9480c626658399aac13e9fa8536ba281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55deb3fc05e6cb18fc66444eaf7b6be282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e0358b93efcddd27742e0ab4bd7698283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f456ab91956d198e7b8014d6d63a66db284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f124e2258c17fc49884830e68aa394285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f1a2e1e720514295b08895a86bdb8e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947fb09c2705ca9f20bf09978ec0cf03287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1da790beb44efe89cfef54ab9cf0a5c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796f31c89260f9160346b9d7721d6361289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd1228f55742298008c7822f0bb936e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57edcb96ca7a48fd24f46cb64c5090f4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a453bf6eb8e5f160d8498719f724ea28292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbf69851b53c00bc2e3985021f191b6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbd6a5563ef57b8c76b83eb4e798e53294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a169c021d4c51a1d89081db6c1408915295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ba71f7b63b48af880eed8810159736296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65450e713343c08e5a81119f7ea518fb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ca13f250e2ab1e20cedd1b9c20dd2d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dde4b496d51c873f745d6917c11755299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d3eb7ecac660f2ad344fb934d7b90e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dba4afcdc4f7f4a3b33edfbfbec875301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bcc220f577ab1dfe85a7825b9d30a9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbe094c09deb094ea7edc19072b94b4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a9041578acc8b6aaa733ec5643ae73304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44758534668c4dbf4510efd7c97e120305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8db7ec5906ecb2fd33c83edeb38602306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095fe0d0585b4ead3ebfa784b23d01b2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6c8b68611020345c0d3534f4009cd1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5e2b5d59b48c9986c8a94e35a4c034309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b4b2e7340aa6639b1ad87266b51f71310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1935c4f7919dea318e2a9c885cd8e11311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09da1a9d8c8da8228dc8bd85616261ad312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b5eb32bdfd0a91274f0630bea7a3d6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0adf6902b81813ebc507d8619bc5e33314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56e2171c41ca0fe266e9172eb0682aa315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd759f4b2927c2aa425a7c7b750791c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986e1d99d1f4f00a2f1cca01f42aefa2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b4296506006c5b5056aace89e44e1f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0869ec101c5e8915293af8000e5f4a37319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c9a3ceeb7f635ce1f798fb569aa0fd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628ffa008e8f6302596bf2393957e2f5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5adad79a98a569e54dc1561b311b5b8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4a20fe53a3c91325852cfd567354ea323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5067f472deff366d5d7d8ab788c023324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a167723341d5c42560797e0640c750325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>