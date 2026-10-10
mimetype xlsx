--- v0 (2026-08-19)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8db80e35d18ed6d38c62626c738025b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31440143eecc815798bdc4a29f61388b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a529b60858218709fdbcb13b67dfd6403.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f46b407b4ec82b8556ecae843928134.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226a84d66ec2d1512eeeae0d5bfb96a75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ab849cbf8f0c022f11532a4fab0cf46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7997aac64128af39aa92219d59cdaec7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b750b66efdd095d1bc22b2b7a3fe6bc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c130faaad22ba48ded8567bb4fcab5839.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0edcc834aa302e6d03f4839985327510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2b2747c85af549d6fd1b6e4de408fb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af86b00aa5d564f2a46919d2097bda0c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa8599052e56e6e354704ba336b7a1813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f1cd25eae944d428b50a3afe5ef0db14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a1f88c50082c706b65fa2d8531dae115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3951b4dade34d5062b6967aa53e963316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a337eb69dfb225beaf2799b36cff391517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcd6e11cb0091b0437e566f8fb79d4418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c4946253346f8caa8442c9ebc056f319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3c7842b658cab525e2301e2c8636db20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeff5e82b01a2406c8bd8502d64a5c121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6409514e375a5b2a3c254b6bfffe9122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4316d43c4437c20b0f0f833659b031d823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979d5790487158b334897e947548231124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd2bce54916309531bcd7b89910805225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3433ddd47a14739c9f3284d897f386bb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984b2ec7748500aaba430090d5d2574c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4638ec8e7ecea1d59267a318bc461bee28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cd98a9c264ce7d81daf903d06d373129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2d02866744354ecc866ee0d3394e9c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954d6b8194be7aa1fabe32769d029b3631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630b11b141412972bdf7c2f826aca58232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c4e81fa89bf5bb33e6dcf9b6ed4bb633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f059914c82e63904462935f4d64ec634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fce5a17461ab1312c32f9f9c69db7035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2831513d37692d38ded21c37c573e0236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d012ac0bbd219c1fe529d3e175bb24eb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ee2c77b143fb619dbe461ed304f46938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338d228ab5df145241164950571d827a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cac79988cfaaa3bb9204541f654a7cd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5f869a16bf99da78b0f456544026c241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729c9603a70ba3b461f3a2a467294cea42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fafd4a5cccebf9cf35236f0e2a196943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a922d8234cf7076984a5bec3ecb6551144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a887394f05d718135dd36660dde80c7645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b812a330105854ba8343a0f136c940b546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b964da7307969e67f191073efc2686bd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7790604ee41008712d7901a0f135037348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac732130a0856c1d350ff9fdc67cca1949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09d8c42068d5fae0092d9ae3f1a5f7950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eeb5a0d6243ea23229d967c074e86a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3477afbec34fa3d44fa810744d44562d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656685d3e076d170a0b8548ce8d76bca53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37960b0a4dc65c3a3cc68a994ca8854e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf29e650d80576e5f2aea1981793e0155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90bda5dc826aa1a8e88d975f1d0b5c056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3802058986f89fa19428048eaf1cf057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1d24c0aaf45f30d283ae6666e366fb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6ad063e6966f45391318af7cecc7a459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88476a0803c12ed55f40cfa6e1d0268860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f614b50fb6b929bb3a133310d0cacf061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe3facf7defa2eed8fc4be309d9ad6f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdab359131827f0980f587a9041f1ed63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb339b59d72b8198c7d92554ece140664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b51306760e4fa3b57468529b00c66365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c2febb7bdf88eaca8058e97ff1656766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaa8619f33fdfeddf497069618f76a167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3249753b7365b487c38cb04ac0f1e52e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d214c3956800408f961f63aac60685c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac47d98988bc6058670e68a49f7a00070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ca7d89a012581f20b6f4fc33aeca6c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd82e645b27c5a8dd5332340352730472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c6ec21f4ad64093f9a1abc079e2ad373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2837eee8c44b3db16fbf60ae72077a9574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6923e9ea94f15e9e8fbca5963d5493cf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1361b11f36df19ff998fd2c975c62ef976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57c5731c3b7685ea8b95939094fb0cc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06c2c93737c362547190338c4adc67678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607fe30f79b6b07a23416a96b999306679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0806a220d65308cd991c8fac2538cf2480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5304b02001ae31020ad7a863058251c481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd38135f765a27897293066bf000f5a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fed951ab29fcf829d987ab4f5205fb483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a94fcee37057b801f3bd638164e787184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d7d1ec30774815030cf9fe4a978f0a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e810ba3b005001ad66e12d7a4959ec386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a248d204b05c217a28e2e6934c9e56b987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250427fcb2aac9717ce9482466b9e3cc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fef8c54dc3eaf5f99528e56cfb8be289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea4534cb8a2c38ddaa8019374048ed990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b397e1233cd62fde40ef0768dfb115b891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e8ba47556f95562594618319c4dd1892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dfeced26298239c1dd40531460404893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e50b86569c42ffe46e0b5593d762ad94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f555e19dbcbc24ea608a0fac0f27e895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dd8e5be94701df2c11b7554ddc3b6896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b37d28fcd1c4302b07e569fb47cc5e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da33c3b7327358ccecc3a3acbda911e798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2995c80174cb46242f665d4f2975f51999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec24ca25bd84b7d99cc7ec9d8577ec8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ea2f4dc2a4f5ba9115c15e58e03168101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3d7e493d6740cff3115b3e729d882a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e9082e634f94077d5cd4abd777c5b9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93672b3081fdc824302f5ec5a842d0dd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba9f483432eda41a36316742bb18bfa105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7df19e15be8ed1dfeb1dcc136e94e5b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c257ecefc8c6335cfde0230cac5bc35107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226b0edb8f878c3c469431ec26daacbb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741c0963bc24c1627ae51301cb2056a1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503eca073dd4cd59a97096c3518cb0df110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f97a8653b9bac05632916281f442ecc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcd2b73c389264626162ad05ecf237f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a4b2c6111efe6205a2200407360ffc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8217ca27376fe3f2a227cc5408a29062114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b991ef47ba92241d5de6d799640ce4eb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fac55516672e450dd47d6f0bca4066116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aa6d0929f4b3f3b1d376b8030ed7e5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9882aedc8e8d2840387a6210acc7d408118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80daa1afd609ab02b84ebd64f6ad0f2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4259de82932afdf48aa2a6141647a6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8dea2f7486f59463ac186c3117090b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a0aba20f44a5f4f9ed13393ef35962122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e1acdc3005dc5dd46d39b67e483dd6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5336f35e13171314694ae19b089f9773124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f3b15e23ac8bfdc3b47c2a9badce77125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a046d264a692a81bffba14ae6b8efac126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf60cbe78389b072dc8c9541c0627c8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034ef30821dfa2397bea38cffcfa2fc7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9733e4d6530ba44f17f09f801e0a700129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3927463e153403fc5f9bbac60920e2eb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1640181083b7e82324f0e696cbac31bb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7888ac75fac8be15e1c6c0741ce170c3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fd3307da4bc0bdfbf81d5ff076ed95133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf708df9806463f4f98319e4361682e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0bb9499d52dcd3649b22ff16a1baae135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e12d0cbd19115d51626aeececdee89136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1230fa94997e44b7184acc444cd0a58137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b88c9b6ebe07b386c4d8a36471d951138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f999c2f9a2aeff248d566ab87d431cc1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d4ec055565c5b6229714d309914acf140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b16db44d17de75e28262e6a322dc45d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7a88b54127800a674fbcc2bbc5d947142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c04d4016a931a9a782dcd36493919c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79665e06768ad1b1b0b3dec984f9523144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18af3de82301a6d1019a1350a6cf3837145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3ca37eba344ce51f81a75c87253ea8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae88b02326418d129b6bcb5dd65dcee0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab2a9925f5ff7ade883f6ae0ed4dba8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098daab4641e05f9ca7ec7002c87f704149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6170439e06d38768124bc0aa05a6ee9f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7cada78cc84122587881668d200a79151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e92fb9266d1e015cfa3bcd6d616327152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe61afc057269bdfee2f44da3d03b53153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63d65b4d10e85a52f0ed1d99fc6ef1c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38064f562a957be2548f63be71b279a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1fb8cfd054d707e55ac34b40b066e2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e484140d9195877a15fb0b9521f94578157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379f866ee3e767fb3d4833ddadf76f83158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae9d43f1c3bba70aa6abf843cea7618159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba341f5dc5c2c2429c3b1a75f1aafd9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40e8d9e44afb62797cc01808b10c05c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f770dffdb9d6f53d63c995a740a012d3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101617a1c35f5c4b4a35f1355c789f40163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f4016593260a22e02d9fb90fd51630164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4817860b4e3a890680a537a941e88125165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d3f98b60268afa123b76e6a5b7ff8b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179f35a605508b94359d8276d61f0ab1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54bc479baed0ea2d8a1dd6a20f2982c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d41c465e3fc05305003e29ab05dddf169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef1425f13ce9e786b18417bae6dde5a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c330d6f237a645f51cb7ceda22df5839171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628eb87853796771c906ccc340a30b1e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54badcffbb14443f441a4d36e87f7ebf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f06e4a0bce73e6ff63fca0066b2e8c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c96d95deb5b3efc7b20100fb492f111175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e0692018993ed93325b23862c9e3e2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987ee672495b37391f7439b54103ddfc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4c993f80819039bddc07f405a069fb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e87b6058dccdf28f4a074f84334ad4e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc75f183f95a2a2ff3fe0c4da8514a72180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b7a6502e65a56da1695f5f0baa43d2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13573f95213fb9facc5f5c5bb1739c5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893fa090d41c1077a67522ebf2da4a5c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707612f2aeb7ee4c40f4f0095fb0fa84184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2117a05a209707f0fb6089cd982cfd2d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfc3a9d5e9c432a910d658297fad137186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6920e485ec194635a254daf9a927766187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296092381d0b16fb0dd46d5beebe28ec188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192d3854ef4f1ff847d9136dfd372e45189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58f1e4a76b47e633c2427caaf499b76190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01230efbab5637302406951f19d27738191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea112d42eed07b43af3c962e43374c0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acccdac3313bcc1627a10f46a5cd0edd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3673a95bbb5303fbd48321eed282a71194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429fc95fd0b6315f15ab9cbd8af96a06195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b15f3f672002fc0cf8758a19496aba196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c43bdbe2109c99a30da5371ed6b8c1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cdc5b3429629ad550c9f5e2e3a25e2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466babb9a45e966ba03f1ce798981b54199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d490de82c0b2061d105828ff74e657200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a768bc5a8cb6a55c9e63b8435d9c712201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff60769032ce14a006e1bcd41c1c89e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269dbeb2e8b46070ee98e511df1b7680203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd1d9a66e482f12dd3c88652def1d9a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6045857e1beb74e998d45a3ea9c03f6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3093687c95091577a33d83e0d8ef14206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f522f67afa5dc90dfad1f43fd245c4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f47020898086da1d4d4574e24d01de208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f76b7f73f3ae2fc01d03909fffefa48209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591bc98e0ff26e753cf8b9348a0798cb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6944f9106013b0f03984cb577f9b58211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5bf3657791ab96c683f70d59d047af212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98abfedc1002b907676c12c183512be3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ca658f0705522c6f7333eb9664605d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbc96ffcd45f086d5537dea0041bf08215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b19627315cf8ad291c42001e097d333216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f616e79583bf79a158c824bcdad471217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f42fbf6c0f7ba3b96fcb5a7dfb1b433218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91070c7f3c3e0e8a2643641539b2676e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccf88822cb91a7ff26c0fce35683cda220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c553821c386af64b9a873245b2f560221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b184afeceb826793a6db506661db988e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a96947762ee0b0fe79c436824f65315223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91bae65f3e2168a6305025b8c2c24b8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6be9928948af68792b217a4bed80d2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67bc27f95ea4981a9f6990fce8ad435226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cab38ac7f10a24e5b513ce839cf106227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93630f4aad3e7d1ca0a5408fd106e7b8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f93d5140b598f030b85101d8b83bf9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae907c76a70f466aa43e3ebdde25df6a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1752fe7bb6aac51e5ec89c0d59f50c27231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61262f746d5910391c050c69316b186c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacfa6f4b18c650c2c80836a2215f30f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5c855533d124e8674e4b336a14e841234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef066c007f97bc12e13072b473f1660f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99daab18e94d08b9ca780b0dd59be8d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45363f96175d48a7f2f6f4770a66079e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed25b777980529fec0d0139360a83be238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2919faec824a76630cd5ad43d8b713e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd553d9055bcfa67ae733c271dd13aa240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d67f139b7b980c02c9d22101cda66ab241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf096dff2b4ba5cf3a7cb2bc6b1be710242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209f09f67209f2ca01bebdd0703806d8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685ae7f4cd5e1e65b9f807bb7f589213244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bf9df5f399337fb04a0ac2cd6a5fa6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c447dc26416a6f82b2e7eec64321c42246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f343ce016a513a027836bb54bb10b4c4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d324f73248d8de449235a7d685d7da4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63da4a7615fbedba45d04db586932545249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1191671656daec31f0454750042083f2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4c915a1d1ec333ade435b0deca6344251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8230bb7174d05b80dd77019d21b33fb0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df57c4a467b8df9285363a88d00a02c5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85729f236c0c4d88003eab5c54dbdd90254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128030aef0c1dbc3741cf1cd3a577965255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d381b3408e3e151962fc66cd55ded4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fa9d2038e32e485782b66d1f3576e3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a95f4e78bc863b5072230dcbfcfecb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c99ceb0bf2e71f301b3f639eb401843259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1310475a91e7e15e49b87c98f140d16a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2adb1950f23edec6b57823af7aec8e9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0dacc68797bc3e2a95ff85274e61e2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1867db5bdd5170358a0ff62db3455a24263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaf61a83eab193b11d214975f091825264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417c6e63a19a2df904fff720d4321795265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce08486d00e9cd6d7448ea623962dcd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3785302ba51d3cf376beae57d10675f5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef6ec5d49e7d529b00a874be5820725268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c8c36fec0f87748dff69619394a884269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a6e76674ec0b633d68eed292317e57270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81e81b50bea1db2a39c51197c1108b4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e94f9c5951a3f4ed195954594c1fb73272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb4acf1f82ef7cbba54a921c84b4088273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60f2e058af1d8e458da97f6e0f69d77274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272962d8def90bc9648f7ff40e205fdd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2955c27a2f9dfac9ec7fb1a6178b55276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651d8a056a924d1411fac5a42e1e1f54277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776cc49a7cf17e00314001901a6fb934278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4c596711f904c37b8e323e8fd16fb7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2f3c1322573f8217353047c6da7fcd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063e013e68930bb5c2934c068073bb9f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e216e94bb81455b4bd701dd566330a0c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e64753ec7d207653c47ced0a13c36af283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3395b2f7e4c559e865034585efe15a76284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c05dc007f9d90d3ae3d4eee2ae48397285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd84e15df735163e86d56bccb3e09618286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ec95f46d7f5d101fac054ecd32e6c8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aaa778502b5de122eccd044cf9c00c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41300f8a59033621070600cc9a2d2e0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d1bc4fbd5617aa44ce80a515a058ac290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7025a46eb54a408a5253b84dd5e77da2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6133d9646b78f84e4f997b20ad5b3789292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0f83e64df5053110ba454e12393f63293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145ba0fa39de3e62190e5183938691a6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700c2d1a36606c5722c665cbc6cb7d35295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a0d8eeb5b75b4df774946d1a37e196296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a15bc4a6b9094b6c8363f302a269d2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b2a009a33685fec96384d4a7f5ca18298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8e74b0b970be4891679bd5e283e65e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe5b1569a26beeee4adabad4e49d1f4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54646311132ef9d4f98b4a5d320fd57a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cd004fca480915be9cfc72dbb691fd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b8714753af1485a34176017cbfa338303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3376b28da1fb88e338009090a1c5fb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00990f0a8c257398e8ee012f5e3dd115305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f1fc980d2f46eaf1e979cf0d671540306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd607ad434defc874afa971944e92b2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3136f05c394be2f63bd5e20ef377653308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49370c137c0c50575b141c438825bd24309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2743fc2d90cca15b115140b874c27c9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1c334879f5c34fc024fc000f30ee18311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ca6e50e1aed1cd04b16a5c08d21840312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12c2d7a0c839e5522ddd05e99dee122313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0ae142b60508828bff6d01f2a96a8f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a585d62da5ea615f5377ad8ddc985ae315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b39133ffcbed35b98532ce082841be316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fc44c4944af79930d9bab9f4f40e0b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f483599cb983d9b527012100296927318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f8346249eac125051df0db414d3b2a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c61bbde0ec13858c5574f9c4e821583320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d5db8a32df9e61a7be47b3208155b2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f290ec47f86935c7201c03b170e1a5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f34e29a4b72116be3d9cb9e23198f9b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ced54c640ada6dfc4d40f1f210505b4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63b445cc73503e0be978afbd796877b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c206c43dd017af98e123c4ecbd33c23326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df1b08dbfa49d5797d228db68325608327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041a7b3b5eb14ad4818ec0e9a0906022328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89536f4d5dacc480f02f08092d44b539329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fc189cce0daff102a222541d4ecd1f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367321aff868bdb14ef400bb9953f90b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe4462ae0e4a8a65949c41e9f23cbdb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfdd12366df38b0ecb68959f6b401f9333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744e9400fd660a78fe7871c39725e8d21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f28c26bc9e6f3edaac7b53994c4d4542.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e7e8bf80e32bdc3a0cb9702f1f1c8e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc018016bf3cadfb851eaab4b3aadbb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58907e8a92c70af90e9ae21285953c225.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50e47e47d19c9dbd62c99e7bde216b26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dadf6dffaec2cada16e6f4fafdfcc747.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c69ef0a1ca09093c1c5e7492defefd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759aa0d9fcbe08962278afcf3c102b0b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837c49ecc995414ceb8701333ef7b89610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf4a740692709b1a18a97a5238f6e8511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f23e8f8a363cf792572e3963b672fbd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af91f370f0a853e19df2f1321ecb9f113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7af6e3c63674c234b91bbb2926429ad14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d1e3c6fc4e91116d0182971b49c52f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8f54ee4100667af6ba93bfae67ccac16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8763daa70a291ae1a8fc2afa4c6e3517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f413cb65e370f5b7c928015832906b418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117f5d92033b1306a812782a7ee5f38f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dcc27c193e105ff826b856af90020420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a316006ed55b1963686e1b55e4fc133c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f2a9980ee17d96d40468a9e637451922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8668a50d0eaf9b179d1199dcc4a93623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80776975bf4f2f398a919cb0ec76307e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6152622380dfe1b035e122b825efc2b925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b439037d1268afb6d9463e479eacd4a526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caab8a6f043c00c586d344fc19d2677627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a8043a28ff8eb1416987661e6688d328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de58dcb4974706c7e997460473b70c429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a502df942c7e6806dba111a9e06c7230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6217eae0117a2a16d1342e772de74631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43330f3c7edae30cc475796d94ddd7232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555ad6a787ee049c0c4ce2a8b3f38d7133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0150968e6de0b7406a4569bc6fc34ae534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320ee13c6d083378cc2aee72e47bca9835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9da52ff23c88666a6cabc8f3b1c88836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d2d59a12963da01dba0ce78220650a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060d119ce3878fd957d124eb89e4ccd638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71712c4a73c9810f7a1a0e2c8cae0e2239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8241eb02e7d2da209c60805635372b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe071fd916a5f70e3b7dea6694a3b0041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eff4a4c541b48845f37bfe8d0449ce042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10662465da9aee9118e0ea056730549b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48febf7c21acca1a51af212ea4063fbf44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8a9e8c31218a5a71e5bbc15504368b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce829a286fd79c673fc21b6976e6050446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e957da1cd5820d4775ce961e90d640b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e82087d6bd6ac0835d13e08efb18e1748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea59d8535cfde1a9646a6a62bf42c8349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b67b71396460fc62b9fd5e2848530150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5329d34f8e8b7c200df840b8bdbff2f551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc71eb7a3a94403cf5fc09ca6017cce52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a19ae33198abfcab031953261371b453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1451a5f2373dee8b7ed3c5745ded278454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ea49115f8d55fc9821321d7801cf4e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17ee27654c52cc40349a66649dca9ba56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558d8a181bba475f983ff1d9b2fd1b8157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee088f8ac7c5bf4b51e69797f898b2158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd75d2d79dcf0562ceeb0aad3a2b3a059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c5c9cef06ac4995a6563b3f83ad4ee60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6ba3024c6c90da153a58e6ee531fb361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62224347348d75c257272042dbb083ba62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb1f145aa072a5462b42ef8d6690fe463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f73a99d9f8da6fc7eb3b4f07955859d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed419c2b7f951c348056f4ede15816765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddd8faaf9672b65be059e3de09b764766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427f42b05126f0454ba5c927f8982a7c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6642d59c1b9154529582900d88b897d568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7adfba4b01ed8f437ab8103b8b1ba569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1cc23af17cfa5600aef497b7344fa870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43b71adcda4c883d425616c3de3796f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb619003f4653265ed37af77b52932472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b402a32bd6c6e933397a94f86dcf26673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d875ea284beff5e342014d872a0a066274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b41ba7bb5838cd48b89d3f7a83ad32775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c8300d2ae4b0289b3a13ffb60f61cf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae2a852fc5f32397d8882c6c6d1be8177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2816c40213e2daef45874ec881809e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d7b8d71ab5966c7e26e13e264f6b3e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf630aebd3e79f945a1d52f5fe0f03380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d85c90224869afef57ee28fc7128c081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f78443fe7ffc65fc1e040036471721582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c70d64baf5a00caa4cc4e453cfed1883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9af69c53f5cd07da8199d9f2156b6d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3759e6fff1cd655c238510bd35f2a81485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260039d54520569f3288707cc5d14b7d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611acd9cf328736ab96272a6afc0a2ab87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d14f726de0846b723e5f0c5380ce96188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b101bbf48fe6853256ae59bf67c91c889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30fff96a492245f192a42e354cace3c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e456d9f5cefc93ee6e7e92b3d70033191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152779e625d37560da75de3541165f5f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0027a4f628497c6884c93f2e703efec093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a1690fd43ffd076979ad61edb6831b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0502e8e92a1ba6d9f9ec83d52fe5ad3695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a1712a8bbcb650e5f2b0cc035411cc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b4465445424c30eaebf72f3c5c312697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78204f95b87178fa9b2ab83eef13de6098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f1637ed937b649778a14a7f7112cd599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9611daec6080ee704be1684e3e5a0eab100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696192e26482f112b68e600fbc884b4e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05318390682ec06cf7eed2debff6c0c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ef0f39b00cf1f57be5eb18701d8043103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e7d37567029a28db977e383ea8eae5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1044dcbdc08002b0a7ecb47dd29802ae105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338ad893fb3a4936fc0f7e549ee254be106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fa28f5c36948adc75889d994a5cc3b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56339ce0660871630b6edd424717fa0a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5af2f219a357da33fd0193e23dad3a2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7603514dd3798a52d015fc0b82051b2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff9fdaf289fdb7051b1d901d59391e5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d3f0cd7c5fc8a453d55f6cc3246301112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88556378ce0c8ed7351640b5c92f7d7a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4271dcba16634c20e92be095006876114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152d2cc325237d9d1dc686430ed14cb1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13023876c2b349add6502982b8cc5304116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18f08f48e98f67a0197f64dfa12ffd6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d4e029cbcbf48673b4d5fcc94387d6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dead3465cbf01c137b0208116dc721d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bdc450caf06f5b9893ba73c70f9e71120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5ecbb606aa108f4598779f4be2c08b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69bab9f8fafd03f9f550c222077e34e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee10a51d29443218dfba4dc6c063884b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f442bbfb83b7f9cffa9f2032abe035e7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07764323fd7b3210582747bd39178669125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a773afc0d14f9530a9fa681553f374be126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3753d5d93c218f2a8903e6e7f5ed833127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be2795a6fbfbf4919a5dc17f83657fe128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96404888df8ab868270667716cbf5060129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7c138397accbd59fb416ff80fb1cab130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3932f4a43521d6dd6a06a7dd5d2d08131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59151ffe20abfce274dd918632e79086132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3d9a7e22449056c48a60e9aee8e7a6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e763498a1f6954871edc14219b9e862134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc359b48ac2377b603a910d0d1acc70135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33abf653e6d10d3ea0c6f2aa4d4ac130136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34006a564275bded6ef21621bc4961d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800bf91720607e65d047bd5af8b577e9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa7c816d4a11a7b8ff5e0ffd8a8caa4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c163cf0f9bd7f2bcf67c3b1f1269f21e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8232eb21d8d13b7a3f26e75f645ca086141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac09c7d19e38fa4778882ca662ddcf9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b27ea5ae0b7c4a63cfb559aa440f40143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46659088541f2b3086d7c8cdf1c45b30144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5102b91392f54498202a79860a9239145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eabf8dc20254bcc4eec97c59c4b805146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4d5269857cff541ac1dc23cdd9644e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff24597538d6b312b6a535559381cd8e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38ef6166b5a7cce241cb126c5968893149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418e91cb4247f093010bd0d5565cec7b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8270a24b89144b3aad32f34eb040801151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a798b30d07a54a80488b9f8488ca5049152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd2a5f1b2a8f5515261b324dcffeb56153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8567e4b31d7312fd0d74aaaf04932d8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5c1909419715afb0cce15d26bef783155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91ce7ba830ac2ce355b789f1724d848156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dafea75420ca30e1c955b97a273fbf3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7619a0c23c89476559ae2c1f635f6224158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e550b281775e5d3a4162d460b5fbc76159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ff84035c5416155ab146133320b372160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9ee1aab12a982ba11625a727405f78161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d5a7c022151652ad5e81a961e5a13b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba7badf24e6b2186286fe0dfe8feba1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b24793b0da60707965e9a09786c9ca164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef234338172929d90f67dc33c7d9f85165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5f44ddc698a20a3320a6ab7efcc7d7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f448b5760f8f189f54d63eff3fda3e21167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a79f411c0a78db69f99a8d61b98cbe8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88339bc1841df7e86b37a12b6972fac0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2277115ca8738183c0b949a72733c61170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daf2c12d34a7489a879bb77f5a75e82171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcda61c21c3c469d931b8bd17db1609172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d1d78d8103006eb87992a0310bd6fb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17c26d291f61b3b0fafe714dfed4ea4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3a651080e33fede496b1a821144a7b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33a18ce354f7d2a6d96ce70dba78ce0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80be12e7b1e2ec3e57fe9822aa18462177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f358e735c0edda3a5b8bca8ed70798178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448fe86b9b6b6a53dc3de91f5fcb7bd3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3730e088e019eea59aa0f924e031be180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2a89a980206f534d85a7c13c1c091a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ca8ea0b593b5d54b0cac5f3c34140c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1a4107a98a530d36dc555f52e016fd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5b78e70fadf22b4d32ae744e6c6e30184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fa5393ac55d8566b6cd54a76cf208a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b1fc87c32c67fab3fdc99ec8fac839186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf89f05d11015a0b47d123670fa8b1e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a41b413d61109edc7e4a1e51725b0d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec50ce3c1d0c578282dacd9f3585d64189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b3945df63330eeef901749b2d91e9e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b5e039b8ac3b7716cde4e909fea136191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294d59a0f55ebf7a3253659bdbc8b69b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7044ddd51ae0c5247019666d538abb5e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76dc08e5e4f153f848c8551c5730078194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916609a8ac22a57893200476572c10e9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d256fb44dab27c33e2189043369f7c6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b0c836b67cd13c7a22f12e40bf6d18197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3721ed7ecd971d7eb97f6339e795797198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0b9dfe3c82e06586c25437916f527c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba14e384901979590aeca4c647762733200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448e1a1edc05444ac30855999ced7256201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cf0da113da873e70e45fae655480fd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271525b4337de7ea64589ea7547f366d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49997a465708e9e517b1dba3cfa07436204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c308ade24d0202a91cb2666a63ca72205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6b50f6418209f70de8ac426a7c8517206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07ac7e45a16008e1b47c3dd4bdc59ae207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b4baa94b19f9bdd81e4a28e3723aba208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd15a641e690fb1653db16113a22c15209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1891bd53c83bc426610ffb9ea04fb9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9f841b8c093be53150152a08b058a2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e3db49fef1168b5ccd80fb37def450212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b277be517e246056ec133fd3ca7b5edd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c432d92fcfdd86429c5afb8816a647214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13518e32ffe44c2218ac62da1657d17c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79733ce60d73f9e0def4405d18d09b68216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffbc926cb8c56a26259551b9b4bfe4a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f15887d07c353be79c1faa10c6b4d0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19076eb2b98196a0c4bc5b84c4ba590f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bceb870ad013b3b7381e3bba29c8f8d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773b1a988c1ef9acb0d8ef4f6f03000f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289918df93681a1cb0b1bb2ee67d9ae2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3116fadceaf66e1b7460f4e7e22320a9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ab79e1d0a180f66c5a4f9f3e966867224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae363e5a1bbe2af3e76c3893f34590a8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0092f6d6db4e376fea2cf40ec9b7c3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579197728b06d04edd7bdf5b4a40936f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a99f5361146403c9e892a3e204c091228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25a46038ed8ce63b5bc3633012ec620229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae78d4163ad67d70cf889eff88370e36230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da16416c41a6696064629b654f842b67231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942fa376ca379c9372508e1409bea47e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5157067c7314b07fb0168ef9c413a0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3774c1b14be3ceb7f7d32e77626d4624234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194abb374d9e31e5ec2438ebf544c460235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3190ba00c6b25e325364dc1caf2cfbb6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c485d0ad8e77341475a76cf7112757237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f072d549e9b65045a8a7902a07b7d91f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d94b40abebe2eda5372ec8a8661266239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3988495eb8462429fec4e30de09522240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e054b3bfbcbec1b2b1f105437a00626241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f888013aba66c05b2cc25aab40b10984242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61efbe9d111e84117060e5ac50b25c10243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d105a4acec9b05068850019570f5e229244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb62c0530ccbf494436f05aadc13dd1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99e2b629e7ab2c4b6c872c332e2e634246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f809b062fe8311355814478a964427d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253b80ce38614ec17ee78000003663b5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5f33829bb7b22798df330c22a56044249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aedab064fa5d513963659d52de532b4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b13a4fe7531d18c2ad7bd7f4e105c9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b7c40d708ddfe6b3db7028127fe13c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f22984bbe40e06b41f5ac5d4f9d86b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116b36a4d054b87c13c3c0e060e83a41254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204300976507149fee7e5cacfd08a97a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5c2f4c44e5dc30f1cef6637ac1ffc1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7d7c406738a3f50583bd6e1138a136257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1dc27d95ed6dcf24ac5b09a216953e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5583b0654d4f2b80e60edec1a0672a89259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d590cb3ab7f012d686e65c2a7c63e37260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd30ae882f5f0b0b439711720522e70261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db93bb24505496669972177655f0d9e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d27f1e982aaf36dad3ebe090f1557bf263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e17461658babb4fde2721979f30515264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192c20a361c1419a4fa5b6490c50dc1a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dfbf0fb91eb15d737cd6610b52bfdf266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdc80ee7c451b2ac16c12e15b2d6564267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51db19fa47c5139697fb911d674f4131268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c765be463cf87b62a634e5c4f08b27269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3bc279d7a53b93dde049cc0b27c6d7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeaa4776f720ab30e2ce1e4b3861e80271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5fb85b5d40b8ed7a259d616a15a65d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dcf3dc6e525d2d58195b712ca173e2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e188df4b786697b2e49cdafd8f8822f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc055425e60c5191fde436f9b07764a1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e1ecdf8e8267316998c24341552956276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd4e7f8beb251fd815db223d2587e3e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b662283447a80f4b71e420cb883e2029278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e686c2e41e609879b3cf32da202d239279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0658e92a2a0cb54d18a93e225ce52232280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a1b97f644048c6a643a1450441a954281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad512793fec5c6e473e504df2feafe7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae3022beed882c469a338a83494cf35283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fc0271e3fd1beb54f8f0654ca3a914284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79048191b5a896ccb7515e0a3212ad40285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7fee698585c049895cfcca4f87f8d9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0beecdbe8ec8215a77ef8fb677a1f5f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1fd4c8bab3bef141b78487c193b475288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06b2433ae27143b9115184bd91011f0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0175fc5587df0699bfa2c6596295b5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dc333acb8080648f48c79881fcc04a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606074f17957e8f611b38d31dde5c44a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603ec1dcc287f6031475c31059b48f8b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99980ad7dbede7e2863994c4871f9dbf294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50caa3afde85d6c5f1ddc86132643080295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145b7c17783c13f5713f639c3e75fd03296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191ff99731f3887b78cf5b5ba01854cf297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4793a5b385dc614cc412549f07bb2363298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5012022919f58e63acd76d6cb3e9be299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f2d17bf6cf6cc914e647b991a8122b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d17aaefd64132fee030cf191b4c0cbc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9b501157bc8fb1313f69eb7e456d47302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e1af7678a8aee32420931a98cfc7fa303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bbe95f094b670e19fbe20647c60e95304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa7e8641b1ccc27eb79774f6e4bd1fc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3881e4bab6e984a5791c577115270e17306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d1c21a394950721e629822da7c7833307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c036a6cd8a791be4c4f6e847a8c4fe308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444f33818b711a3ad706fc7bd7203fbf309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6987fcdeedcac20ec448f1ec899d7b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45169d66f422d5c010fd4634ccde113b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5680ebd80035b460956a6f9ed24beb11312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6914eeb7d848b352e13c6d8ab7488053313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfe081ee52cc4d66dd3eb56c9733e76314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f469b08a097e86ca87ea2204a13541f5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b396d092ddc5161f21cb02759b7802e7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3debae520d8c3a9a3079abf4eeb2cf317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e732b94acfeb93a70308d1a3b315635a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f14c0321b04712f42c1a91457d9de6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83659782e9c6877f1f49b54fbf231a8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ee4f915bd285ab4f5dc49ef6135de8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df44328b41a6e742a6e7516a8a51f0b7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b978451fd6789eccab01883ea500bdb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f608744d9d41d6d2819a3d8803226a0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab5432ec0989b32f3550fb00a02a886325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>