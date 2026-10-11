--- v0 (2026-08-20)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4b8da6ea1d3b00dd32f8ab72dedeae1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0270f912fb21e68090d2c66865fe5ad2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7d2856e9613385a15741876672063d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f05e76ef402abae07edf694aec814224.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf893234ca4e5175b136aea25ac0e2635.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c53c1c568754f58becd0b7261cd1296.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052d452667a5b49353b659bfbfb2ee1e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365e5cd5c8c2404e6d264fb461bd329e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5535d68e2def0513e2ec7023bdedc589.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd3815c9ac175093f6828bc4caeda7c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882ed17cb9d25c02f6ec3be687a3814e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b4cccb07909cb32a41269894f4ca5c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753547f3f460aad43b354a37486605d413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af21039915aff96fab785e2e6616d0f714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c527a53871c83b4f202907afa86ff2fc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b47d8e1d325e59ba7fb9d3c9b5ed8bc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e13defe37507a5cf9ddbcd68c0693917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e458f8f5f8b7b44a07ad6b77434290018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a8f28f490600887651ed56050a6f7719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b71a3a760df4779cbd93721e25ca5a920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec02f2035d880ae733fdcd29b5832c9d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b698ed10896a5c8694a2c22abd3d87022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddd6f6c6205d954bd02bb120a7f54d223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27c04243196a0090d22e7bff537402124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23f91abca2f5eceaee53cb89b6cb52c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823f54c15cc04c2d157bd3d2e545538d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77a3ade7f7704a255d3d4f356b21b2027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac7dc612cf2c5881245c1daf1a7e20f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47490619bcd784b93c1dd796a4bfb8d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0af8abc5cbf076d4d49b26fa63445a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8524f0ca0ed06fdf45c797de3e659e931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdd33b52b4d20931db6cdde65f2512f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235fb5bcf2534d3dce1dfdf7727a78e033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546d4e27a4916975465400cd210df7ed34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f4b3b9e5c70ed107897d6b3106d38435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21298054296468f750384e61406a5c536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bca89fd395f096315f942e9a38012e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b96744f462f9709e7110800c83edd9a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bdd3f9eeb4d1035de48e16ca23772839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b7af00947eb8a8caf85d6425171e8140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3413e4d9fb04fe827ccd0a448a24587b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476e68283ad399fc77715e6d4fa5809042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b50f8c707bdf770c89dd998f57a4e743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b1819f551863e630acf7140633f76644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09abc6d267b9102764d5b6ff66e7837445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1dd5ba85523f2ac0eb65d145fdea8046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72716888262b1546fa6bf0158716085f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af50c57cb1d67077b156e3229b6226048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1c064e75b6936177f18b29b8212bc649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bba12b3d0ed78fb15871ea8e325b19c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc89a109476c6d60bbd50310373280851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074672798d4f29603c5a6c07384efa7952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcaf5f984ae0113c801fcc1f548dd9853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb94cb9246e821cc300cd3bb0aac46554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4359d3aac91a16f1e09d032c6eaaa81f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a610c876ecd5ee0c69ab102862dd470956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f07a49ebfc3005bae77d0a83c6f17f657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f219ac5b146a2aced3db11aaea6cfa658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc146f0c0820b29039e97128d9f2e37d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47e430ba542a606ebd39978685140f960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c98d77e3bc87a3e140f91251623c21561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9acd8a230d4a6ae47e3c34998258ca62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66321810aa99105abd7dd4d09dba224e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2f751f9a23ebc47d190fcb0080e4f964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a1dbae6c7bce0f32795ce77f0d35f865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa41ad6738164903c8c844e317325dc866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a22ea90c361ab535d9ec4f5b389821267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18548ca6810b9751094a53831848504468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22ed9872fb139fecc8774eaa47b711b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d67b3d0a1afbe9231367274d6fcd9270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b60c0369523548302b4f9a7b2434bba71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfab6a36caae51e95e4ba05b2c9fff2072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5551f2b696a3fec18f61995ce7d1a97973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fc758ee792a63658639f28a8fe000b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f1d0e7c9f992a5161836717ff936d675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481c6aa0dbeed41e9b1a064a05a23fb676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3c716defa75390ca77517de2256f8177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4227449e462cf3d752b51d0cf5d9d40c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198b6c7f772baec5c5be307580c29e0379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb61edea8688132a9d4e29847b3c58c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf27a740aaf67af0737439b0a5b92a881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad8a6be7a6cefce199c025f9b62825e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaa06a4ab5369bbcf8930394d42b44e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d2febea1809305b127c58cfea09ba284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75779b7e53348a50b8612d6d1842b29a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f65f34f9df45845f2bc6d1cb98993d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dec3a198dfe67a807b40171103955c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e134a4e2e0a701ab1a0da1dc362548bf88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c76d5922707c5e5aec80d9b03eae1089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939be32cf45b8b0114e55ccf06f5192090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6f79cacff606a76581e9ec092a78d591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d03d8b9d7eff0e07a8c2d1ff284520192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df5e6b9945492a6799af033c94c021393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54346f48096418d0fb466d106781f5c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc57d4b32bce452e5d5f7798398a81095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50494ca61696139f4fb463e1439930dc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933765dc839c8482c159d901201a0be897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e4f29fcc5df9b94559ab233062aa9a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e63e63150383f3dadf82136e8c3258199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14914e3abc9bc9227f6650f3cbc6fa14100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdd6c8114dfe1ca79d31e6b56017593101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74246d3b56297426a936c8a5f2dbd1e0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e8371f03930e1e6476793f97e26be6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9207d6b467fed09567aab9ee9842792b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5f15904fa5ea59d254073e1d59a1a9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19d2df63d00644949711bf186dce4e2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed7d8193e15b65b0e3a6069857b4fec107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5526473ab227932a86a240585a56f20f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a6d58cb00f70c0fde2798f20e6a811109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa2f1c5ba6fa8600eddb94fa54ebacd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd8ca4a68ba38bf272ce70d12d871c5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe1398c7732f658aa82b68ee95c5d8a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818b5dadad1fc7314376bbe135beb79a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e81b2247961b647c81e1eedb463831f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d78461f683a12e9ceaa71f78415784115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b2afef3f19e0cf724d62ff580677ec116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1a60807771915841a8e1886a8b58fd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1cee24333d03b2536315ee04eec062118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7883c2c16ab3f4c7fab4a5581104196e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec00037ed5a99f66f8baec612f22f384120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4041cbfa37cd86e04cb4937aea3e9629121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5480c6c56ed3e1e0cf97e521bb3d93122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b8cbcb51ebd2b5b04ca53415a21ed1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdfe62566d384378626096fdfa9ec6b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb51b33509bdf335d5e70dca59a559c1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e638c53403ddc5eaf178cee5f2cedf126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d107d03e753fbce1c67240afe2ffb24f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a9d78161adea7f09fe430a077c79c1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb088c996e084b5cfeebc02d185fd9a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7eeff35690326ad4bd1b1a4a96b58c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c40b769671088d2bcbdabf854002ad131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a0905844b87908be87b019cfba8d42132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecee434342672c48d599ee27eeb889c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdbe555023f05d8c51856f1560b3fbf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4485c7dad9f6d3bb2cf746a0ecb77b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419d5f1d579ead0f2ceb17ccf486dc20136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7834ed5952f76e03662a7c47993e95137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa1774dfdff91787b386fc7350e9274138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff6db7c5980952c638cc9f3e7891054139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebdbe552652c1cd9cb0842b3e88a83c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f629278be455f4189d490692d3f91c8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691a8fdce0a83df15f0eeb917f9684a8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b7e9dd0ca490b84f40bfd2d2f047b6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985060ec20f17c28ad5fec79c6c40dab144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2925269031c7c935f38a340fa37664145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7914e9fdfb069c3b4a3da7d72ab3db17146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f101e7b446e9c941658e9099e0c44ab2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d87dcf0477428ba8f60bc11fa1b0869148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a89e649099b334b991897458da3acd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af2f683675950888b86f1ba54da1eed150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e68745afdea13c088d548c10734f8b6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd6d276ac9ec7f154ee1c9649851f2e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37bb15b63f65f91f42b24364da76622153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6effbe3c10d3477453c99f40b80f5bcd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c4c3317d63015a03dcdc86d1c4d6ba155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32714b4933125bd9272a7abf986df02c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fae151b6f276cd547b8a475bf0d3fea157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ed2b9a9d30b93f1c9267edbb2e47fa158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387d4c5a865dc3f8fd74916d7598431c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049bd4b0e6aea4b3b56b5fea8b1aecd1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929cab164fda9b6c8e16e9bca81232c8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f1539b49260085a5d80ef6ecd0dca2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b316e5b123696c5c20746c40b2c2afd8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217f88077a8f12adb4a217be2e1f2033164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c03426574d3800b9c8dc646929ff85165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71492207b1a1394d169323925a6cb580166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54548e513658fe5bbce52fbbccc36cf1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a843e27577ed95c9d03833f5ede688168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4de8b1d92bc75c5d8f6d352047fed0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e5327caceb7401b3afb22aede9e078170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d198d664b34b4bd2e313f08597080124171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ec024ec25c8d1c5eca0da0438c058a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e458c98e7ad7a2c2dca06f0dbc41c4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b3b5a099d5f49a4a57040d6010224a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06b9dbe000e97ed281a9bf54385f923175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaa06c310c970f61162093dc0001899176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac20f7adce8a8b5a01053255f2396d92177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf942dfe2de44da1944f7e9d2b1baca178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b6556f201ccf9ce0ceb3e86ab08fe4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f3ebbfe7d386029bab776044b2d2a4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15235f55b2a2d568e9b73ce252008db181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd1a91e702e9a7105dd5300e9cf9ced182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c48b250a23775a32ba306ff6b7e88ca183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf7f4b2850be39de71ef250ef399803184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd2bbc449389354775c04b0b2547caa185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6bceba7d71374a5dd53d9f77c8aed0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc2b121b63450b8d24aa7a74560e189187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dcfed0ca048d3beee4e9ef815e9706188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc764fe5906a3ed104354fae790f61f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf5cd96d704d8f0be742ea530b321cf190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2a59ddbc58c7d0fe8faa71792bfb87191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bfe92d76ea1c2a3debe8d1a80a5c1e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b97aa8a19f9e16b2b88a86f0a3cbcb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4638e2461d13af910ccd4170226fd909194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06852f2c314fdab96e9e1ecc6eed5008195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8d6879f0e506a783e7be3edf5e0e7b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ad1158489b4245cccbc4e45391be7d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2beeb1592ee2a437d4c5f2d2bc1f242198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d3c33f4cd7a5f18fbf79b5b462138b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d04d5d2d5fc3b55e6532a6c823132a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffc66957c1ebc4223b8e49187591d5f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05e2f7d7b94190f7b7f0e40337ba8ac202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ef5bc3dd57ea5f66d48781df0735a8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd8e93baf621cc8fbe605d44a07e54e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44097a826e3cad192a0f121d9072ed5e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21495ec1baa6d911464cc9aed9eb5c08206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25397b266c5313c5371d713f62f4480207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5d3a480ea75561fc7202fc16d5059d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b66c298bd33aeded3142ca16adc7df1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387c423e13496360b62a027c967cb12f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6b9da9b3e7820b9246bc2a2ec56c46211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329b1cb77c10db40a8419bbebea28e8f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deed93abd58284d182a7f331be78d0ac213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb09585c5576e236bdf81ccddb0c6bb1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5b950fbc60fb53332ce8d091ef8b21215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6529a9efc2739b3a41878f67ace84625216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990d7a19b13de16479c4fbd234df0e9c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8c582639a3528b09e5f2732e714c4f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2696de45199ee77ee5459a27eefc60219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb1f1f92b4615c7e4120f6fab5a7d50220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df0e7606041385204c681ed13656bab221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a372040f98a44212f41c45e3b96946a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b2936c760d9a6e040b6b1fe934760d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e484805acba80999ae2016c4d5269a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c43bf178dcc29360f23b75ac4e033f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8759325719e476d0f0804ef2d83a30c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52decb6e6a5908699138165d9c73e5bc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019749364e26e0e4c223d99f5ffe6955228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9f3ff833e3c89d83c8a2a8c12cedf2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa42a1592c670aae790be99cf3deada230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad9727dc8e288123e47209ff6537f70231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e107b24ccb1071d88ce178dadc19a6c9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8f439c0c95a4908885a15068d0db1a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b220132231aed04412504bfc7b9cc2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f9c70e3ad9ec62d06f2537ad521220235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924ee8235e3a7eeabf369e4c1224cd97236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9206fc1de8c5d73ec0808de5497082e0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d9705c00be089ba3214e0ea23fc9bb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f098939b9480b35ab6c5c1be279fa0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bc4418b2c550562a8ab2247a832723240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a89a2fdbd6bbc23d6aae71448eeac0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d9b1fc5422606bdaa096fdc66131ba242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9a04b4a37975e5b948df963fa1355a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77326ca871cecb7ff698f6e614545486244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de838fc3cd87cc812d109e49ddcda475245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce250ac72b0d771c6a519a5e652645be246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9efd2f17eea9c4a1e803c984ea70fc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52e1725cf451770be220874070d2bb2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dbf222ede1741f70d604b39d26fee4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ae9f4d8ce379fdb1f915d7aa86c8b1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c66ec321f282ccf4cf169b796260071251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c92f304ea6a9463cbae13b6f1a20447252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a36584428c763605493c5caf96c6b8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067720b25d7a98991cc209a1b00f16c9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c801a8e4b34392196b8462c6791647255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847105641e6922e171c197a2fc0fc116256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d32f1b8fe0dd7f46aafb4268478b45257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa783d93609bba5e551b692bf75d7ea6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e8f38e5709bd9eda41382e56b7ce3b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed2b9e8446ee0400e7b6fd108b16dd4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336d874698cfa2ec4f7249b158b0e9a5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bf1474451afb09e0653c648d6cc16f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0609ed4b2666259772331039f7966e9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e39dfd74e0f01e30ccf2722d8a21d1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44340110d9bfa4cc4c74b261202566c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf0a766bf38745e95de0aca1a540e35266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efb013e8158e3a6f44f1bc117fceab5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581edf4efe9c4b89f53c3aac3cc0b80d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc807a2e066fe6bd8364fcd0ffd6f97269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf33e2849de1b0a7258ae9288e95761270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac552aa37c624f4a418fd67935c8503c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da689ecebbe11955df5c6e9b16acf0ba272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa90ee4e793a7d31278718c6a1c5482273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195501f29480c86d0818818dfc31a717274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd95c611d2936d2f8598cba9afb3e40e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076c33b2d5475069460fb946f3e4611d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6106748e94a65b8d418f5f7331ed80f6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b120477e27de97d2d8c1495600516d1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef18ff4263c5b6b4fc6824c4dcbf6ae9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e305116f649d427bdfd138db4b42ed64280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f644c5a9e3b8b33a21d53ebd3263c0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493a69a34ac24f13c63fdc2c875a3447282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3dc609b0fcbc001ce1f7b1040bb9d1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8b1784b729fb3d917831ab853fd90d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d30892b267387d2830729edc2bdaeef285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddc3e4ee4b115f4c2b2a013df10c286286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d09932ad5cbcce268b42f5f812ba038287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b817b2ec9d2ee96fa7070094267356fb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c347d0946a1826a99a15713977d089b6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b18f9bb624cc25cfb50b4a13595ed26290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b69c6fd173f1aed63a9cbf0402f50e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332d467d93f6bd841c9e5ce23a44790d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2220b5384b5ad6c49782312962626369293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be4b3d52bcd24142792ae0546fc58f1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cb91bb8a3b2f305c8321d9153d9ae8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1854e1d59c4a4f2330a27162a14314e2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba1701d254941cd9e18356c60b27d4e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fa5110fe6023df96018d27ce51b73e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ecbc2d168c99b57eb06a0aaed4631a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9926ca145884fac9b35a61085f681c9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c189e3708e134fd37edba7721451fb6e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceb72b36ea9b514bad3ef6fa5990bcf302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2784094a0a7b698e7ce45eecd92c079303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f2ca741f7fae7c02343c7a91bde891304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e112532a32021155871aa1fddd2e0207305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd5f3edf18534d90651ae413d457b8f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c531c93f9e2118dc9e5de19651a9bfc1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec56e7bb386ef927df93e6282a76e5d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668dd3dfde85ced1729e39b02379658f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa778f61016aae29f64c6347f2a1869310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c5276ba9936f6f5f41ea0d4a310343311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19bce7de5c6a7fd2379d532f9069530312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ac86f3e0091487f3ac6bd6e8fbfe7c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36f77f275f647948f503f770fcb731c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7207ddc72490bbc09593b371ac4bec6e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a79014b6da7e89db5ce06ba42e84492316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7723bc69d452ee0f5ecfc92ecfc714317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f623cf77c69019ce00b431a0ccb3761f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda330ca424aee19f8d00bbd3ec381bf319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d151c33a6aecf44862ecdbca88e1dd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9efb869567b445e8ac9acf6d5cada4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2835365bcbaf93b77b863833f79ec04322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6897e834adad2684d0d3922fd0d866323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af778ab557bec05a1efc6a8262b89851324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dcc8efe6a0b7a4f9c02efad8bd675f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82285a74c1575b69d54cad1855fe1e5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a049389381bbdd97bd0975765daa270327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c68205bd00a42681ce70a7ac219c20328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e857a4b412202c46ef6741acae4dc6c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd10566f3f5369a35e08110fc8f6cd27330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27ca66bb79d7303103cae53638e14c4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd04673becf16ba48130732bade2784332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77820dcb9a7c21d30308853d0b30b941333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729c00306f191728a87e0b55759223d01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31313d30a5665a4cece0d100e98621202.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283d11269c2f00e02aeffb5cd65f95313.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb45380e767271c22df817173d9e9f6d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab8dd9d73ce4f79f2cf93cf002035b25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc84046f6f06769c7780c169318406936.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d6b515f1c99ce4542cc0d503a12ffc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516bd91e9f2074cbf354e1778e9797028.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd2d9a3c70f98358a13aee2aafa7cef9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983c9ecc2ef9ded2b03da933989975a210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e8f26e717753aeaa82799faab8b3df11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdb13c58a6abb83f435fee99caf2e8c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc97c7143c521fce1f39e9e169583e813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5278c0d9c7000c3a841c2c3fdcfd113514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac60e5175c9d5ae146e8da8ab006eef15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2edbd96450f2c312f302b5eaf78cb716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9e4d5a200099e225eff87d5c3af35817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35a0ab68c211642b0e916bde794278918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fdfd456b22cb9d478fa06edc60540119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0843a7efe5d82b6087edcaf059c4a42e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbf0717c3674fe2f19691c35ec09ca421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903732adddaf6b3ff7d42823dfbf1a4422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc31ee6ad374913b9bbbb83fbb9a2cd623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3e5e7e603b99c61fb08fbf2a6bec2f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1bf1ef4b150b24dc656b27d9395fdf25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5e6072e200089d49d1bb3bced317ba26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f324a6935d1e4a29f882d2703585c73f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e96cfb33745b6f5d8e0a025fa4b9fd528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e955dde3aff8f9e853a8f67cce6c73729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f01d79b2c3d54ad18f7fbe7487187b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8276917c37115f172da6be9cb325bf31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f010cc37c7a10e4008efdfe551e54132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b85ecd3eb7b51ae5ad7e1c3feed0c033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255f8501d2b1542c09db48616df5ef1534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d9bc19abf8a03189324193e1fccf9835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34705c7efd797dc778c6e7e7c96f26836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd818d00cb4d03a5ac51ba47c32fc31d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e9709c723b44b504d6109f8486f8fa38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b694de622880e1d370498e38c2209bc539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e332101473ec1f4ff5f7ecd01aa9ef40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd091317639f628dadd80be61dd1c4641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1c0d5c35fbb4227583576309ce656e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b429fc9fb26cf03188261d98bc161343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0b109aec52589d1aa4494ef84546b544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1498a314bf5f045182cb76e3f9bcd2c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7d39a389c6db8110a7e7f7fec951a046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79af06ba14a37b80682c10055509a2347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325131b6bf9e132f92b081a1f6f69b2c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb4debee1e6a8e1edc64bd30b669a3049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd686055f828fd79cc37a4ceb47bc0650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e11384a822aaf1875a29d30cdeee29951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584400a16afffb0f759656d126a5331652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68b2bfc665df31b118f334e06e5188653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04faecfd7786e02d71b56b74fe2aba2d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c36b3ab49cd5fc5ca4fc086c890838155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5310f653f01c33bb3b507cbf02913e5556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab78e56e778de904b718e113da4e409a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d4e1ed01b6fe857d43c677ce7ee6aa58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516a007f87f6856e9a6622aeb3c99e1159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed081f01f151ffc344cb45cc332792d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd09999f1642bc7f161a25f60f5ac32061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671b514fd4fbb52fb22c311b4204a75d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60332748b72258ae39a13e8d87de64c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3464eda214dadee990304a36d246d88064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29684fbf9db0a16d2ea5110d12e6022965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e0e3da04dde8f59dc2877ecdd8953966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944d9fdc463969b690f6bbe27181d26467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419a724de4fa6f8d3b90bfec0b80f0d968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c762eace8ac5b38d0189eff88a5a261b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05203626ed5b38d435e4829f77b6d37270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bffebba5b3d2e45ba8ce8bb155778c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df392b6defb842700195c5127915a5a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb35e1c169e72d5057da3d9f92155e173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16889505fe267ba45b13c55cdd8fa61174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3401a824bc77f4f47d98604f404745a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feede24644afec0721b15d81475deac476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2773d12fef5ae10cc908d3f70c5aba8077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4920a64b1241817786f20ba27fe881378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3921f442bc3665ace8ea520de76f175979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e44d4d1095b18847db4b36e6099167f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d24957bf72444f4421f34d8d324e2081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050b66695f0c2cf317058cb380364c0d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5734fc6015d123bcb28eb2f87379101283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34efd6edc6351be91e1facee76ff221a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57574c225feac8f8f31d36124619490485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6926959006bcfe925e3c42ab59551aa86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afb5b8685abeee49acdfd96438eae3887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fcbad22054ed3f0cf7589edadf45ea88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffefca5de01fa5f057c6fdd8883070589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b040df3e494dd4942a42ee891cad7c290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfd9b3263f4dddef4e736b7c81e401c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62743e5ac61741ab274cd21bb2101be92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d2032c3b2ec1f4e31ff150323319dc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d31dac2a3d0b7cba32f80e2bb8fe94d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7fb4fb870d801b4e55d412860b669b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab516fe9d04c5fc0ecf35ff0f86aa4996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83632f0e568a3ad1284423daa887fa9a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a99254f6e111284c297e684265122498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f339322e2573888df7f4cb03e13bf4e999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce69fa6c115e224414d387a4030b100c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508cb5bf636873b866fcda2065f31526101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e06790002527f6ce786da5497d2773102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908fc2570a273497276ccaf20d02c010103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fb4b57b9a215090047600aa0a82057104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f4f1d2b3b5ab61d7a6bf77a53cd90e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073d1e380810e1261b7e3fee8b417a43106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c08be18ed6b333a218273fff0e951c9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8973c761e533c36ff47a78ab31db24fc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3e1c65710ed20af17e6ba8102b3029109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3700d3c94114482acde37b83407bc720110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872a1be2adf1598c8c12ffaca52017cf111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e6684ca405754f4214caec2da32ab4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8477ec56a51a6385d2f1060429f68028113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cde4ed10034de8f1b34d7f54964897b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ca170419672abc681f46079d21021e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed40c2a60142a4522be9eff6d5bd433d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933f29aed15058a30900a4def938d764117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac57d817f7df66ca6a034274790af91118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb7901ade9c314e0c1c1ecadd53795f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869edb18f3c10954175856c772578a8d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a12f83c763091e10e58e632be3f454121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f140dd632c2227e3eb852290127ede122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e51a026874cfe99efc8cc52b3b2d27123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31040126716055c2f753de3bb2542325124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59105dee1d673db69499cdf525a70c3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4111eac9c6ec96afd5eebb0ee24b6d77126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c11b153941bc5c0e604a57c1088ded1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6b85181a229e87f28631d326f0354e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0739c6b5397bc77c269a2e4c56e9fc8e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac41da491e804bbd92280d3df09a7db6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275ec08d01678ab9e35725ab43404e12131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196ca08796d75e36f97c01da8b07e489132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffd531825dd51ad3f2d24d98f6f9d35133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52e76e6ce7ea0b326e9f7f18ffc11dd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca90187a32b14cafc94ea475c21206f5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51565836f502d28ab317f109f19ef5fd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e82b94f6c2a6313dcedfe1840a64838137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4c629eebdd0339dd39a4b177d656a8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8a67d7cf4c6135e6b0cc40ae7bd596139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19a67ee897453cbe3afc3f6f9a134ae140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df69a78ee6eb59e25718aa1c3d75bdb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fce6a171429b8f2ad8f10d30a91f5a6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69839a0563b2bb31fac7fcd1afb67785143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ba109251510b68a97dc02160fc1735144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947cbb2f6874c2aa965e8444cb0d539f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecabb9789650fe38b42e5a56f09b5da146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd42178fea890be5599d6c28e312999147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50d1318d322e7363fe93962dd99a7b5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886fe07afda59a32a56db4b2c7541ac3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca29b8db39a7c7f91bcc3bba0f9fa9e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99e8f95b1348f722404982b6aa942fe151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e6de7323fa2cc32b0bdec4377b12d7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e09a61163547173fd88f12ac32e3672153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad20034ece904549f1a2ccc6541bcee0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ebf8e9b328abdb8db024c31efeccde155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe84bbb85c0ecbe2298d2d0182bee0f2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed9c5d8f18cd92d8f4e9c5f88a78e7f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e887462f652c13ade4e716efbd788b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e5cf1c9035098d587e31714442cb8c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee18f92d0067e4033891f577b3131ccb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64db54f1e64e1d5164092055ad9b43b1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc6cae5297a45884cecf8b715b810b1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9468e152fab7a7b4deb4ff43da1ca31163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e076ea4d4b29f666f3b0a4dccf58c20e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b62a072e316cd5330f2aceb6910a1a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec8f730b8662c31ff67851d794b2f4a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09da9436a46517f5415ba9f81972cb3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1675808bda55d5b21cc1f98badcf5d0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d706fa6132ed681e1b6b86c053a41d72169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e225987ad7983b84ff9dbbe622c8f3d7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c5e2fe8b9e2a75d05c979e7ea0e354171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3444e86dd83fe6adff1653b0998032f9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb0f8bd106863bdf7566286ac22831a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b286af8e4f0afaf9703f7d9cd1f988fb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b4ae1d4032075df011937079ba680d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5e0141ac617101d95b4f65bf776d59176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba64caff958279cfde5e616649ab8b94177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df44883320c2557e310b3675385ae4c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e741ad6ba60dc46cc6ecc831469d6fc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35741a9cd04d2c988417f964e562f0e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f478f0fef394fa3602880895103567181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fcfeec5a416543d05969080005348b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443eaab5155ba109885a58cbda9c31bf183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05754783a44b3c33c61c227658a2d110184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e7821001de3d17c1d65126f2dc47ff185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913434b389dde14a6166b126186b048b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f863222c1e860aee8514aa2de7cbfc47187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a4c6331223a3fa60a3104666ad5562188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b63b7393e598ba55121e6b51e236ccb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42939c872063d18ff155fca14303cb3e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3161eb11a3abb113435d3efb283bccd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817ffeb9f793fa661e8628ae994e89b7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b589a8537eea5f99c20c982631d4e13d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405dae99becb9df94fad0c286f6a9c95194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1522713e63541e11bba4b793d77863195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bb40282a04c816e1c8d3b5cda2120f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c8ffcdba2a05e775c91337cce8fa8f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7025307a30c35c4f713a471f7a668a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8720f8eeb4b013fda13a4c55fe76429199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377e5cc109a86f5bd3866fd3bb5965e9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bc3026b5fc7593174ec157658294d1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13e9c2730886c0d7fd3a43a9af1cd5b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e8866b7f47b6d4e05c075dd1b8a768203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c2a4e4b5b0629a4058dce8d62705f2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb16b01d9397930004afb66b467850e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841f3308356d460bb9deebb2981e8b6c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65de352ad23a3c162cd11157bd3197e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9560c2ae15b1cf1a95fe83491e504e1c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79983be5b92cbeb576dfc02a72fd7517209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc99652ad2866123ff6274e712b79cda210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f62972e78aec86694bab0b1381e594211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723a964b944368587e1f79ee0301ba4b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405f72fb5aa8e37eb50e1e72e94b5bd8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcae64281aa3a0592b42b962667a8fbc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3498f53c643be9c9847fb69433c2258e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400f0a8032c881c0d981b5ce7953c9c4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3503e9907d63b754ad5ef18a591ea2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c82155a1d58ba888280b32140b8cc8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168b7a4d443b5ee4ce93288cbf3d6cec219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6f3586bf341dfef1d8d4b9026c5290220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2b04792c8877a53c1d6dd90c4f7a51221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b47ce8d6677eb325c37f3d9a5eafc6a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4c7b4ecf80b28130363a99f1751006223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b366d30164abbca9d6da7fc505c8e649224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2d65de0b7bd32f0df84456c2dcc240225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2a17a843fbc971ed67dc45a537a7ff226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e3170d3f980c150bceb97da8a39403227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1471a6baa5e5b6131c854439e39ea45228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d6b6817149238c1c56cba3edb82088229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b5b497d12dba6a8fd6587a32ed787c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e15fd45dced4d6704366daa8f15727231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a3de9cc7eb2939bcb3011aca586d76232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a662dbaa1c9201ae2d95f795621757b7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388c16458f59464291c28d4a523a5e58234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dd2776ad891c05a1e76814ed51fb65235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bedab615d8819963797793c7600db1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e27518ffa6bee7fc8ff236c1fe6752c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1e9685afcc186a468aba181a019d0c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9afb8b99297578a8e5feebb3d7c270239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae948e19f3a1783d7ad15b6327bbe857240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22f83d7e2c75054affb94fb36ef1d96241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2be05cb9e3205f496851bea59ffa91e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9ed3b68b35971ee0270190fac388fd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d95a579c918bfc793cb68094057c1d0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3815eb15d62f3c041959423eebe6974d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1bb582b0cbf4dbe99a11173cf714fe246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be5d1b3dea7913582f57abce58b68e8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d081b952407fc9717a10764e325aa2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe36132713f0684adb3c2f58fad8ee68249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541e883258b4e9722004e1b7261d8d80250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b40089f11008c71f43e51747ac8b96251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b4a51f326036c2a2606065d9f60063252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344430988824ef0987fc683a1919c910253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611af3260bfeea6e273a80f1634722cb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c40b5aa8b34681bbb484da859bd4d02255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71308701cc9d6f44968b616a81bcdbb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaab5dce7e1139e9959a27f6513ffc0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1533e6822e8170e74e81176df13ef308258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c5c5d433ab83b63d197451ecc268cc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0a5458b9a2664dccb11cb7da6ce545260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc18c3ca5b69057e945266128a07583261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0392dd6b1193e567d184923651c8379e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0f4786e58aaefdca124c9f38f26010263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984286e9b91f4ca1c7268a29ded55a7c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b63665bb2aefa4b06bd63c13ee89d1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc2b3a7b2f4b07dce8de45cd1157978266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16473fc8b0f8d9182e0711e01dc78d26267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe9bb791ca351e97352a0886a0c844a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860b8057ad7400a1a72cb0add43b45f7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c611255854764d1942e0026aa92e7d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145e55d13bfb905f23b8936b020460ed271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea215ce9eac188998cf254d90586ae1b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff655a5be6c2a5afd8095ccc8cd61f4a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c822313296287e73fac56eddbcb05b68274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ccc4fb70cef2b0ca9821943cc5d6b2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1429cb5b63088bf9134a9cd41cccb8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f2f740096c26e01134426158a5e9d6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9941e709e7f19b8d72ea5e4baa0b1e7e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d543b1303b00e44f0f49d6b26d8c353279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9351e3326cee8d0f60b5e8e9b25386b9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c8bd018832a2a3b287a674de4d7943281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612bb872039a35835d2e28886fe303b7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2327f7a937984c28c40f63c32fc3367283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747a72952fd140e6124555f5ddb2093a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e704a27cd1811574f1f12013685e3c6e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c894e3a2bb62ab223038c5f066f4679286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27506c87974a8adc5b165736a829a5ee287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f78fe4871ff4f23b54cccc3c4a35793288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29bf28441428d0945f4868d19e7d593289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b927d073f6cfa25a2528dd2dc5b04a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b27c01b81a3a2eaf22a5a7adf998bf291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b94b79a9780ff2c3a71384c6ed91b3a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2eb2a147e36cc489b532bd8351ee42293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c8f19c59be68559032b2bb83d4b780294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f96579578900b7c43281a2c5b1b5930295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d791e918766c525c1e1a8a5363466c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5932fd5274d71ddb24d3b8d492309125297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f5f3cb8728ef08053f427723be13bb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82717c504fd7aba8a41b04169aeb16a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d2085f2844ac63adcb6036527dcedf300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0295150a5522edd3b86ad967f0b2e6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b5bf13fa8386e9fa8b6519b24be039302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee866c7c62e4cb6e9042b08e3cb672e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc691cf9d4a470f9778edc17bd6c44ca304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b11434200a3c7a4b875d41d3f569eed305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7140be2a7ae97301eb5ee80b7a30fb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3f9d4c162e3b7c29e951701d0777e2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9380b4eaa1cc95f0b45246e3dfbc5b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f2748bc5dd9d4ec9204bb92fc8fbf5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d226260f479d4a6f075df2914ec67cd8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b44f2b38836130faba80ac5cf18ed07311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a565c2d244f8d27da81de741c2a0f7aa312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c211166ee43aac1f38a4c3b7b7150474313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da64c6279ab59ba96b02a908648a1d9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547a7eed82bc9da82628ba0f3905bcba315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445bb1104575bd5d30f5c1465076a996316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf817abffb801e44b419d129fcde2a5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231a4781845b00944beea2c2186a374c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e562cf78814a7e14b01d53ab5f8e40c0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ba6768bbc96ae38699fd4465d9d4f4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7323e13dbfb024328fc08d7041af6a0c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f306a737526b32418c94d36e97137a3c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1563cc761d8d25ff24d59a85287b0de323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a2029aa4710272f1f4978887bf64cf324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc3bf896de6dab1750b151ddf1d9856325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>