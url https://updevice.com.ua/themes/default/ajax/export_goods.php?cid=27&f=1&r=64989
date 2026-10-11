--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3148fd05eeb8e06ee39c654535eb88f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec8cfb9e6c1b7bda99d0faae9fc81c92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baee7dfafb62f99f552d6363dfff2be93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b1983478803d1a6885c025aa012deb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f134dd0254b2fa8e04f1350127fac05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4003c0540171c2e7fa53ca78c095ba6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da22dd1e8322399d2a343a60cb65026a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d60ec2daeefcb262f32e8e5f57938e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d9bd36a210c97cd00f60d8686ba15d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703d45c4d366da7b8682758ce865dd5310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c34c80f8cd334704f4a6dd6d9bc9a6e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880c1c9f023f5ea3195f1df46e5af2c512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9137ec9d47f37ce356f335bf91d50613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4135aec3fd4d31d2e286e3f5cccba114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaebd580f2ce78327df7312c744521315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf22efb70d9c97beef0750f63de16b1116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b94ebe943bced77b6ff9119acb415317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f63275444cf8ae761a4cf5c69ca58b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cc371d2bc820fb1411a104ca6b100019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0397cfc4b69b367d128601935af57320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4774d065bea7a768f9c75a3c40dea82d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b214c9e5ca26e60910c38942e399934222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e7f12e9354e6e47a7642873f22729523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddc8429a7e6ea4fd389eb14eed1278d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f427a9d290194a5a7c4daebf00a6e625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a07d402af3422b911e01e9dd8d0595726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c230443237fbc192fd6cfe50d863c0327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c9ce8ccf4b48dd5576d5cf38e66ac128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a80fa723b842465484359fdeafb3da29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b05accf5deef23720c59427c2790eaa30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b64fe487d3e3dbcf135fb5ec3f2fb331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4f95099c009365015ebfe6d25f659532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd39f7ff64634f826b79f75c04bd2f133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c41aaf43cd9aa463f48c7b1ae4cf21c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b179c7cfeb074462490a7105ef7f4a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be8028118611ec66bfd54c4deafd90536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce28efe4f76273fda648f1592a05d7ad37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5446889b25d74f3b388ed64f8dc454e638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d448b637237e9f2a34fd5c773b2e1b339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc675eb8d792d5b70b1b10865f63dab40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16829fff0e908d5107a9ffd141f8beba41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b8f0134e8bd30bd90c8c405838490742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c89eab3e4aee77a688465efefedf24c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28795c6cf56e1c7874cbcd35147ceef44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a708a1514a2e1a99188a3c900ce95445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb8ed00c99909711ee24e78aa59d19946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ec68c63c839248117e569a0072d4c947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f89d8cb7f0b4ae20bc9f306f3abacaa48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa49641e9111fe5d4e2b20e7a8b2648e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3791f59d4b05684d298efc6b8b44f7ce50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2af9d6f2e704fcfde1b76c2af509f4751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6448a9551c70a46f33db946f1183a6552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2c375465f12b303a7bc17ec5bbf87d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dd1065032a3dcec262d42c84a7613954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1be49225332256234858e86ed7d432355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1d4d4e654bdda415b1e8a4e748a01656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c3bb8a878528d35c365b3a95dadb3057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11c22e94947f3cee381aa9b626e4ee558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb53bb78cae88da9b53f7868499f1ca59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d290a5bd54637fe626e264aa88345d9960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa480fb4505b7b67fe0e42af60cab6061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27654f6affe2b2d0ff92f085f423b93e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bddfaea85468fe3da7eb1c4f2a7b8f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43db73d776d70c8dfd8533ccaec3cc0864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371e76092dd6b4f5d302b6350dfec3bf65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdb2b85da9e4e03b28deaf1cc62ee2266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be31f40afffa7a000aa68fce3699f11967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0c379a81f0ecf0b84e9597169441c768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd12ed94219f7805b79a56b9a7a82caa69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5cdb9227ebb2730a637c12b7d9768170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c926d2458260b60d446058918885e4b271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b6526fd296de57d40781259ef96a0c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5499293689d42fc63cea37ee849953ae73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d0396086f34748716000a71ca39cf974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e59b1eb294450a3b5a67df6d19af0ce75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168c8c49eba50ef30e36ce1d2ca09ec176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1f9502e64f613c97784df97bfe669277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5d467ca968eb50895d7123dbb368e378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb62d12a5d62e7d2319fd3cf6c7d798479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de5cbe474d9dabb1bda0af09569fcf280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747f7b6008f8e1190f4f079d5524bc9381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0156f077b136ae51c5f6c1429d8ab082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396fbc96b2f6419e9b6234f9e3946cae83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70e742eb86549f2486c264172e5392a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027616eae372fe69310758a673bd0c0685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feb13817a8ad6b63235cd6c5dad8a7286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eab1c8024293122b979b78134783dcf87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee5a612e03e7953402baef3b46907e188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc7ed095b02a4197190ce7cd4036ae089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f731e3e452ea27ef0adbd0ba741c5790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2a8afd378365b2fdd2c8c1060a6c6f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cd476bbff5cc3a602fa9e6ff1c63be92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92311127ef4a6a8bbb3455cd456f030493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316ce5621e216d76c93de0acd9f42cb294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b312cfddfe1bbe8cfddd9a48ab793f1d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a18843d026b00be0436414ac04d19796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb31d9a21a0cb2c6c080a787c2bf0d597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67bdd18f894e2c17af5e9f3e9bdc32b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54a72d829a41b3799a39c6e00acd07699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334e4d9a6b3c67b3d3ed03c1cf52aec2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ccf4f999e176ba232fda15354fa506101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337ae6cc81954b4f1cef051df2e5a92e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09d4dc7045202552bdb40011bb69158103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6acab994a58c714d40a476bb8fff018104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b87a4ad16e3ac61dcee5c3e852433a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2e3adc0c208230a6db9c6900d112d1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed09a3f277eeba2b20358c74b87fd57107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49abfbeb70cb8deaad80fcbd1b8acfd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1acb3895018547a78d1343c0718a44109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e4c00a898b29e31459f7ac305a42d3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ce58fbf4b36f06d5d9af1b6a4ac2e3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b37293156799ce6b3e69ce15e805f6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a2a3298832213f14958f962bd3e941113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0664282dff0558c490459b26b9bc76b7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86423d0bfa58dc36e5c46ebc402ad8d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9742468b058c6857575167df6c5cc1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f154d53424770a1f41f41716617d23117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c10ce3c597a5ef80bac82a7c0cbcbd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfd278e5b949c654157f26cfe482501119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b60e678d09abaecc877adf9b4ff9616120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac8c07fe3c5132fb8b24fb67197a80a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdddf258f5868ad34cdbca5c63d67052122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487bd8bdf1fbbe9476af9b27d5146971123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a141c0626b8d80adf6a5b031e5a2c13124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0d696199a21a86ad3b97cd5a14976f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e4879810f4f9adad0f8da0a9ddf431126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8934b66a931b701da7d60d645ed086127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d991eff0428ba7b0b29806020d6b63d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f4c47e22a5490a43c433766c89958a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269c32903f86a4929f95bad998763681130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5ca43ffa3cf3ddece421e517e4f2e4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eda392d9c3585e660e46a9b44b9a029132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74714f5ffd1cf58d8111e691170e36dd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006c821b915a2a2a4578b337026448b4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c6f2a1de1ebd517c60bb1999917ec3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c336397a6f19964dd5f3da28de316ced136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eeea655c0f3fe4a8f4deb907b5456d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0d5381589740b685905495942fb0ab138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f223a4279f3622e89f326b5157b0c155139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0689079dd3939b6c47dfb6681b91f7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa412fb7a20907e35a8e49ab8501d02c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a230c64849ee06237c9ea94c05c0c2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba363db6363482393df44347c9d4102143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d44463cd2f5b42cb1b71fe8d2862ad6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ad2a8e19a4458c628e2b428acc2426145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8534df34aee6e687cd1b971ffcdfd5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3a2eb0ad79e829c49f8f69cce72e89147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c04f284c01d3d7f0a698d0a9d3313bc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd684f315153018d6169092113221084149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827093877641668f17d64ce084d2d5ac150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaadae46d55ed88a6cd3a8a0e849fd03151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a402dcec8152528cab55be6c6bc6a4b6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d731eb14141209244a9f11e6261090d6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19272c722dfce585e1c83349b3372e9b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e0c37b084f0f5006b573e7a09ed5fd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d817c8f28f77951b5f6e1109904bcf5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eb8f0fb1d2cc5e791a9ac09279fe18157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc0f89d51cf3f1c6a366043c8ff8d55158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312d89762887ad3110963aeba9152ce2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7551778c3af008c46b02f2d5226579c0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c033f7e308f5f69e6ead54b79f9ace161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3755a98f80982291a8bce943878e6db6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fde714d69f9efb044393c60e1d2b7b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33d2e36523210404e4e59aa636ecae3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d0490dfeaa4f6e00689fed4e217d25165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24c082129e6f41c4251d39e1eb5015e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d093518f64e7179a4b0d1848a256c56b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b24b1e86697302773451fe92247837f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ab7c71172b550d7a702a481c2bc497169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6a8d1578da97dccbc17b1360847761170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b052e59b0bb1d75e934b4eb26f50c1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a652cd4bc693e09ed0ba00414e7f1d21172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e669f057d5a8f73431eb245b5f82e25173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c96482b5d8749ae4dccb18b5c9da049174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f442039ce864cbd39353e118f050e030175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35ad435cb67a4ae85075142407d898e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012c2268240624e1259bc98771c2d60e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a736951e9f73fe8cfa5dc3cfadf3d75178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f8a7c7d157c9346ddf62a38315674d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbf63769957d4787c8bf51d99061cde180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986c3ee406bd3b37f502f6a1935c32b3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10b5bd6fcc411a6144babf60f23190a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed5ba1cf0a0ea17592ac962c36b1673183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81904219c8b58f0896ae0e310320e71184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786c4863f5f79f89cde75c1e5b6557a2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0041f449c4b143573fe83cf62e7815186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d4bbc5f082ae6ec4d29cb2a8a161ec187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722806dec9c8099e001cb820ef7a3423188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2077d78fff4a57d21538ceb937bdf71f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfacab0f38b60c06d6d6f8870d452da190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f018be6706ef72fd1f7ab170c6a0aca191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa76eeaad78b47f8626a487e9221b23192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9a989b9b25f9521bbc15579e10a59b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74d93bdce6ba7172e50024cf1c598d3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006ec696f7545d0d1ab98c56353a911e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fd936cd656ccb74dec07b8042a55f7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2c40e665967e50005f1edfd6281cfa197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449dbf12221610791e20f27a649d311d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1a3a2c385fc885658cf3d1c945abc6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db1a73da94e551d8ee9138867781918200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9943eb9c39650dd4ba01f71ae9d99b26201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f91cc99b7ebfd9498573309f0de55f7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33164519e10fabdc73d11ce17aebfe8c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ecf183bebd770ea5fb1dbe80c9c328204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e582e25811caeab8f3db2bb875a547205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c759c548099ef0eeb6f6e0cee2ba1e35206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503b9fb21df6e948e37a7784ff474278207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ab136cff8b7f8b446538489775d66f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8959518d4dcccaace504dffb69df11209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2066cb09f519b59e51415f02486d36c0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c37daad961875efec209829022bf635211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6e6de17637de5171c44ca56dfa7778212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaf023e443c5b2433f4a570468d7a81213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d39a9b5095a699b1211be3ee506e4c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e24509df03a5228952502d3a23ec748215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e1cf5a49fa60ba2836145f8065b7d3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3011c4b0e088380cbf97ce264095cf07217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88289b557cb1605b3c8cfbac14306b6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768548af162515e02f1215711cb686bb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eed9d58f0b13931f6a00d9c2f51e98d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9791a49e12c5da7fad7c9951b4224a6e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565dc17e238d5e0b4dee091c035ee121222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0692a5af29cdbafc4bdbc722c4766e58223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfcb85ed00a3854a0903750ffcaa8b3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d22fe7f6babaf71763509e8740f6f0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b478e5f56ba0c06e81a157e8fc16ef38226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b0d849314f72d469c49037332f2d50227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb81fea7d87136cab79fcb2643fe8b51228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef3e635c14fb19dc131ed10d9c5f21b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629682acf9224c8a665e69b3db111600230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751c1632f646260e795d73de0d7b06c0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b612b51fc701a86728d062ce1e189f98232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c66634ff12bb11f2d5114f009f0006233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395e27bef23e089fb85e38bdb4b3f4bd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b373cdd1c82de4d1f1096a404416d7d0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1264f57427a474425f9729c35011b1c3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e04168347174bfea081666c19460d53237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aa9d8295b3db68ed29d63abd9f4411238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1908d11e6b1b11a4d23610f98df0e9b7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dc1530cc81aaf054b904de1948988f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464be6a676c35ea46bc014b31acdd390241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edecf3cc7f7bff32dbc15b724ff3956a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1a7eee008129590e4b6f025a8c8f36243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb2f6db4dfaa4e3048043f503c5155a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4042ebec0f46033c8c803baa469ff4ee245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ed82226502c1f4cc7fafe8e59f040a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2723ce40abb62dc726f7c7cca0ef50f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1731b4451c9a605b0f9e2aeed518c31248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c49d3a709d755b6be04ed24679b39b3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf16a4d5b9e8f71cc51b3f31cf2d644250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ba03161a7689c97637f6ef2a232f0d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7199f3e34684ade12c8d64fede4a2311252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da034bf1f1fe3805e8508f960d6a778c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ce26d657218d0b4086761465a76d7d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fc246a08558364f4b41039710075fb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007bd9cd504ba50eb10d1d533edeabd8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55b829774d85eebd6a3507a7d67e433257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8116ea87df67f29f663a313b5fb721c5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cbf1682c271de281d94a4cbe9bfebb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11426062264a16bca9e7b02a45376f5d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ff0d57e38e2ed1ee72cd6fd3c01039261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc5adbbe00101aa316e9e7b73315de6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30d752e8cd68d50c0ab3a1d1a706a70263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017822a7cce0b77de06110b650dde44c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dd6f1f38ba05f28c0f7e30204fa246265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc492c35b592b9ae5183b04c1505e1f1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ea245b8409c70d72b7e92c725e38c6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b0e96bb1998fb6e595cf6899b73666268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfeb91e3c68369d69d1dacdbd43bd49269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fc3c7274ece101fa978af9d9e43c0c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1379dd52e9676f8bfedc6d213fc7399271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00664672488269e4161659c4d89a0256272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a8cbf43b6ac7015decd68f3799eda0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbb244a8b5637201fafa675a9c64742274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49715d8cce324b3dfd8b554f25cbf2b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a131c8f03f549bd1ceec74a8ac318945276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437359772c1b7c74b16142882a176103277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b0ae19b57a63a6c2a7077d41736f22278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4892e7a786c03bb8003c71950833f49b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6894972e5f5adecba7f79e011055513a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc3a6ff1cdfd39b8bdde3467f00873a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb57ee5ece52bbb57725e3e2ff842ca5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8201f5b2eb11b077a47abfe5c913013283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b2ce5dd6d550a1d9fef95902be1862284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6df53598c391faa354ed55fb0b511b0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074bbb75a966dc26ab06eba5e0c9fdcf286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd3021748a9f879aa1b870efd23fea6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d76dfe1e4ff8e11746312df9fff2d4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc93283d94e00272462ff5980f1325b5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75769da7bed25708efdb4ecccab00f1e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1108bdc4ee09da4d868234ba54bbb357291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37e2c5f72cc08458c59307626bcba79292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fed58276fd4b7073c9968da66da222293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f168686f9b53a306937084e396c7fd0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea36e61787ab80dc5da4a6cdd34b4280295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad87ba0134e217ac584902edde3b3ab6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50570278778e2b64701cdf5abb6c30da297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a1958c59b048b0cde5da585171ee80298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcbf0f1831ce59553aed3cfe2752837299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9f853a57fada938254d08c4d06acec300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf489ce74636aead757b5f359d3df3d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab51da0ba52dc65e41e24adfbb49daaf302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea77d91766fc50d193591eb7f7b93cbe303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866e159901649d24faccabb889828a6b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120516afaf9696a17281c1031e2c3c87305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa363105b0d2a82c31c5709fc754d40306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9818656d1c41ec0c22ca41a38d865c15307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f137ae76fc588be9213198c3025d9bb9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2884e7654232e562c5abc65fa8780595309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7330c388d8b193a194fa20fa6bfadc5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10594a7bf4885188087dd3dd1d67531311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a6edd1376b2ee051103a95fc20a66d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc941866e8191073fcf3f83707b39271313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f39a23f99432610d45c1e6bfdae84a0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fcfd2ac68c398b3b2efd6717d66da0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e7d3f6bb980fadc723a1556c7a15dd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592bf441403981d6fe03200d6a364701317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeba4f9e5ea228893a45f6641597e4f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff7d2f46e9d6f4cdd7be2e82eb38ddf319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0176bcb4fbd0348d6f21173e9538363c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed5e7605b32813399dea9c1a9dd4628321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d70d010a1d2292519bb5a8d8b39b54c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45959457996ae055570e1bf9f157d5b7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4301f1f9d296dc2b97a2eba5907195e7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7478acbf4ca3889657fe773bf41b99325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1578a2f32650aa3db9e33d81311ff8f1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6ba593adc0422422da3bb837ae3a89327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85054b5376fe410fd10ba80b1a674800328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8093f6ab81efa9e97f1fe4473e83f3ff329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b22d06e9c4b7be7dc1142b3bfea783330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baa6f44fee97ea2a3ad20b35afc8b88331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a50ecf11d8b65a3ff44053c5a1d9c5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af735c0d592b2c7bfb7f67ee6476c5e333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b76be3f33cfec52cdbc19e8dd60da11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baf5e3f976f130879f57082ab3485ab2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cda32475837a8a4ab5a5b069e46778b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb9641e793d809e06b07ed814cb9a3f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a80dcb09280b47216322bff5e3ddbc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230bcb47092697cb7880d1de3b7cfacb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16caf9990cf93aeddcaaad749f7a26f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d49cc1fba2430d2580dd32a8c682ac8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790ed7b9e35fa6b503c779e57273b8119.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7765d5f883222a1d634dcd264dea4a910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4f86cc1914c7513d31db2058d3bf6411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0796b1a31f5b72ec78e94ba9d984e9712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486c7a9d02d2dced0b2f623ca331fffa13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1956718d853b46cc0b2f0eef45b7d2814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6dfc9d7dc90e853f5d4e46ed8de1eb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7f95fa4e487a6fc49f1e50c52fe6e916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa5396875370fec1b6e7ba68134b83317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ec2c51c687aae5b4bf24250e22355118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad9f3d06f1d0daa0b629d8a10a231af19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ff96a1d191726d9d24183b42f4c86a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ae972be7633c4ba330a1247b3c4ee121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f4d4f4d9be37ecbc2800510c14118922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88e3d0cae23113682c6d3df438918c523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ce0ee9d1ac0a75e638622a245a2e9324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cde82c6a123a1ada586e117396112e825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad2d84d4ba7c1c26af10c6dce6b8b3c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a95538abaf3ab49c294caa9851e259527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d781be64925010e50ad903bc10a93e6d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1cc85f7318fe1ae7c0204e80fce1bc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad04ad98d8b535849321de4c03ebd75830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617d5cfa94b34328e8147876f2c0193831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a99c94f4bf11af26365c51f939a7be232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c509efdc4f0febb425f20a9bdada69433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accec1735fd32a72b4f1264e113846c034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f83d93fe0758faa19be596982f1ec4435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00c22fef4580d898076aac92408812f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7c500badeb30ee712380fea78af66637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dba2cc3a0334487f979c720391f709438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e8c799332bbae08ddf94c4d1c364e239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b2c1fbde7a021338d79074d29dbdde40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e410fd8a1b307c33608dc23e24a93ee41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f80e999ed6a95cb64183707271b6a6b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262a54c70dbbb4011b7f51eada8322a243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691973c4c27bf139becac675136fa87444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984251ec12266c66ea99d6c3a79fbce445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9289310b470b0928d720e7fd46631746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f394cd298c51474c8e6bb1706079c9c047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a686c4422c16165954934dc08d67ef48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2a089353947bb9dd978ccebd74a34b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a1948781d9b40c1fb7c5e485debba550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77139adb00b803fa27532a1f5278b8751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72af05a788487c7d0e95b434461d0eae52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93ab624ec118fac0730c4bcfc2d341f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c2506868a4d9e9b4ca575b9aef371f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf2e98167f05675326dced20ea28f6d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cfe141628b4915769c59fb4c4dae8156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea8825fee39415143053b98d43e081057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca390f96623c27049fc686f87da53e558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0ae8defcea7ecf5bc9721d23ce078f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4793258485695afecc7ff189503186ad60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bfaf764ab2cf8c539bd02a389aa81061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7f1edd20e484462dc416cc77cafa1662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c920ef9e73d87bc2c93e83139b98925663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209c5ac2894d4cf05ecaa1fc5b3f71e264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a578530960acf14d2bfca340a7196ca65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be742b15b10e00a19535b531465e90066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415a643549128140c6ab9c61ae60998667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8882ffdae28d573af1a54e76b9974d6b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049b8f4756b5b6beb03805a1941f314269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac0b248d836361bd15c27334b1b36c570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627d6f8a27e7507edee8a3500dc453d071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e56660a51d6ba0e42934581bd2b5b8372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894ac6a77a11e3ca2d3475e85ad41b0173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef14b560f39fcaba4747975f51e8471674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a8c379e05ebbafbb6fe8eb71d1404f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c431ccdfc29b5dbc6194331eeb119fa76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb322fea28c2a13df126ed1233bb5bbf77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a66d13a324cd2995940991cf5f467578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab1d84f085546ce597c00255850453479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0068ddf93235e3e36d59fc9ddbf693480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d6c955f2c38c053f22817502a4391781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422530fd34d3d5010ce519aa10cadc0382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a018d5601559a8f41ee4a699a434f7d383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be609100390c9f9dbfbae3571c04c3c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1bda61bfcea32c7371cb906f3f273985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222de086955c05a7e8177fc28c1084bd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1b753d45f92f3c909644692589b1f987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fe8c624803339f131dbf0a8e40f4f688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cffb1034448f241b9226a2208acf89689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c768ff12c3e64ff4502a03870db98bd090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29279829fddb1af0ec81f025bf238adc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe512614489374b7093bed72ca986e992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdcd48e46f02c672541a80c89cfbaef93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9606f405e5e54321b7edca1d621c2d0294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2d16db943821f06cef461dee73329295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05331f9a77d64f4ccd5ce3d91963098e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370ecb4e022a3a52ed9d46f79efe98b297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c7f1853f4fb42d89d2d1f6c97d254a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8010a646e8a45970a50f80a58ee6897d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc6aa488ea5ddb29740ea7ed4c6d418100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cbb7327e929ee7f364733d04f2cb66101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92cba61c78e7e4abc3e27028d06508a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6fed20f1d76e140fc8b8d0e276a6e7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9366a15657dfb26e01a357e9eea5d994104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e751028ed50012bda336602346032383105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563e259268dbed78e75e900be589fd7a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9805ad79f3a28f14d4ed847d70c7e6d6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9b6a366664389c91d81c7e705d71ef108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb29ad226a10a0bf932249995d423b4f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8f4eaa819a542ab98b2958c515748b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89abb1c2dc26402572e02b280808ae4e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0f10d21bdad0dcad768cf4e643ce79112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961109e553f038efc0007f3ec6b7f892113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de56995f7f28386e5378a4a4cd4f43df114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6496c44307e7f3723e2990671aecbbad115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fafd884693eef94a1807b0b7c3ee798116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfef75d83b1db94be2f6ee57634bb96117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ed1f9a0436638e7c1628a7a9ab9f4d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecb7e7665afb763bb13de0f2e355441119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583b49891eb4528b80900030e425fe0c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa8930a84cdab3467109dcb39f192ab121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281efd457e70460c36222c998a55ba16122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ceea1d5e5636f4cafae4ec3b071e69123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71adf52d90299f7ad1d34e74010c8931124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5df602d0ff10661da962cbe3ddc970f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52febbbbfba432e3cbd94db536812835126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d147bf3af08e92ed4be84a6f004223c6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd80effa455498d0afe5bbfb4f5bddfc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13634b504aac7b07329e25f7e65ddb06129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dd3dd48b4b9b2562287a731a7a3190130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecc2e651ac4814710a650bc40ed479c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8ff654015103f4c85c7baa68228970132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0629cbc585c61731eaeddbb0f2189b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dcd8769ed03c4767da2162ec477e33134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bb0e42e589439b11a57b021d297b5f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a85e9291aa5f34c7a42ddc273ba2e7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199224ba2fcb4bc10463bb5b3f25e781137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ea288b808bbfa9f2b9d2416aff453b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0581ffc885ff8dd34a3b9354ae8790da139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c560c7117f59e6a0b57d61a7020e63140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8787234b2bdd65e2de5cc1b0108ba34141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abf6a1db885ec8e6b833b5ce6e4d6af142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03ae6276068c01a28b7294af13e1eb3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d991b42fa5723effa99bd726e6f86a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e195dbd47799ac0a182d7075fb57893145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0b9ff19f0677d8151af97868737af6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff33deaeae456ab3d9543c9b1c001316147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e1806a7ffbf7a20fcf70ab263d6906148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a64a0b2dc76d164366059d331b7588149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9d25d84fb8c3e1bf978741168a115e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a601d36c5436d7b5488becaa2001e14151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15791aa968e1bf7786f3d189f475835152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1fba4b3199852537f2f9cad85345c1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34316fd6686ad9083b6a4d2b5721f53154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00619ef5c42dcfee8ba2118afb1fe0cc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86610001c9e8a3a07f78667872e00b27156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6fb003df19b421c717dff6c93c0c22157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9df07d3f394c9c840692e3b0b41a11f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183f97a0040a1eccc44c79cac28ee2f8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d419358bcfe46a8b417609a32775193160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b255286377e47e63dc7e62c19dcc18a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01af447e53383d1a09e846affa66a80e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026d4cdc65b469cca4fb33c244a2f3a0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305a86132d904f1225cc5f4e8f1ef14c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7906881742c626a9ccc4b9fff5fb0a5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a35e7ba173cefabfc2c2f25cccc62e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fac353c89125e2006492993dc1179f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3261b05a7a29615ed0d652a85d1b6880168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df7053f362734b8f88041c79f6b445d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540a2c5e79468d08105df8566febb20c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb266e6b5df2793db97ff21c6c5500f9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dfa0fea60ea420775ec70c932fb3b2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b278663475ae67bd087fa63146611aab173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8756a014fa5f48883f0582be54ce532174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46944b00dca25017f7c16b6c08393351175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda56492df4434f3685f75c3e3b1fff0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0e9bea2b1a2d743ac07103828ba569177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c24d4a1f35a08632ecaa7d6d79869b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d378839c99bc677053e679cf17b2970e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e344aac8c8b5b0d7ef4f6292be629bc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb77a237b19cc3617df18fe0482f050181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a74c65e4cf940beee66914cdb00d30f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929318a1ffa85cf84598f5da87c5ace6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3740d285e02d986a32722ea6a1dfb02d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b048612a596cfb14ce0f32a5533b2fcc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c0b1d5feade1a976294cd78fc35905186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9148f7a1ac9a42b24485b17563cce6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555b7569ca9e26505463182a6827653d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e8ca461f5834b59f900a765f63ba66189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c914e270c910cb4a6c5a50bb26977732190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90c52f1b82fca49895b1442ccd0f115191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fe87668f634380494f13c8c5dd43b9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574ffbb810cf8e7746e3421440337a12193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2696c514905cfcd3e1a0c0d5b0c26e4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f29232ba448a8a081f0c883f5caa6d7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f705bb4dc66c416c001e26d57db9977b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab98192a8b63a9a7f07c6087615e1131197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6766f21e966fb5e3e37b6da5a93da3f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533b49a81bb11c072f60beafa2e4f0f4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc3e3da3b0de47382ce5adbbf6b25c9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3a555603079f5c280a8a6e18f7dd5a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd52f7a277e345cd666e113e0ea34732202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4f61daf06c142019af5722a789d565203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d6796c999b9548e23c209bcbbf6784204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1976b9cb7e1a511cfb8f5d1b9b83cf3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f14cf433cb2520a2f81377d7746bf9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d900698daefd2b822da9c572ac0c8a26207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c1b745617d2ad4b0322b1421239cf4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be69b641db9726c1675217d552b078b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663605cf7278cc6db1b9316d357e7112210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c67c8efabf36727c000fc8b136c1982211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb1664c4b1a6525a1947588e6b6b479212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a588cbf74ea0b8b4ee3f91e690b2e7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b7f25f2bbb64295d55fc16dc666cc2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c09abf4b3b1b16bd2874c8cad5d58c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1db91f6d7100ab1f7d2168912e60af216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0318843a8b13b2c9cb90a96fe021d7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafe24377fe3375413ee8d700328129a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90eb13e80706ce79511929876f8c6be219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05339bf2f019551bae751451e504c4a1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0061081a65ec1f888b1cd78c082ef6c2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd36aff234b66a2d8064699425d0e5fc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aa2161fff23a5cc54265ef574c9e62223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d856a3bd4e0a5066ac8bfbabd7c688fb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05049f2d32c4aa84c9fed73197b138f2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f30345a52f467ebaa1179d4788489a5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f997d286ba0757165477f86fcc093eb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aece503929c76144979ece2941e7dbd8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8249250814083a052785889fe23652d6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb7cecc1f2e6d5cff9997ee0fa72e6c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ec09e270f04f4cd8144cb037e02f0a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b404953954aafe30ce40a5e94a74365c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671006823a8ec60a561685669147b608233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986b0e055d1bbab79c4542a011349038234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc812d079a23d289ad667eb1a491d9a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02363765906eb4b6c6826eb63c0fc6ab236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fa9237d147408b6b1612d04966831e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131348b05b913b9cfb56d08a0d740e96238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026e231bca82c47983faaec9d84ba326239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6519997f85ae04b6ed21d91cd9262db240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a7090aa507f4cb3e66d2a2eaa7e4bd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b727a79eb8b77db95f9ad90bab6b54c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad45494b6992a7c8e7f3594d2f2b933243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e691cfd5fa708f50042ffd7d4ae1024244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f709323dc4a856cccf714602a8d792245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4fd5d52a6b8fc6a0a856176610666e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51fd1ea474373c62d3cb45ee53e413a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47681343458ef7660b5294f4955eb63248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ed811e8773c4a05bbee7c49d04fc62249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d197ab467798123186f02aac56011a17250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffb845b23a4d48f293a8d374fd3abf1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3382bcd41d8cb2f29c54b2ea11a4537c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c5b5b33f4a6c66e2d44e45035832af253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54b4c60ccc5ba8d5418f8249bab8b4b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3741f5edbe727fc325ce6c78bc2219b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b1770ce1eac59733357a97e7a25e58256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e9864a6866429d733c75bec5e0ab95257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5c13441cdaa4a1ff93cf75fb47e140258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c98abca7dd4705053b05f48532be9e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b069be4ee42b23aa90e37186199593df260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce6441a2257f6c503ae2c440c9da7c1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56c217bc75dffac8e54b0d514cb6ce2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c71927ea23c9de290e89c12983bc403263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eacacf5cec178ab03f9aa3fd75c7e4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d708308ee550e0fb179a9c03d8784f84265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3bdf63ba9fccf02d7013fb86b10272266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbbb593f9ba4de996b93de6115bb5b1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82f470a5bbdbd65a8471ae5142299e9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2755457ed7d41847d4a4e68ad6b6dc7d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fae334237439d381990d359b558085270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd88f94927420dec3b7b9e1b19169b0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1070ab41a037f02a3ef53347682603e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70343b3c3389fdfae1f237fa995c41c5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81ab4c836397ba16ed8efbb7dc581c0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b5e8676b75cea1c101aee4f0500834275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52bae5c2e1c12ff00d7508b68a7bbf5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83ebafe528c1bec9e522d5c31ed1ea8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b53dee613085e416761ea1273af6572278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993078765e4a266428a337f795fdf364279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb18f9cfe7d9c0aa1d322eb67bdd073280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5ce85456093b88c4e399f00422dea2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a4513dd40d0d959ae9fae06edca179282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7274e661e1dfe0d86e2b938ec39e48b9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e9e2e8052fb4084898a4be36ad001d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f21281b8e397a882cf2c29755bcccf285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e227db7961c1ffdaf9421edb54d370286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037b6e5878d3a6820d47dbad44111bd7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7b1e21a7aeb82bdde5fbebf63c3b53288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b8a6d9b6dbaa76990bc875733d9f1a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68f965fff07db1e64ccf29e265ccb72290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973978bb83a51cdb6024c9855d6369e6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585396b36291f7286ac0f11b0b34805a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155a4dcb785cfb242ad9dbd6975dbe92293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d5c08b09780213ddd428ef8c417f49294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c695dfbf06459fe3ce9e5649fe10189f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed0665674c7d86ce71dc9892079cc90296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805e4182234f4f32a46ef47ddf870d7f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39035e241a327e9a2e38eba81411ab32298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9417bc72bdf1a0f405cf04b664172877299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9710731e666e9c7c72021d060d12513300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6e665deccd14f5da28909f421d864c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbae4898b2639a170544b45d4818ccbd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c76c331c9b0cee58959cfcdd3a7346f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347f9fbbfad1f72fdcda731023366421304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7317a26487a5fbca1f9ff40e90858eb7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49de072bc0885c428da77aab04dcdc2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383fb679e2104f73997c5ef2a8e4a69d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3963639a4f44d63197ebd1d25714932c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6ad1b002693ac1082409418624daa6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb16efcff5b46a8e9cf6ecfc5ac27da310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de65ac02d64d51be72ded945532a9df311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff16242b6c9c34c162cd25fa7db81d87312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea7d845ffd0074c09206b3b7e40f5a7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa5feb4780cbbbb9e20e5747a97d58c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aab3710c99f568a89232d798afc2c37315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54940664c92ad6880d1a8e907a84321d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd686b384d6caa9f7512f8258524ac2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cccc45a5eccd4a545ef0df8d5bd11e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277d9d046970c4131ba427188eee675e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d77dbf51c55f3c4b10349897aad7cc2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efec4037b07fd502283817f1f2b8eb3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73b477896806b8d51af010f62a3de96322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3ae25572984f2ba6ad64dc2cba4b6e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47e9e74e6de5cc454f6d5b67f003493324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d1467a14d6ac43820547ef2725ef6d325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>