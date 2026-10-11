--- v0 (2026-08-20)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fff9af3516e85829e3b47b7e245e831.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7663b3561f5c282e7cc8a816ab46f9482.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b147bd20828f91368a0ea2d8e315c503.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeada5e2bf150e25a3d46616be69d9bb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0553af45876ecd1a81bdfca4a630eec5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbff93e4dd7286e35d600f5a6cfe6a026.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d3f9d73cfa37cd89c1a5fd1c99146c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223ba92dd6162b0d2eb8a004039298ff8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9ce6a3bbd5ba9d4daf60d1cacdb1269.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fbdf84077887e5c13b9a31ab670c5e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b3b3fe6e8fe7621b7781f17dcadb5511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610aef7fc6ece4e52baffb5ea21fa79a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad9d0042c2fe345e9fd239c865588b413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847bfdfe344c8343a1dbf9d63774335c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85f99688560fc70c44acdfaa1187e2e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6ac6b48781cdd4738ba52ea9ae5f7716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c92ab77247aa40dd0e350a07df6b1a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e272f19cb107c37982d85e69c98d3a8018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b4bd4b7d45285bd67d72162f47fa3b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a827d9d20835a1b0f10899e17cbc0720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5516aa72fd659f707b811c94c71e61121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94668e2bb9c6e3f304d3428198fcc10c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8298d126b3299780768fa88650bc86d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f76a83ed4b6f9ad3ec7ecacc8b4e13324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7647f9a8eb3b5cbb49915dee365b83a025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1948b20d5bffd12b6f7cfae4f6a60626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267cebe479ddbe971ad6d6f2e531b16627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e2cb35234f65e8ccf690efa112eaf528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367cfd2d87792b88e49f8c0633eb7d2429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a708045f57593614f9f1590dbde49b8f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367c668e08579c14ad6623068216dc4131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b901927e9fc9d1beb46c9de6a4d77e032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298d175be4ef4023a344db56eb0d4c4433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1136f30a0fb83ae4c2ade36a3fa58634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b367b4b5771ed1c2a9f4aefc71ee0ab535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f074fc61648104e862b93bc4eb6f63236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07836eda32d797fa397d65c1a4db55c337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfaa8cef2e45f6e89dfadc71be4f6d438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6047d75d77edc9a0c82fb0c8bc3c0739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b711a0f7b29ae7661fd139398b5001140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9a30446c7c15646849391575ac0dd141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373c6cd7caa4924c03038b9f5652699142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c620d06b50c7bf9b004d427cb7f89f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f4d4f1119250f3776b0ddf4e5eb77f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9755eddcec6f0ca796affd6e560d14145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9bfd6da8a4e55f4f9262afffd0524546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf24d0e145b4e6c6133df28b67dba9b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd9998e38a2120102c3e2fa98d21a9b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bafcc6cb1632cb261e47ccf9a996ef49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb701125503d1776e6091c28811208050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fb6a7c4c325c86bb46206e15b9030651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d9722b188fbc4f72fc09741c38b87652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367b92c82b2e797ba606a86f0c049a5453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46114e6588b5b8baf1315eddd334d5d054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7320773a0e0535ce9e117e237704564c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5653b82c73b607829ccae4de640ad5e956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a7bc4628265eac8689c59eeb29aa2257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d89f2a2bd1f5f22f1522eec866e903258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f402fef64d44f659121a7795758ddd459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0682944794d6b1df460ce2e14acaee60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14036ff553c39ab1bb4913ab571a50361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023573cd7e9310716b79c7f66652621962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe10fc491a11ac4698b1580b11e9a7c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b9368baafc358a5ff9f563c19aad9d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78fac5a95816b1838ee5a42acde120565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b95ebdb7cb3a085f1edabf4c23bb6be66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3601e4f335d6858dc144d9e7541bb2e667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdff5f7f234940602572e540d345d5d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ef4b69b470292c724900067d3ad01f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b1fcb361eb4651813914403ff9d91270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8ca48725b2084b19810512ed928dba71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfb59e2d2c94de580711bbe703cb7d672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71d3cf98dbf290e74b99002f7ae788773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e98a25f438dd1f3ea57e0cdcb4e8fea74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30a4114672f390af7b0e977a86901e575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f780c874d4514a4fbf1ca5f25bfabc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0618ea4b9c83c2641608ae0b76ed6277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16b9ef2eff92ac046f414881044f9b678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb28dea08c47b289a4ada4874c984bed79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259fcfaee51cd4c23a3ca95a7683f12a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8af3939750424544b51a6eb8105c5d281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea69afdc03d1c5ce21563914462153eb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf754c4ec5fb743f4bd3ac8c583ad9983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c6f280b6b72b79a7094683d1399fb384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87e51fa447f094989b2cf8de33611cb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce1b5c1728b90a56e098cfbb32f005186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f34c4a32e6c1ad1de8deed2a635ddeb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9270c545fd63ec88336e94460bae39488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdf2def686bee12c4e92b003ab5b08689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a56a6d601781cf3e0cbdf5b4b8f91a490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7229f5cfd4bc1c1c471196f1b8f52d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b9c47c6fb69b916f4394bfd828a04c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1177a5b080fba0ae565e08e545d45d9493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822c2480fb9c567e3efceff7a9405f9894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fc68c7796450c1515c1f372de6d5dd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5165ffb49ee2566a718e7d8f7d533a1096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace2bf492b80145f33aba6ecad7e024397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b74a290c281f467c4fcb33e863b5b7b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdd9f7ee6bc108d0e79f54ba2cc70fd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc410fb8a2070cf194ffc73aeb52f4b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa23644b5ed94a3db347a4251d134b0a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0341be1dca27adadc789bb38ace75a83102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f40494df4b76ab965421c9e37a8bb59103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5669184f4da63c2b35315fbd26d6263b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba73043a811760e1ed63516e00813b41105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cc6cffceaad59eba852c036582b1bc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2ece45b770c21fbef5fde886940355107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92322fdae8aa59912c3fbaebc853e6f7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e494cb69a01b9f8f9786c7c89e5af30109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed163ee4a4bae851fda25745ed2c9645110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db1bdbc3390bd92cfb1be29dd192c8f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd88adaebfb0ce27bf91d79f4bce9d68112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f0a7779316c311973408c680425624113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05be5bf9ae2c4c05eb39e7016dbab18114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c043737f8981bbc0782b3079a8074253115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c111121a3074a01f7a8408a00d706b8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faa54edd6632e3971e6d61becd774ea117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154e208b4b041e13a70cca603ccb582d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8b05ff3f584f9c58f8b0284012f8d1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9162faf79d27d3e3a1048707d9b67934120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d833d9da54d0040ee4c674d83c17bb0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf21457b18bd9d8d55b7ab48bdeeac1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36327badb282ee647e3643f7c9a8996a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745a824546fe21a665476a0e80efd76b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ade2aa404d77d16916f9c3075e8b17125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17be9241abe42b7e95751f3428647397126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc1d3fd04ba88091d99bd157af5403d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c49bb50a8b7c9ca2a896db07774ac58128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1f8d3beda6a2f212fb7bce52ffb6b4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acc66684319feca41e0bdcf02e87ab0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d451558b915a698081715288a6c90785131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86854d4e8bc7ce2a0376983c651b36d5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8798c849c5103f85754fc683194e19ed133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a0a350f3c5874b6e0478d69091c1e2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d867487660b4f9808d946ce207e2d9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce8d2aaaa2ed395aa000bb453887dfa136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93981f9bef1cfc29bd140392ea7ab19a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4936ee8148b902a7619e4ec2ebb698a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970dd77cf3c7f3c8119bfc6d548d67df139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae75f44a9c9352c1fc9283713313424140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18bfcf561b4a768c7419511814f7be8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44deb66402e511efd47a943ec3223e75142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1928c259a08bbf1c91d8545fd721b17c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c533849357932c826fd090c234e2babe144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d598d31a048a4e46c2a96dc82a36633145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada30a74e9217a319602a381b012555c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0717aa0f67caa2a5f5277aef02dac3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e7c48d63eb2835728516272bbeca17148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fefb7bf1db90c9264bbf8738dccca0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c0f750b672a8fbfd53638ac69e27dd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2c4f115248ad16d062ac4498777a2d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978ca5cbe6a3b75f085f418d53847dd0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f2921ffdb2664445ed7b6791d87b95153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678fd1f20496a88b3be3b11b355e8e56154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5620284258d961530449d2cd330bbcbe155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8d808745e9415aac78abac5932bb8f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7076abf80f94a1e673ed8807a53f26c4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fc9b5563a73fb65f06d16ee9da54cf158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe473063a6e39a4b23f1042b264a2baa159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7317a364df8877d03e0db0a4d53ab754160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d7f52dfd5381a33074c40468f2d19a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a20175ef490c3d7a6de0056681d699162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cb3f1f8b376dd0f8845c137487843d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f3553027f3b088117c620b746d6a22164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be08441c2db10bdb592a939816f823a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2c2eb392c7c1127731aa4c2b053cae166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d2607156a077ca1efe72ddb8a768e5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e70dc5afcb1bb190de3413516daabe0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688056c1106143c5d6f1021d1c860f91169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8031f2b32a92d9e1d04edbc56493371e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f32dbe08590f0fd25b28f41ba9e9b5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27744031fa36fbcd8db0496eeaca41a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e8b82ad300cd9d0305ef7a2bcb6cc3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6384a440ebaa5c59455ecf3c85b187d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd64f4ba828619f6ea171849da8dcf1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cb0bbe6c137e1f317bf44e0806b9e0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e1bf8e8a00699fd81ca41e7d1dc70e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4e215f2fd07c7864528c26586f8626178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf3133ef2ace0273683c90175dfc764179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18f1f67b3855b0ab99051bf9a540006180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9f4f76a134e4b46de8e622a3fff5f3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeb7eeee625334be34d7ce023dcebc7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d51a8c58ae21abf82388416774cde3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b42eaa4e69f51c51ef544c9718bdf9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458f4855000b4037c475b133c0a13953185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90d4a4f1c597015d08c72da647fb5be186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86695a93f590a93e4ef3de175261df5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e4c4e1c22b2801d50033c74a8d1cad188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266ac3fd7c73febf3b93df5fdc6207d2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844ecccf2fe1b71b03b425c735f3c0bb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba50f8db6e18151323b45ba4aa9d339191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7a1cb35b96c6b33f78ffa465ee5297192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83507a821b73395f6f38569e21d3d504193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136ba74b3663521c7b870b3099750a8e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef8843740faeb5492d16dd52a7ba664195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f758d3006a3cb56f149d80b57d92355196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97c16e50d7ac4f02207fd89836a5ae8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbd582d90bbc524b97d2acf7145e87b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530af85d5c6b66c3134152fd3dd49c5b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0259be7899949360bf01bcc9bedc5b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c346026741e5b22f62621aedb081f35e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b58d0b03da5677435a610bb94bb571c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adf276ec8cc430db07e653c7cb09a78203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9143900b8e3d6f5298eeb751cc71fb07204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235af039bbd7bbda85679245350e8a3b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c610adcfecd3f3051408be7ddd084459206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f9be5cd3fb5be9e7a73a4bafad78c1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed75de1129fc9029d8221cc8b6045be208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04288d01fb3a175af15e0f54c3ba09c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0e949a0663435f1ff1f82a85da3f7b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f171bbdf1093dd42b022e41d92ee6771211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c24f55d4904ed844fa6d86d2270c66212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d694fab456449f7ece31058ef9bb8f0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18ecceafa8d3c8eb340a56d79601712214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060acd1f7ad37292887a8fe043c6eb0c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297d15b258378d32b01606f8b7a3b85c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f400afea0e4eacd1749d2b68b02412217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d844c97cf480c89e893151735d03bd1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ef29cd92f016e44becb896985e051a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376e125ed4acb25ff156d2f4aa2f628f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e112ad9266f1fbbe0d34588e68ef85e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cea5a33ba3f25c0669d7acd07a0f73222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12397ed653e26d8a53b4d88675667b1f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5620870fb8942fcd3af91c2d72bdcbb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1a0ecdb8edccdc5c0e207b624c4a38225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa9acfd585533bcad0d9b61b885bbb1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3038a796f27a1caccc38bfbca1529f25227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c3712222272e6f6c90b7167b013852228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb44686f2d0f9be973c4c1452c50374229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89915303bab63fce1f92051635102244230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29b79e6170e1a7261e13d286b847f9e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1178887cafb49c319ed059c50fa7e63232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f43a86b14c7d3d6db06ad4ce145c616233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeccce171d60bc64670bf904c2c9f67234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd788646c9877f8e40d4d99626ffb4c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a874ef165cc55d159a16e110453b70236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a2b0e5612cc0cf4a6e80fb0e11d498237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d11ce534605a7d71d6d383a13823fd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c4823ed7ef411ba50744aed2982eee239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507dee9e6afa841c4d8cf68b7eefc450240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0adabf020fccc2f3f4ffbd9647d914241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad35f4152da19ac6b8573977bd95d31d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c519f841259fe4ffbeb1fd06fc5f0e6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dde812145dbe5e54a0279fc99322753244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96ef495a14a57227ca3e65c4637e915245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3927018c50a86c9da829375dc91e60ca246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f98f50de7e1f3a61103653724e4a028247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef8af06bcfc80bdc5764e504dce1ae5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfdf37e614905a26527b78e11c7f391249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e82ec4ed4dfe84af876c2ed1c761c4e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ca1dbd29f30769fb39be18d29a1a38251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b48ed22b3cefdeb1f6c4bda70186344252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656097fde3225dfa38c6a18250a45933253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297c6d6eb4a30ff20d9008ff9406c1ad254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea5015effc639d7ae3e9df823b50479255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8c7208abe00dc8041e37ad6337f0c0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e534caf7e772c3efc1b633d8f06002db257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a22b65fe9d330078e429e46ddebc338258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055e33e17d6537746c629089a82164c0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173ef52e14a1980430954c7458a93e88260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193ef433a17c17a3bb6a3a02ec6c0837261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58ef2a86659f3d7cbe55f623e88066f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58c2700bc6418fbab5429c33a000b59263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677be6be2e5d917fd7a95c50cbf59feb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8484f8ef5c7895de5d64686da1357994265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c78af65c85ac82a3a251b7632175c6b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174f1ae995e6f1705306abfb86a33f95267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255eb4356ff4f94e7cab14127e57d98b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be868fe7958b38d8310bc17d914cfa9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faccfeb9fe8b61bca0828ea5a407c55a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7f5df2a431a70c6675f5555d4ac025271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0658679194c4e577890f80d393c0d9c2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303501a72b71e8f362bd7f2c3b899a30273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eb9df5a1a94f6e9ca541c139a9b656274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c964d6944fc3cfa7c100796c36735a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dc63112efe3644678fe3d1a82c5588276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb88b1b8f922267722c7b4f7a1b9ee9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22920507c565069f2ab113073a5e595a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ebc4f4ccd08588ea8cc0a6bc6bc550279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0323fba3b99cf63a7b490683f258b32280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a030fbe54274a35996fe19ab92ee6a2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1879146e38f49c3db78297e4593579b4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bf1ffe7766b43e44b2a8c5a65c057b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b37d3ff739a92063159008b86132a78284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4961d0574e3987071a20cfa47d2962285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599ae5bd49c86ba13a9f5d6cbaf72f9c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8231d3f2806d9f0b8804ee466a610c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5fa964f8e661b91015dc7182c1fcbe288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b980069dffc56a5c96bb187877ffbcdc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aeaa0fab32c901a4164149a3121e90290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad0078743a0b52670997c92f9fc2c38291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650ea736de9ef30650ce030b5b74979d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c97e2be2ad83817c1f56228dc4f8b7b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41acbed76695114a18ccc82e6c79ef08294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d75ff922a84ccddbe3cdc630750143295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2661cf76cd4e9c07e5e36d47cce22f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedc9b596e7345bfd8b1f467c1c120e8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ed04a0232a6a2b7fee4192197cc730298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dafe2f7d703cd2df43f028786bd1817299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd21ed8eaac6485d7434637fee998875300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc7bb84e835932db000270aef5e2d45301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c8e301113535bfdd483b8e6cc17830302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec259db7f3d6baaa77a09023513c31c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bab840f04fc5e9546775282a455ce2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed819768d74ffb0c6ad9010db1785e6f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7343eb22b9adb25d88c2042e08a6150c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ff7cdb8826f0987df9cd9e95925304307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a83034f35efe42d13cbd9019fb2ded2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3136747d5dd84511816f247b1a82740a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2298bafa10c3adec44c85bf58c63c3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b9793eb2f660a2b36bab55c4a97dd2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84be10f54348285e877b1265646328fd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93e6ff8e77de10905edbb625038e4b4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05a0b7ea2a9a5dca6ffc547e4d3fcb6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83e9251d4b608f592c528886089bbf2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16ad83830e100f27b909810f00a078a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9944587d399b59eebfa993cf20f4b6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28f66a4857c29ee8d39ae6ee0dc017b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207760ceeb339c523f20a36bc2a85b9d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d892d42f1f18468df36a17c5ac59abd3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4e736a80ea0a0bb6f53a3d6e5ed81d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b391015dc1a619d9b183a67ccc3863bd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b745278d6e6299b17eae87f2d95ba8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3025121b3fc67337aad5ac5e44709efd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b06cd1a610c06ea65a6f87fc62784a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf582f19dca749b1396351d7436f236326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865f463f2aec6dd86980d25ed5f57fb1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3436686f5fc36b9c0449a18b93ecef328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b242556b2413f74d20dfbdd5cca78b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4462a4b157851284a08b4e3d63304b55330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e72204a9f734f5c9363ffbb147a8c15331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d84b95913cc23683ba1e1e6c6cf0136332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d09cc63fa4a90d72f39b1f0951807e333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455e5e4afe3233c6b4f93c130262ecff1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0fb84392ca508fd8b09139159812242.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf75975d85e9e5dbd4933522e7b4b4fc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d290e21e9a309b6233817a7709dcde814.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47e5e1fb2ac6b7c16c2fa5a982876225.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064baa0ec1f80fe4f68651b00728cb4b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50fad6d984ae3b1fe91aa7f4f9efd217.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef244b915d4132903dff1e1a7914cf48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476c377f056a831b7ec9cac001524deb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fffd6642c0f421e59ec03ca6a0c22910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcc8179d13b72c6cbdbc221b3ecb79a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7cc6067bef14f148afdd7e47bf986012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1316aa042ba57a549e9d9682b66df413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd3904a9b6b7082b1c84e387d2b691714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b960e0d29dc93de5382b023c7a5b3915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5120a80f6aa7262cf8ba3089b25d87bd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97ae4a7a7b5fd719169c45efbd1ee9317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36b55fae5e1e851111a3ad30b32c14d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49e478ead68495eeb67a32544891f6719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d9b027cd49dcbfd228bd7acef8b84220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fbc37fda203b0f9c65130e4594100c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6abcd8f96440128ce3d44be90689c0622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62c740bf1e01b65075a510aca4cd3f223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f6bdfc55e6379fc3b8a86a6583eea024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6985e7a60b9ca58d07858c8ff05c16725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5254980bfbe25a2dd443bb0331357e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f245a9afcdee8a78060ff55a19219d927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a828ea455fc7e841cf7927ddfddcba328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd52c89435b2eec83d41c452f267e5729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57dca2fbfed99ed596a88c1799a832330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59e27efe0fa8cc761782ee39fe9d4cc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa9e479d4552286b79f4ebd7dd41e0832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f091d09e604fda2db4f490d46a7ae10d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e545afa2ff80307f05f68cc0bc5a227934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62528ec51f09bab5d5ab00cfdaa4ebbe35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff0ef29092b0cceaed05233b6311c2636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a982e1bd0eec298a426826b7b0795637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916c4435c43fd8c317371b3b1855dadd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6177cbe1421435daf82af5ae2c8c94e039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb151db5d92dc02934693019f5526a340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c6e4353da4ab7a57729e7459002f4e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63299657cdd0f229ede8f3fdac68792042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3bbef3d785d934293684133dea980343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd4e7fce22cbe4039b5b979ede003ce44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2218c0eb260687099b859eb877ccdbae45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f170e29ff7d8a92de6e22ff05b974f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e48e9788972ddfd49b0a721ad30aa4947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e87671c2e40b51aa9aa9f52090cb98c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5e0f64b41d13b1ad6141069161a20349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5884b8caa7f3c00ed8b53f1563307a3650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85da921bb2a3bf77c3d51b70c08b1a2551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2a23c4e4196293b0513843668ff1df52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef672ece107416f89ffb0c042328639b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32258f192049d1cf5ce9ce6155c1606654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c78f488430373a20cc3394947edbcc955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9006204b0cb73303a7f771048452e956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc12c34ca90559b6ec7ad920e120d8057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2d6e1a6085cb2b2e8c9af38b1c92b058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0605cece27451ed541456b4de5dd809a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e18bb6667e919be8f560ee8901954d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d922a0e2de1b808e1d7dc5af45040361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ce7ea13d7e33eec145b512b71f21ee62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3fecf97a395db6d87126e99f7f039463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73671dab29c5384baeded6b2b9cb799564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce5dbed0e0edb074020b36e17f44f9765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac073f0d0c126095dee0b5d8ee1d433366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b79b14b9fc07f1211f2135ab7a7ac367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a7530ed72fbf7fce7be5f79541abdb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246b53da31b990fbe370a8ffd82247a169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dde41daacf6e1510d509f930ab6f9f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38f12f2ba86cd47435409bd20054f6d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31872609e436a051bc81cea38be479f572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26055366b49c93ca3a39a6cdcc740e2273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c3152fa2565815f6bc04777b8b7e1874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4817b0e34adca428ea3d45de53da0d5e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443cc678c65ad1d34fd98201549d8fbd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a28559efc68caf7479f1657461c94377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0d98d0bf35225cd21df3cca371569678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6198c181c212dfd7444ea3123273774079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49262753dcaa505135e21a65e8c4e4a180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e02cb58b1d73f62dde8f6e2ded9d96b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512f9a8631d7b43f1ec393fcd28e4cdf82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9808e1bb67a9ea0a0e00720f8fdbd2283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe662692b2e2a91670d9c15516e9b3b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a7b2b8c312ef1f5ec21ebdc260bd2085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452c4dff5254ede06924df2daf7d9f2186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fa620a8ab659e7721e7f8a82a98dc187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2f4c1a30dc10ab26a7bb7b0364608688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8bb9c3e239acbcaefb67e8d09a895c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a001bef5ebba89278a08842dda5c4190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dd49159b8dbb80cad9a02ac405ef6f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f447641a0c06f2c65456b9a0f89e5b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75ccb613628ffe1485b5f1c1bb0e5a293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9090cbec64103d13d49f8e4fdfaa3a994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401d39ed0e289fa5fb9dda323fe7c22095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1793458f74257ebf5002c6892b2380796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d968970aa5ffef26446c9f58bcaabdf97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba14300833496efbb621b61193d4691398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113f349fc7c743b7fefc1b5f3b02939599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b794ed2b4bc43217479d6267560ef9b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba2d0e74971757dde00759faaaaa8f8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0681e3b25519ef567378c1d4dcaef9af102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeca970e79ca738eb09d0e036cbb8b0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4ba6e7a11b807c25688f43a3eeefd1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c718e09a8f1513ad5a5080f1426d0bee105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729c3903d2854e67143c4f65200ab328106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ffee19867ed39e26730e0e1d8746e7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5141896c368e3caa26004779a5354d19108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a673941dda86144bf36f8fda8db2b95e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0739be5e2e1978bf7f32aa7357748f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec52f1ee911b422a9fd16c8500092c5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38860a06b3003a6a84e27c1af6ed84f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d6f29847b3384b95f0fed9b4957221113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fd7afadb9ebfd3c0849e57150ad443114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a73e994107f2618db8c8a8e6a8e291115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d33f62f252c9ac1b9cc701d5c0820a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c49117c94ea2a64ec1303e0412f222117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3101e7cfe049ca4f6eac0496dfdf4b89118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7f9fb06abd6873a280e4a94fb682c8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec197b64028ca9710b045a395dfd3537120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2751a92b5fd0faea5d21011b51c403b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f93aecd0b9f727f2d227c179349a9a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bcabd4611b95aadaa58c311ba2ba3e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b78ee8bff6d4e85a767a9f028ee963a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b584469981be7d05f2eaf9d9d0a1164f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6999f76e4f8b86e84d7225332d5e0f00126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c747f9003beea12fef59641274dad2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1022fb71b3e5a3a57054cd7737036a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed2b7436c7adbd75d3b084eaf74a494129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5239c94664846def1a0c5e905ce5996a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acef1ee5b9c61a700387133193b895ec131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dc7ce775635faa15ae4514a141202b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b2097016fce01dddc96c9723c23ef4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01add60f2c43bdc28efda2b276942dce134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2214f4bc156d7ef8bb28e63d51ae83eb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8605ea654711b93987eb79558ca40188136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1616bf7c71299d7d3542362b30f351a1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c750bb50397a139a08488c48749d557138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ebf6ff357e7a02698a9f4c42c38916139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0110cabbdfed380a59c3b3587ffe38140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caa5f1cdd6b37a38f2451ddaaa0d13b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3018fd806e5b73c7ca231c1c9455ea142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2055b7553e15ef4096d7edb57a971356143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2926795c82941a788d4bb0534d0269144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a5a0f698fcf631fa6db6c6ca0639fe145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd335923ba23def843e44083ed653851146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a045d375b6ae35fedc0d9e7759a45dc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e81899210082256b92a01ef719f68d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa93e375dd64ce21fd2cbffaae11db9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445b3ba7e7208fbb1446efc693ba2101150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94d7d9a7249d85ee084a8b02a42ce0f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc332e0cdcb4e49db1b51ad58b06981152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2ad58e388b3381735f563216d2f979153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962c6b5c9e55313d293d4fddcafded2f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1da80016a5f34347b06f9ef6dd2fb5c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e010a8e12a69df83264ea20fca0bcc99156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d46e1ff3375b5ae2084c3054a85c785157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233f563dac5d6ad0ff3fc6003d4af5ab158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91624c0e15b2cd91296c201ba08e0e8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34ce08ba69c34fe7bfb6b3de0dd9292160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6196cf0d54b23db233c40ee9b755edb8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9351ce413de7ec41557b5e0a3a52dda2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f925620130f8837b661f19f2f081bb9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0652437d29507f818cbeff4e58e1fd20164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72beee0bcc44b0f23deb7d81ad1b3356165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef869e15e473c6439d98544753aca5a0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d55629673185a4091ce6ad74937820167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d3686a602e5cbdc8ebd161841eebc9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ece66740c06a6203773acd097306b8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7d359cc4c1109c02c2b00417b01bd1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a4836477e586d70860f2feec8e39cc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3459a8b9fc189b87c47cfdadf22a5a40172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e51098a10cd3cd92158b307d38e8c6a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cf3c016dd0850e222212e51664f3eb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf241ffadd4a551b76b0a6676282d7d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461f6d426b94f1770405d316aded0f6d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7448db18b4d23573a30dd50ace79cf177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156b07617abf255badb00c310e25fb01178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f379381b9152322b8b7cb1fd64f088cc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5dd8af74ef402f27e236131da23021180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea93b90abbea7e2217ca781fd95517a1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a2cba24ca500d392ae0a93555ddd30182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c980863286d98236a178b57607ce8b5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a679a5f2c8aa11eca51ef73b271a95cf184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4049cd6fdac4aa01155cc4100f96b95e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a2812679e958dc8615f34c38ff6624186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abff20b92270bb578450d215dcfc734187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641f5aa822389bb016ef257114cbdacc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea4cffbe869b8fe0920e069a653b37c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47c7d79ec0bb8f5b970b949dddcab1d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c14681007c2734808b3c72a9d9cb5b2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee043e84b11890504475fb115c87e73192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb44ed9a0782d8b433260be044431e82193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cd994abf9bcd3b811979c267b94ae4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6678b3bfa5e3bc9d255c83792b78666f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2a82f09205991f299a69c01009d61d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01861c28e5a927a78a7eb0982cb4e17a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570fb8489f22d13a38277368733fe868198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcef79f2dab5fcf868667178c07afc5d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfb97402ea1588e93b954c4efa77e19200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d240cb858776824c3b74310918b81609201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f529a6f3fc7f71eee9016a104e8d49cd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b150b01c044a196cbb5576688625590203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ce951477971652260385ae0ba7c7a3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05318663a920d752dd89401ea099e1c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ee23ee015f82c4617960f3c5c81826206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2fff87ce62bd8df82ed3c6b6573881207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1f7d890c29a56619a370e271748a83208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0d482c206be48db5d43c49ebdd48ec209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd6fd6c1b18d53b6bb23dfada7e305e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7390d87444f7aea0b5d1288760ed923c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cb6160ad2f661232d33bafce76bbc6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d34caffe40b5715f48c5ecdb024871213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e878c136881c6f5b682cececdb9ccd81214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc1869be77d78001166ada28dc90020215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8c3e0e8b9df042ed5af3125e3428f7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dce40a97e557af13e10b610d746d88217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694ae1301bd777fa1d5b3f8dd804e642218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff94c347bcb0e68691c637ff4785e99219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7801a5ec83249ad948567eabbc16ad220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7e30f00e8db039941c9a6a62ecb847221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb7b6d3abaed5a1fe44f55066ca088e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a5425cbc3437d144f10421efe0eb88223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f70a8eccb07d108d8e6c5af54954e0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86ab4d9f1214c8fa013dbeb104d0ebf225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec6ca321b303d88a8d277e64b7aed40226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771b6646536d98cd0f79758abfe40cc6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f47777a6246a1fbcab4510700d4f73228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595d39acdecc677713a77bf4613b89e6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0545e81bbbdd315c637e60629dfcdf6d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0e794630921467eb0a5b3888e55aeb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df576941ddf6b57baf02cd755b3c1f76232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab52fc50a000550af4c32071b23005b8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc20c57f778580d64cb781075881d9e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd17854ff4fbae04b5a0e576742dd4fd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd34e618202b7a5b2a6d6d2e1bdb04d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a5afe44e7503ea66d3a059e3de0376237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfab6f144b0f706310217e372d84570238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572983b73fa6ba73c8cc20c44e5246b9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f90f36cc50cfdf974beda50495fdda1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819dd79f9a920ab1882cd43698f62222241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326c4e6634d0feb973b056effe268cad242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6709935ea0df48c6505ae9f032917e58243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517913edcaee8dd97b272e1a98dfbe26244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3f2b3e9eb1d3966a7f96853924b18d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0475c87c97e015a1ee28fb7da66e72d2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3d495c5c001603c7097b035605b00e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff318d802caa6d39ddfab8a9f18fabe4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d883d8075448a1d1ceceafc59b2b446249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e26e78f4b1c77106a5f5fd812a8f7c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93a41cdf54a1a9fe3522b5f541a3e48251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd59e20e69bedd2140410d0dcb2104af252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d7d087e683eb681152f9058c3d74e7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c283203e4f2ae291c541c82fd1df3c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b942bd80689ca76c7eb16b5eecfea49255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb358a301e11e542470be766f75c17b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b3b0dbebab1241904ebcc887ceef48257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69bfafadd68ddc6662bfffa32dcae08258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68323b1c533f225083ebf354ee70fd9e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d28437a44092df2266ca784c9ab563260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3646bf35082c158c0013369a9665dfa3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd60d93408a4bf52b149918569b20bc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f45309124fa1c542c95f3467ff2e0d5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a434d762d27ab6eec44d28068bddc36264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d87aa0d6fae5b31a112d8bcce4283d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d05692888fb9d679ffdca826f3b989266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b82f9f9b9ce48a30181cd95ca1c9b1b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ed483331875770db6fbb6591754244268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06fd86ad1c19fe7912e18f4ffcf59e2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70cb38bc271c8e4ac392959db431580270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a144b003b88c2ecf37eb8dc0045d97f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5532de54aa4eb72a4173fd4fa2424649272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e4c08a1753c069f2ea08b8a4af6767273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6565e442c36eca60eeee1916ffc59c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894022f940db7cd88a7828381d004171275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f52ceee7e9e832faa998c69defed40276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55ced8b0d7747623682b39663586be1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d42152623323518e169578a62ceba1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c75d4667ad8301b761424e9c56ace5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8ca6f06ddd9599e339074c68aab90f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e101ef621e5c84f5ffd1b02bdbd8a1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62eb7c6bdb39641394aadfe33bf1b6f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb3dc6d3980849b0bb1232c06579ab8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da4c5a0fdd6468fb19686f28b846fc4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56a45cdcf754a308dd9d7541b24af3c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341b32e4d8907bb41c17f7932af8c2ba286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a86c3b364406cd94dde59705e9c2f2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9602234cd1b88dc1f9b359b64d8f10c2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4c407086a34342c9bae6d97c9ed556289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1388ffd4b8a6a1cd82bcc4213710bde290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7047bb87117c20b3839797b9c59fcee9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3682faa15179c9c00cbc12ec437a3c2a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5069ae0b90223c55f011712b53f5e5e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f9337b10d02262d7935713e9ff65ac294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2be40b9f7122d4fa1c55a925eb425e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c53fd72111cf3c8583ce23cb5ed39a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccac152027dd7b69d0d2e39ad7eaf558297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7f36b1f02558e70da95e591b0d90ae298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8817daca8e55277ca0672aa7438c5c1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43688b442870193731b047e3327c4790300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a96bd3526bd3b6019cf7c696fc4a297301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2f78733a0fbd458ebed44e2e778764302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7aae1fee180549b9766fb0d0428548303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69efaa033753d57a0c06ca0ff4788469304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62b2f196c87f67757a20b7e5458eb73305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1b8ffa0093777f9855b198e1ca7306306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43e6bc0274300a472db56ce7e78e6d3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9963a7e1a919cb00d2f89a6e43f540308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ff47f0fb5046962147e7836c3a646d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0a4f53113e11649ab5e93fcb4d9087310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7027c72f8c606ed52f523ea1a3729299311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086840fd39f5845a207d1f6d8a39d5ca312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c0c13af28c2d9f42e239f05d31455e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c35fcf5003ed78bed338cca8113338f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef401b87ca71f13e4b06719bf71a0ef315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103277030884b6d76180239f2072df5f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b9b199bc5290114188e893d49aef57317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cd4545eb8dfa271b34986ad2131931318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92db40c3d7873cbb9998bc0a483441f1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3334635f8c20ac471fe0a513aa3d31b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4935131deb2d3a027118e0fa8a0aea70321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad794877fc92c8469a22ca27176e96a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded8d2d01b1b05d2841e337bc6be3612323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990102e5d42b1a27486d825f15cd2dda324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb444eef23ff455a9edc669ea8fb52b325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>