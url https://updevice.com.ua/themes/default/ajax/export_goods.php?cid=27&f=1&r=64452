--- v0 (2026-08-25)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="487">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -436,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -508,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -847,116 +820,77 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
@@ -1105,53 +1039,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
     <t>000011937</t>
   </si>
   <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
-    <t>000012998</t>
-[...1 lines deleted...]
-  <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
   </si>
   <si>
     <t>000011947</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C New charging data cable U144 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-new-charging-data-cable-u144-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012057</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Nuevo charging data cable X121 |1.5m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nuevo-charging-data-cable-x121-1-5m-60w-/</t>
@@ -1249,95 +1180,59 @@
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
     <t>000012270</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1444,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1528,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518a75e7ec7f5497117dcf5ee64dbd5f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a230f98a18863f35cf99bcbe35c036f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31545a0c4f9f6cb51706a607d410e36f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08edd2a37fa793eb77f8c7d76de98da24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0a7361589e1d341ed3fe983295f91f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fd7d27123a0131764de9949631dd316.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b6e4393fcc01d8de1ffdd8a009d4ec7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89a3975500080061fcae3feb4687cc68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd3480e2d21a7b90c9e12eba70df4cc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e650a3e621e4d7cd8813cf4135f8ce210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19b70f462641e98dbb4deb43eb4428111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a0aa115467c5efa8273c010a8be47b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172179d90912361dd33c7ac7cca648d113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45964780ec48f3f477b83415ad95cdf114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d85036fe0d43da2215cf29217aeb48615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8778b5a2d9861fad88c0baea395e0d7516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7d1f39f3f3ec87b42627baf2ebe25c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a34b3209c388740cbc2adf16a60ce218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0d7a9925dc1c71a22317cabcbbe7d819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16895d7f3f1375d35e68a5c63358511920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa9ca21f7c2a161f0f31da30b4d25c721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eff477320c0f837f84bc411558db12522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad292485b1ed4a955fe3bef0937783a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec0729b73fef112d0e99c8dd27911d024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff819014fa163838a3ed27350640ef725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1050a5aebba4d92056055255cdb9da0626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5febda314124f250c1f75de2eb53a5b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa2a746c0ddcf7ec16a748c4a4640b128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38524d4cff1a18dbf44bfdca4702fabb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757458e4eaf4363a06ed4fce42553f4c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab902e1aac8107a7fcedd69fab7154631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e75dc81e139c97895cffc155ced3a932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6411073ef709f3d442ee312c5c68503f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c5cc16456ff82efddca021a4c13db634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9ebb77a4cc2c483d6a530a3361fd1735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a35a8e391c0b58f292bda9e047ed41436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975127144d8d519c91e9a1ae1abd121837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0482722d69f5c53512ef8cfdb2cc4e1238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d9762d4438cc4c2e7151b1e6fcd51239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6390f0576b8f9676e6b676c2439d494e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ce9e64f4fe5699b8e23d6c28802be741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23c72a9bb03da0c3f5fb2a1b273f66e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d1ed7b5d29ca482443a3b169dca68e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8744a48911000073d0ba895c0864df1044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76228bd2a285ff16aecc2cd4360ddd6d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edd0b26df66e0e858205a5291edfc0046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cd421cc8549e421bf1d5f102320c4147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b4dc992cc35b1c15b8b2e43cdc329148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5f5c3bbfd4c0fc091913f95c0c159b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a477141d9781b18ce5b3446d1c9a4a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a577f3c7f6601393442a944613b26051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cadfc106cadd4cbf0776652ddac06952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce7f1cba9c1544e842847eb63f9668c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55338b52d8c49fc050da054ca1d2e8354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b6b0b51a23225d0eeb313888ea73ee55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6832f553cf54baf9ba88881780084b356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfb669102b13457815bbc1d0a1adcd457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b764981a91adcc2a0c864e29095be158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c51ac3683512e40b8103e4a4cdfa0059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47ebcb2ed960d712cda8b8d01a405b660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cfa9f33acf497b0e7f2c221afb43f961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efc06192b3f80d91ac8786b0562f06262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952eeee561a4c12b7cb276f604f986e063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d069abd67c3f6edc605017cb0a9e1fa564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbffe17c070c3b317ebcdb46f8bf83d965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d139eb2f64e99aa3ea6e942de3588666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7330004977a881c7cf9da4cf8c90206467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b47c1b4b40242b24d6fb0801da61d468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982b9dec0ae77e240ca7690b5181188a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d27d1885864551420e73335d1cd570870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4604af93e66b79e71ba2ed9f05bd403f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80a5dad1c49fad62e0f3debd2fd558372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25f7fc35a4d007d1f4e08ac43155c0b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7811af3ea1355d4acb0c69d8a6f51f4374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e71b8dbb36fedaa29427d1fb9748b6d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc840e5a8ae779478202a41c5a5f19c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e27b5fe4eae6ca02ae1e6708e7ead377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894e1aa5641fc20d920d2588c6f39bad78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e16201394231a18dadb47d011294dab79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb779586e5b903e4bba3f97e1df407c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3512e79a1781618cf3713a53f15e23481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecde08e7a396f1c257892256f1180cc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8f89cc1f812882c08a3292ac54f18883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc66ac94e59ef3d41cff8e4cf6bd80084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9b61f32a5dbb8eb2ebf5dac5006d9085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723bfaf84560e7c7258ad18f57c1fa7f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e2174c2fb87500b42ee22291e659e087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bc31f5ce8f37d6649120a5124addce88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f568846d96663d831666568f81093889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1718e79e17028de70f89640c9942c090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12001653067800bf24800d02d995cee491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3741cea32112cf3d308bea4e90b1f5192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c270c90915d6bb2fa98718d5c6a495dc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776642ca85d9d77154f12dc0d0b4b44b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4874c721c3d16de16c4e1f5f2395d195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f91b1eddb447c6089e619da2558f9eb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e256d3f3b941dc22c46e547e7440b7297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b04b235130309a896f2ba23083c80e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7b0594b974b5e2f3ae23d412c4a35a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d6b50e95da7ce92fac867a0f022280100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf027b6dc73c5d0daaf1fdd863dc4fd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99147969553d81b0c6549711a3463bf1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09d31c3a779b50df3ade2a311d1b771103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb2d28b34c670e3e3e74499bc67e153104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efea458bf1707077088319525b60eb9a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ae4863393bd194e1052f3ea8913a28106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f1f15c8bc5e8d0f8b0e7e06ebbc0d6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae355e8f6c30325c67a4a0b690c2004108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab07c98fa395fa85aab435e76fa7b62109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f32c5fbed3800cc62e42ceec1942f53110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557e11ff40c5d0d211f944bff50d1adf111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d1c18e4559ae871f7791971a007cad112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03170f812b2cf7591b7f25bafdf988f8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4d75b6a92838437628763fe4695582114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98899ae4876c8755bbad5ebff99f839115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1cf934b00c63a574ef66e1631e6f3a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8459bf82a65669e209c3802058c54c1e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e219634b921c28a37278282a43ecebbb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3346e00a1f4a0ff3da0f0bee74dbc7e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef99a0651c5be2a06ce21ee94517107120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b296e30ecf4e988efed06cc84ee52c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6571ce9335a7204d14af1ab429ca2df1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a0e349749ded7071bb57c2080c66ed123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef53feaf254091fa776896112fc59e02124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5cb20a563c27f63523677db478a847125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c758f7d029e2325f85c784c2b42671f4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a619980dc841f3fb0c616655cc8aa4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11d1575a3f3bb7413c505546deb6f94128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e4f10affea23391b2a6febc987ba2c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1722ccb3635d5d4d7666cdf2f94736c2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b04455ec42a4bc67474e6fe734aa9b9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378d8afd2fa9113e816867b58b769654132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e454ae056d0e5427278c51e3aba4ab4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b3f74e4176280ec1504f11a6b958a7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2de76a2fa0e8f8c2642bdce19d985d4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9677a04d64da03d144350fe8c469701136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fcd4399caf1f31870d00842b96e6c2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee545cce3425ab40c55f39e049394f1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9003f092da71250280bf857959bd56d5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2b96cec44cf510e7e9c875b08c6bae140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43d2ba08483ee17938ca6b85a3776ae141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ab3c19a0acec2aef41b8ce3388ad2b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dad4d0f752d5c4c80fc3906b8dc76e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598d73eb93bb8c3e01b7ac3dfdfb7a03144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b4bf98ac3ab7ebb5569d9b88e32990145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53bc4510a75c7a8219b682973546649146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cef9e207b147af3e9d66a528dcf88b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb5f6b0d6352ca705b452b8d11f9b8f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0517b653b1ad2b5c8235cd075d85d7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb977a097b66330143d113f152eaba24150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b551ab1b6a02cec1e7c2d5c2075e18151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a49f0c2512dd36dc5dd29cc6651872152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c2724918351b2ca274fa289011a2dd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcfa29d7c8ddce7282f1ca107942b6b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80371ca6d814850d5df5a35b7ffde7b5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0400a925e96ccf2def172b5b659e37156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00d84ccb0f9501a593a1dd10c73fa7c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994a295d7d22d412296cc5efbabae313158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2fb7592790552e8b4ec02557045a8f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afbeca72b5d6361dfe1ee939e30c1c6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602c00b14fc31c8a9f1d63b70838f974161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c987d61e3ec8c18f70e54bc284594a7e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a592c0a8b63d88005ea745955df48ac8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b22c8ea2406515156bcb906605da4d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4add7aef1db47cec8027a0a3a98c4d6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696009bd7db397ded296db47725fd508166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4196bf6063652e5a2855b45fd67f35167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf582630150e1a3058c70f823f70988d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d983ac62e1f2721c9ad74ceb173160169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f262303dc5648f4ac77655f51e726721170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10456802eca660ebaaf8792278dc6f6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fefcf46a50fc0ca23e180d382e60439172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcbf2a8202bf3b1cf999136894d600e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b80d9a5f1dc990cf6891c6ebe4df04174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d02e8d6d1c7bc23b8912254ffb0c37175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5108d234c7f958a3d7a46e504900b3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceab884c80146192c608ab913b6fb2e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e864b2bb370f951755f1e8e1916e266c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6b3d7eadb7e6bc7cfe9f55392558da179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062e5a8fd906ecdcfd87ec68d81837ac180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777d6e642c18d81eaa9062f4991ccb3c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aad562728af4a0ce2d0360122b1fd71182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73071427cc637d62a9ac1143f09eddfa183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dd0fb0c49c4aab467145e972554675184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d782f6e53c783c349dabf5bab4d27b3a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f5ca75717f35f7f499a2442dc0ded3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2764033112fc1fcdafa758e3e7d626187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbab5a6cda209c250f01455038097ef188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756a4423810a66e3f6b2a7754073a6fb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bc98249457d8a385e7937c908cf506190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b16dd8e715c76b0f346ca911885f284191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32092e14e33562df60bd4d7360d330e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21ae124f9d66835ed7bdb87a8847c73193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e359fa5f8337433a15b2c7bf98e988194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090a3da91da92f32f2bbbca85f09618f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8ab5a5b820f0f114e8aa033dec97a5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012f6b059ad6f419704db37bcdaf6002197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf81ae17c9fc52292fc124fff926df5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ede309694c9a63297be51069c6e46be199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144b6d5e0e6f9290b6b4f3c47e6376b1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb0cf3caf74306024b1e353362e6f52201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ef2bfb3b5ae068f512ea54a1b1b0e1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430568d00d21b2927ecda44001422459203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261986baede9219a2ded18b06a543fe4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967957a817430e51d3dd2416cec49b99205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a729d49774dccd510ecc18f9e5d3d550206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105cdbe77abee12293bdae03a1cb8e7e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6642289c106de7a3250ed9df23cc0113208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b54a1ed6cab1d38a79d0641b43b6448209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e79fad0ac7990f461c3dada84fe12e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0415c2f0185ca451b1477ed14c83768211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8268a10a28d23797cf3e2ae48f10cbe212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd786f8dde68598502bd59ca2a9ee83213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25273dc8aa58444219d8b24deadf8e91214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943372f099243b11e9717860ff73b2e5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4a027893d55d625ec426f5c8ff0849216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f55c86d9d3eb60220c332322e0e9b9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95605f0f7c5788c50363a0d7032d0028218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3437b79e85e79b53fa9a680f9c8d292d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5c9803f5a6bd545cbb00cfed4b9f2a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747ae17c015a41d2d1683ba003a56206221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49b06ca9b630477543d5937409ec743222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2452adfa55ec1ebc4108db084187a056223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd69a147808d2b2369de650d96505734224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70921692f7d120d460768e6f782da68e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fa4895b430e21804da796fd4a6ec32226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09280fd712dfb27cb84407c04f7f807e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385c78d03652e3454a4621343ce9f21a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3dc6773c8833ed05d87c86abd64437229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44be27f23a296f534f8570bb1f5e22db230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868010b38055a10c71cec36561e344d8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb93e4cd6b3084dfcc2882427611ca1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50667054ec40e0c36244106ce8810a4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7301d35b655292c4740f4c9d1cbffc48234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e400a3bccd459d9a74331cfb1b005ef1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbf8f00db398bb7538bc7f657e2e2ee236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e4423cb31c0be5d98d470632063942237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be65d6ffb010ba10b9f73a8c65a1ef12238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36f36a0459485210269a3d39a98f8af239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd6d1e1e18cadc955e9726256096c72240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cc9d96ae0e1c098637591d5f27fdda241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b26b15d6d24c81f6c522ed464443e9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf5c2b20b33a68532c921b0996e68df243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c47deb5ff9607be18f94809b00943f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33e98259600a67186c442c6b1a74354245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427d84ed12d2733ec1cb75c95edefc3e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac548752999bf9fa3b24ce0d18e81af8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d993aaefb947acbfb8542287d1187a12248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20906776916c564651742d85cf2d0487249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5cfe7af6762a2998489ab73bd0d6a5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ddb02c732402c7d2626d79f55d3e8c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc29bd7d7279f915f8783de5396357a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aee83f379b4465240a08447d8e90b5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9181117eb2c02ea7e7fef693030c63a9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91e393defd7bd74d3bd76dcc8352307255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96193b04ae0c70663cff90840c035bfc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12774a08b88848dbf67caec041c803d0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c4cb20e9d0b5483dc65732821c70b8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9110737aaa1f72b2372df1a96cef7466259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd518ba61086c23f453fa36058860f5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cfefbc3ad8d33329c3c6d9f60b6517261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efccd70b4f041d97a6f5405bca970b5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a58163b90a1add631fdc4b0f38919fa263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8b109d64bcf449f92918b8b2221ac7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e534c93cb3d142b4984155201baa6d3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fcdbad0fd17f7f2f3a33d25662ea73266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf3a5fa498ab5e99411eb7d43b6f802267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daf7614622198e2da11639dc8155779268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd10a3a771449e7a7af4d744fba1a763269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500a663660be02b8f6fef48a5027fe11270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af354589bf9a2ff3f876a81021696b4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188b59d3e85e302d992998b909a7e9dd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213a8ca50a6b0ab263c9487bf7fc9ff7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a534022f72f4315a7198ac850d49b9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405e971cd680036fb41c5efb968df9a6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41496cd6b55e6bcad07dd0a10d34121276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeb00c8fc22c058e913316ea48082c3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296ed4bd8611b0dab18b97a00df72379278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e4a872f21d2d200b61bc8caf2286d1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f25c13db013c5504c1682a4e85f5b16280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f207800b06738467e37ce825264315281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3387908ad7a269530ccfa5d0ea5634e0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4244f117f62376e3ebcec92870caf337283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abd11af67ca3ae1cb653cf59516fdb9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0ab5401804aecc12cca63bb9c4382d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8ed0c20511b0bf42afc5325518f9c0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988630f9097e8e47b6eebcd80a5222aa287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e03f166a155ff55560a0a01a2548114288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e139835d521f74c2f02188bcd108cc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e380186128ef72155d0d883af4d1fb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939e9ed997d4c0e4ebf51ab80179755d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601994e5c723e0ae0587fdc1e9daf7ac292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be42726235eaaa5e77e9e1db58438caa293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ed92d2942ff0eb7a3e069b0ab4b947294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d8afc2106d9a95b566af2e65568917295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b288cd6c1323ea0ea6b6f0b79e75cc8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538e5806a48a67687fa28d50fbd234fd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884a501954c6b84526735f4a1cf1ad38298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66f1d92ec1f4ec772110ba2df87b5e0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314a11e25cf6438a5aabb3fd64494769300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cfedf9c4672154a3aa04602c62a678301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e528efd93ebdfdf1026cc610d5e7b36302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c6d49943209317351bf89bc6851964303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc935fbf6d15b7ae70eb013b530819a3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8487ce492e91361317dd592092903ff5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83dc5be6c1774d224d94d77087145c6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2139f9f13f9678bd6b39183de1166420307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665bdc12d894378b702c59cc690b27c6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b338c128bfe395e41be93747568a189b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b5fb343ed209a8917129c145c39b8c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1362ecfc2762b29a0cb891cf0984a1e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea22e3efa29c1abd44f5f152b6df5e57312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1bfe1e7ae8ee03e161b88bc2603f39313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee6678a9a6d6b4627e90b7843399b7c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2d3a2486092b02f1c3324126099647315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b711f740cd3a86161f0b6e426d255876316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6880aaa0c10831519dd364439eda53f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991ac852a47ca8ccde20baa099ef72a7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6851a484006b5f25dac1bcd7cd79bcbb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b7698e96eaacda9fd8e42343d66e27320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28924e8ac43045061545fe42783e63f1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a4cc72e73592cf7385e816a0c099ed322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ebf2cedb85b2ca1bad82aa59c372ce323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeaa0bb938ef897916428ea79e25be9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71c64ece3cf2f7061416059d6c89569325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0790feafbcfde327f2483551821477b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159035db7ee92c28188988f6ac47478e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477a6340a1cfeb6a5e4999c2ea84bc6e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dd16e772a25a10a20bcc0013c3f47b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bda76617ec1250f31b7ad86111152eb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121ff686c4caf462bc6e8581246e4e0b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183b29b84af4558b2b2ccf534482fda6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1660d12f682f814b87a349f69961a111333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5183a504791408e4fd5d48f441682adc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e16a97d402871c334ab8673e650b59335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7139598b1676bd8b648f3dd7383bcf54336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908c2ee2f9abbb02336bdcdb3a5409f9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7a4609b97f7c8103fead516ef022fa338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804e7f320e5b6f1a1089498304887f27339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4a170510ca8193b32e8b90b74ca09b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb96f9a7ed77af37025b9ebe263c308341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4e3ac8bd96298de6fbcf0c73c7f02a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8df9390adc952e69952fc701107b64a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0172c10e6ffaff3b264c562a61d31c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0475f212e111e03b4bf10d77d55c995a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8a48a551af93c191277d560d2563c5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833203b032413a53092b77620ff93da4347.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bc2ea663fe3ba06226777c814c46a41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9691b6ed7b51a37c8f34702ff247dba92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469ed1aaff79018f434c7144a74b705b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e1c61399ee48978b1260c43f4b85994.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e4ff789a18b66ccf595eea0aca3a2d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7fa1f786dd9c66a4d231c909bfb3336.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf920efad2db9db37a41966bdbf7a69e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88904e1ad48547a2bc1dda58d4075c918.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f99a85734e8c2986ffddeb09b1bb7889.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f880d5de09fa17e1162e280cee88a78810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0786be5a1d659fe0b6358bc89eb67dbf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5b21c4768671576184c59f3398ba2e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f67d26aac8a86eb2d0d99041ce0a66e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9175c98b71d5b7fdc6906500084b28214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4466eeba2557eb1c9a2b9907b179ddf015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8b1f5db8db55c89ef10ed98f6745bb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e344e503e0363518593c1ce132a814717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d8edcb2ba741fd019e4b18e5f6c09718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee39af148eac35e39f7cfaaf4f5c144a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f135a1546422d3312bc9ab187ff0402520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84becc6158a049d17ecfab4fb3f5505821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37547ceb2da0a8f56d3374c5d9774f4922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e7daa86b2f8a235554b096c198402623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcec0a42735c7b7366cbd1339946f9f624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2720bcf5b881584ff6c3b72f4d6c9825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afbccc52bf1cf5713a39abb8c531c3d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10beab0b6f893ba85f73ee16f6a931b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea4810ae60e35cb8054bf06a47515c028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d0b9884565a46f87533467b4397c8129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e9980a2c0d185e422f7eb852c316ef30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7be1a638b68f980fe9f6936928fc4131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b132f5ba90c94ff5bde34fbc9807c24032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a9eaf08f497fe0971f1d67255dfc8c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad0320881ad751ab8696b27a6a4cd4234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d043fabcce5d12165c32213fa738e1435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9657e1af970b8bab12ff0ff5d549b75f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3742b302fc2f5969239b831e51aa6b4537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d2c9c8ef6322f64bdd0202737c768f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb637bfd61f4a359efa8b27a8990fb8139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0e6b31ef23391b9f821282b04243c740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcc9c7722f6dedd43be00134acb4c9541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af0f9b797834c6a89505db994ccf21142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a2906f09085e13cef4c5339445604643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a4a12405c3bbc2006f92a5c2893d2344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca527c73c499356eb8ee6528afe7a0645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a88deb70672e36144d97ef7161d13446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdca48f1404a25d13c71f5f27b3c32447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd0ec300a9ea4b6978b2a91f566a29c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e4301ed63693435089a57a3b71e4cd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be38118d0c50a9ca201b4e90d40edc8450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffb44d7aee31ee2e88b76f2a37c76f151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0650442f849d2de99b0f29705c7b7752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351ed23a8be4a7393a36814ece76119e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7a8064c9a5ce02aa89e01c07a9002354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7a6bb30239ca1d5b1772bd5aa6f1d655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fac16cd57ca474f8bc824f07e2717756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f625c528d76dc334421f35fbf34333f957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeb9ba323ee247f3e5110a11fafe5f158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a16caa602f9e2e18d54772e692b82a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff662684784fd911d0dae7277c3bc41e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3542b0861b71d15cc0e2feb917211261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5077c17214f54da455348267993ac5462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4a46e03d2dd5bbdbd8a0eaead3321563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43239a4f359bd9fe3485f78f7b9d32364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78aff6b26497b40de722b226ecdb7b065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418a56a4377259216ecc5569dca7cae666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ba89b200407c5f51d2e6b29140785e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fdadb0f89d9ec1c5bcd1267471c62f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ceb630d74a5c3ac250dc4b95ef2b3f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d81511e2cf6c05f286ebd7d236b52a870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e0bf9892ccd268691d0c326480184571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3150d570389dff4b3f7bba7498d0eb1472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab323a60b88ad97e388c40a864667af773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fccead774007bbf19bd067100688d674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15d9a63ec1aae69ff29836f3d9bfade75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d42bc0e50cce2d0356c58a51b7e40c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09e93488411511cf7010c0c979ec80877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7be81a6e702b5466cdc1030a9836c4178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe6ad976184da1705101cb51ee270ac79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eaa4023ec3bfb53a1faa7950ab6f9880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aaa22a8c1fce1fe938bec2ba150ae881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e8b42c4dc852fce2a7200d6b28f5d182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3745b3b580bb0427dde5a037ca79e21f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ff5c218412e9c594ae2bb21532963584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ce8e94ce1ec38a737c1ad4f7515bc785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbea968f9b6fc37350c4bdbe218190f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05585dcfbbdb457ba808128e4c3aa62987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1b079f4ca72409701f4942dd6aec2588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a554fc729e012d2fde1f7259f0f94f7189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcce8ba9f2a3ba81f3e547d0c12286d190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f0abc8e7abb9d41c95b7c68214dbd291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214152d24ad6b800ea7eadefa7ee794092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e6d585c7b95c38ae19e18fa3ef2b4493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6765b0d27fe48cb96416b2e02912c6a794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d39dbf3a89574dd84c78dcda5e6f33795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8cf04bfededbd7a55be1575f43c1e496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3612f356ca4fb8d812ab0a0a6ae8677e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe51ce58c6d6392e40802691500521ea98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d75742ebeb3b47be8a094b96a99f4ad99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4cb508e7cb9531c81d70996b1c5828100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1778c8f6780ac4702db5803124887352101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31957a0777d2686d28a9836d4debead102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65af0175e6d9c8a7abc0c2acbd75d5b7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c161435ed63e3b9702bdf976edd2d6af104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e403eb101d30e624d634b7e126bb57105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b9b7a16a41a230cdb033088d288c36106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eac3b95cba2bfb8cbc6e544b948d78107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2249b28b8df9e2475602d086263a5ca108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b74134f0507c9517bf9748448c8d9b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab44e96dda4a686cc953998290e20175110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48e526474b0a62177325450fba317a1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89faa447d9101b89dd873236d8b54e3a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb85fc8841ba4e1cc035300ab0f021e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1289a8e2df8d53b187d2ebf970c70f2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2611aba3b995cd3da61a9ad55522725115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e184e671a04ae8e2dd50d8e8993342d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7813df4cc32658cafc517c35257e2fb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9493042a4f471705fc66640001ffd34118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74a6e1201fa54c9ba83862cb14d3d9b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260fb9fcf4e0669d2b3e77f24707fd23120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2048c31a665446c544d5e8e7d1cd499a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a62afaf37e7540ea2b65660e88202ff122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa40cd3f70e2fec9a99765b5caf9b52123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ae26a94056bcce5923d50a04b2c7f6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f26453de2b3815a27fa49926f2d166b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d857b3f58a5dad153b5615801fd383a7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588a9acf6e16810e48b4e5ee8ad3426c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d57535ce312ecb0b0eaa86caa0a3deb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d866442bfb060c34e168e88a4d031c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3545c6fc17f97acd51324b809bd3dffc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278e525e7271eb9a61b546eb3b28601e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f12de7ae4ed154e3e892ef114f41d1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a41f977267d16967afbfd1e5718566f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9766ded343512c6ec46e7421b5d1fd77134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a29a44df9ea96689dc3fcaea20dac1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9428bd0c4cadaa2d99a4cc192d520d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f604adb5826dca085608f0d680afba7f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833693a2d67f1ca3ba62dd22040fbe17138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088a5dfc9bff50c96100397963918cf8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5fad998cf8600acb352bf52338050d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9724bb27779397f224b852314e47984d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9484912a03e7b0953701bc391841ef2b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21507c0c105e67a3bb7e43086af72946143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abad2be6e0e5a3dc9941f1e521f8e848144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fba367ec3304c2bedf31c696d7608ce145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2541a0ea3aea4dd0d7a7266a9111e9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cf6082159e139193ef2f54899ad52e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ef19a1c40042b7fa266989ab8d9364148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e80bd3adbe8a9aeba067e6bb58ecb81149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce379e9b045aa8b2e55abf112cd3651b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2159c206ac995f0e5e79d4022215c8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7005f1ce06492a2370a96a48a48f24e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27f5e66d65907399b0ff795d87b6be1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b6c8fe8f76b47287281f24ccb0a90d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a457111c836d6b5cb5cbb2110aebafd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6409a819ebef7cb1c9f788ca2c5fae156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685cf8e53a67fb2d10991bc82f9f8d4e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a7c3bfd0c36b457ef75ca8cbc78c8f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d7c6675d5b573e465e80896810d226159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744f4d3da64d4874ef88aaf4665a7e54160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfcedfe01cde01448f0b7869a415012161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3630dabc6ec071f6a7fd21eeeeff26162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a201baa66e4a941b7c1cebf8e0ab80163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f723bd8946e1c982cb55ab65e03e8cf164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57c65b30395e693870d9ebe778c9a4e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a71549004bbfab32c103c3fddffa753166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c910374870974826d17ca97cb7ced4c6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25c299c1d58a4143d8a30dc85eab689168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdae7d7fad985cf699d8c1cbada62be169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da2cc61d0ffb774c250ece57781f143170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56440a7d9554bfa34f23b30b2aa36c55171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06f21760465e5157e5c1c0483c50697172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf6773def3e6c40f66aa780180fa35d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbcc2dc51ee84bae89ba631bc2db028174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c566325dc4b56febcc80fdfff45573d3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66fc86d555707099272ff7679d04369176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12b8db746aca0c14a3b0359b90cd2b9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1e66ab0fa83559f2c512b09580f62a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b485c5afd89e28ebc53dd32c953eaa179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab328224aa3b6e56b658353f658a43f8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac71c485689ba248d8349d56defc47d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cd4bc40dc4eeded09a3f489e33acc1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf7c1ac44bfb1ce160ede2a7984c079183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27645c2afcb020962763c7d676b5657b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3795147ad9439683313804b038c6570185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4abc95ab902a8616dd1c9a173351871186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0020676e70d42fc703e655763ed754187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a20b8897906d5dc124297a1e27b4e73188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4844d52703ae7ca0a44dbea750b47e49189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f762ed625576e80c8eb1890dad0e0ab0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86096e42684c848073d1999fc8ad3aac191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a061e3cc4212f5f9f477300c7a94b4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcae4b57dd0c46a2c7308869452b3d6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e563ebc20349146fa6be2a19b08a6147194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe18c452051716c67e7568901c9a086195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d74af86308a1a76c7b9c4b14b50acf196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8060813bf360834f6c97e6bd5d435b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8352846c7c08698b02438e3487c1d3db198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca76404decf12e2e6abed1b472d599a7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cf1d44e34d6fd3b570a1545e895e49200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a8b92e55981ed085c7564437284bac201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ab91e33d276c5b969365cff28fe95d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283ca6665f867b19c31b86bef2724994203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f83d8952ff255877a301bfddf44115204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c907e6fb7c8f0980fd8eaef75fb4cead205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62acc706e4fc45d859b5e3f5ef56c334206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc30edc8bf073363b6ca940aedc6e127207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dc29a97c8f510927d346da6ed248ad208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932ef8a0e8a9540a67e3ff9d2859685d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2682602e877f8c21b8c1c773f122d45210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8758dd65faebfd7fb610ab60ab9d349d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a402e68ddc670de6c8ebf8757600b11c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc61fe0bf40430cd251050643752b33213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf52d86327b9f7eab7b11ae0bdae0d0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc954cc66d032a0ce848d40aa50401be215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1492a7988195b10db936a0bfca3cc82f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b605f2dd695a97dfd4d98e6bf55de22217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84732cb930a9850ca01e4d403a9c900e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec32ad8f1174d02ac52a05a34493652219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3a278781ad0668d5f76d98c5dc96c4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1599a60c9c34df54ba595661e36e7ac4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfe2ba282dacda7bf6f30ad096037fb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2422b18152290a1ff2a32f56598db8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a172eba6168a38fdf4d34f9b0064598224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329c81aac1a5ed9f1768dbafaf343c80225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110153c76f35d59fd3575c8e212a21e4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885a7f77d47afbdbf3d80ec18b16653f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87be31a3cf707e487a39c3370f26876f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3831912854489579302953261b46d6d9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d193ac89f0612884eccb65e0dbace28a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de0d5aa711a526ef6cf9a911cea61be231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c74c019ca028f5b37c0d8c0ecbb39f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377999797f9d826782d5eeb4e2c1f658233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4fa11052ec41e324c7e569a8ee6726234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2440b66b2ae8db6562117318c87a0976235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc43e8ce2c2b6cba47da20034579328d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208f8f7249363df895a54c745486ff4d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2357f60bc1325b183baa08cbae7f47238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0027b4abb941da3a70178a306f3870f5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4594d99f0e1945b6a624644690ffcc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c3ffb363f14fb923cff85c81785f99241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c375acc02106102e99b86a1bf50102a0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603f4973bb9c2a4111eb4fbb3f5c8b85243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c02501abea874be5192af8f7023d364244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac61f601a16f889d5c20647cd857708245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e116e3d0a2b4f8b583abb92b6af803bb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98efa87b98d056343607f3268a20f7b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101da67c70d5d1071efb076a10df4db1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48fe0a602ba7bb1ee3a45a464618aad249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6155c2afe4fa201cd95f421d69448c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8460cc7f914d8f8c8b251678dc87e572251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f115c08674b069581c58bff6b1976443252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2522d16bff8bd9ab779c87f1f4eac618253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a501083ed7d0be544fe8dd2093eece254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b410560ae7338466dac08d8404c4ae255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e73913d3820261a40e3e11f0d9e742256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6186aed884bc7741877f8276008834c3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eb6de7d6c43cb754efc427a4da8886258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eda2d6dc860d87345b615028224fa6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210e6fa0ba6ae3cd62a52d461c4f2082260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc31c31d87c42885d7b74c31efe0317261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee1e3310180c9380e48057d4061d697262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346133fbf75e38e02aae7a0d580cc084263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9639c4991495c3a7910ca9d5ad4ff117264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0fc9645ab0f05dc1a0085d7ea5ee4c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80a13b80549f4a2d620200d1274a318266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb038063f3eca4c3ffe43a6f87ae3fa267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5153387b2796d6a13c51d4eaac0f8a60268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1b9609e78015b4968be9604d828fcf269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac602503428e34d4251d350f44ef3560270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fe01f619d94be7dcdcab6bb34b4d17271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10395d0012ec11c350f906bed9b1a4c9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6fec932c6443d5807866b8fe150cde273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122af2fd0228874cc79a074e1f09d7e6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c736c1b2e9c6b603cfd59a51070f4501275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d93a06b53b3c45cc762a6a214658664276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b491982f51ad70158ad307bb185a2d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd2acaf2916e26296cd34525abb85c5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86c550c35f5fcd5a52feec3a7f0e6eb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ff9a4b633bc626a230575332021be3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb61d96146ca6bba99bbb4cba4af6ce281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20b0d9ba1449306787fba788c89db48282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20584fc8183abe02f2bc6cbed0362608283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9fd3b997cbd66b7f8dda98e99799d8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5ce0119fe97736df2455e6edfef182285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610408d5baabc5b50b17b60399f51d58286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23df06208e01432adcf66d7c3501cae1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dcfe7163d3102d13632b1b7b86b9f2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e1f1a76fc2b19081a6c5f6004df7ff289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f01fe385b22de4bf3d1660ebebb5a43290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c64fdc47cfa348f2486acf656584b87291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1a27a100bde668e65c64076e7db357292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e8e31120081e52b4854015fd1fcdda293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4894339ae91411b9e11cb372791788294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a811d003ffef383d80f2d6bafb581239295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969c4f3442d079c81e60eb19a33aa300296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd31504994b1945c0c802066ad493873297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369fc1a30cdda23421f892dfe63d1849298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2a8d71f293f88f02fe81f25a7ae0f9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8106d8347d21330d71cb072eaba8be5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d66a75be2f9c49c8a4cb4e3cc8d241f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7645ade6ed389f5dcf210983d82d9df9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7bb8c0ca0b9a15bff9b535ac0c5689303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cd3717ac9df1edee3460c03b1ac8b7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f39cbc515006b1b6655a24792a6293305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39f17d2d618e78c851bfee755a51170306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc11b179c035de50fa61304eccfe71a0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3f7a9790f08e7459319d90ff98e98a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61774b686e89973cbb68f8add1cdfa9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343420693436d35a5d854e2ef4de9377310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbde00d3b1f3d4579289b896354cec20311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca760c40aa553efa3443aac4b474d9d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3560ac44ee810dfe41e2a4415fdb5ff313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f4bacd8f6345becd5db6121a334e70314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479e7a10da3d06569bc0ae8317afa928315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeee250381cf8be3241df041722a6b4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cf31e4975f73988d01577f3c636350317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3febaa4ca5292c2a69ce945ec9208ed4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae36b4e3f9ae501942f3933c09f65a04319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2bb38233b0bb86eae2e42c94ea2407320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e1049ec83b924ca8a2863fb91ecec1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e638a57793fbfea18c5807cce1e2219322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde986f79ca4fb102bbad27fd36008c6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644fed199c7ae9137e52eaf61f18e183324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee214ef7c7a276424c23a497e1dc8e4325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11270,710 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...658 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -12240,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J175"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12890,3794 +12137,3519 @@
         <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
         <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16851</v>
+        <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.35</v>
+        <v>1.25</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>16873</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="F27" s="0" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.25</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16873</v>
+        <v>16882</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>90</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>91</v>
+        <v>23</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16882</v>
+        <v>16889</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.06</v>
+        <v>1.7</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>16889</v>
+        <v>16921</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>1.7</v>
+        <v>0.91</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16921</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>0.91</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16921</v>
+        <v>16924</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>0.91</v>
+        <v>1.03</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>16924</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>1.03</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16924</v>
+        <v>16925</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>1.03</v>
+        <v>1.44</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16925</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
         <v>1.44</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16925</v>
+        <v>16933</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.44</v>
+        <v>0.57</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>16933</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>110</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
         <v>0.57</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16933</v>
+        <v>16935</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>0.57</v>
+        <v>0.93</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
         <v>16935</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
         <v>0.93</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16935</v>
+        <v>16955</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>0.93</v>
+        <v>1.03</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>16955</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
         <v>1.03</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16955</v>
+        <v>16972</v>
       </c>
       <c r="D42" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E42" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F42" s="0" t="s">
         <v>121</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>1.03</v>
+        <v>1.65</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16972</v>
+        <v>16976</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.65</v>
+        <v>0.71</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>16976</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
         <v>0.71</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16976</v>
+        <v>16977</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>0.71</v>
+        <v>0.49</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>16977</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
         <v>0.49</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16977</v>
+        <v>16980</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>0.49</v>
+        <v>1.05</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16980</v>
+        <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>1.05</v>
+        <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16981</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>0.59</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16987</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.9</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19008</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>2.38</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19029</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>1.22</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19047</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
         <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19048</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>3.51</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19049</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>4.2</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19121</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>3.72</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19128</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.16</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19125</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.1</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19123</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>5.01</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19149</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>3.86</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19150</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.43</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19157</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>124</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.58</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19176</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.63</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19177</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>1.44</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19211</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.52</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19213</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>0.7</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19215</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>4.44</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19216</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>3.57</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19222</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>1.15</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19223</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.83</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19232</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>0.82</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19234</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.91</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19235</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.03</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19236</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>1.49</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19237</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>2.2</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19244</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19247</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>1.51</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>243</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>244</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19263</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.83</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19264</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.52</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19264</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.52</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19266</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.63</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19267</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.89</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19270</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19272</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19273</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>0.77</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19274</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>0.57</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19291</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.16</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19297</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19298</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>2.12</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19301</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>2.08</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19303</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>280</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>281</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>16</v>
+        <v>43</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>282</v>
       </c>
       <c r="I101" s="0">
-        <v>8.970000000000001</v>
+        <v>26.17</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19314</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.62</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19315</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>287</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="F103" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G103" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I103" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J103" s="0" t="s">
         <v>286</v>
-      </c>
-[...13 lines deleted...]
-        <v>289</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19316</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>4.49</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19320</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>294</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.67</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>295</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19326</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>296</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>297</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>2.9</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>298</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19327</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>300</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>2.46</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19345</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>302</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>303</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>43</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>304</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>26.17</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>305</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19346</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>307</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.03</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>308</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19346</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>23</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.03</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>308</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19347</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>310</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>311</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>1.16</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>312</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19347</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>1.16</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19348</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>314</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>315</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>0.77</v>
+        <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19348</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>317</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.77</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19349</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.88</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19349</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>0.88</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19350</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.8</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19350</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>326</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>0.8</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19354</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.01</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19355</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.88</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19358</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>334</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>1.93</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>335</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19359</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>336</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>337</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.83</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>338</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19362</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>339</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>340</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.8</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>341</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19364</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>342</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>343</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.51</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>344</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19367</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>345</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>346</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.59</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>347</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19367</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>346</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>347</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19369</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>349</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>351</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19369</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>352</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19371</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>0.59</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19371</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>356</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>0.59</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19372</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E131" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.6</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19375</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>363</v>
+      </c>
+      <c r="E134" s="0" t="s">
         <v>364</v>
-      </c>
-[...1 lines deleted...]
-        <v>365</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19377</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19384</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.7</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19385</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>374</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.51</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19383</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>2.85</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19403</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>8.49</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19404</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>0.92</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19404</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>0.92</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19405</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E142" s="0" t="s">
         <v>386</v>
-      </c>
-[...1 lines deleted...]
-        <v>387</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>0.64</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19405</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E143" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E143" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F143" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>0.64</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19408</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>1.39</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19409</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.49</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19412</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>1.28</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19416</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>1.46</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19418</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>4.2</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19419</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I149" s="0">
-        <v>3.91</v>
+        <v>1.75</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19421</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.66</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19423</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.48</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19433</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>5.78</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19454</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.67</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19455</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>2.55</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19456</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>2.5</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19457</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>1.93</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19458</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.99</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19560</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>2.64</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19461</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>419</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>2.48</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>10462</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>419</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>1.75</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19463</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.75</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19464</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19471</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>3.11</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19473</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>4.11</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>453</v>
-[...11 lines deleted...]
-      <c r="E165" s="0" t="s">
         <v>455</v>
-      </c>
-[...260 lines deleted...]
-        <v>486</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>