--- v0 (2026-08-21)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf04e3f77d6fd262e8ebd226adc42761.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c363be94478912249498b580c1417622.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e19617772198d8287d51deb0be684c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460f35ee95740bb6a7176cc4a8fa5e844.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db704b9cd655c81ac27ebe2d85379fd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064db86082b850817f777308c32297826.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb109ceaaf311806e38dde56ac3498c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c514de90bc5cc5608e2c56532494a5ac8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f200af58fa42b030d7b3bea7f6455c679.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2590ee475a2442834f011632be4b15810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2346a629a0eb9ce4b066080554c524ba11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ae62252f991a1cd5b0e2dc46eec23712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a88938e003758324c2aefec3dd420f113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4d941d326f2725fdb7723394bccfa014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff48ec2dc799d6e8152b1ce1d67c278715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55d0b033e7621d842ba439cd6b697c816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49be04208321a807d411b3ca0c0845de17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c843b952ce5f66f5a9326d0f396c3418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167c0de325ef0fd13bdf974f305efce119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17c142f59b2258156c5ea8b8df2d92a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72f2bed113f5eec4c7ed71703c0f50221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aa791688773c84da2f7e6a5a81a65422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be92212c1c2909c263418b479b9f9d823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4138574e83751a2664a9ae6e0ff7b59824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca7fa94f123cef9786980e80fdcd33125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cf870af4b6b4603426204ec20916db26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1338a271f83706a554bce85e17a5ccf27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627664cce3c7fb20517ae0d35cc4848b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104dcf88baa75a872fec3d9da1b40e2829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c768c758097dffba95c64aae46848330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f78b8f781a0b72d3520839f55ca7d1131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9290da71eaadc5741b957e92eb7b2232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db5e89cc039b4f26323aaf56a6e7ef233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cb81dff257e0da8e047d6a1d1d600734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b9b17516de6c76080d5d3cd8f271a635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42006d934a63812102219f1b98c4df5e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6a687a3eb37ffa738d396690cbd11937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942ffe7b8edc5a677c2c2320deab728a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fffe4acd4390366ca0ecc3fbff044939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d2fb42f391ea6d5077f3db8d95125940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6469c33c05e7d9a170f534f157df906d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c519064ce23366966163c48cd7fcf01042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0390bad8cab74b1349fc4e484dc93c5643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e98905d7140a2ae8884399f63b1a1bc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897b4a65b525b43160d8296d16c38dd745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a670665d0e2a200e72e551cb93062db046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a29c31b1c2de9060611ee9c4f64a2847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd4c2611f358e5d61f95408035de65f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d989b324c5ae8637cb182c549f9015d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e9788a0f5f13175c5166549155694450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f98690bed305bde2cf58d3ad12de0851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f50b8e0454363e2a5d9cd1eaafc186652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2929a6ce423c36ec66b56ad4cce00d053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7252c0293d9935a6dfd0af2f63ffdc854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278c6c887ab05d62322b7a027b008fa255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e428cd84df716144c4d4dc877bc8bcb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cce027e5bfe10f4a7473918f12411f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e836ef095e4235fe2e716455a422ae58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c5b70f643fe12f0968a8b26e11b08559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb3eea592b4ccf0036e59de4a2e069860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fb882451ec19f66218b140be930d4b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9d1c38c830cae232c04ca0b3a63c3262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbd3417bcb8f4ccf2363f54b43c3bc663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563cea6db2e6a3bb7f30d4b718719afb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e9807c67413ba250f8cbc22593269265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60daee7f86ae801f6421ddcdfe40ab7666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ef731bf12acb0b5f15170525592abd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a315e747118f693deaa20e82a709f8bb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4309b130ab0d8d521c53dd13a48c1c169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34789456f4dab10d03b3dbbd6cd1eed170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ff00921afca920efc43dad9490380571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3279586131bc9e3538fbe2ff5acf8c3372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7574f06f5cf7e4c983528b709f0ccd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b052e9224413136e871dec96103969d874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d09e2a6cbd1cca8e3f5457e85e198675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b120b0ca9c13bb16184f2e6b4e82567a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56ec70b15bb048723e94c0c8ef2097d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5aa04553702aadd1a176a9e744c10778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23652e8dfb9427d8b17870272fb97c3f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8706abf085a6fcea50f0ff62454f05780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6714a7f4033f580eacbd0f943af79f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a49d587cdeb62d3a74e01bd7be2b6c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b969feee290c696c2d054abb0a839c0883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8d0d2c44d713caf05f1c2b1ed0c02984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf17d46514dfb7882d6fb523607785885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb20f32b1d96b754c8b0bf43bc0badf86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c793af47868c7f6168fe3ec92df64bd587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84068167e4f15ddce1723d18cacd798d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277099fca5d0a914295a04d9534c532489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68161c5938931d6626c0c96a1f00ab490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec1ac73c9ea01db39b6b311e8bb8cb291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b3a940dec3b9027a9fc6f027bcb41092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818559b2db000ac190c9b73345c5d3e693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04a3ff0b3c8d5dcd854073196e0336194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96b34f53c1260664584bd4fbf7d6e8295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973da0f6bc15ab35f046d0d889646b0096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e142bf3053feb728b8c23747b6ae04fa97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5323efbc4b3c3d794e89aa99cd49f8898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361a3d2f6e97917ce779cd51ce3d398999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4596bd7cbc288a5b46080c6dbdbdacc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd0be6cd7ebeac65087a6b37e46422c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621503d41fadf901e4bb2f2ae93a603e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc47e550233ea2b1b02ba768ec2bfae103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191582eb311e2c5f85617597a638693e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195fa25f90fac46940b03eb894a21bb3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f5772f4193847a751dd8caccb7dde2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c633374e576749e2d0b5e8166555df70107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710d8387f536febe21ab98723d6dfe66108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f208b19f89f9ad1a5d5e761b99519f2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a146f20c3c3bdb6e14e9e8ad4925b56c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99914adeec6916220590292709e4a007111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb1e02a75ebbcf2df4dedaf9a5ac50f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad422372ffd3c015bb40f3b3b132303a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b217a67883e8b004f75b02d4d08de264114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0121a302c525f0386b5eb6706d0157f0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d20a5f7c3638f1e97a5a1bd2d797014116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f386e66bdbaf8e3bf958b7f7935c2af117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbacf526919206ec498051ec8bb00f0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bc647d01cd75d2c631b0158baa442a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01fa0314a18b3ac1adbaaaa725a0fa1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6015f2665286386f0962a010ea47afbf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eee240421999aa273c8014bce4f663122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7251ec1a1da257fd99ab56a3b2e39559123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b234b276ef0c7a3d292ec70bd42906b1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2534db3b607fac483ff15001da4e1325125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6a3e8e68db4a69e7e6c91365dd0881126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d87d3dbcf7617746701851b0dd8eab127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a874ffc6a0c55326089f362ea6dffd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb2e48b73773516c600ce0e561f8398129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246f603d36dc5abad76952ec9ac897f5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4affd60b3281f1af14d9ce4dea8232a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a092a39127f7ade442ad7095e690f980132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88531665b588ad7bac932a1bdde0dd65133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789a6322256a29b076b8be9da29a5422134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980e76c02adeef5666e1d57f9696b49d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d791ab5b0ce894f018e82d653ffec82136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55f27ccaa257021daeb51055c6db270137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35c3ededa390462e4b452abe4c4d2fd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf68ab0e49615fc41e9000e905d7029139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d7354cb6363c7f620b4ce02d4ca22a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fc1c89f521e9473ab302e5472312a2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1eba71093315eee142ee6c22d31b23142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce3b2e41fe3b9d1c058cec29f487692143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2863116390c4124d59d772bd3aeb3e07144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea84b13fa2d2174df2002ea1251d410145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2211f950678a3ce2b3259afe8efe9a2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c330566bbe5a1855f07809796bcde5e7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ce1cac6b7918bb1be4623dd5144848148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc173a936f61ff0f575d01ae790651e7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f767eab892a7e6296e753f9fce5a98a1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe08f7ae1b6a330067932b71d3de220151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827862058f578f9a6f584fd65f11b8d2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee75bb0fa0ba6ba28da658bbf00c9c1c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6e4e9609cb6f97f125eb94cc5607d4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa990cbb970bff15d369f44e65f8ff5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fed6f92fb142903207fc0f77835b42b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bac8c536b25daaebf711078fbe386d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21599de4c69561319cc26969b48aac4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06c88fdaef8e63638d70632c4bed9e3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15f4f828ed7484bd1b365ec7da58538160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89e3c0256262ec27fd15b31efd0b156161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c347b8838e2ee4552bbd86c6d75d8ba3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec89b62755e7eb95d08e2c3496a66004163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cbc3238c8ed960628c241f082a2abc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcb12ee4823339094d33b192416ba85165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1828716cd1051448208d631573b3af166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9959df5783fecb4571389fd91b9c782c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9e1c3f128f7b3925277bba8cc6c8bb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb95cd34254ef9f4c768250c8efe3c8b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11df794faa5f025d99cf1c4c9f98e18170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7895f4d59152c7bc10af553fa2639db6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7254840cc036b551756f42faf1af3c6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79038a732763a0d4fb69b8ad1e4cd482173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b5c4a8aa3d9d6dfea5ba47e170af0c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d655549881b8dffbe1c6eb79c2c15816175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc7bc00eb5413738f28180ce2ef5bb6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d513adbdc7f6bb0c6a1e4e420560c110177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa2800d56ad2243cf9bedc4c8c9e9c7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8133eab84524d331771d2882f39f7b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1877ea3e8806f3a5d85f64cc38859b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139876f80e94b79f5ce6d861d3858ff5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aa685bf9c6da6acdb8cb5cf198ecf9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc7173dc8b29523cce843087babf463183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32fb16f204403e6bc26c3a76cdf5a48184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3200cace1df27ef01e5d5f8ddd572d1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d48cba9b38dd9bd47ee5a25ac85c32186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d3c5723dac1e5647bfdbba07c98855187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee686dd33f67eb0f676fac66e6b403f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9354b00b977b991a38ebd7ad3a81c6e3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09177ab475f59b553f131262d5f4c2f9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95668ff41bd71218ce982fa6f63b132f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041f5901a88c9a23ed86f7a05969be9b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b85228f088f349a28844018c1ad7ae193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a549c1186b0ee486dc6c45dfd48b633c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2952b2f702557218bc44d8e6af0e2e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ca865f2de098f4f34e5edd4fe3de9f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522d409ceed1c2fc33cbb74d80ff059d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616e25e3a01145bd5d5f67c7138d190c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bb9500495c5fe44596089b52ef7e17199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a9b1cf7e034b9e83e5b08de9f6ad96200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eaf4901492b7b02e9e244bf3da9d2a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2942f5d6f77dbde6aea4426d2df540d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0148f6d5c851962952ccbb596d5483c2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341adf41125fadf243c6b033149526bb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03c9cc46c7ef92cf20cac4e989b6c85205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789f4bd5ea112651a2c65e87ee5ed9d1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed9c1f45c1a2f9daaf803f1c67988ee207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3eacfe231da5e85a994d22e63ee5c1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b88df7d7979796441e90784dd75a3f5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779f71208d6945944e8fc06345642497210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5a5647ecfee96e8cedd57f06314a7e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eba3c7dcd529f9e24b9deb0793e9d0b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815f8e000e62589de7d6dd2ce29c1ed9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeee6c76667472fab837fce5129f9d2b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7224e87733579e6cddd6631129ac7c5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab7cd56c6cd99ee64f24e66687d0843216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4afe5a1f4ea74e63ecfa47e5388a0a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7e64331c03e77109105574c75802ee218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7b7d2f74063ded756d46e7da066e7b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed8cae9f5a49dc6ea9b9cced74f6666220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b75dac99ffb92e1832b69816680b42221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d4b5ec886326edb7545e2945d0b20e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ef42d842b798eefd48fbd515813ed0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6dc12bee4f4f2f006a751ac085db01224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70440ab3049e2f9e297626eee6360a68225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0094443b8b8966772ff56633caa64535226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5f5e7bef1e5ed8d5f6c86c28fa64e4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5911bf8b09dc6b21825f9d665e1e1454228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6e58881396387d06a676598d63533f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbb2c0a546e324bc5046f69917dddc2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355ab9811cf8dbcd124b7b9037c2b189231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8dfb4f3b9d40d7c89ceabb982e4072232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41977a839b69c84af8b2b13c114a372233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb14eb1254038559b054e08dbd719bc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0477fb7dea50ac09aa94c22f07411d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f6d8f92f1b4dbd44ae8941242df72c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0491a70520b6942993d84f54904a9e74237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c5ea1ac7ce32c66b5ea05d74e3228c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208dedf5a4f1d4cea286648a11e3a650239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b676476e73a173df0694e273bd00d517240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc863a73b686eb218b18c57e1af181b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599cb5d69a6ec79fc6e207d425b7b181242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf94274eb5d54d3d1fca98207bdcff6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238e576588efc6a19ec46a0038684a87244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af96e0942546b76a0531edc34a7cf98245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4a49b0ca2915413429f4de69b85119246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8a02a0b8b5cd65e6338c62bb2e79d7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52ad3ab3959b7d6fef2fda62e4bcd6e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a324e772112045a00c62985425d6dae249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372439ef8c5ce698c96f2b79e3335cc1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a24c887ffa568601c2205fe9987fb0f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb94eef7c5b9aa66494a069b812550fa252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae4962f9cb078d96744ddf2287f167c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443513ed3ba4ca47faa12fb7f869bfa0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cee5d9c87baf0a9b21001945d75e43255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8a8a0f8bf154b23a78e9eadb47567c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33873da41b56a34f174eb971afcd420257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a701452a1071430c0eb1438d7fd4854258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116429f8279125fb764cb19fed1842ff259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308b376670c071b68e5940ccfb5e0570260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92f6e518ea7227d6372c7c453da71d4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e0e2e9c6408415f62ddeb0de365c4b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14921a1f5ef1a0c81a4e0581c4bd5d5b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4596ea19ca9eaf1d7b1461ac9c7314b3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbc45e1ea985cf25b7d4b76c792a7f1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190cdefead5e04616227c99c9b8ff20f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6edfffb877c2fbf72c16dcfb76d6bb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2609c9e56217f3ed6910351da4541433268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277b266ac5c12ef81b3dbcc18dde6a37269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcebf776c0c48911ab8ee9a40e0ffcf270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b8c9a18f791668eb364c767d4ff828271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7bc8af811085da1ec198a74636ed1f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68606f68930e4da91d09d7fb825ad5d0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094f187176d5a2260d36fe363c9a56bd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ef5ff55549abb9a9a8c1406510bcd3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d472fbb0aeac1349a537183b379d1ea276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b72126ca505d91ebf210ea3e28b470277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5d9e9e710f7ba986ae70336d5abcd8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c5bae4684a919ebd04842310181488279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6797376d4e1193426965cca45fec356d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3750a4cd731c1839932aba3dab5a9e3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6cd5eefd8f2a5c1203d7138374e8ff282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be09307f69ff05b0a766e8d63e5ef4c5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3213230ea1277d2d0dd910da309ee3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f2902cdbcfe972910e8287f90fd0db285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bdcd8a0565f8985c715d93c50b12c9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae696982e5e22830f12b2d36a5a59ea287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d540893b543eae629aa26db679daee5c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43d0df49235c201e3e743779af28955289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408889f6a07eec5b68446dd2863f4288290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f64ae8948ba890c149c468b2fcad91291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a7d0475397d0e6b445ceb97a1ff869292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b63b177a773b8ddabf87afc78f81ce293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf77b11155b14334216eb825718e3a5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ef5d27b322948fb198115c5d1d4510295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e32496e4258b1a40e40a74b934bdf4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e742d36adb597d59a6f9abf82b8fd6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053f22be2e108a570bbe4bb1c99b4516298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d570ab5fdae488881fae1cb231c856d2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8157d014b66ed71ae7c832ff1e903f5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acc1698d6431ec38d097417347f6387301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee1ee8c83f3fdb64782c4f6a78962dd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58b0a7c6dc6a8cc9e97e66b63d23733303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741325b15ff84610409914499495f618304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8900f8f6eb6b1d246ac8e2b0fa04cd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9357c98432545bcb02f9e0286d516ff306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435d20f4907fc5fb8ab13c978f5e5f98307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9005a142ed3d998892befcbd755280cb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657a3c96967d7a4647988983ca27f80d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8aad580f84b859d030a96180a9a7d2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3546164b7ad4de3fdc51cfd320e5a211311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bc9ae21d1bb0f8bdf73199c8ab5707312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dc5cc68f0476e1c55208cf9458aec1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ef854b7d6aa35a0ce39dde7104c52f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d280ede880eceac8b2a4b3ab943f9b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c73e020b6007e3ea767860029ced42a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd9288b38a59ccab61ddc8cd35f324b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb0f0ff0674b9d2be8a01f58f740e80318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc1edf267b5a3c844a415f25d64ae2d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7d83f8af8b5b05c2a6570f3808d2de320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b41a15005368dc79a6218e0d4d4bbe7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b41e27e2a33c82f8d88da520f209664322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42e401f8df354eae5a3b10671312ada323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91074882c81a316857e69f1b6d3a2ec9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711dfbd50f66d89153ea1e58e3e9a547325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7682c56d9eeafac4d066a75d123c78326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdc0e37b133a442a6b59e5a4618a118327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bd32ba408d173f50f2a05716b0aa55328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89c4aa087d68ff2a277b545b1b1574c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f1c29e2ca96c33d1b89e0643899eae330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b04c10b24b589812575cb8ba5be015331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee94856755344e9a603c5a52fa86200332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050517313c8a836da1c3f67e0a62839f333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ffc0b6258ca87547fd4d37cee73c311.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada79e1eeadcce6916d5788a18997acc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825af6f97430a533d90b607c58417dc13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c554a6b1fc31b6069de2f339c8f6cae4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b928bef72e645fe78565583a46a8b85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3a12470f9afae23dfac231373bd41f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e1557cfa3bde4f5ce4a67b4775715a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87714aa562405c3f1635b61b27ba4778.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c3756507136379477e18b16ba11d459.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d15df802d79ddcc553a3eeb8392ac4d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f43ca1515e71958d4ee48bedd37c2211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fdb52f00fd0252e64cf3de080bfcb912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddac29d61e36a8f82a77b9c19d9afff13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5b43634d8faafe6cdf4e08bb68e2ea14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd1b390ceddded9364739a418bc897615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38965a4b266cb75c7edb20e3fd7569de16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bed62ad08e1be0cf93326dbb9ab111817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e10edf05e0ba492df66a88900dfd2fb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518a9ab03ebb929f8a8d1a9e29be592e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a557f60311493bfb48fb705ae402eb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2623b4963096e18b6c3665400c03bf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf85e664c0e88e75c2792c310241151c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95d48eaa6f76383d2dfbb3b32b97f2c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a4b0c591c719f2bbf0f4c7a19ddbaf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9d895950944c629788cf51956e819725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7a15465bb73bd438f38d9ceb27668926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f85d3daa6fd8cb8196abb2904abec7027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30fb902776ef5318ace03196fe526ba28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bd902601378aae8b0935232ec6b75229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddaf5b554f9b0403f95491e0a8bac1c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8ce68e82682d320532a46cfd7262fe31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63438821f8273ea4bd42718de9fa3f5132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f9fe02329f4f842eacc666e603837a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b253880763da525722357e6ad2f9d2934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633f4d072cc2727f4d87efc14a841fe335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f78126557a48fb52f34c6eee194dd036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d8ac9a57633139cb2549f5987d732e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed5aa2710cc344d639487905fca3e1f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e2af7f9336b92b7ad2a4e4a333cccf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a277162906fd1514b84a5ba84271da40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621255a0b36d7f4b9fafd29df86263ea41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ae5429726fe41a491c666a3c0ce38642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec72c346a58f9832124aa9b4ae817e6e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf161f8e18cb22414d3d9ea51866536544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffb1dbc6f63872ad5c7a8bfed6fb9fa45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86760a17159e79b2f92dc40236fb18c046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23d95fd54834f519022b03e890c117547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f765f5af7b0d543031d8b2158d6d03748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511b3d273980a4b4f4cde2728e6d160349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e4c4833fb0bba36a4cc9d5e130cdbb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c5db05cf3313d40132211bf1cb10db51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ab52009da417d32f65756b5c7addbc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0530daf285fa8b3bce7a6d74813f24453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b05622fd8cbb49f4884335c76b890554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c85096ebfbbc785e4272883e3125be55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaf2b68f5afebf644118b5bd4a60c3856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b57f6c7b1c074c42bf68d6620f8b6157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111c80b576aece71cb0c0b726dd8ffc158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b231dc245610cef48b00a205e8268859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7108fa2b9179ea851a9de2a70c7a1dd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf3b1a6c19f5229d3c5f641225e9d4c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ef7300286f2a7e735aa7164faf0a6862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac144b25db0290d4fadd95558cc6068a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77b0bdb9302a32e086254052c52154664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3a6f891e0cae035d718df7eabfa75065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e2cfadfd3cb09faa4169c96a65204866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11346d3e092efa195c46712dfc419c367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec06218800ab8558681f62f9a3be98368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a1f53529959a1b9db5a3b154a460af69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8110493a24f6e62286c97007659de070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d876b82a77cb09af9eaef8ed70c07cd671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2596daf68396168d4cab81570848b8b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fc9e0afbbedd80a20d8a6fccea91e873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9947bc91e4222bcb069b00d7116dfb974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a0950c68ec841f575e46fff405fb3d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e652ae4d52e2568f440937efbad7c61076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf502445aac2369653e96893619144077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34514ea69708cdb614496a102adef01578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac6486f04d847c091451aa5f3d1aea479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928a4b7f1de3ec5c69e284c1bae8cfd680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf8e85148df0aa9ab9c761f0ae0737581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b03c37ef5b60a77a4e8e97093d647182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cae97944b7ac344f23b7f0331ffdaa83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef14d5fbcf3951cb2942805d9dba2adc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d5a5e6d782a01c52a64952864908d885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697b174739d3e3d890931521bdb6c49586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37523a88b52a52dd3af430829cca4b2287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed29e5d1464ca410a775005714d29f088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22ab76ed089562c114224cfbd78593589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3c62abce90fedcc26da270022b2f4b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba010a49d2c8190f86b08dcc7ce40d191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac0434602f4881be5c21ddc55207b1392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e9073db7a0940b6ad0faf02463b1c993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c14fee3b03a1dcb10a8be0e4071670794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337ac79dc5d47a34e356fd4a4cc9551595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c95a0f1bc0dd626edcdb7cb4d628b896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709fbb0c4ef7e0c8b5fa88176ae8402d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1815fa1017cd804dde16b43fcc8ad5c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab69f0da6632e385ad577b913c42f59099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc45392b9f7ec74522e97f55a824394100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d554abc0beb41c25e71ced13e01c5d3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d1ce363db89aa9cfcf41f49407ecbe102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c902d3191b51bae6f2e711bc294f5f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9d0e9e32b779c461ce9aad915331f4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b005646fec8c70b0e8eeb558a0247fa3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d510bf6885bed6c796b2780493e426c1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a91e5bc30461186ae23151438a141b9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53ea688cd27b6939d0767204c8d7022108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2e87a1bdd081bbbbe167bbc855dff1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214feeacd5882e108c7c76b003153fab110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498d8eaebba947753fbdb53002ab954e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c694d782fa8713b27af5d81b50302ca1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1094d94740c4c9cf0a9c4bd0c356314113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e800e9fa7537d779da7803d8c9235b4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d199e62d64ec2b5e2cf1fc6e5f95fa0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6be4872b4651abaf93e86982be6941116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452327588028b3ed790a42d296d7bc12117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e280f3240a512d0761134ba9ee26d4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d58d426c529d33961480e04589e5155119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e1ee74d345eadabb07439be3531abc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a48559f66661bff0ba2d67b673454c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791c26623c21902e0da2962484b824ab122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9993caa837a798c742d6e8f9e8cf2f4b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba40f586ffef85ac6f4866f263e7522124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153049922742d0b0900413547fcc4d4e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5a77041c651a576bd2c258c4b3b2f9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519947ee21edd91ee6fa630ae1e5ecb8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94c0e849d6b5b92e933b7d72be7d20a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e578e4f5ad320ff4fe52ec62c15bdf3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f84146fdbb751812d8520f6e013dce2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474f80ddfe291635b25cb6b930b13063131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240845f22197028e745478f435c7d5ad132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cb449458d2a210a0f6598acd514ff4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b6037066d9b50c4faf6984b6475251134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1829a4ee410ab1384e5078c10d7d4cd4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db62a231554ca25f03ace77653a5522136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1e538155c2adea5d3b97e5b172e8e3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9181be7c95368f93ee0b1fa6e6fb312138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a480b446efce9a8137249d58881611139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee43544e4a0c34c37d866c324e0164c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef86b52ae4cbd4e6eb2314340a6d3d7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbe08fff2fa856e26b2922db4fef94e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abce71e6c2bff2b624a5288654b3a329143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed912d6f716ba9a57e429f4c3141089a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a3b55273e5a7c19b7e21a834113ce6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8272f039b7d6ffc02ad505bc90aa22146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb73ab742c050f57e99cfdf3cdd9786f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fb1d65e30d64b1db46169ba15c9584148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3fad3d87ea8dc5da646981f783a51c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d94b6ef6cf161f0a4850dd23576dc8f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a6be08256c5fd3db12dc303b6b3989151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c9e31fca820b5d35f2de5c17d3e912152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e069e634c648c91e7c73b8eb5874bbbf153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a854b54fbb59afeba00db048710fff4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd7c99d124e0cfdb8441c2bfca53c2f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f22988500a9bab794f1c8da471f2de3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a33844df016d1ee6f15b7748a866be0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b353f8fce7a03609cdc3971b894331158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c633dc8589e645a7a2a7b25a4e443576159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d87b6bd0c46867419f65e6826b6bf4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22de96f831ff6d061554f90af396e276161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9367de72af2f8d83892c492cf86d380b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810189d994896aff2b63dbb24b4dafc5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5577b886a808523f63399b3153b58c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8fc6f0da866573ce486d9e0cccda68165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454eaf9fc3e6cf56f572b59f2d7db81d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44978829115051e30ab08218416e7a4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cedc0886bf5628ad74f645dc761b7c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aa68042e55a34ba46cf7a15e9ca952169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116e4556a3fd9031fdf1ec738eb0127b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a61205791f05392a03ad86fe6c5ce4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f883f248fa3666cd049d908f0ba939cd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdd07e486464c392cef025da0c2bb92173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9418c2e6039584f38ec3fd6ba6db29174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed95ad1a1b87a21049a12d97a151a381175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fcdf6235cc3e8b6b49ad9b411f3d5e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b13dbaad09b75766f11943784981fba177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4169b8d68d58d1c642882c628ded0868178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c31cc8e5824113a0733c98ac87f435c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde3fe81a76dc30015c3af7d1ec1c8e2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2877ceddcd6e9a90cfa5d0d53a1a862181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aacf9f82d19146ba07424d3919d948f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d85b605e9d2ecab892e256d8c7677c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777f8015406116869fa24739a1fcc16b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2be406f3a62bbbcb756eae12e862da185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5038e0174e00f5883e37d84bd8fc75186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1332d901d36946b4549f2937cce2c1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36833dd21b4e36b60879911f92ca51b5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b920efcf53cbf3b236ad90cf8b2e04189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0024a589556fc0e8070186ba85b86d7f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bef1f28f5fe9ed3fce5978014f998b0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e924bf874fbdb20e2ca2c9c40851aba192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5335ccb9d0c07fb0637324cea8c82ef5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6f553fee71f0a47482c5f6098347bc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741299d04016aba2888bd4a756eff3d9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1483653f5d7505788b1ae59a7d1ab5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5db2dde8990f994b756c61260051ee197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edb6a149c6fb3cd422bf775558254c8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95487b0a435c1316f7d3f6c1f037300d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bdcde1e866171aadd29b93e7f13991200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9138d7629f6a02a9363365fe20e643201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1549ce2f828df1ab101ee3419358c3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc1e759b628d7ffc409991cbe9b61e6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5112600dc5007d8a9613b16575d4230204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4c0cac88fb55259008ee887f2dcec7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88af38c0fea9fbe6fe5b32fa02d1b22a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6f005fc63ebd1ed471d10df36c21e6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c837330cdf59df01738b7a230da30716208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334410c829f6c7ff598ec9fba635ef6b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ded57ab2a60521b48fbc33ac03358e3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9cc54c4f3077b8193f4da5d6f7e18e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d9ead15181ccd2c4be9e5229b52e61212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d199d7d4a8680f46af221c9d7cfe30213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844e1c67fd45bc6b7a7c788e18eaebc8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72078a322170197b65cf68843601c3de215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce697064dd0dfad876b7c544a64b1a7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75a80ae093e778941df853d627e3081217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d5cf014096b2f0d4f9dca82020425b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061207e10c59fd816b28f8c1a1dbbe21219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8654a6d4d5bf227bc46692a8bbdd9a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea0f96adaad5963ac2421c83c325167221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c79b53fb43513a8f870967fdeecf79222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d5a1b05868bdf64cea9a58daeecc15223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1013fa6f7514e5f51d295c091182718224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348cde73b08f1699982b8752682f5361225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714c0dc43013110f7e9d704d44559a43226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e378ce140892df8f1d93528e6976c639227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8925f89990317512f9dab76868a278228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adecdaaa43e2ddbe6ecb546a2b4d2d6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ec0f0a5945fdda3f0bf214d241307b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3622798ef271017ae5a34925057aba2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91913d043f37d980fcaf4901e761de4e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a23475346ed9064b8a337274efa9528233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11442389b0e8d02524e2ee9ea83ab0d2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cee807141fd148f4863f6e200549f68235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979bc6bddb3bc7bc547973de28b8177d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6bf0a4b0ad1056f6a908bbcb8e897e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a612a32b55652e487262b70749ffe21d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a850c0736ee5155473c8b6f2f7b9c503239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bbdd42f0a87f4ec74a598d0cf9e8ba240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5d1218f482b4e3d6357dfd0b741b07241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa080ee7948f82073959e37a81e68ba242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5423d68625e7e0307ab68b5bbc3f72eb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15740b5a80409190eb2794f7b513cdb4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d892fe754bb377966a49ac696ca4efeb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51698643963718cd5995168c5de0ade246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f85de933ce30e4dd7fd4063fd55cce247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4765daeb609420c78b19c51c8a01c6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6928a3c6f0d97f307c475f504776f4d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f3d0c55cb26a43dc38c33b4d888845250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78da7316bf0ce3c43f71a8c52bdefadc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170389cfd3af40a5bb90e94d37e94b1d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ee83dbe39fd34d3523cc5cfb6c8167253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd554753a1a1cb46b2c5a6c2ac8e75d1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4988c1324e2055f6f9f2cf759e642a9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35b57cf559b47e29661228525aad8e1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176c3b31c4f5d887a64a3232296d93bc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c083976b5dbddafcc5a7adc02cc150258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87eafce0d09422ef53d11e90a1530dd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a840525ae55e1d74650881a63f3245260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2715d482c064ba4b3f76bbf952d77aa261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ea91bf2ee0b8f43b6516679bd732a2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c906dfae258e0383a99761a3b6efa6c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667f383e5547cf8f3cab6d5441a567f6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d435e6e90d7e328862c7d51ab3854c08265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943d34551b6f57f813e4d64abe30fe21266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fd608c0428c4b7d8e2ba6685897559267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fc442b361f0148056c697895fd413a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537a49cd6866fa25017a00bc01fb25ef269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526e5fdb0d5b065e63cd1255634f7fcc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d150226209c1ec95ea603466a34f52271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f5e8f12aeb6aa33607652a9eeb3573272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087c36c8060b424fc9b585a6919c35f3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b242162319bd5a7ac0c0e29489ac87274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbc6b58e1bec672c04df1eb1fc47dcc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c8a096b83cf02de1531c13a969f436276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bde5160aee0250374f6603ca778ce5c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4761298843373043559f59fee28432c9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1693e1bd4f69c969f7de59aa7fdd48d4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ac06d3bc1663e5eb63fc29257bd6b2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d994e355ef11858922b1a866abfd0ef281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8a583aac7097d189befea4014c6dc7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694a1d649bfddea3233e0d6e6b5ac680283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d879bb916adf9cd24b44dac4f71693fa284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3d410dfcb67c6aef9a3d8e93f995db285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49919bd412306bc46f78d831fe603949286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52c529b0e7d79de844cf1df0c938148287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462ab8a8d4945040ba2021088cc4d165288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2092c7de58f909cee360853012e3171289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8313916dc24b2b5c3040ae5e516c07290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a567798804ca3f4bd1bf0a3ddc2daaa1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1bca264604cf69e11ee20a8beeeea6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f339ca0ea35334d2ea76e654fb8897293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920dec5486857282799cd9b3888092fe294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0ec4e35fc1e95c309dc32a50f11da7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c312fe9d1d4a37001a73b0a3e733604296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf47f6d3f970ea7bedca35f456b578d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb519ce8a66c69b79061b1384e556e2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458c3aeb805376955246fdd19751e44d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3301e9648e5d1e860c09a6049180bb0e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3944a9f2926930f06eddfa5c9bb043301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11804130df407131f23f45817ea8c37302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4fcde5888b6f3fdfe19db6ff079f3a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0343654372ee2d0c391b8c0b08e47a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf9bab3adb0d9970460171377b3e847305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739811831ed2fbb4a12a6f4aa7dbabbc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393d162f959e93c355d86118f090990e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ae98a0e15bf5dee17e7389f932bb7b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939398a41f225c23f33aefea8776a207309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6056c2543f3e0771237204fe6edc35c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62783fb4e4a10b36cae3018f5c0b482311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b798add102425d009f50d7ac55d25b32312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10c9f9bf9068cea7a6ac64418435291313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65eba8b01f889b2d867bcd24cd9819e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0301a7f6c0a45bcb8644a18137cc0ef5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e30e274ca4a2fe9ce3c0b5288f01f1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48551ebea601bec50291f1dad998c5e9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fe6136a0afe9426f856331db24f5c7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2741ec676e7c8e67ff9641f0e2bfb028319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e4bf794d36dd3ef1191e3581fe154d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a350ffe4aaf0a26f8136af2cfda76d8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b66a04a1c5d8b36f741ac4ef497a3d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390142b653dbadd14fd5c1aa3ecd54ab323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719808bd298944845bd759adda4d3a00324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f118ddb2b17c021e65902168c0a573da325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>