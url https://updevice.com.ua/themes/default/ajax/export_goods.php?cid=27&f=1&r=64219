--- v0 (2026-08-21)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa29afaa46e0806c0e61515deb287e71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8021ec333ccb3a29a69d330846f250f22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083492882089326a41254d512fed87b53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c380f95bb53087b403baf15ed599e0374.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d3507adc6704aaa3edf85d9f2d07ee5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd991c1984db18d3885ea101d51ccd7e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b71c6c647b96ee93cc1b66caac654c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed974c37283e811504daed98191c9788.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ad83bc6dbd2ed6330df7a6dd296f2b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8ad1bc32944ee62d7becb9027286df10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171d94ddf7ad6d915fe3a7a8b18695ba11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc62cf75ca1049bdf7583888acd474712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dca10abbd71e9a9fc99f1eef43781413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84c3fb26a8da05df7fd67c0d9510a5914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887e68c6ee2bcd8b410caaf6b21cd22815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1591f168b19077a2d55d866abee2b0f816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f459ad9fc629de238940e8e8f8cbfb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adbd2c2d2d21f0e5228f04e62ada64418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5966ce77f234d88dd67e9a29663208f519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3e6e31826735392a9fb4501bce816120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45abfe094feeeef3dcabd87da6e89d3221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d04c5c818b1fcc089f3b01da6c7ebc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3dbc15276f88ba6cc3baf4cc8bc12523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d31b14712f3ca44a24d67f779139ca24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21039b7955f0fffe236bf0fb5dca641d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f101b5545627c04b20ea1fc88df5e4226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12879483896259e8f369501c26e70b0527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a47b2988d073f3a8ac0dc291e3b95f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085597bae9cdb4f6a91eeb6eb12783a129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91439acd425fcadb553b5b60d07a450930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67ca1615e254b2a018377bcfcf4fb4e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba2a560af330b5c44f748005ff8d83532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b71f124c8023a7079c819250d1620d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863b8be07fbef4f6a3e6f7b9e8236ece34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7107e30ccd8a2534638abf55d168b635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cbffa454da1fbfa4576bd0932d542536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7528aa1525573b84ec053a11b4092537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23222821dfa4668b0769a6b25fe636938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aea5b0f7b0f75dace7b77358098233139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc3fec3c0f22b67ac7764c2c36c979d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d463c1cee44c79a94d94102f7d7c61241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b66527a22c336ebb76170c90f44f6942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a502def5c50718f74e63b8ba308b7343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae02fd8a2022ccc2f752f342f642df544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ec2af6748bb176ae2c3203497bdc2945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a10e8e4a1afec4732ae14198b4590946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a81a7b1b84aa3aaea54a178107feff47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc2ea3a375fe11cb77698dde32dd05c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f80afb65bdff8090b91bef880eed3949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892c780ae3943309349e4d17e0d0169050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62db99a7fab1d2699f8d5b0d56567c0251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdc86068711488d2d720637afb44a3d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d27eb3b673c5ba7242218c98f6c6ac53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac9f5b5e7264d4aeea0847fd7a3c11a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b96a79583da19a309a00c716aeb47255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9acc18a295bdc834e6e372e3087436356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0effb02d8d7c862aeada23f9a9a987f757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d8905b5b0c13b4cd7fc3f05117774658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5640aea296f5e8fa57a7bf03dc2dc059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb378612e30f48f6e0625474c251704260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc494c1305731b8c4c2ca2cdd5012b8f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c54908875b1f502c4c3de085ced78ba62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49ef7f05cc1a3968e16b33b2051e10a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e25988d0121029865143733486b83b564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14818435a63729cccdeab2d955960e3c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c1253f28f3cce45b7a42c0baaacf0a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c522bd6e9d9dc51197d5882bb9202a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be54eef8debf8033fe0046ed5794a7a668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1b269b4f1d6c3d57a978d904e5cd1d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb506a89c2847187d0000b652600110b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d350498c2a8e829c3a0cadfe20d5a70e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd77cacca5acb80fee615c2f45df85d172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e77a8020ac32e1b462bae3715d7ea173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4587ae3590ee1e24ac08b66a5184d674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f2723b949ff16f6cfd46742f88d2b775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad822b8354c430fe828a2447b146535476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56533daf1f29a87c2c24bf6a45accce077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6e97b3d1b7176f9338f98dfa540a4178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c815e15ed3ac54f8a1ae0e089355d379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee64d640d3f5f264a3db7c7b8d9e0cc980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cf3f57995bcf2c64f575ea85f87a7381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be912e9566593700559e5adf1389062e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7e5c708a4cca525d58241697eae9a483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdd8e88e4f27d1ce175daa6b06f936884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc891429fdb19937d6bc2a68d6970e485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08776ec432c40ca320c316d486c2014a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5281385ea44db52ac72e2d83b72088d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f691ab4269d07927159c2438b5b704a488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31a73ca40a72e5e1c01671d26c921eb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601e01eeb4ea1de0487f5036152cf92a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988e91b661df22a9f0736ae763e264d291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca983d1f27c9924bdf66fc5cfeba4e892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0eb6496265e989ec99f8f9e89d7fd493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cefbed7943c38bef2f3f6c10472b6a294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeab268ea1ffde4beb6640f3134ce7f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5abaf74d8ca8d2d88a4144c836aa9596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403bd61e720a013dc252a29ee6335dad97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97893eab8d05f3adcb86a33cc05c06c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56a583773bba7a06f0f260085b1d71599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853ea81a655886c00ecc3daf310754ce100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12868c3b2bcbea6459c9334fb7d6ecd4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f466f981cc9ebd76662a136fae80c946102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b7dd93e5a4ae53a7e040e42f42ae54103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd5b0f05559aa07637f9e3b12b4be13104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2c815a89a05f9b046b8eb05e8c485d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27b420851769b8c00085ff58814df38106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d121e3fe4c1674326daa33b252385b88107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74a04f40f23e413ef6075a7701fda38108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a8ed7e1fb344f10f0767bff0870508109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a39016350932432a0694e67d74e5bc5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731f689d516493c0f7c2fd6665027e6c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9fe576ed3a67372cf3e84d80fd2e96112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523c383688b740225e948443e7706b23113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d532f5fecf42ec189eb6fece1266fbbf114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c46037631dad07bd0143adcfe32e35115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ac052266976576937c9100f51e6a47116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97a43a88bbf17839d7c6ad62e25e960117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984cc583da02cbb505a051d8773ee03f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3ecab56dcb847b279cdf1b01f3c256119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202520eb951278d701255f843876c810120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5cd66ca8443a8f349d0b1cb5bbce2e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4de0e927059f5cbbe1c765e50efd13e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cf8b933761fa38f5fb6da8f4eb7057123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1f7e185b8aff8519786b7969af4a7d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660a8b65e1d8d613b98c0d609e5d6964125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1120b1232291601b552cdc40a04b68e1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe00e01b87f87d6f80a60e240d25c58a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f361f46997136395ac3867745f5c9d66128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ed69a61153280e8a9a8dd5d0e7ea0e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158cf6f39c2a4e7d99762828c58b7e74130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd2404518b89b7a63a2fecdfee33352131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529f697837f1c9ce604d9fcf521fa271132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a731f0f2ad870226f97b80d31607f70133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ab8a9fcc63819807f203cf1ec2f16c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7143222a9e4a3cf0375c7213076066135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fdc93a0792cf808b59c6f1cc3607de136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf828ea6ceaf9de07f2acd8ed55525b8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad31b83f53b00cbaf005e34ca2f7823138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d408dbbb9c87c0b45784b26264d713139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe96a820ff54d07156ba27e4320da12140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ee92d343a9710c8ffaf59cd6539e49141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d2758d73bef00b19dc81145ee1d810142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ac025e45ccce6c2b35e036af937676143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31623219620b65caaca223641e0577b8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba5af5b8f0330b91872fc7591f8d14a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fccf606f68af4e622f1082596e25449146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f15b4df44692367a953582694745ea3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da27e35f8cac80462fec3f84e917bc4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bf9e4cbec4d6f158bf9d940bafb8ee149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b948cf53084ac77b2bdd5e8bbf3af623150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbd8cd133318ea1d6f43e0fa0333dc3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5053ce78fb7e4c88acb37e7354e6bdd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b0d05d43572a5d2467fb1f3aa58d17153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae8f4b573b9ead22eb9956d2b72f6d4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2d10f380c572a929382b4f163fe019155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79348573fef3bfdfc0c1f26be2ab53e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437aaeec05a76b8013cfbba46f0647cd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dbb6ad1cd012de95dc09b44774a2c1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691812b8f2c31a1c718da900b48d02c9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a4115e6e97b2ce1940da135b51df82160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5746a53d612562631a6920a322d29ad3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3675ca506e9637d2eddab9ec965a81e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b748e107302da79289d52491e3b9b875163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725c75216bbfe2b1b53e67777a589b8a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b516005073eb185ee6f9345d1285c1b6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f617dd3c428a04dc4f04351610271f1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e2b133b0bc36af79730d77d94c937d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0563607805b147bd84af53903993045a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c820efac67818661f833c6979b8c87e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711784d0fdee4a8b66425b3af8b6b307170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc29e2d08d69629e04e288fdde499568171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb6797f3d58a95e95da61da6e085480172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c84b50a49de61036624c00296011df173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3261e217ecd85be101e0eb0b8fc13ebd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f47451149d0dbf0741574c09f55ac4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2802cf228eaabea47e39283ab27eb085176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658c4f0bb3ad2e8ad0bdb72cc5016311177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83f1b41f90406a62eb7bcf24809e38d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfd25530cd77183c09ef3e40847810f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9e8883c8803e2e842439ba0d204eae180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c3aff1c18d6ce99446aa4c2313e326181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c651f0db04d86c258ff8b151532e883182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e537e8e40c350a380078d0a413b7711183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1269b23218563170740b354879ea176a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1062e11d3fa89e00ae9b67d0c14e9f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f372b02fbd905841f0e593152c72b9d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686faaf8cbf56716bfc5579928d66667187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bdfb406211da5869d55acd2b0b4490188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11559ec7b9fe314924ad1855baea3187189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce5e3baaf2e5113127c29e98eb6be3f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c29d1854125bed82c7a9dc444500203191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d6afc5af2c546932544b2da6b06122192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1150a0988daa6b919a67f6ec04b517d5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2086ccb287f0ce26c3a1d6b11170ca07194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7003a2504235199515c1fec5f01452d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912754363a78b3a9c03587c4fd881f64196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffc6a54e7908f6601e351a406d4f132197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300710c19eae7426de13d89019d503f1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a58f9b36493cf36aebfa93368b6a25c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520323037fced17b46471a8c85c5acf6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6368e8d9736633b5b2b291ad9970c289201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacd985d814914187cbb9eb1045094ab202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdb99a0620d3b665d44731b8221e061203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757341cc1cee32de50d5f3ea6f3b141a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4060eda2dc61fe96e36789d4cfff9a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daab03653b965ac28826374152b89059206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedb8b1efdfd218323b196eec79f878f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2812a0b3d9a00532511ecf32743316ba208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c07a3b4289d0fc61c6c4d7f921f8812209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee36bad5e5de832365c31cdfab060fa210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2152eb13353b57ca3078f9125b545c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82cde3929b8ed90160544ecf54d2195212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfca14b2740285a1c988e122dfc5e972213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32b69385bddb64fb5d74bbd9495ce3a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3647be35ee9add2c6ad2c6d650ea4328215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d563982b1223b769d0a83dc6c1f15a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79e77d89a8f74bb9e01db6255fb52b8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c0beecbbb6fecf3946e6e6774b6efc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fa756e57d0690dd2f38b3f71d5ec53219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9960dd58ee650c9cd3b0dc113c855cca220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3167bfe91e8eb95af924561bbbd099b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e85b55beafaea8a1087d16b3a939b6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25814663c20cff176d412d28b5fddfa223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f390ea5b0e06492d8f884ea3f701ed50224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ed542bfbf6dda2e1cedd787c93b805225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b38352120abac8816be3b8c79438b0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2f666bb31cf66dd4d567ede1363fca227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f5e0a9875a3e7d7f5b2acf1d3e472a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f5ef23d4ab84f46c3dfe5784fdf289229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f067538be34ec0d29b2acf877941d223230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02fda921be104d24d348fca84983d9f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3dc758fd66ef60952f51dbe4c7ab37232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23880bcb1b607586486ed98f2e9316f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b290af43f34cda5a9a3cf85d23c3abfd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f14199627ceaf725845ac22efc64fbc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f281617fb054cc8c38157b74d507510236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbf5c670aac6173db19c4f2508a21f5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09e2cb25508bd305b485ccbf4fc9a2f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb61505f42aa43bf45ce91475d03496239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e567fd0253dd8506d6b9512d1dcba24d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c080eacd1507a8e67fca2dade265e5f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b133feae0fe732a44f96fc9a27f62082242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8baef3882f60eb28ba59b47e79fa2e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28da6fd3dfa2ab0dc4c74243978679c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34badfa19288527b35ffd73749b636a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d74115e3c407375d25e14d16431e6c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b6c453a629d24ce74d7d9efd1571d2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec31c19153981da113780389b2665aa7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9346234db43d055d127c6708e34f40c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb986e7843aa65defaa57298c96ece7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034b18594cf1fece970241b020ffd78d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079ad137e09f319014fc43495ab88f99252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a657385fafd66a3755d599cdf8a5fff2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0e4292109da97bbd72e9a1665f0f01254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fa62e93cb59b7f37e3bc3f0faa95dc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507764c3343642120284e539d0da4229256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7434b4739b4477162d1e3f7774c422f9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01ecfc6e942ff542016f604aaf62bd3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cfbcca6fd421991e8c5d772b53e254259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a63836323c6d65940999660ca4b29d2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae26fa5282bc400c2f64669273ca3ead261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4305cfb8d735e04a632d5f648a34bf262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d80ada842d803d297a1e95ca81d66a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e64aa67d16c4adeea6567056ad1efc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73b8dea16980fe140c8ff95c5137c32265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe31db29e2f0e585e78d40a71b8b1c5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9532bd06af79090edd87a52e3d12cac9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7140467efa265724a2a6b35012977379268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473e041e48aedbdb62f6f25cd367772f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f957cc616733f8019e7bb7db6ffa7158270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3c737e32e7e09d651fce6fb8f9f088271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a78ca90fc30fb655584d9d8316b6044272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbe2b3c17e2a20eda9282a1b040cf90273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed24d6a208dbb183bd76e85141a2b59274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fbb773ed16a40834a8d0dd6b3b7733275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da1dd912bdf508a86b6d82b96ec4895276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb5e730f4be521b29f3f12381b797ba277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e414a238c8c8836f5ec54271d3f2b66278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02079a7f754c7379637b88cb38a926b7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deae1fd026fcf754209d0aa39c2c1d3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70611abb0c9dc6a25d36ab2d13d7a518281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7675c5ec715a4b9bfb7d71e17d81446b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940a290a5d45b0c6ceb0e2fa1cc7e4c8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f36dc6356480c941cfeaa88a7032cf284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2206bc8dc3f09efaa343a7d3b8b816f8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef02e13d4356a77ecb987469fefc20a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1211898bda31d14f6f2dbf56e2ce51d1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f358ce62247b67bb1fa2638ecee3e9a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5b326866d399f42facceb7d1292f9d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758ba4f7cc7f1816577580c378d76f92290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7ab3b6cea97b3565af873ab81d06d1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e852900b2b34c4b616974af60d046bc6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ab209f7aa529d8ab1f2637ccfcf1fd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c747ea6ee621d03a634bdb4536f05c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f9d9736141d9878feb1db23623808e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e279b2122c919e52489221bafec869fc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f8795a7402a880e3a6bc0e1d54eed5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcd3464018266a7a8a9663a97b2b841298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa7b2002015e3123f1c301bc4d14154299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5efdefe21b254a58c04be42e25372b7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16c37c06dab017799682c0bcdd36b7b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d33230ab614ad3108d545ec89bc5cd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8090f8b6e0a66d9eb71886b3ff64a2c6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edb5f37bdd6531119d8f3d0008bf003304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89be40ef1f9368638a058014f794cde305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6449582b112005d0b92b2590d57ebc9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd078d959a673f5e41160a0b0c8ee57307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5529b5fe641824aa9b95e3af800ae431308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f74a37cbd757c90210212639675827309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914db8cf8139f593977f64c3e4f53e71310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1798ef9ac54bbd2e801d44183ecae0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70fa5eccea7e81987bfa251b168ea18312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f597351127bb158fc64a3d8281bf67313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d631295eafd42ef552de5beb0a1b58314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfe74f849d997166a15d730ac4a97ae315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee69a1271f91169e5dfe26fd9cd9010316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b96f2ba042ed5367188f2651683318317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff971787a5b7cfa3a19641ea9b15539318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a632815efaf33ac42576d6463365e5d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d262069fd40ffb3a1eb1fab48853435320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d5dec6ecd69502d9259738a6e0248c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e17932db25b9295e12db7e523a06c6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab30d89c4c92f5b8c25854ead759020323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c21500a3114d20d9b4e541daa4f272324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd77b8839e226e06ef35617fe66b3549325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f4982f2ee6214ee421705c846c864a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3344e7cc04632ebfff5267f06a3a2eb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d59e61f244ee2f77e5f26ef5b71879328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c3d4f003b0d9418be3e7a91201e97f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9887d314cb136af56ccf0c747ff0f30a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80214d16113fed50ee060328e855dd0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7dbafede7518f79e4bc48aacada739332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e088e2ca5149e315fce6ac54ffe2a0b333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdc8b33ff619aba447039543d0ff3481.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1533067910be42b7415b1e3679c24132.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1d2ee1e632b1cb95046cfe659c49bb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea66888d5c8cb86be62f39d47e2c09f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78c8ccd8c3d03fe8e15735fc95f35185.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42be8490eeb6140a1707673351858806.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6e559807399df0bedc3b84732b093e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcebbd953bc8c097382efaabb2adc9f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa978003217b46ef9a29b89a2b26a2399.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17a876be70b1a6b5d5f31472dae675e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a97e2156fd8dde82b6383d71f319b8411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c86360d36c6d97c4fa82a438126e2212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044da8fcdf2ea82f357744e37916d41e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b2c3583372e0d3cd4c54892051d58b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98660c17a566560250f866c41c1f1a3015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3762c50cf1cbedcb0703add9a7e7e16016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7f21c983e3358cde122e3a7090b6da17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7541f6594f173cdc7e8c4c9d160ff28318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6760f98101e410f7bb9c8f87e73928aa19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdd847ef5c54d6f47da03dd9cb93cac20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa40eb9f7cfaf389e0a4b22ee8f321f321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e5c2bc6d3221ea6bff4025d8206dc222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be37967866272ccaaa67c3490cda7d823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341d94861e0a766a6e1fa04267d9455d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e964a02289ef587d7f62b5032c13a3225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edf0f5eda19b0b924623036ed223f8426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11188a29d85667a1b1216b17fa60baac27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bcc05cee7249772cb3726dd4ba856c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70860ea1c4cf334d08dfec53c2e430c829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59a807f8af4058310e05a2e7c3bf58230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c79fc2eadf8fc8a9110065304ab3ab31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a06ac9a3fa6e5052afe3d6ed1c7596c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f006c5e7313abdb65d77fd9bd6b62ba233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538915c3537c25785b2c78e7169dd1ad34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bcc36b092c43d29e7c8b1e0439579a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e38c03f5bcbf1261af39ef0ac8e0adf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08fb6a24b3b6514b811e4d890f53df237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185af44791f8abfd05d7f6da8cc85d5438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc0e49152510839319e7ceb5071b48f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eed6acc5c658255e0a35ba83fc144a840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73b79be0930ef63074db275f171df7a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5668344c6f344835a322ce78179e85b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e047dd75c3f7cd539d8dc389c8a2704443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85018ba2fb3cfeb6b8697cc732c4f37344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a25f2f111cd86064829511dafc4d0545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5998d709153da33903dacfc6f25fc546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23d8bdf196d05841616d41cf17a2fd847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24631c6b06c3b4d20491578567f488848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91e8b04c42d9a47717e1e12c3a147a249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964ed9de0c39de38389bd0217a7788cc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53decc93703fa39ed877c14e6eaf1efb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70f52199a09b82e81bb1d871b546a6152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fcd511711a3ea747fd2caef4347bdd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cde388786e638e64e9d017b795fa57d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67be976c54c835d2d98750013119d27755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f88891ee0d11761027962234f50d7956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c264b187efe20a35333f3a4c66f87557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13605d8fe6ad6c82b03d14624a50caeb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037f878912c34ba1a1ddb3ba04a7165259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c3c47805ee6cbec85dc80ef12282c860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6363878688d7d759213725c00f6df56b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe8f9f45c445e8dfb5068f286326dd462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34110afcacfa9246afc97827e058f9dd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35f48978820d584ef485074e9bdf2ee64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6905b20488f692cbf12a8600d8c0316365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da5296b7c2aa09ee4096ee9381890dd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6f8c24398fe07c1dc7786c3586be0c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdadaadcf9e7f70066d85804089117268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051bc071dad9964ffa26d2acb81575ad69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d008c7f6ff989a38bf5d23f331a4dbb570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6488b38597567cf34e7e0b157e47896b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105da88c01f281824a469b76de489b9072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c196332aee3cb59776587e9bfacfce4473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31424b08ff0dfaaa26ae84920f1b4a2c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc04c6f46fccf1aba208865b274015f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbccefe7f38762aa4a1e0809be4c214776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4448b77109eac93281b298d4414a63aa77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1529e558426b15357e7de3ae51e281978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e36e5c9f56308cf75dcfa12452f091b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f69b7ed14f3f4a60966f674b9bfd4180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffbdc17bed23b6e32e8be5346da31b781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d9667cf0f851d20bb590808921d51d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bcbb7a01c9c21536582e4331160c8e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4744c37eace80ae3b9e7e9083283766184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a698404b342df5f207daf33483208885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe566af2296b26ec384714b9de8eef5c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c1125d4c4def93c23dac05810fb2e487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33641543ee45028db709f10f2da0c3bf88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9f591aef10300852842246e7ef18cb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5802db1fd2176ccc22b32a9d6f2fd4990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56fc20f56cbb6dcde7fa5cdbf1ba00891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f43fab1be4efa05ac064cb95c9fa5e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a239b6a147ebd3e8efce419b4b1c1b8493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039b1b83af8e22aabbfd8965fd2f3aef94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ef2292a9f925075e704712f1a974eb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20cb00888a031f45cf751e77f4ddf3d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3e20265a7d23fab7acf442db9eda1597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535b3e704c571a0ffb69fd21657190d598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4466c7bfbc3c376aa3b554d3a72449999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4043999b4485c04442816b353bb0cb45100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b469966425406a530586bb99deafef5d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaea027d94c55693cddc1a994484aed102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcf6c5ae59a4d1c7561b546e02ab091103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb55df413c8122d163439b0373ef1c5d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c833593eaca499c1be6865a55a2bd52105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9286e3591ec33cae74dac0783a83094106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9057b9e010a248206dfa7cd472ab0251107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d0fa54ebec0f1f3283d7830d1c41d0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3becf1c4fb836f18586ccaefdd2240d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44ea654c7545a8a4a3c72d85f7b157f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010de8cda283c3d8ba9c5c5c0bcd8402111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60809bbc9da2cd58fb4c761bcda8fb3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70506c77c1e0478f0cf0b96c787d6be0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6235fa890e7e505e7cbccdb0cd7355c2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f6d039f01df5373d211afca8b63680115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b5f84116a16c59468ef69f3f0166a1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5183f682b168da3c51321a8eb271d2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a5f18266d258b843f33601719e4c9d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25802181457cd166a6951ac08d5cf28c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8416be75bfb8c13f8bfc6ca83177185120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36d7105700041ca1a417b0accc5e619121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb33da21efe83504678f90d6d3c93117122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263a38db9c9c57ef8cd2ab95d4174915123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb149c7c30c980db19293af635e7d93124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7116ee4b885601bd48a59fc7a26468125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b16fd904cc175e13bef240f89cf949126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ed4dac1f2b24026777d13ea9e5cc87127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f20e0602d5971408c56b1df902efb44128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17071e44b03bd69ccfac2cb3b992e3e9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf38b1b7fae3c8cd6a00f2edaace09b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567b7749ff115f9a2862a604d6f65b37131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6cfce9d75596d14931c29f7707e4f1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb2509ea5595f7c88f6dd14262af134133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b64ba03e2e4d66064fb7e177c0ddc3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b62c68a0193eeb9965f374b6cff370135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdc1f3f5a3e9643632e418990f07015136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46da449c5efb30e3fcdfe718cf34905137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e49300fcc5b1fed0f0acf094b6d07a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c19606652eb1378d980b871690dd8e1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152679b975eec9d0acfcc99f15958815140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771dfe0baef584147508ee8f929deb84141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c305efebf8529a51a68639539fc32e8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fd876223b8ea9b906d3a0aa7ef1b7e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea20e721d25a3244c98b3669ced65bac144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361071b09656a07e3e42d18a6f29c952145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8737bef165b8c37fb6a8c247102c107d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d2aff907e6d4d5052b51345b0181cd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dbdbeeb05c51811b5d20c0c3858d40148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1046067c7cece98af9517a525a3f3198149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824b2c4e54509c61a6db97e43b8f6f4d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043700475613d3f0f84a978d90d26a33151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd363a980e633f73860fe028cad59f2a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1488965cd2af04741a79aa901b0840ca153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e1e9f79aaca8ffd5487a9b56a34988154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e39775e99b35a949468f113e5282cf6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13555402ab7f27ab7335e113e4b3f5e5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1b1de65ad6dfe464c091965b49eedf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dcdd3c26b8605875de30b08daf50ff158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc00624c9cd45eb3bf707f1ddf638ec159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce7c87c992ac104e327cb6c22e8edc1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143b6deb147ea0a7d699db16dd4fb1d6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a0d821ef46eaf6b245b982800358e4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032c113c200c4fb4c557c8f0def167de163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9371a8e77d55145457725dcd5924c28164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160000a03807a38ecf09094fede8080e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d62808bc2b6c1637853c705b62683fb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17f303b799f20322ad5058d30130fdd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccdb1107802c5f7ae66aef79177e147168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2464de00093011070355ef08fe1c420a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45014d2cf6ce7efce4f9ce7a3aac4a2c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8496a1987b201c65b8f39307ca1d918171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffdaad792f3b25bac7db48c99dc7092172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224dc635c325fb6062131892c7ede48e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2a9ed4533fbd2e130d20e0303c8b05174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f04c9fcfc6ae40c2e6cfd356e3abc1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343df8f2eba0e2793526670444ec6471176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52da14349082d71baf2927d6c0bb61d4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba75ea2e25ee1a4224427ff6d7f88db2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3605191d95b0d561768f56b95f9813a8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cda2353256333a21b6d54229af1aa36180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607e0ac6a5addb72cb7c55004d8e131b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e75bc97a4f11136c015ef4048238c81182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c9d87641dde69e42e84efcc3eeb076183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff147b8e6d9b1e0915201fcdb07cea2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13317041f16dc037119ec4a79e588c5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2b0cbf283382beacaef5976f7ab96d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae84a5e9884045f3f0d43e27e922d77e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8585876d11d137dbfac645489ba89a35188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6062737f5d736dc9c6327c77602a8087189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85595a8de667418f8904675fe3a4837c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b978e34a9da3b19a22c381240126eca6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec32e9f204294d3012d2e02f03dc92a8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fc08c8e618cddb304afb17c4f24aa1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7b87996b0ea9aeb5415f47fcd286a5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13a0f7bc09c17a9552a0620f5613215195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b883b569cb33cda3ce2d5988f64e41196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f288a105dad417a1c8095180939143197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc221b73a5f7353f02706966640a958a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae41545addbbedb86530e5fd8878b35199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9b17c026b0e6aa027ba4b3dab27892200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf569add9bf55f2f077529ace0f2682201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3d72d81d71af2456666fffbb59dda7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2ef91fdeebb1725157667aed6d1412203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaafc1566a3384d3f57b8c843337fee204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dc2b98aa3e951b23844486c734d6ec205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012d2b5fc3bca3c74f3ed47a31a9d0d9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b07783961bbbf5951c1b1e1ddc398fa207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bde910c1dd3ba75e5b5777df0adce7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b6c271881ba769512765964791593c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b82c90bd93e8f437e7b4b65a509e4dd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729b677f6566ef662d51b4df8ea9295a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b86ac12db200c08d67c2fe8f641e70212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83524c3ac0eafd6219b24a1f25fc6c3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885f7eb3d375e7b25501dc01ca5c3976214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c3b2f3e2920ef73635f08d749f9bee215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21164eb6dac05cdee39ff1283abba156216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629dca4b4b12dfcdec5e27a65343eaa6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280349d0b56480bae298d558526c0d8b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf0c5b6041687dd1363f7a038528c4e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c39c7275c8c10b7de9ceef4c666c046220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e0cc56e3f6feaa366411f2c1b202ec221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6392feb3bc625959ecae309d82eda02a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d46cbd21fe45afa10097fe012c6dc42223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2a7ee59f3cb6e587d7f8021b181ad6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab0b6f5c8e6ec192b508ac61975ad95225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748eba56c670c2a460de08e5dab502f8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0324a8768851f3ee425549f734290756227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38c321a94eb2f6038f0d3b771070095228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3891ee7fb6310ba46be88e0a691c66229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7fc0dc45f6b382096bd4e1c025a64d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3eab60f5f601b1cfab4b887f261ecf231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10cebf3cdb79d554c484055dd440acb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de85d4be95abcf9f883f32a335e0a74233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cea6eb2473b98c8c345cdd95ba79e8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8a4004773aca49af97adb29d35e96d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3240e4e136dfa69a884d1e192e4bdd8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893ed550d0d54f685e7f13457f60ace6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a26148baad0175c03edda7e9b42e9f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4354615b79696e1d167d790d1b44ad65239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af738b27a962c3bc841e8dae3e216d2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b2078de31413bc78bcfcbda75b89c2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b29460825ab0b121e2b58442ea40bd3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db9903cdc4e487760a9ded0060557ed243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ca67ce16df4578bc7d04094e9aebf5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed995418d2a8bda23c8c22fce037843245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46be74efc4f956106ff70cae538112b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8743acba359fa5bb1e4947abb5680e1c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9c33652254999f205ccd5a96a5daf5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68599c9980a47116b6e9a1ac16b0e7d7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb541a87ac32e2b61b3926f9540923c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a67882b8e04d3f62df6af05d878769e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f0c0032320b0095c4e72dd2705711a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083146d93fa61066fc11cc06c0c19c16253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8435dc5fcdff450d3e0ed1e3d6008cbf254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b9d493b96eb40de6c7716d541bfa5d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb36a014e7ba330c0982926bfdb30f6d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6547c4fb33b40e1a6cc7f83abceafe257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcca063e17b805914d2d21b8dc12d95258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0dc5f918e98498d7c41297a59c2005259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49645464b665452fd68e0d98ae0fd844260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a207e321fe5add2b15475379a3bc68c5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd490a36ff4f70464d5a7d96c813fd76262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec1a310c3765b5f891be4884fd755db263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94cfb68691c1abbfbc016476876aa28264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336ad5ef13a2e0b084a817af4e5e5cb8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00af296bf71a3b730825e90150c83c8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aca6115d7b19264a9ec047f672353c6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864f393682547a084e326a2dac699a44268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766f4ef81acff6dcf3a364740de0be1a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cf76656d1a77d3c0b78fcccf2b2a67270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99493c70bc1120affc947419bbb4797271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d55fb52db4b42654b5084a0ae37392272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e841093c9b802a5bdf31eafe47fc004273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9b34da3a97973f1a827cba9d11a29b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f240c6a33880ad5b658e033e886800275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a168985d86e4b93cbda2d32135c349276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250ca7c607bf02299cf306412cbb0015277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cd1c98c76c4630cf7e90dda56b4de7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5398e6f258966e09cc4e155052bd54279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9b350c3adeca995d873fe6c1e5d7c3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8459b84d12915b8340ee2490606a334f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b993c287b736ee9c09c49f908a28d2b2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6253f75caf0e3276e51fb5a25919e4e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed167e9daf35fa5588607d1966c966a4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655d5b66ab403d3051d7a032d50035c4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899acd04803eebf0f9aac52778020bff286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f111f593a9f8082edcfe4cba5e7be49287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e59577ed2b622450a826e658014ecac288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081c647a90e569294c5206882dd1fa25289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db625502233f2850031b7c76d30d72e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b42e2c6ae929151f2b96bce9e0a4131291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5297e5bf95f5db979a6599f311ce2cd5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dd47e12cfa2e7ddd7740d4074d4e62293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3721e19972a75e5593f69d2b23198474294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758cc59dcee3c4b6e844e58ce0d89107295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6f935d204baa16972637ccad8c032f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962de9d70a1d489db2ba4315eb7897b1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87adc817bf3f9e56bacdef8f4ab4f136298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d341b11e99dd39d227ffdff445cfbc7b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c65e3dea4b51ee53d9cf1be2a99cf2c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d10650185a7b6abbc3101e9e8c5f00301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ffd81cca60c59b950a39363e658861302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af90327a0e08c20be36bbbd6817c642303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aee726b422641ffa1905b7f8d6de82304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6146dcee3b0858cb518795a3b5b1438305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81747a0b2c4e33e25253e06b0101e000306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce3c0f347bc8bf87b88eb2e417c9bdc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a95add47f2d7c5567efbfd87a52e074308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7a2d055f9246614719e4766c7c4815309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8360a2b6f6cc1bd54919a29d33aa22310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e5a01b1c05012ce8de000c9ec2cbc9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920e90102ec3322e670f9f5bc7d1c5ad312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe69c593d994169255acaad8a4d9448e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50138b0060a849d1e007ee1aedce0bb3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36cca68e00c96f28d930abf3b3defc8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9a3bbb2d7cc5f2be3347b58a537f3f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a80ee91ddd49a470b8dd3bb987d0c0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac6c536b4403cc02293c923722e876e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8e121e1ffd19c70624a94428454b0c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d300de1372657c174afa5b1211d0b77c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad69016af08e981486aa15bf8dacb80321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226270bc392bc7dabbd41124cfdc1dbf322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd9727afb5bc1899e042e11dc8ef43f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb536ecce2d17f6a502bddd43b72a38e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585d95cb26c5f298d111bd7d063ba063325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>