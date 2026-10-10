--- v0 (2026-08-18)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee4373297e7430b9e254fef1ded9c6b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7193255503cf54f6aded19cb66ceaed72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5306e133d3d59723949d2626d5693b2e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73917568a72a563a18dda4bbca8f3f54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e58c44fff19f00e9220a73171c922d95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3ceb27a927f666a2a5f4e684ee7bd96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1920a6bc718985f62eadea9cc37c464c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9cfefacff2434c2d2d9e7c9dbbd9e08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ddbdc41c125772bf637b456e09433f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533665aef96d96a220a5726066ca56cf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41c1fb96d5b6b634811ea53883f919c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50d4eba174340ebe643d2bd0ce6758c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e00b5d61faaf3ab52e87950824ac3b113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c955b4bbf006cc4f8ae4c537ba26e3414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f305edfcc9b78ce598476a86a0d1d015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cbd216858b10b78ed2e321ac5d3ea016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb38d87f4aebf10572822ca8426a88617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbee3d695e1a46015bfe07cd3141ef418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd735e0573792a2be4c0af0f5ecc2da19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52c83bd25b1e0772b42500c00efcfa820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9a7fcb296adaf7bc93da0f864bd7af21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc59a31f9d31dfa700964902ffab881822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73caeaa15bf2eddd9de28dccfe9d5dc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aa22b4d8ba8ac9474d0d3cab2fc05524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5a882c4c8b8cd97184fe819e287c1525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a758c1fd6e4fc0f1da382b139929dce26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d97d8a47676b39161b5e730d20898f627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf51eb285e47e7fdb2181928211343728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0675b1efa69f696c44599cc3193c0e9629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9f768d5f912b1c976011f12e19f9e030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774f5a2b9b491494f0e4f5cfeeaa252331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9c1f291c3195e12101f2daae05fe7432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df547649c6f9f8af9b736d0620958b2733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51ae60eda995b21df939df475f44a6b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc115a8e3e5427d68fcfafecd1fe5f235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e7ee8097c77db1d7cdbcbb6fdad91236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6216a90a89e59de6c5e105af0a879da37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd587db0ede7a815b6b07eae5d7b7fbb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492cc183ec76cf1f29fc647fe855aa9f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd45bd2cb294844892abe3071667b4ea40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6f5b822de8f02f499f85364e8e5c8741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f35fa61326a7c1f80760355d8b9416242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa543cc84869317efe89bafa840c30b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbe51fb0939cbfe76c68dd8cedebc6844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d003125e6eebdf7018ad762fe0f5271745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60c2a07cc3d6583b3c0cb8c618762d646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f5189480d8f94234ce8e6eb34eccdb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58786a836197b1a0f230a9acc4a147548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f61e965db52edd7c9b3c8aebd3222749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a9481c66742c5cf07b07f8a5ebe07a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d185aab788bb8f4e9dd7e2a38d0631eb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f48782ba7bf8a465886474ca2944ee552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0bf1534769e85b3e727c28d9fe89b253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2795d36b9fb2a556253245d8d76d2554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e6ee4c7d63898182d0d34a387cbed955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e92323bff37ec68868f14a47c19a5756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f593a2184cb8749644e7bd4eaf619357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f035e865a73e10fa12223c978497d8358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d1c28c5baa982edd7d22b2c008cc5d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944dff783d69e41c0914cafd672bf44d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533005637c14b87c667414de8bf2dd0461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc4834883e42672a1637fb76f6b51e962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b0b1c48bdd3bc18bd3f312ddaef62c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34748cb2e694a8f13ffc64bc6837c9564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda66b6bf53cc32da6dc38b1feae9bd665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc2229efd236f0bfe0646685291d4fd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e295b94a0e8684e98c6072807d4bc1667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37003da8a965e3f9c68acb657c0a15568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56199bcdeddd23eac1966b33e5a0630669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf020b943e0ac2fa931d6c7a464028970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eb90ba4a8e33270926fe487eebc1f771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca9c27d6373f17f8caca9c3990903f672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7800229228fbde8e7370c5d59b22ad6173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947687515a0fedca2285577d2a261d7f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed90f31b0f833b0be476e594d38752c475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83962f57678de1658d90ef9972a32cb076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cca9c6a61694431d20fd005739cf7177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285264971283da900d0c9dc42e7331f078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cd42aed7f7f6504fff3a2fb014ac5e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8561cede79d1fc9bc1242ae04bfe7e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad7a07a7405909f9a3f06c12ba39ad481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382836fd5a294932a3c27ed7dc567f1082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897ac589751967edd8d89da4692c666883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb11a9835a0cba13a98c35741ccbe35784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a97cce0cb312d73e609c759b4cf99785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9725ebb6de2a487d98a3cd1a9c1329186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c05406eba011717e12316af24b561987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50a7cba259097b0c67ccfbde3e6ff2988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e69dce8e58716ec60e00ee4b806835889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a810d6402c415d8b0b1571af04832b4590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5568f097c460194d04fece0260698691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcde748589cb1acea054a271acacb5b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b22d018c734d0ce19dc50184c5c06b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291af28c656a82f2b155359ef1c8351194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368c23d1736005691f24df055158ff2d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d0e5700950e12e82aa1d0b7f17abd596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5b5bb6c5f57236bc56ed2384049a4897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2298ff7a8e67f22b99173c210b5b3498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f38500af0accddeb092be84b6ed3d7299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a7cc8bcd93a0155e872a728946823e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c248530989718219fb3ee8ab91631e57101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ce414c8af6a396cf24ab201e394f57102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b9930e6c13c43429cf932b7c49624a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef29aa5ac4e1d2bee2bf479285800fd5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b56bf7ae6cd21e1e0b783f34e5708c1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d528cc57f1838749b55cc4930c4edc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f2bf34f2cc0e9579a7b30cd00a9c58107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa8d2bf8a327f8fe7ab14f399efe606108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348a29c76f73f7860b12f9899d7f3df7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ddd2c6689dfb7b3efd52ec4074780b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85c80a94420a718ac079c324bb8b665111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c57b38610057ec8207e35a72385047d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4bf4c5ef5cb1dfde5a2516447662ad113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ec2f4951fcb31a95b413096f3e66e9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f07080f83d8d4383bc1560eafcee5ab115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a8db2335a34713e71a52df575e0ab2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195513cd261f292f6048eeed80c6b868117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa69b7b877e20bbbbf04dea00fbdab5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bc10b858427b4ab23fa4477c78edb0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a39a7b4ba03aa339fbd3f158eec309120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce08f79875f651469468d16963de29c9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8712fff12ab3e8b058249a097276c720122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ae46038666602085246b43ef8d1806123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab37ba88bebe5719739f203bb0c04233124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87dbb07afdaced40bcb83714f753da6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b80762d6eb88ae5c1d2eaf682dbc35f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceb07f5e4eccd9a02520fb7391fd610127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c7eeac51b48adbd3dde49c97cd9fc0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a16cd17d29d741b7ea89940b449db4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8274ea5930a2a2504c1b2225b450a6a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0293c9a2e32250908890967f2c0fa523131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299a7a9720f6b609c41802537856e3fc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d850863909777637c4b9e99b11eba71133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e4d6d40be0f027761de648d9b9b028134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c565bbcb73fd37964eccb6044a51fa9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5fa830919e7817ae5018803e32cb92136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b6fa045c4e97842f1ad63a4b3ceea8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a3f6eb3bd6f3ca50500a927094e287138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e05ab4ba0be137954bebc214abd4c0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b292280c50631798fddaa831274338b2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23e6ca96391b9a446615a610944d966141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcb90ef6444f7495523805f4bc05daa142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1373bb96b0d10f106134174feda8d00f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3519a0d2ff5d6112b8d38bd4caac55144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4215a842ff0cd2e6e7b30ef969c668af145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9362061894a1740d986eac92c8a56272146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bb26e4ce107daedfedce7b512f1482147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b6bc481bf652a1fb03466f1742cc9c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200367ff223dce0a9bc17f20b558b905149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bae87a86110b1de6ebf75d8ba70b4b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda11deecd74f3b26f2300d8520ed5ee151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02ac4b18ea3500131021b2c170259ef152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1bb63b8a660e6acccddae8a1f0ddcc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f196ae4c6f06bf29c955e6938331e31154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e19979d74be16ee7a0692c3039afaeb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34c9257e1153e3b2dc2f8466eade8b6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d1e7b416a03c9c5dd2d51136e71104157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846eb2dd9adfe6f72ed09ace0f63ede6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bec16d4fe8a70908e08b37e0518c87159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4eb5bebbc86bf2d84181b052d34590160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3d3a30daf9e2507c71bf7ccf7d2a48161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d19236c2a441bc333e38972b6495b55162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c13254f48331e760fd52b4f727ee6d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91da18a05afb5f86c1e52867bd126373164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa432ac82c67b6f94c6e26a16852bad165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f6789af8e1b9002d7aa6b27636c9b0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d038a3e8a1395c317cfd7c52d95eac55167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640783507da3e3c64697e3e28555ea9a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a640a3f5622b4d0b66408efd7471b4ea169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b1937ea2cc8d3be14c56e32dd38a41170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e0e1e5ee3433be57ba5ce4b36c86e7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7ee34fbcbc4b0fb02fec8419a438ca172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f4a6ac39dd2d281f0dc32ff244e8ed173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8641f89135cf68402714071256390175174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b359b9b3cefcc07fe92109d87a0bbca175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c51794c26d81d6921ab359bc27c6fc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931bd554f31d60daac076092898de0fd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433b7e6ce03abc4bc5b35b0d04f85b9f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a126161489fb99cfc03cec6632bacff3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53505924242d73992863b7de64875932180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4d964aa560ca351bae7d9684d881b8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2296bb4f7aa96d75fe2eeca9520fcd52182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158ddd28172b2506bbeab632f8e2ff69183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89486ce27003dcb71d79ed0dcc1777a1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e1b1956ab25a9478500d0dd398f7c2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3614eda0ce6892ec8167d53576d981d9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b955df7ed13c0e5d77440f89943b54187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbb9ba577e1f1b5d4d88efa47add203188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06b323ae09cd22c1f002987fdb0366b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6532455ce3d35293995c7a7a8fe7013d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bb8995bf6d8a51735802af28c38519191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77941c727ac3af9439b8ab7caf147430192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e035965b164efd718f29eed143111150193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953590eceb29232181e139f408162f51194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6501baaa31fd1353948ce7a668d7aa9f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00626269bb14c430d875f23a33489fed196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d70a0fbc5da77fde2f696e98d14ae0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ea9fb5dac04a1d788e9dcba88586c4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bde56508e708f63f707fd922f2924f5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069b1403e012c8f0e01e5c829f76c6c0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831a49edd58ba4c7063374f64a6221c3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9bba5ee65bb6d3d223ea003034dd63202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c4cfab1059cd1792ef0037bba88c6f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a2472cc15b53528b471e1fc08c594e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fcf50c8246b928d46c7339cbee1168205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d663e100a219cad0c412da50934939a4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f873703d49ffda83e292598a066c1c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c73cff2baab58ca710bdc621dc57bf4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284a67c23d53db448b53dfcd1e819a44209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81218a0c59b72f6ef3eb8f4e8fdfbf5c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2380034ec40465236e27df0760e529b7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8a943b327239387d45fda1842b3f12212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afc6ad39fc23efb5b806a5096975807213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058e3fc46ffdf1cecdbe1c6566ec68df214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b107d3f7050baefd9aaa1589e54a2ca4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c95eb73a10eabe8c4981685e212988216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da92ddb64e7dbfba0a50ba5beb46d17217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d91b6a56c078fbbf9ef5687ea62920d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba3fc5b0220c198ccb3cbfa09d16d62219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0ec581657050e31eb2c86d445e0931220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c41f43d7e8060c3eb20a540edc4f48221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b3f29e145aa0a51c6aeb0fc80c3576222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24817e27c64a1b52e83f44c2cc7d531d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022f86d36605b3a96c1736cd4be48fb0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039e03ff83001fcda69592b7cc852541225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8e1394a8a56920219210f18e9d33aa226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fe68375b1863bc617f7b87a9cc7ec4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285e3ba95315fdd3842205c0c226f0c8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a623490e9b1e3e3f5932070569506c9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed0e47c99d036cbd01ad625ef3c5a7a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9466b5eb21df626b31858cd068f78dc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba0d4c1a90c89ff5730fa5a60739cbb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0367c774c462b2bae7bc21e563b925a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bce60f33cb5338458b1334c998ba02234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f112e9cb4bfd30e946889e8a9155f128235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37037ec3b91c661fb1fe50501f6fa876236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117056aaa1945681a70865f2f90e95c5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275ffee74d6f927be709943edf2cc7bc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7976db6010b1720ee8cf307cb78fd95b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537afbffbf0c644e17a226cc81804c71240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1d490b19937c28dfcd0ba40307a96c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad123ae3073061d7377ffca7a5bf66a4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61620e2877374136e39a99e8e86c3538243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea75d69b08c9ccea291879c8afffe4b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69761d87930a1b23476301034717b8a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860d0b2946aa68c7700a4a9ed491c0ef246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aacc22eef64345fb804530e159aaf96247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69dc5ef1789fd57af03dc8b5fd7ee94248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5876c4becbdc27bcdbf9ce31e17001d1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be8f630f1e9c50d56a50a0fc03ae23a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaa4e2a0f0a63744d2b71f8f816437b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd800287434f6924a69959e55afd35f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb410e4249ce611d1c6bf23cbc0a0329253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd62fd998b0de388eca71924eb30658254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fefb2b6bce59664795ecda612ed164c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051e8a71162b9cfd381d06dc60a152d8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf1977cb049897dff1b4de81486d179257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e43dd05254943431d52991721118b7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8fd0194c56c31360b638899df33448259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa5167544e68bf22b260e48721431be260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591b396913e7b404f816901920674b56261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f081aa9cc9f8407e2425de0e44937a74262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a38d15ab01d79e33d209b12746b37e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f8750f1e277b44ddbbd19f9e8a6182264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5daf73b271ed429f803e8ee54320a2e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112e6e6230c251acd4ba7f74974df1c8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6eaae6d66638fdb58cf558f77f1685267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e1e3bd6fa1bf6f53e3db93be028102268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d501763cb2e3e51edc36cd8b7987119269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468664f2ff7a14829f62043c759f1af7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5da826454a5c730d2b346611d1df81a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e407d2a30933fdca0b4db6e4e685c384272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d97ee795e34dac01a268c25dfb96197273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8669764f8054ad06e307257ae2c6ca274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759ccc63e20ea08adce5db5f2e7621de275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553035888c8bfb67ba4e76a1b801c8aa276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2692ec5f8e1c16aa86effb6e5e589ba7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40bb420bdb874dd73663c4c56d67515278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fc611cbcaa900747445bff6eb0ebcc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb057f20a51f6c70d93a3f5d45b3b7b6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cdbacf232ffd63436fdbbfcaf4e585281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e0c08d60c2f508fdb9d43bdf410e0f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1dd7add4c820ce07187d056b1e0f53283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83d985018d6b655d50dc714c2d317ba284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405387d2a0dc0daec177a8325e479b8b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc774d9550bd82900641e2279665cf50286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cc06bffe01a69a83f45818a0e21df0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0507e4d9fc3f0884b7e89952eaf3fb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c6d791de2cd73aad65b7a6209afe87289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f07844588305dbce92fb01611bd129290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04fe8b9ab008804c5d782f9ddc23b28291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0450cb19691026e116f7ce565584cad292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b16669d2d86b8c2edc51d49a0f5e2f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3118205b9ab1659d10c4431e2d576c20294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3da2e0891971afd31282b496a2c55b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45092ed28d8c54509015d47fee45b6cb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053e50726cbc5c19903e3888da3293a8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea46e7125828b6dd771115910eedc01298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270fcbdedba8bede3c575a9a6c0f5170299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4afa0f2e7f2c4d28acdecbef3ee0b2c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd7115b1efee63130744a3004fc5578301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc12864d2f4c73163038c5ffa41c1f33302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ac60da273cc36b2c675e49216c76c6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf6feaf8accae73bbd6082e0a96adf8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08309713b829141677fa37fab3c5bbe3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b603427689a29575ae8a629afe2f368306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d115192200ee899918846a5a77279bab307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bf851e795cf0e5b2f1da5e354eb730308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1664eb343d6fabc36d05b68a10fa2f7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1b2dc5286a7ab36adeb8308f55b3db310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496e688f946c51927846e7621108eba1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd5bc0b17ec39653e9cab40676f8744312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20768d819a9d5122917babc9154d09f9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72ee3ffc3f7c6c14f8f63b8d6c635e7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d495cfeb81966da080e31949be2d5ac8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096152dbe68267b426648abea92e66e7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a77994e70b74194bb261ae8058bfaf317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6da20281e223c3f5183842a71690ad0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abc283f38a5122c4bd8828c10642c40319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afed8a4cd6f6f890420286b1d85a0c30320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0ffd6b6e4e53a92565af850d6e1c9a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529a750780d0a38ebe3ea741550f7d6f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eef4879688c46b1008bce3b2e9b39d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1241d89504748f6435d2377fc8f12315324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640169a5c1d705d52d161619fda438a6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3fc4ddc73d1ba7911fb430581e1f1f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f7d0c06da36e57f82ce6afb29339a5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0ea68c138be5a81ef1073fa84c4c3e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f092b5a1c89ba366960b388eac87d4d5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4f3cad47ed9c6c7a43c7c588fbc933330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c187378d0d8a2b3e9ebfcf6e14f7e76e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0412a2a9102da34fef2264db55abc836332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a0265bb964db8e20977c8297d4ddd9333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285365b81892db2a5a052558e49bf6191.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1f33d5e9ffc9ecba42fd2886d95bf92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c81c01a36c6f84e29e7408922a31a523.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233d0522dfef9ce927034c77cfd030b84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5367e3ec55a0819fd9791e79a26d895.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0a768f3550e805044be4e74b64f7ae6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6666f3d7c95ecf32e0acd26105e1e0037.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e2af9faf70f29f904a80d8ec09acc48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b7af0d43aae6d981f15dc8f14976489.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b83b989445a4aef1251b338860b5fe10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9279e500ddf449dc6363ffab473cdff311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df74d659eb7cc33cd0ed2b5e33d1b8b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf54d76d9591aa5a0cb7d7fc651740613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc10c05a064ff72affc07c4dc46e0e414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd64375ad3735e32e52fb2aed3eed8f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8435dbb872f62120fac86a7863ff7d116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065a941fc4c70da8e66b825a1c91194117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccd66530816fd529d7e787d16f5267618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc0d2af9c63f78e69cd720625f80dbd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57d5a364a2c1619793c218d81bd443020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dc6a1a3290dbfde1b30f0e70e9f39921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668897d7883e863843924bf8396b481122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05cc43b585b74c85c3fdf7b5e52e8c423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085df1ebe66032d3ccf5bb3a7f58c79824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6201132eed344daca66ce6b008da2b3925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52beb19538635d9a4eb48f452411a07926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b99768dd8ca9e37a57b5274f6ff694a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273684da48d651614368ccb59d56c49728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b616dd8702871515f4c84adafae8e99029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1989fa8bc6ecac3fd9204ab5cb288e2030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad6ae5620769ee7926fcb6dadb71fd731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731b8cfb46fea581fa5aab79d533f29832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d932fc976f7549ee34ecd204c2c8d4533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99254da5e4629402a2300260a1201c5c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5447c819a95efe14c2c2d178a95c4e8335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f1b47d7e11f9928f5cbaacb193438736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557d2c19b632f8bdc986fd1c7dc145ce37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468a7ba730d45adcb167ec220bb2b88938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3798b04a490898585326ab48aead3c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2978c2189b83e09e24bdb4236177775840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b136e1d66c8492705461b8abc6deb1041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3031f704e76f72b313b6cdab9df9c0b142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d652127f6f37884dfe60f9d24ff0706c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f796aae8ef5b36316eaf6a603566519844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdf23832c3f98b1fc3b2ccf4abff4b345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbc5e601f5b784ffca48995305d6e6446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26da20a2f4bdb0f388e8274b889d9a947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f2bc90a37951544949561da66849fe48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd683e464bb8c904a031c130c1037b5249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e43e8b556b2d8331e4f7ae44bfdb37350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5418d524ade28862736d3bfc061943a851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122e0d27ba11a6f405517312bfb75d0652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432b5d7ad734bce379232fcbde1111f853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6907a605082cb602c86fe9f5abfd01fb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b404cd8225910360a33c3db5480d1e455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6d93b2476a186e9fdf2fcb1b7e148a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fa2e86c19a744a46fa8732c6a2138d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce04a26fb7f87ca31a39d78348f6344258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0221a3949d2d2f879bd45a0a27b89fb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29a4c708780648512333f39bf9bb24a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c5f115dbe6896899c5291334cc03e361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90e2663e19209065ffb1ea37bf8173a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4865ae8b33e596a95703e04615070e0c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f2471cba8031f2bf2d685622a7194264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301160602cdecc56695f55ca1a70c11d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce65e6148df818cc96a93a209bb1775466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8df6d07d9047160739e9070f364313d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1011dfa868b217b194e221cf1358121568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deea287926b1168faad8255edb2a60c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063b199541b0fdd32e6dd9322d0f8aaa70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bb3c5d346d12ce107e8cde7a5a9a0771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00728539aa542e3f8ed81004424669a672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d11f2008e2ce47116f127fcdd8b99073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b83865e98932f927cd9aaedf54749874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bed35cd85853e732ae5efda239e21975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c391e6db8efdaab1a796d10300c9e776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d8bac317d1220b6c9f4b0a8195167e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eddf94f45cc9daa98e4f3dcccb6f19478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4613caf1bd591912842d2c50959260e479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dc5c45a4f08429b5c82fd4a5349a2880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054afd7f5af8987c8b665244c5762cf781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f16a877d72abf03ba2f890eb25d224c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3248c299892d618ae7946a0bd39305b083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c297e08edcd5514d2c6154217087aa3a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e217c25a0d6fcd2f285da17bcec99e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50815597de5eeb52d65d74c6998d0a6286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30a844f3f5f25e514c9bddd8b2c7b6f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c628e1c545de853655d08b061d9fd22788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cde08507255d8fc4344853bcd671c589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e494ca603f1457acb2457630bb4e0b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081b5f3d136367ab882a4579553ab80191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7762e760ef5a4c5da63fc08d8ec8d02692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d708c5c63d4a2a6d3045347f0fd065e093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bf35adbdc8ce943399cdf6a26ae30a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85afe3201b8a93ae78cb46c66411fbb995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71152651a15f8a74277b3188d14c95996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd32ad6110302970389a424fdbfd21f897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b24c53a8e0e31864fe7e9255e18b0198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09663c1627f2aca0ac16b2e60b9d5a199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169ada387927417563d522215316a112100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdff610774a3384fdd1073cf95903d6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edf14e0d2459db0895ea49bb2b29389102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1856108634132f541c3e472e3140575d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d0b4136687a30d5250dc63998e0f25104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48c53e5c596d35a69d467122ca27a2c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51a1b1d3a2619702cdacb62caac7442106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75ebcd4af2c011dfcafb2daa66ebb82107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17debc4c54058f402ee24db3cb4a2d3a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488cab0477b6fea0f8657f2b82e2414e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1bb9f8271279d4b526dfd076b5156a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64eb1dda33448113bc34ba1e3367e8c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa381568075bdcce6b24723ef2c55288112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23f87a40ebf6aa5c2ba9d923c2c16b7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afb691e5cb61d81e6e4a6c602622530114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfb5f4f9d8ef545d79f1f6cf6bb1c71115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105f6752c9245dff0912c7c188d8930e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee2614c5488ade16a422e1d9857c966117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f3440a64bdf14e58f468fb29088964118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37801bb9aa1d5ff194bda1cfbc8da119119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c7db829f06e2bf2ef3c869d32b383b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8067785362210985589484fdd2ac324121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cbed25e936fdbd4365f201af834224122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca0d985bf604760fe5bf6842379ab55123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0d0fe73e7bfac6c978bf4c9cb072ea124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877fb9455352c431960bfe8b9d4f369e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df733f549d976f4730fde6c04fa6f25126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fb21cec3830deb30cbb0e722162889127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa3c0c11f6f4fa2c8ef52860a807bb4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f985805e20f165f339fc9c54361f95129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f44cb9d068a59993e51fabe3adc6feb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f6ac2a9eee0daa1e0a9306288aaecc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde36abf727c05c9d9a1d8aa0cdbefe0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b719e831e68d92f17897c3b24e46bf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ae90c35dc9e60dffec6089d9ffa6da134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49679e444e92885359343fd72a04404f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1817f982bb1e81aa1ec964b4873538e5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c17d17eceb4bc54c7c5d1f80d3f932137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a199bbcc344333b549fe415ca595c7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c676d8d2705c98a7cdabb0f5c24738bf139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f401cddcf4b982dfefccb2bd286417140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec21ed4f7a4cf14ac4a7519506d662d4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8ee1721921c687635f8a4e46d24f96142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2113735a356d5760adc00d5b3f8b295f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2055d64ba74ba90a0d5c4e5ec2222782144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3df76ef3a2e93d7d6d818fe20525aad145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defe42b8b671dff96f7f648c5a641ee3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6585514db1aa0856189a0b5c95b82f76147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5a3ebfd603487205851aab8e055712148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a00ae40e0f7bfd3e692cdc6ffecc63149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fb5b6f0b7375ffb02c421a74ac9e82150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a4606a7d7c736cdeb872a833beaf02151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685ea638c6b7c38157ff363096a288ea152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9af7f1fcc0f655cd4c9e45987bccd15153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b16cf15b3fa8b350b1d54d85f5850f6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0eb70ca0a1ab91b9d5031bee4e568d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e479dfef1a2c8ee235623ffeb036837156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd89f755a1a33920bc0f29401946862157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2c7dfcad5cb762cf815771ce829524158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77db929e80f1b3760d33a9c0ebf72ed5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eac7d174989a7cc4ead8c038f244980160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933e8b79be9639541922813c73931251161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e972c266110dfe50a3c2b18ad6c439162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d3a1b3ba7cdd8b19fc9c882977d1d2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde85ac2f7b3cb854849c9c2092ea47a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef21dff0e274fac8be29b8bbb0a9ee7b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e105f13632435f272a7a903c4b9ccdba166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57263b2645272e0d90b11e708e4e6578167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f332902966dc95525f9ddb314180cc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ea6ceaded4f43cc8cc6e95123b92fb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985506d8a6cb58ec9b52702b251817b1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58658c43702447ed951cab60b38af9a2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41214154cf7f86ba184de6806b02ab0f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e64fa16049f15791108e37da737429b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db44f90589ff0afe1ec5b15403eb17fb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27afbb3e4b56e877daa80a83d2400684175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a9e4b8a8a6b5bf60349a160d61511b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806bed2f2a517fb151407019d7923b16177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f45c33c77e23cc9a112e17f2fb1d3a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e327b97a56f1409db018a4d9b89bc0ff179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767d776660429306c5187d38cf7ef373180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb824941ed7dd0564ac0def001415681181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eac7b393244357755ddf6d3444cbf1a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88b3a483b23e2e2c587618ba20b619b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2fac2f235588b7965bbbd9bed943d9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30955b03774ae5701939e0b19c879e3c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b903004c9f84c2731f779ec7850ee1e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2710125655b90772f93c6cbe08deab94187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0228deae4a2399a97dc74236be86f985188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab847960b19cfc377b842eca547b438b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58c52db7aed5c95cad56d9f06210542190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cc2ae809755e27dc8eeee2250a4bd7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e47bdc1a239e7bff761cbc2a8bd320192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedd02255c3e0525ab1348ec8d3127e1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5d7b5769411eef0643fc66cadea065194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9614b612cd18e74784449945d93747195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08be882d936ab59e7ad78a9340159e61196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbea007790f811a677310279e89d725a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d9ccfd10ef45e2cee0bf377f627725198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6710283d12f2842da1457b99f8c9dd4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bf7bbedc403eda2b7e7f2ab633e544200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60153842860e67ce862ca35fffc9805201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7bbe4c58c79d80b297d65baa082672202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec7e7568e2886ea35716483e3eaac83203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9718e24888232b882757eba3e8ff0908204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa51607369ab191f874f1d66b0d3138205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd6a407d7209bce4094c10c6c091bde206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f010b20e1dd3038ce87ae11df6bc64207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09b27061d5a7c92308100f7cf041941208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45750f78ed26f5f0c2e0ad9a87445d3d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec722d4daf4331cb3551a1ed694be11f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915cb516729b7409167b3aada5d14040211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5893563575b53acd90bed022b6a9c3e8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389833cd6af6dc7887395c4788ae4843213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affbfe3e6ba9edc4b12525264484957b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d4beabad8bebca018e960127683fc3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef420e5e8642ea7cd093f2ad9c09474b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4d0686ce852a69c95afeeb3d568a0d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01892abcc26c51dbf8c69550eedb9719218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e9c9f8ed5711b042996eb578aaaf11219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c275e603335f0e11e16ae10dbb1acbd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4252253afe756f734f807f926b8765e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b628f6ca95f5d9b6d3cb6d8fe1baa683222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93efcec807667072957218d432525d01223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f72a3ddc6f5c06d17e0f9384176c47224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48c8816ae84935cb0589cdb8bf0e983225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58c68fc13763cf0fb264abd296edd0f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38acbe4faa3d6df042080c5fc5922fdf227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871a22686211535418e858041f423090228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2d274b22a32142845eefde32414f5f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061eb1dcd23c41313f2c0063814b2fb5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5227b6fc7d75a7aff0dbad60fc32c4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e63930490f2dff01c8bdc9499cba31232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7883e827616d6bf4cdd05a788ee76047233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f57740e124a0c7ae2aa35071139382234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8035010ea56335842da3c3fc09d85f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bb2502cc5f07bff84b2fd7ce27d768236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128b58c9e0cafa74d7553691ce7dec28237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cdfa167ecafbbb8707a68fb9e81538238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f721f36dd4d77c9eca47d4b63dcfb0ca239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c6bd142ffd28a1c784886a34c45ea8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905d5c8f9597b86283edbfb79a490706241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6699daad867e57ccaa06735684d4ca242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bc5956d96e4e43bd95a9071835dc0a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef360b5a420aaf09bd83379808c3d930244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c3a3dee0a684752c8890649089db05245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442dcd13af1fef09e2684d3a5698d21f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c925d876c1c6dded5722ad7c76007d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533fa3c7421544d0cb0fb4531daf5e99248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525f97cb52e3b655390cbde66c8f0ff2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85affe688ed9fcf4ce9ec408a59b54e2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815d57049235ba05ed06d671f5bc4fd6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fbe645390e027d7bbe93df69a67e2d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3693d4d119f11b62ec2f7d2a0cb2e982253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7514d7dcd99b47826992ea34a27cd4f5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a16d5e352669673095b1a2f06f76d8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642c474e50216199e5dcd7704d14cf1f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be18aeb65184b7d0ac85cfae4c2f436a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970ac8146af491a35a0c651d44f3afec258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ab422e815555d6a481638b503db733259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d60039d817fe84a9c0b5035fe4c1e5a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866107b850658833f34e680d0ff1b16c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad59d92403e5b2cba34e955fee648b06262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee2640e152eeabd2dff3e782979b80a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9003f6873f0497a6c5cb6a48bf3d19264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f851ca86b52cef332a02cbff5ca482b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a95b88df076db5d3b33991aa73395a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe3108ca148da6c5e33ca1a87eb8f65267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bf32a2f0e581a6ab0abb6e19045881268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9793e8611fc9a11f775fd3e8c376ff7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc127fb0c4cb8559547a20d84189f22270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427e5d42d70768a8ecf61f8df8ec51f4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7ddbf61937f7ab4792d7fd5befb7a9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07336a939b3441e2653edc10a187b86d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba47d9d73dbe6181113a61e8996d8fe274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae480cc818151f4f3bfa00f901b9849b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6b467ce09c1108b2d096039bf81ca4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee6f15f5eeb5cd2771c149ed8b0b642277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc2dd8b67548531c3f993e3ac0e5c44278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e62505f78b4d8d32a3c9e3fc652801279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8710471125d5f1a228aae96b7d63569280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a10f820a2cc0945c0c5c3626088d9a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61de2454ed6a109b978293db461a5372282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1776e55f48d54decfe48ed2563f14868283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1858bae5665810b9feec7758d241745c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995fc8a45f646fa6071cd336b7a41e0b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89254dba370b0b7a2ce916dbd30321ae286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7526610c66ac0d91fee50e8802c1a3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6840011f03d980387c47edde51940684288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452910d2ae21c66fa3c10d681e6366c0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529b04945b2347e7366bf460ab067aa0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074fd38d4853196dd6840312db68bb00291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5d7022a7bff098ae2e9eb40fbed9c5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d2f64d07b4fa872df8227ba8e23ad2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b769459ce9e2054b7763c1144b7b1bc0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f22584001fbe08f0ff2db29611970d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b98a0861173aa4f16c939bea3a9ce0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1639faf6fc6b2d32767d10c59421ee0e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9490ed061edfdaecc73ffa80e7e4081e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede24e6825ce5562297512959a6ba1a3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf7b0f96243da9560253c59fdc503da300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c1f7f639739ab750d73baa783a5bbd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1df52775408451ce578bfe31bf42297302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5c84b9d2b7ba64a022f5a786c2f17a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b6d817dc0b580937a4d21b539b8845304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e38dc6213f4ad21e2e9df6630b84c3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a29cd9d70cba4f1dc592d14293cd27306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41826ee1f6714729ffcdfd82d94c4b28307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a376710646869009668e42d7e11bc782308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9686da362cd31a961414aff429e5bd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cb963a0b62b63807282d70896a149c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeae30f9f60b1d8b1a205411c3398c6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad63250d445d388b6a689e18bdd33b5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4279073b44dec859a377978af53145313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e23a78f8413d97bd07558b1f6d6c4e2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226fdc96ca9c392708c55adf043a2474315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b55fb1a8f1b8ff2dfbe622f1e8e35c5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a02da394251ce52245781313cdd1329317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba8a1695534b62ab5964b0ede215718318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edbdf9a4d9444edcc72a135e7f6ee27319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6239629059b2833363041a06ceab12e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245f516c7903385012040ddef992c517321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1001b94f154bc1ad1d32716b9b064597322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f55c43da35364fdf49dd01da0b2814323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2dfaa96c49742bb9e81a64bda0bb17324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76425644ed01fcb65d48489813bf4e97325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>