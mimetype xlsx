--- v0 (2026-08-20)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7252107e8938519f941cfa8be67993e21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccd4c5636132b2b121a2fd6921db5382.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246138c1cfc3d83564b3c2241bc5f4aa3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2641c4537ba102ca28fb185b4376ab4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019b233705ef333023bb06ae68afbde05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3f781d65e59c10899c4b92d8f749006.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67083f800c5f695f3dbc6e54b23bc8cf7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f600f957e27589087189ccd8830add058.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abacffba46c81d41b9cc793bf822cb79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b868b6c74ba5fcf3d07aba226303983610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca789d79f1a33b978a5fd6d8dbc0d6311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6c105422732387d3c7bcc2fb2d5bf712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427a9390adea373b9c3c8f15d374921c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e829d48b7135c6cc475ad559e73a1f814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a72fc3d02a116c421e3b45347c5d86f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02554328376520573f4deda3947f731416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082055472881ca18c899a34955c0d9bb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5b08114a4f217b1e189f92eac3b7cd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74be73449895f97188fba5fa5835e91919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931fc6bbdd6104a7b23188f678eeb40c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c06dfd2c29832c95dabeea32a13d9f321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28030eefd346541fd377aa6e682a7a222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af8e233bda925d091ed50f03aa6614323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dea8b6616957c6ffe5ab8f69dbd003124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df898011c088e52e6282dee6e44451025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110e40cb5c82aa1efafe6c49d213ae4726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cc809d2146f4f0ae423145c7000c9c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59c1db2ac1258d7a73c8c2f7bd4af7428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078c9e07d398e9552fc650af7a622d1429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f8967b364bc9f7c35b7f11af6291cf30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e5c67973a50ea3e5cc032941a4a21131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bff3d5efff19c4527f29c17e6da3d5332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481a76cc9e7f88c41932ba8ce899126133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06c2962630f3fd62956b2c5715a51a434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62851e8908944e30c999209ea1b7f25935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b297ef6367812e4a225ba713e367c936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746394e561e2c8d1c1f20c2887944c8d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc801bcfc0c93d47d700ae2bd81c69e338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62a42b9de35ffaca9f419b3f9a3235b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f300b59049d57d377dd99a2c69282d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b4484b30dffae8cce5b50b0cd69cc441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe2afddb92e6ff90f5ff103be8207f342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89e74ec8a4c64300184e4d5c1ba478743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aeec0c304f1e8dd7084f0678ffe90144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c50a7db05d89b6a221f3885db3a776d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f479fcf49e4d20f8e677b699270bea446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11cd18a52908e678239616d5cda373547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94f950a4e415d8ad61922d7557f558048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d344ac6226d19c6bc434fdc8ecebae49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903230cbf998ae039ee85befa7d69be350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cb1627558a8f88cb38ae8667241c2851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d171fb3401156d731b2f8a1cabf97c9452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2bef5cde919304703ee8af60b24fbf53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd8571903084d137bbf2a94335493a354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023d2ff0f7094ab27beec0848e598cce55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72077799f7c13f8f52ae52d267e5d9fd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f1a3bb3d040507174ff884863343e257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8a73e911a2c43d11c71619fb7bf86f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ab0e0e74ce9e5d795b70e060def56359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aacad6bc37bd6a2ec4ecd0b2a625b7960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dd84a5d0d3a875d5754a3c0b465ba061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5ba0df1cedb000113a629662c7754762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba2deb2f733d0bfed553d58067bbf8c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbdd489d99be33b0f07d7288783469364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c377f0be8f0e1a07bf23a551ae1e29b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975a572ba6f1917e3fa01ffa6830051b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6fe8fb8cd13c4bbe7a3aeb94387dca67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b39157ba23b36c824e5ecc5e4caddb568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee0d9fac5ab0988e2b86b588f470c7e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085bd35d470e0f179b356fdc640fc09d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d52aab565cbf8a7fc643aeea383365571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41eccfe21ea335f0d8ae2ac6049ad7472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a0e937ee9def8d178c5c9272b08de373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7362d02b2681db22335a1372a85d4e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe0065fe4c97befc9343c3b2123b25575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292247d8766a9e82cf92a811cf0c76a676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620a1cf9050da2c8fb730daaddd5e2c077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f16b1a492ce11ddde58d133b4a3ca5978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9078f7d99fc753f0c76ba47a0504f33679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8ad57412eccd6ee51fdef0c739ae0580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d28b92ac040031b07ff88fed9247e9081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b6c45b39b441c597c53ef2ad71c2ee82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f22b2e76d48b8b1f28ba9154d8dc9b983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a5527f93933fe0bd73e9df3ac401bf84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8965d0bddf7273b649a542e80b7fdd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d2343bdbeb86bbb3b4a247128d643686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dce4d761d9daf3dc64ceb73c290ef8e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42e3ac8ef30de8a6b4650ec2c1eddf388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eae9d08fed814fac932201501da19689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc88d3bdfa979682787be1a822ca99390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cb150b98953e17fa456edb01ff621291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599ef409aaa376278762ab0f0b5c6ed892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d5f96d889f3a0098db60e005fa577d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c851b57b37c6b3a7827245ca1f7273c194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b911a6cfef2856c3ee44f6f9190f813995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f1406a521d1a4c95148f74425b6c3496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856d5a7e09a006c7849ff54ea428414f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd05d37c464e6eb2230720e8710a3ac98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b86616197bbd7d8aae743988b401e8299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a7c7651d604b8884ba08d862940cd3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db250fa0524f5124c5390be6d68aa661101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568c5f4aa77d8c001873e5a3e56db83d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d9e31dabe7afafd8081bd33c3af6da103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6401a00cd798c2492e559e7b219720c1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea7739eb9c7618c266238e4092287f0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704eeda6f01078393c43107f07e8ce24106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b89bfee002e1ffebb30b3b0066483c9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9b45910d5173dd277538739ed811b3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5028c1d758b0a88af255c503f5aad1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b619c8e638b896d2902486fed57cf7a9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dfaabe4fb86236def4f2a2d39ddf8e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd82ab1b80fd109db171ba1e80aa3c0e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0231fd2290165f9603464df5f8be4a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560b8a2dfaa0b1f2694d79d5ddfbb19c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2fb8d4796a1e14de2c0dbfc43d42b6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4f3e5d17d6a9edf97f2dc434a1d158116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e5f947dd16fbc832fb29d499021f99117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eb2944f176d58b414683eb2a86e277118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ebac15908b978156fb0fd54f614b95119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8848ea9ab42a2ec2fde4138e52e365e3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3b795e5594fd9ed955ecb59c0fdf26121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b40878f7a5345c5c63cad7718eaaac6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4278fdfa06655e108a538b5ff620309c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217dc30eea369e7333c75957420b6047124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b40dd818b8219e46b13af5a0dc98b30125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51135f0a5a3209af5b94650246c067b1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb90bc1eed5dfd315307fed63543fff127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56e6e0846e1ff4a5d0e87f6638f1564128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e23046838755227fed7016b6a31fcd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7ae00bdf0940f212e428b7c55556cc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868cb0444adc64cd13bd79f8af86067d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c124bd818b8c96c182694ef0217cc5e4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a0dc90cad7be23a6dad554a304c059133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70b4d9979eee34328afe0fdca4c0ecf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63355de7df0668f157943bd74b5f0ff135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49320ddc606bacdf8613750399a72c6f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3181525d3f89ac8a10867c8f5489fbc2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1424f241b376a8827e67ad607e30e4d7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074c3bb7c3b0626943e289951cf2ea5e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8272885220f4c5c2909af60f52c3f1e9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184618de668de07361ae3208d158dfcd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d79709048f2dc04339aeb865222e67e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e2079b70bf8533b563a402f51c89c4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50857c979e92f06a1dfdd7e058c62091144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc1a5c36d7c71e9a7a2aa35343d818c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8471757c6607a43cc8f58e8617ac2b3c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267e1b4f46630c5585dfc630de0b70b8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf3f9c75b5613d3eca9f44cbfefc566148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5adbe9c4c8f06629cf4f0dc6773c287149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2bbe0bfac7d32053718ad350c5643a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee2685007658f53e92e53449529ee99151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7970d9d3fb3967d352948fe946cb8659152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1576a52767c5ca71fb50e3c1829cd20e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b54c74468c53397e8124ae01546ce72154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221e1781acd73ddfb0b7fb62bc60bca9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bb3baa526ffb0b099da8b93deb37bd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dd4b21af845498d2c404af6413a24c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd32c233f36811f7669f339bdaaa769158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab47c507033704841cdd6ec4a0a41953159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce867a99cc36854b45660968da325a10160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d717eb74dd190497bb183c39c38cb9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5533f1a958f30f52f4395bd9dd587ea2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e0476de2291811077360b36f8f9e64163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e22bbae9a39cf476b60cea13f2da180164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0f0013fa19978d831d254547136436165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c38cade48c2a3c620d19688e756666166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7755c597166504849acbd661d257a028167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e66f721ba9285f70f20b45cbdbf4013168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8968df36703a8ac9726ee0a7e682f83169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bac5854442b7a45329519136bec3ce170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90429a992bc603284ff3b20431ab1ef3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3c9392ecd90503775a649d71c98330172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d445f3b3127ca1b9e8af2d2c58a58a30173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc8dad143fad0b869e933311920001a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8743681435fb01699ae763a7a7be96b9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e788d640db1eb437cbd1094488f9ff176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c8eca828abd54a75189e18be8e4751177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d31d07bc592b6f8b2a90cdbce1d4ee178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aa3868dfa31a74b1c19e7682f629dc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7417d6bf83036bfe5be1222bb66cf1b5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42689b394c690b6080fdd42d0872e26181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dee614450f48387111a62ac84044282182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856a7da195f419ade9b9d91b2a2e7610183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf0df4c6edd7dbcfcb1e8c7b21fbc4c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cb6af98e667b324690f0ab79edbf8e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22fc32f83d63b07de5a2e14efc45049186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc6fc61f3144293a369fa95fb15a679187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3329c66321dc8603992634edc8bf08188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf72c04cf9b132d625d70817170a47f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bab2d00baefe4912b805cb56c434d8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587d5bea7b6edc3f54b2682c8efc0c3e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0995987761b0a285ad435413154f698f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1412abe7c55d8a983f23390593e784193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6797b00f3168e8a27e33a134a418992194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da21fdf03c38a4656e5f601e09e35ff1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495c40ebaa30b568a2cd0561539df458196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0301fee30d189bff54d6544aff32d66197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24969a48bebeb27c3efbb15c01988e9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db33750867eddd449ea5bb31e93fc534199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5438032075ffd5c140e86a6d075ed2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0709369d10cc7e715203fc86904f208b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d430e9357328dcc0cac00e060eddfcd9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed0653d62f79da71dcfa87996c450e7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ecc3738e38fd5f1206db586fc27c2b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70109d0f5a15efe473516c81e98127a7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d905c37d2f370cd70b8c4f0fd1b3137f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b45bea52d32373eed4dbd922b0db03d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ab7f3f24161fa17a663ecec49d97d6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d922c86e4e367c4477aca5557174a3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4600cef1769e5a9c478db9c98e8c433b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d601953036b394fb7cf552e16a4488211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7386e8064a828adfdd0600549a2138ff212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1783e42a9931f1b99bca77ee56e55c4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3f90056998dcdca19d3f89e461f448214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311ff03900c075fc426e0e3397eab2b0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b2ebff2de67d288943d7ca77f40ba0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d80d948633bfa05e3be4be643ce6be2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a768ee316dbda742bcb1904a83d481e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6de695421414de0954d0fa77dc0c88219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e83fb9df026b0e2defcba4f32446eec220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29dd024cf744400a5b770fddf4d6e98221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c4451efec4a48b744e1701aa1a75ad222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3473ad84fdb951920e576c976c4d616223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2477aa8ddcc23e678c5df051b88b5c6a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3145f63ad9441007c270d787fd3718225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f1f651a029b2567fb112afa9cec220226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06396f53e6f20ae933ad94d6a47abc65227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267eafd35fbabccf7bf77cfd8e4c4253228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb46fe723d65761873cf6495064a42f6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10144d0d0cb57c51c702cfb1d39d890230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a59543a53138f7a472bded6e6c4398231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332c4ff09200e6a7f93e5985c071d1dc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e1dbde2f33234d6a90e21a520d437d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cacc49078667cfd4d99ee5d0327c6f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72faff307c70d3af60178143db374f8c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfc2b4088b538adc531cb3a8523ec13236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065edc3a39979bf6386cd617060ded71237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0980392b099e11a2be19f95257f169238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfe1e03b22f1f4ea5d88920474e8139239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f2388429dbb1dfc1ee68b9d0936512240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146cb1f2ce36f52511196c9c80d36ab6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985b7e919dc188088de4aee3e891e198242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93878a590c09910148cf7e18fa4cb0a8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d643b5f6c11324826a245fee9c0560244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e96806be716578ef4055c71e23cb94d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522828dab995be6b7d57b910ca717815246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd869f4b7d029d9ed9a7577705fe5e5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b865611cec62d8cd2284007c91642fe248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280b13d3d2b428aedfbf1ce216c39c5b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782cb2ffa39701ba2e730fccd5d7986a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b7c65a1e9693d002d8e1e91d199cf9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79efe7155b6b226b993e138bd195fd31252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1762813393644c82e50da9172c60c4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f254b0f3c1e84b7efeb28aca234a325254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aab64f4db50e74aeb5e429d6b8ebc95255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c915bf55656ce1d41b5e65c861a999256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7a746448da202152dd6b8aa58377b2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6738ce768622566bb9f8c69b7ff3490e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7856c4e3e1a839756b91d6a9786389259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf1e4deac34d97f4bd49e426b49eaab260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fe129339a1b470d4dd2e93c58429a8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310fb0de994f3d9f690cdd211354c352262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2cc593f18c04fa9301cec39ffcb2a2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb5823860e536405ea5fd8179fd5b10264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55609b717af2c06b04ab1bd0e5c10f3f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb88720b780eb4e5562f17749bfa99b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a16bbf3e0c280df944f8a20b7b1b2a0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cd81203edf2526c0878b72296c8419268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b058c942e722bc445ef01cdc57342097269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b470b3fba9cb03984f939486b159f845270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af733ab238f72c16efc720a1a449dfbd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa3d8e96833857d808b9d24ce6d78ee272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648ec6649e1ba778a713e90f1b299b86273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2569aaaa62637e29d22822d6a4c270a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aa08c730b8f31882c836db655aaa62275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0932d1677b4f8f179562b7870f478fe5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dba98b49aad543ae3634fd6f9bd014277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a5a844b619ec0ae34e5fc8803dc770278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901b9e3dc5b67642f8ee047c33e9518c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc32833ff240d40a1ce0d2d7f4cf4dae280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a96c1be81f1fe3345c67d9d09a19f14281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130763af01bf8fa27c621cc2e54c45b2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dec04007115074adf65299d1afc638283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e24dab4940b339dc2b3bd5cd8964e6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bc99a3cce1ccd3d6ecb4463ceb44f7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353dca44e505a7035f5e8d9a32af3b42286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f615096366c4843833f2b9f255b623ac287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7526d09a5eaeeee389ba00e64b131de288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71435f85621b69c8f9e6fc38f083c268289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21d6daf69fbe667195ae246b13188c1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67889e160d1b9ca1ea5e4621b867c052291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ccaa3a35798a71eb28c01a0443794f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d76bf67f1638d0393cd1a352cafcae293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf3bc2fc60a984956207a3ca1734475294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a60f2594dce59ab29d1a5199f710a7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2f0dafd46cf4f75cc62c79b55f2f2f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddb474b836b097dc6e3841f64396add297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6df8da183df84635475648850b461cd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc027b00bbc9e3df750f8a9da5e00d81299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb19416db7c25e2f2e06963f8c70168300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3e12bf405278dc4d67569cc433d880301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ac4738bee8265983419dde65d69aef302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4d507708c919155e22057a9aa03b75303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d32ffeaabda65b02f530c81056da246304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ecf892355406a4e277ca4daf9ec346305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e1dd968bfb10d18b463b971a03aeb4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5512f909acfc3e711c31801b565bf550307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d058403f1a6b87a328ddccef1e81832308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227c89949a05fc59a34e1f6d2aaf505a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa22b1e4922a5bfbdf02104f2f8bab0b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f83761c43dc2965ad6d80bbb76666af311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac1a699e171d06140a318ecb7bc288f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc5aa44895066467c7bbab6d8fea50d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8d3ae8bdfd5d726bf2bc6cf39e784d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36783993067e16c62dae3dd63b95a870315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e413209d7380ae7392b2f87e0322cf7d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286117d1c1f13c0d52838d22bca983ed317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2730d98575adb868edfe51a04dbdc97318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b022cc83ff9c9bb6da8da7cfbabd16319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4aea4c2e30e30a6ffb774afad36b8a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa94e9d5b335038b999ac61b7ea7525321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d724efdf9f0055bbea9a44ff60dcc9e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92290c8055fb51cfd652dbe28a06c4ca323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d412c06308870037e2e50ed6cd19e3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f213dbdac1da46126e95b8c469f900e2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96284ec5c6361a592a9112c0c256e0b6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc853beb74e0fa5709e73a988cfb33d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811206b56a3165440c28551c84820688328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dfcd3e67458bf1d7076ae42ab0409a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97c217b6f90e07529ba740322136f0e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65578badd5b9c1e2638f7250ed2b61d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb4ed9c15e238d4bd93b74f26c54111332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a350ce27ea82cb2e8550c7f49c731a45333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf40d4b93fee5dfd6e0c706a5ff53b11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e31594afb6346ae8ce486c0f8e847d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f2de8a6601775e26e648fce56cfdc63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8595a5077b5201616d5175cf4938d4774.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64469f6ebf83d735993031881d317b345.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af87a3e5270dea8aaf35d24a3c4f7156.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d757e671de6ec4fc209ccab0aaeb8b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376fe2c3418b4d3887341c0b6c23c7d98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36636b2da2a2b5a443d6302e2d6384a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006a11a8c02a11609d335983dfc819e310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e31572e69c7bbe1e345f1170a94a3811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9bd51ede39f238e9191f62a084db0812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9835416968f460665b6fc47092aaf7d413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08a58c0ba7506e53759b1a57538c9ad14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47165d1643fe8043c1daf64d73b25da915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3851c2b60c37d9e2a7ef95e62a5f9a6616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7030b1cd0995ab5e4cb75d40a11d4117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d1134de0b185d2ea7bbd054539479e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4769c2cd4ed8bc8563c9b6d96e19873219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b84f7110ea9f31cc2d9bf2c02dc86a620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e8f949c36af73245490d6829bb83d321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9785e6cf212b0dae7e831ea3e360beb622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5570ef16c060208897517dabe96d8723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96d7170aa22507197a80105952a879124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eed93a98d593d3460b9b7a7531e163825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbe35151560e4203c9b92f9f565c95426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fcfdff5b45a672cd92338afd8eb54127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3341e069b4b350e26d28fe3e27706728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd85f9fd9e84d0ec3e9a7c30ec4a694f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb92df2f888b3249d22c71cf331f4ef030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a372f1f329950b7253321b9095503231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446e5bdeca0d80d04be3361210b4524532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d2b9569e84fbd689f2cbcbe316b9be33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa55f1c749a0ed57f729ba39ca9fe61f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41d8a3afe9695640883ea2f998131ee35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aabc32e97ae7d4d6b0cca10b62388036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3700e865f4e4338461151d7ae9183f3237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b71a1e7bb8343a73b2cb8f9597d70e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0aeaad02449d675ea69b87b2e410c639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5cc992b677a1f34e7b8559e4d8332740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65da2baf519eb60de8734f416d1029341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a29672f90956f58008c83cd64f7a9e542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f5e7392761ef6f63f24fc2018067fb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4d353062199ae132327c20809e596344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb4f8c66c0d76982f2138d18b56c3b145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ce87fb1829519fe0c3aa3a8390b8ea46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa79f9b800716125432f2e797dbe76647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852d8eaed95f8ed1859b39cdecc7701f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294a6d7482397122802b1ee960ba619b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed311a91cda78f2e276b6544e418708a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4906e40320b290aa81e9a12b133bad51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca597e1d2b108e3986c52e055ac74e6152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520211da88e5fd2fd4b4154ca1a0223b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8949f99e91d7a49405da23fa66c5b2f354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcef52f2d75790bf84828b2c143bea855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cce7d9784fa5fdc4dd18f7d85d908256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0badac056ed48868fa09ce56ed89d6757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5602604aadc1b66aad74d65c1040aab58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2735ab8fa49881da33f87c2adde2c68459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2990236656f012687476afbecfdd45fa60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ffbd1b1fbe2cbe289e0b3980ee39b261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014116d2f4aaf0a869971ed6f835ed3762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618f7cc7815c869621a7c3f2082aaf4363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3925d41c81b1128e7a80fcf6b7b9d6164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed5c9d8ddf9fe8d9a19b54a3f41dba665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b384010962bee665d7e73c4b76819d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5ac6e45ac4cd44ef1a590a2391d58167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351b48a9f7f20cf794da2f16491cd05b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4eb8067306dc730d91df00fde378a769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0661f770718c200bc818c998a9a05d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf88603ee6ce56a9591d49dd79cafe1171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1478ae2f909d33e13dcf94297893d1d172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001683549b7f7b052a232c780791f3cb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fec69230d5b2e190c925f96c29c83d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1129cbb1eacc460e692e6d4daf0cf7675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bbee2eb2c070c4dd1ed2ca7d77e42576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726c081522961d76b780676d4cbc6fab77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77befc8feebdfb07201c99558b38ec2278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df51545983ea3f3eae92a4cd87b2597879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b564ad460856f69e08e9bb967e21af080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1866dd97a0ba2644104aa9a12d111b9581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c199dd3acbb5eb4bafee93d2cf2a4782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2fa9f758ad7f476984e9c110e8d08683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a465fa5eda7b711a35097e561c64ce2084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27967ff7e16c89a4a62358fd104e04dd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f5ff93fcfc8a3379026e8dcb37c8c786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683950e7173d46ddb151ee899cb1f38387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2fe8a45f9df1bfabd8bbe24ae9e22888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb3f0462219c51c3ff6379a7c1ea38989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78acb36298d745750375d0027a88d4890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2f05f98438b230ba6136f419478b8e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7f6cc153116c831965843fa6983c8892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63f93341a81e3b71ed9d5be1d63c37e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eda4f127dd83b189c7dda91ab6798d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7621a6651a3fed9ab3f682de2ae0615895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225ecd5902ca539434277261db4623a496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236d4f1f68aad0020c1c7cffddab384997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f55de4881165682d296e729024161c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384e1c27bd1fde451d130bc99cb12cef99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80efb5892baf4b69487e72fd6ddd408d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1c97d76dea243d227c2e5f9d1a3e87101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52e45b255e0c1c834f5eb27a36c0972102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156a89f3f3630f1a49bbb8efdd91ba5f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb424143d6816a49ade15914d8261f9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3fcfffb09aab455d9791e5f4bb68ee105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdfe5be2dff8608c7a400253cf6e640106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b858d273083e4de7824dce22c42861107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8f9a3e67f46883b6f80d6e2592f5a2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1640f87cc7d952781ea325892ffff121109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbb0fe2e1071803d82b95a8bfe5bf69110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047b9112c04be360fd91ce12a469d1bb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc86b5ace79161d86a5e9af8abcb0a7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfa0e119c5ffba412e7a06293ea48f9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7707025b7f48089d23fc16701140e7ff114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26dac2de972cdfec3f92a5c2b064aa7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b9e22748edc45cfb82b303565ff3c3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e6b4d104753ed96c3238d35a071939117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6bff5ad95ccb7a0d5c12ce0bd973f1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b65ca536172f779b72edf3f3ddd4b5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2235d67af60a76cb66371e3962dfb09120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cabe7fb3947bf9f16380250d73a6b68121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23188d893c2f17d05f66df1ae6cc2947122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4551a837476022c9f540285afd32c82123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ee19378efbb466df393e4250027f4d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7529e6ec2fe47c3ffa682860f5b8a04125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a749d7fbbfcbe7cc5c83e3bf68f4d0a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7510a3607bdcb5be3aa190b75dcadf6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22aff4575040c5656746508b67873bb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087a87806c6b3dd83d134c7a308b2114129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0bfedc29b9e4986ace24909626e357130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49835a2962754880962596016092ede131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe89e8a08c7ef15d245bb06f582171b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b6ebc6a030926216bf2be9d78e9421133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8a5772b28615f605aeba54e7e93c3e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113871de82eb54b82a1e769d1536c484135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3ee7edadc00efb49cb176941ac9bfa136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62143139f45d7aac1dcbdbc2203336d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da86d03a542763b00e88b5070c3883dd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f341ecacbe7c1f58533bfc934c43f881139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cf4e7bd2c776d2dfa955102844df20140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a4575a539b43bb95fc1a00b6550645141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f94382c158b1e72b5b479789b7c016142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c85d0149aad42d7e4c60fcae66fb2c3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd6d56ebdb93605d85fbe080943adde144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8847769807ff2cd1a16df6391cb385a6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6370ac3dd17b6c6bc1b787673f14f9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed77bf38c642b3ca9404f089dba88d3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01bf7e593d62cbfa5739db4051fb322148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ec35cd585a6f1f74efc342ba98f383149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fcfc49fecb30c86708c30939bc4adb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fb43a329a514d3d6a1f337348ee005151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20efaaddc08308c2ff1d66c6964ba81f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6658727b670ff5338f3c00316c629031153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c180473c2b0e00557bcf8f0bd868d6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ede15512e415a0e381e9753cf3902c3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c53a59b1d63dd37fcb071d40d20526156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42ef2d42413d2cc91a1171892a783a7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f725dcdd3d3ee2e38017f492c1095ba158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186975040032ce8acf2d5f4b69563872159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86fb3e2fb6fcba22cbb27a79998b2a0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6632e59b38080b82d3cf1c4593001d2f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50b429e288e4fab19ffa34adf9230f8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e0ae455fe0b0e14a5aec40a32ff430163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26352e034bd15bda619285218ccffc8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa3d77e9e7424b0423375a0ca7e31e7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e392788b2c89eae4cd049c74b80f6f9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e50ce4dff65949cf1ac0490cd57c8d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f98d5c92b059092c7c923cf04684ced168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610e1631a1108fb6f3d37ee0e4a6a550169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53266b2f1ee4f25412f243b2ca7061cd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8293dfa01f40b782dee301ec001f0ae171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb132e7923dafc642f0abdfdea99e51172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3f3fb67496113f874ad46cdc7a36a0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a760eab4ed30f3d421ee00355940d3b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ee9d1065346066382da7afb7ffc608175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cff4288c47e24698899e4f4af4aa32c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f61e0e6987743893d02b2b57a58b6ce177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b033f302a00f3d358d44f9f53789d386178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4dfb3f9b51bbd532492c1048844435179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b1668b0bfdaeee2b6f5ce372221ac3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eecdf3b7532c9c780076199e4ce67eb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bc8cbd70b6b8163eca40abfdfb6a2c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8b28a8b4a8f497e13577c23b53a890183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937684e3b5e174fe3e6da215a3b02100184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cfd2848e201d590fa509b9f613426f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95b0f0882695eb5fae280613002eb64186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1e5be2410acbd7165ac3e1343e1109187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f75286b5390e81bb0f6b70238cb289188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87851ca852511f20048143c277c7e387189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd51d9156cd94328bd0aebbd20f75ed190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3f4d739bf06373f31daaac856340aa191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b515d2389478565bd4cdceebaf263e66192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c963cf1efb4b41bfc22136e204b64d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1b23947145f4fdf7c3247a0d128b59194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb64eb6528f5605be2fdb9074e789cdd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad46155720949189fd3d0bb013bc42cf196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35d4a7f18a36d9191297b58ae14416e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215a85e3442330f9e1684038d65a253d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c563e103e352b8d3e6166111013d67b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b1781f8e4ec42795d4b86b35287300200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda89a9ff53ae1a18c82b384373415a5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4450b9bfbca8f1fc73d29bd15681083b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c332cc78d36c9d9b6e1f8a7154973e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df5cad00ee74b29d4518f47f91829f5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addc78b9d2f1eb8bd9d82677e2ea8e29205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f17e49cedf0ed11ccc9dd353106009206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bdc6e1a9fcdd462e0a09e9cc1005ac207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c6cd349b85827ddbb48c67acc097a7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf72ed9e4c5937c8b4e26cc2fa70a5b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d12944f8e31bf859ea3e2ca862c1f2d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb2ecc4dd2a4413410656007b2922f4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949e8f2a6a858a01f3e16d2545c4a18a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a8f2437cc988e46f1f90d796a57c1f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4715e4a01a8e2727a3634b2ff5cf3a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d7ea0008a42f5acf66c043da839efa215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9795e8ee7d337c469593f271e3494e7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c47ba41871333f36c0dd91cbc6d541217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326ac350947a63bcb5004a36898ece02218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453e5c0cf985077f2f3ea020f98198b6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024840256215ea9cb9997cc77f309f24220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6dbfb901c5a51959e159d1f6a576d1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36788683ed9a051e4136742640100e4b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86748d05bf947b99bd938ae6d59a3d6f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5855e4e98649b924a07780f10863923224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82edea7be8162f030f5578d7f084d74225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b678bb49e5a0e80d87c882e354860227226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743bf6146aa40f21537cedf4f9625e6b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbea3002d56710ecc8a4bb17b26c1b37228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cacac7ecc814a7cb5ad4ae055b51d0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e432ed9d18673338aeb49dc023eda3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f61ba50bce3d32aa19c941a9bd3eb0f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f097d102c9fc444059c9c208a433f0f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fb4f8654304dad8a153c0803f87625233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e566712465351d75abc9f36ba79d469234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b730cb21917b815983432b3d39110949235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c161ec9921e5f0edb3fafe8ec760b1f8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e05d81ddf7f04077b4aa586d51d3c4b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182fe5bbf210c01a77e19dddf3946922238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684b592ddbeb66fa86e9dc29ab0e42cc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0ff5aa8b869b9bbc5eac82cb4fa83c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7197a2e12f8c7125867d620b8aea7f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8d0c7151da7936c3534734000c5d23242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3003b82daa313995de951b95b9198c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de07d5e5eca61e74cb6582036477346f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253544c7e6ce8a3b00747dbe96c297a4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ccc1299c538039a1cbfd06e352fd6d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8427abb69f81832dcbc22a887b6a7fd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e643dac9b4af275fef303a64e23ff06e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42f14a417ff210b1e3253100df2d089249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2662bebd61c83bdaae71bdd43524271e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318634f6ccae01c1787486d2f7361471251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8831c1ddcac2ba07fb6a06a6a6bacfa0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd159c7e6a8d0a1f65f88337e74a2cc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37236d52b2faf5d37b3811b3d7b8266254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85c80c2ac3376c9625b955a5a1fa826255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9ba508c2453509a6cdaa1e0db8aadd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f26bd64f6ddddc28e4d7cf1b3f5a10f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3c207bd3b0a45b9930a258d1817466258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8051257e9aa05ec4fe1161ff3d2d5c5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b47b3e3f459a12ee4f696701368ab8e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd5f19e933da2603473c841dc9cf0f4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4bce3c203bba2c6f1a8b195d5c78ac262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41c2c9c60673a2a6f7debf44fa8d6b1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c31662be8c6f778ea147bc1d9135cd0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98336362ca73577a29beaa24dbf89de3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb9842462327cfb8f68be8877d59fad266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9a3178e21d0cfb629f9e845fe00c0f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5a541908108ae38a858e42e5b54610268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b67b9b524cb945c35fcfe61fe1fe81269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b0421a5929290f432dbc40675b2b69270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a81516cbb3b445cfac9e1ce4dc8f88e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125b02ab3a1f06931ea61b08ed1afe15272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b2bc1f878df3c4c8455ca84b7cb528273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf06897e30fac72653b01c60aa42d6b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8e1ae023763b58b6202736d39cc4b6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edf506eb067c78d1c5af0b2f39c3d9b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e00a5790b4ebc00d12a057b1df8adac277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdfc7998db0e0578358a3695bbb557c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ddab33c6706c3db2946a73d9161bf5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744463a46f8857cb77ec47e78c05e537280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec16ac415137fa94db772d9b22c9b5a5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be53decd16afb8c80336f012bd0b792282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee079d6115ce4f39941b360937b4f1b8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce66f10b60298fbee12025046f786239284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f511da109ba49a3f4e87bbd55ae6de1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646c49aa62d2d428d2124d69ade03fad286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f2264a511c429e6deff9228811ef04287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844915f208e40beed852df92c6014b8e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10787da5ad93796229b43b9f43576f6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd1c4c38a63db73d9078b4d765d0e1b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed777d1d42a13373bf7e118e1dc9438291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4abcdcf73cac44fc8b777b205ccbf5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b12623e26003fe4bf922c92e4a4049293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e991bf66900b32c9a82004fdafba071294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a256d6395d4f84c0c3b6bad0c0e63211295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6591e80e49edcba4f1e5238175afdf296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9296fa45b9514524c8e76fd776f5a632297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf05265516cdb11617950149997033a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cda29c9126b48ef6607bcf3ca69c2d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50519ad79ec10bd6617ea550be276677300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37884242fed897c4ba87ce721f92be4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14672c63f566552996cf3a04de95b78c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3619566b498e45d554ebba260440d3a3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb24ae6205566dce685a9b86a2bd5bc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87223af6dbc2d033a184035f6bba40eb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4754fed76baa989e9401d7a251e7ab36306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa98f1f67e47aa9cf0715a4c59b1a520307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810aa0b48580eed31dca71422dc012c7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2615fcde3891acfa593f23d6c8a16b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0615da7540d4c0a664405dc09e37ee12310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a164f3f2d748bb21c3838e06605e68eb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c796d15216f203b669a61e2dece7ed312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bf09b45405e72e6596ddbe9af31b60313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265b6cdff673f7749135d574156c1ec1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfa7496375b5ff0aa5ee0bd15bdbef3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9ff2573456d5ff4f0fdd4def71f307316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63def9fca79439aae8747d643c1662b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340a1b756e02df0814dfe5d50b6271f8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372b8b7f0f041fdb7330eb14c07d844f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229697bbda07d208fb29d2c3b7074d03320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7aa59cdd2040913cbef3a52425750f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9119b18b2ab6858579e05402df0a52a3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9737b6b48e5698fd8415c1c24f275ed323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291b31a62deb510a6fd91f940500f84b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358dfa35c0fd74a505ba3ead38189307325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>