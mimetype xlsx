--- v0 (2026-08-18)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d04eae0e4b5ab93891eb81c6ef1ab01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c055c8560eb7d8a6bd59bbb1bf9d0f372.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6dab6fb69d22db090484835d570b993.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10469ce8691b3b07dde86a2efb92c3874.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c9970248bd99b48f5df61e4c10f6075.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578a593595f23dd5bd8e8c2dab76d8c76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11132f45845d194536b10f420307c877.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e036d477a2b7b69ce241135262d49ef8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd63c16acffad2758338680c7a2f8249.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19fe53e7f3ad16e081cddce233e52f210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e58b00d78031dd33780fa7d1d33d49711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147946a5ebc41da7d7cd15cab59ec4a412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5cb10114d267ac16460df8d94ef6d713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398e6ce93241670c91c56e025482602f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ce8e1e81adff6a60d2dccdb3f269af15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc0d8ab1f52e18cc77f9cbaf8ad91cf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3af9f1b146828bfb04f43c8a6f67b517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e227b2f36c506918f407f4f3b53ed6a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b871628689dc13db0d5755f79b63e519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509305700c26d4d6e69eb2152067a25b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e1d13105511b1faf256faf14f56bf821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ebc84a547e69864235b498a51f9b5822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbe00461ac1d61e419cb1e2ac97111423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330a098efaa27f31ec6095b12b38818f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d3ccba3834f4ae44f69ae218a0011c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4a3027f681c9e1f7844720e6749e9e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e4676f9548dd99e7d240182cc2b9bd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f472c7db391815f18986f3b8385837f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfc07a2a1fe20ad4b08ba919609adf129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606e27bc5033760336882856438dd2d530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dfbea30612c7ace30397100c14000b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30e9e6810d340f0a4602290dee20e5332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615935b3c3d3877cdf290686bf653f0a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffaa225f08107c665a0adf3c5d047ef34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f5ed16d3f5eb16d7b5fee49d11510435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27d8babc338d85d7b29b5f305b9d28736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61e5f40e7751b62ff2cc9c566072e4937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931fb17b7197b0ef967e3e37cead81e638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d19252f070a12dad11b52bd0974cc1d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d37804a6a476f2206a5c1b358cb857340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e8c4c0d5627d0dd25a53a01e5a0ac541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474c73de62833fa41f45289a9f8a070f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90781fbd7dd5fe0b63ba9803552c8bf843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679759d6393ef6ad19b5ce0680cd815744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827acfbbabc333c9f99c3b64a3d4348345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e813b86447e5d0e242760d1718fd19c146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b27bd5f657b8401c33ca54c96c5a43947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afae55c31fbc8fc135517ef76d10cc448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723fff9becb1f53b0911b7ff210ac0b949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7050c1b8960a7089c536fa69bfb7b6df50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7df7d239ed88438917fd9f695da7fd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bd56937acff09f65be4bfda8b7aef852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4621c4a212360538f664124af6c1f7b553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeba13368612b0486aa2813fa5c358854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f545816c6efb1cbe2f3b6f4ba78c96855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e9f946641c92df24a75671dfde496056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5f419e59c6037de8b49c91165a82f557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789e8005c9e26719147c9a7d9bb58a8658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f853bdc4a807b88ed1609ac14df6f4ad59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f4069153b51e7856a92637d07fbd0a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c5ca150c0dab0b14d867f73ddbc95961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c373612486b7e2613747e73a98b09c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c781bf0414b8701bc3c0f6ac0848470263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff00b5ae0209da8c42260c6d154e734d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e25a6aa847c7652ad26720e21535f765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8614dc8783d89651da9e24f622ab12ce66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffba20da1a1eba75a6426ed0f29157367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f554cb220b829f3f52fe6804d4525668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d845a67545a62a8d1c66caef74fe29d469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8f8ffa214a660006da6a888e0fb25170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b6edfcab921a9df4593d29ead60e0071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541b30859e53e234dfe7dd605c5c3d2472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6409c9906e4314a001504ebc267d76d273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e0395f24c4e97c7827b9c9abb3a93574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd6cc353766f507867e97251982c85b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec877a7595266b310ad2d18a36bef10c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84fe8c5d84544d197121ff628e1ac6777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2930650bc16e0602c3c587495f2b059d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1e5e2dd5d48fbb43ea21194351749a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a46d6cd92275e881fca2f4af23f891880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26f87aa0fba143bf0e2b09c216954cb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c73ca56db924c8cdd62792ebdbacbc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3999f3f37b627f77c53d37a57e01c43b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0207ee4fdcd0068442e3401ba75ae8d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23caabba2534c663a8bba8f9439c8d0585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea439feca456e91ca99b96ad61e6005e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64786c42f55f8238a67c247f046424c387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f20e6a0f76919562f2f45feb8fdf6588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100e4e1cd767dc4cbb0185fb4dff184889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804c4226a84fd4057a8f0b57af5d36c390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81265c0671701a86d0334f5ffcde627d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5e055dcbb558255e61ccfbaf3cc2e492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087652c9642ebe48e6498767af7aaba893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd3ff7d977db72339b1cd7053667dc394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8df047bc19f801dc53b4fc728f2b9295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9f4b8f2734e454b23b847028e56d5496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52446bb45485d93864fba929d65a3a0297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5045c66a53c91f8345186b7eb394daaa98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b4e2e2bccc5add52e711fb704efd0599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e348457a3b1dd89803428caf4cc2d8a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4b67eee51046ddf7d36a7629b57f6f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbce8b51c92d0c4c819a99753115685102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7766a4541cbc4d2aeb2895509c5b01103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389216d282cc25f84a9eb0b49f63c2ff104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d238e571bf85d92101c96c710c39c014105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c3b37853382496edd53038515f70e1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d159f2be4ad76a3387aefd14fe82d44f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949d429eb3c4343596ec7f0119f53144108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dfdfba57c9f136bd78fa2e5f31cc0b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f519be50445eaf16f5601acb462dccdc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac055e744506f7391172692d1bcb1eb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4149d638ca99c5b2c44557ac09d9d5a4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc5c196c901268f8f40dd71b88b52c1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0b54fdcfed3ea1e3b2cf4820c280cc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741d06e0a2edd4fa48d41ac79b59f41a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f49fe54072ced27cf399d1b66e0b06c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c91740a59293bf0eda2f64027eb3fb1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac238c358c2975a8452f35837f34de2a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149bacce4a40ede6e720484243b7265a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84bf29e82819dc61012ff65fe50f4ea120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67ab5d3db83625f67820a7d455af277121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0fe13370e883167ac613c17b1ea2f1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769c25e29e2b2e83f80ef202e7adee3e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d04a38e9650155a70b70fe8cb0fcbce124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb5c3b9d1bb98e047c6ba6db1881613125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1636167efa0c342171120d603ba8a7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad30e7a0b62668257f287b1041306663127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36002773f2d8d91f417e7f2b839a5ec128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60f8ea18f25658453c711a5acadda77129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1babd8a39c562e21c4092524e9ba6ab130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5625807ecf41964e465feaa6678c1814131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049f1cc5c454cd58ce6554218b4385b4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66e33631dae5cacf2b120646421e3a7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2392919cf259cd981f90ef19d059ff1d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffb1d9953af69df9a5221e093d3c1f8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47c24edfa6c91b98f9857a1cbcead55136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777152861aace4b58fbb5808ddb6b2bb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e77d093f047e031670d8c699e74c803138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469f4e410e73f6ef479189c38f83b1ae139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79748844595be4f983cde06124e60702140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2a194138f3a1027bf72ced2b17c4ce141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fd34ce75e3cf084de79912b02e9fad142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9980468b918f625b31aee30f670654f2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e15a613799a22c69aeceb27a0f04bde144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5a21db44a1535cae77eb8a29bdd393145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666160b1a8994aaf6464a9827e7e4fcb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035096f41f620912aa816a9e3c974b52147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f1c529364ad33e72aa86b1dc1a1065148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9a775d76aa5aa96cd3173d9b4169f9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac3a627c8fbbafea41aa7425ac95c76150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c1e00fd4ec835c515e3d1e8fef1caf151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5818da40f14846202a568334d7dd80152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b910fd75ee53fa6879db2da9e144465153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c83026afddd821045c8c1961d8d164154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfea8f1717688fc1b38b5cb2cdbe141155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a544fede1aa868824a7a1bcc0ef5d6a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed1f8367ad1f90e367b9bf1285a0570157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e2bcae03cf556ac8124501be8ebddd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ece83076dc155fdd549d482104286a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9e20734aa7804de9e7763a1f447ddd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fe7536e6bb094b8c5e8782b23a0ae1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616c033843ad784b30bb03ae36d51cf6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60615d6ec1a5bf82b8d968c59640b7ba163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4acc0ece53bdad6772240d9e0fd7ce164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f5fc84f06b04314dddfd48ff61aa2c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e10907c953a85dc85d591a0ca85220166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccd4c0a61e42afea771ea5aab2f04f7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ad7839a2cca767523479261c5239d3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf82568d6e574bd0e7e257063869917169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3069dae8c6f51cb0bd13a13880a760fd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c45ec2ca5a3d52cd37a30bbd10bba46171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d78d622ff085e950180d02f9350e765172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f67cb68b4cc892483c1287fddad7ea173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dff6b1f8e0b919d2116a63ed4d8473174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498086abb4f251b79038a730fd67ccc5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4912064e057cd3f50bea641651b0d5e9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c03e1f1a023df08b0ccc2ebc43007d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dacc0cbc4ae126c28f4e371386cb96178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e0b29af751f0ce62e4bc14f2faeb88179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26ecc2f55f159dd282950f42ccdf9ab180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47283771fe9d20fde92dc77f286c89d7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401e453ad33e463dea7c2494014371b8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a6e129e8834ac2c15cfd86d7932366183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a76c2d6b0e605b7498ee8defa892e58184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8037f3c234a201b23408dbf7275b455c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90a88ad7c39285a27616e4f07595d68186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a546b19b7fd7c41e73de7876922f4c41187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a613d45fb573ee2c5c388e77bf68f3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b64e5d9465def897b99d650a79e5cb2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb127b194c115f0aa82fde07ccbd196190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9b95033e3e9e9c68df426423a0a2f2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece7514a4661f1aacfd08cadf977b8ce192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b0b86bf91293380ffe2f2c27409e52193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb57cc59b4143fb20082f2e87c1b61b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f88397af7037d330b327b4477725f7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec2a6ae1e5c5e6ee7a63cb1c30da6a5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3333a52408cc6896551df775f7f0fe5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22e5738d272cf9572081001f2f523ab198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7dc1d07316171680e192bed01d1d07199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48488e7686ff8ff57d5e1156f932fd73200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8336ec3c66d2a43c3a2f1bb061e087b7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6c4fd3c43f51043e191de2ecdaa7d7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2153cef8e186c0267dda874d372407e0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9222f28bd354f38dff80e4d5db04ede204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38259b86fad3f1f79b44e84189cf0a62205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aafd1fa9b693a0ed34b4a580c749c47206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87af367794030f2a60cb0f7ee1b084f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af1e3da00d5e386e9bb48c99bab9694208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7b2c3626ca7e59ec19003f3ce36770209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebc10d54b788d1b17e5dc793d092304210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b46bd3956816e7b814854fcebc734a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527c56b74ba32b68b40de0af4c257a82212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331409d30a33b55763763861410ade43213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39712a5aa4b6f303f64d7580bcccdbcd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2757b59d58aaaeadb0099090e645bb7d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febd99049b670f53ccd0d351db1ccbaf216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdedecaf696a1ce342c36daf017d0ec0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bd6c9e33a59170493a62f24620e06a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689bea4425c2f2a0e1a8b3503f3093af219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e67977171df9d333a88de644c0b483220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcae509b9fb2abcd4ed15a95c08ed98221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89a9549c2d05429507edd5a1eb4ba0b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4e6c37f445c8842d507a95ddcdf812223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7eb1bd9e9b014b330a2feaaaf68793224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83654ea34ca8155d9dc263ae0254e7e0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0edee7da1622b312587a094135a821226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fdebaa1edfdf051533a1e1df07ea2a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b550e5d801aea70268571bdbfe96ba228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9d9807df2b1764839ec042a33f955a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c0c098afc25c79b4fa6c5e2ed1a469230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738c9709c5a3172912d4dbcd0f75667c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020ab33f4534b39d0f59ea5baf3c13a5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ee45700b14850a51432eac8ef9992e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8e5da1a3481526b99895ece51cef87234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50567a6dcf32547514727409ebae4f6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbcec6f63145733fb12e03fd234586b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf3e554622d6cf5d3d7868dbba6cb50237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed38a605f5e293a59b36b4211ed8ea44238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d34864ec1ea03c04ba7c311810b514f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e29628bca045df7a2770b5024c8372240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8b2842eacf82e19d855dab46a8a32b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c0d52ca756b5976eb02252854bea6e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4867b4549b1f7050f686282b1561d6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d900b0ad0bf8ab527ce3bec6a850f42f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708114a2e9ec958a728772151723150f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746b3397c238d75f3fb75eb9e812bf94246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a8e33b38680de7c3b806a45a92cafe247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed5d84a6cc2986932a959211ab5c619248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9672a7cfa7945dfa8a7eac73976a37249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49f90eca877d3c237b932a4a59b173b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4f5d7184ff51ce55073c12eed1a736251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee0bfc3f8c538cd3e4f4a03165e8f36252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ef3b49eb10afaa8088d6c1bd53aad3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dc9b5aa92fb8e39d2e1a5f49c06a38254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db65cc6165efad9ea37cc9cdf0b9d6e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc6027b682f75920f834f9ee6e6b2ea256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b54f4915a4d85f59b4d0282c022faf257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9372158498f19f024567ebfef419a70d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de228f25eac72484bc494cb4eda6f9ad259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4337de388500f78d3f0373027fe30903260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30438d6c45886810a54f014e49aa86e8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d45f13d2923b200278a298be0d1ec8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f5fcedc229b4f1074e8292a56de5f8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f15fd41c539acf1aca6117ac2794d6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bbf6b2e65ea1fc3be49926bedb84de265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38463fddf9ebe07985a350e52a8a67b7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9403fd48c8de2e5d6b32919b9cd12f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2985d3ebbe1eec88edb0b88a7e326fbf268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49069c13658d65d79ec05efaa3c30853269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c109a101ebae74d7883dfa209c2dc9d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676ce031983aef7b1d7ec7c6ef4e1dfc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182d4798fa909e87a21a62b0af271d3d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd98f1019d79dbbcb711fdc29106fd79273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa75949138e9f740ef8d217390a16e1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315b1678fefde301b10c824f2eff4f9b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f651b772e20cd9b76e161aa5f3a88d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03045592a8eaf8a160c6911c6ad7c01277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c0e76e42d52c388834952aaf018c13278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125f8c9442cc48df3273622202fa0fd0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be52c5f31b737c7b5f3d1cd26337fb2a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3664905a2369c47ae39ea0ae7ceb99281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3259fd7e2711673b10bd3eea8fff69282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bac45b43455ad5933b3986c1fe1cd4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d175307d4e9aa5b07de332dbf7e993284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2467e989178cac1ccc99ead8dada331285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d81d5afcff5a51edb0b317a0c2a9d06286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8a97e787e5ca43819852422d022aed287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ec93cf7e35ce1988acf10ca7160c29288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31444b6368b4514e466ad79f86022d2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca3976045cd955441846c24008a5279290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a81989c7c3c94a3c42c48fcf07fc256291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8130832ecb609716e6d7be777e870f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cd5fa9ddc8af9579845732fb781dc0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4114605612bcaa44142648703d200ca294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea0a6ebe8c08364d2fc64508f27da7c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429044a1fb55a083593608b72e309230296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4928d263177e09ea5899480cb11955a2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac72ae682a4b1b094eb7fb471e3c477298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606f3958faa7e1f80a92a0097a636376299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a326927fccaf0bfdfc24bdc08a4b6e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc618a6821b55b0fda82ca72f2cb56a4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bbc82845b3efc903634f631e4c8842302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233e354ec078cb1bc61d5ae9edd59ffa303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c661a2ffd2ab900b3bc0c2274db5429304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c980bf5d440fc35966ac374e40572d3b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb6bd92925e29161b28cb1abc633e79306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce342cc3bd4150977e38b2a3c6024c99307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103f29fd8067fb62e5421fef11907820308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a12c55beaacd487931614aba0697a55309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a301d9fae392749f1a5a2731e167f2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6631e4b668404d6f4c39e6dfc637b3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52589b0cb35dfa7607b47de1d49ee7d9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3016d34a9c9473439598e200f20eb43313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec9127c121dc79400193750917afc38314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50838a9e38417aa44bca393224b7570d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de2003409abcbc84ce39676fcccfee5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52f0a22d96be1da7bc3631071faa263317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8186053b68699a5bf472bb8aa3080a3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e626e18c57ae11910dbff9e48eab5f0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbd7ab49aee638574d66aedfb2f4eb1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b158adcb93363adb56cc1a5b77456fc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b616d750aad3c9257bd0553d1e168a8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ac1eb7c1c28de3fa4e2e206dadeaaf323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc1dfc5999ddd680c244034ef3c0ddf324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed56b354fe472b9c37f8f838fc620921325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f2f0a506830d2c796e6d4737dc2923326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1228b73c41233ef78ce3a4774a45ece6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92637892da82df3a55a831cbe4336f21328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747af6f01c72d579d9869c7d7ff7d0b6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8cb6550b57b2acda514fdab2c4aa7c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da239a1e0293c210d62d3d03664460fe331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eb84cc4064ff94d305cf35dfad0c29332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984b889903ae0cdf375ec561edd61ac4333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4240312e57338dcd21c8f6b7e875111.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3948a93d399872ef2fd7135c36e786252.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dff04463329f9d2bd47583865a632853.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d60a1b8c84cb2b87123ee84fad551324.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b951fddcd9ad10537314d7ece9b1b65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8c665b80ccd1378fe280bcc576eae96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4307d20cde9bb0cfbe4ab9300866d2c37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74eab35f984adb2f80fbca8bfd423d78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f815159346fecfe78f58e624f1a75e7c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fcf9d056ff938e44d07b63c16c60f610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0832f1f257724fec063577f253fda09711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3662506c0e5bb267f1e29b068f95384412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d865da8b3e59e51f0db03a1bc83ff413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412536736a80f523ff57800e6564184314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763640837ba76fa29e93a59b5569ee4415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5d04ff1f3465b8c06b71c5dccd3eea16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b328ebec516b878dc0a9afe727e91f617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb98e38d91e58af877c07bb9f14ee45218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360bf7985343b621137b6b77fd5f0ce219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69051cac9ad5e160f877f072eea671a220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654cde235f13459786d81f14f427e3ba21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ef0f51365c55982fae4f83e3b2d5c022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d999d6a03dc538a14aab0f452cbb09c823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bee0a09cd1c2f856225b78778ec2ae924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3200aba1384ad6bf24f4faf6e37fa72a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e5397b3d2e15925e28271c29a63a2426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68ef0363e03ee8508a267686ff7a62627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b141f3c0b832436382f60de66fb576ed28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616731aa62a0c4e4f04854d9c461924429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70441ce502d4d583178358234ce3a0dc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee487989855f7dacad8a8e8a8babc4631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc17eb3df076b249f3c85b299f24cbfc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59876e8f1f30bcaf0365787a78f1835133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630c34f4af7db3845974f820e58c48bc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba24954b6bd91d7c5422ecd61bde49935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a293695aaadb532700603a86d820ae236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a1ab6fce3291bed592c8fcd221ed4337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0b3db9cf156987c35e94431301e3dc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03a986160bf4743d1dcc609b7aa747439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fc1c02deb4f4b31a90edce699b23d540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b954172fe7829a185e43a4441d76ebd541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015254a405a1e814928147a5175e587942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ab778f5a7bb9edc135c3acb1feb03c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8868883b65ac70bfc3285387652810a244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485f4fb92c148999f04810b881e140ed45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c9413cac5c58718aa33b986f01d18d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0e800da020cb8366718f4b27451a1a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45517ce10e2a479008e107b1e81d6f6148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cb930e5d7556b52cac06fca843e08249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08af2cda7f4646093d320d804c161ac50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231ac6f83e0129b691d3ff40da3ae8e051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab521dd6898ec845258743c1e8d3943052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e845d4250178f9871c4d030d7f4afb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46873109fda133517cce8623ab8032e454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a720c2bedd8ed32cddc07792ff1e29f755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b903e69b9fc9ed5ba63d8444cdae40056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436dd3a0ee2f7cedd4a503ef7da3c68357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e49981bcac8632a7b2e2a28cf6f277a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a2e774bed73ebe0fe074b1fc38bbb659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae73d351b6164676860b7c6177f837160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f38d2dd8432c1db2fb889b4bd59699b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb99466f2c0ae562580b63cb748ba52662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011a2c0d5218ca36fb528ac1c47ff52963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e460061cbfb9e07874c7a8725366b2d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe321a9d71538ffd3427d77644214e3565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944888e71e3fa906a3a11518fdee492666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8bb8ba573a1c947b929fb9e63acf4967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2005c810c0eeb06e6234f533139754268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c6885a0b74d224be8b8b978921c01669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3987bccf7a057ac89f2ae61a00e4c6aa70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131cfdae47f39b10928c5e6230799f8771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67098679cccf9e3bda67d63deebdefb972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0690034e3ffbae1cd6d9efe7d54b2a6b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc80ce31e71127d860f2573182b52ae74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d98c9855b2f9154bc73a4fc272e885075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a28c0bc02a0a289d3c844f1071dd29876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590e52635a08748123b8d7e6063a0a4c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a519270d1d3c28dba9728fb7233ff7c578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062d201e18ea2cca085cfccfb1d7472e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d39221e41195513e89e6ae44c6534e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3143b3967cd5634b8fb9aae74efff56181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521609ef984499140c55662f4156173a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942575ef19f14ba3f90c819bfbb25f4383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84da36966a0dae120d2b14cdc745bc3e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1913e73dd0665333af5eb4431f3d939485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ea28814c94fee2173dd0f8c831a3cf86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81257e80689f13706c310c2865928b8d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4800eb9f52b83676cbcf6f894c1aaf88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8dfcc9a907fefb2aee9160004d72b889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29a29610e4c1bf3f0db89a1e6cef11090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26089d542cd0cd6b06e6060f3cf16ae91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11da35735210adb6889d075d12ae3af692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397d80b9381fb161f7a4dc8b9ec85df493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a379b5903ce44cac2569b2a511f8e40b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2316d2bc39f28b7acf1c1cceef7f10c795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a99e9d3753c3120f881944d6ad618bc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef8c32e5c507f6b23bb1ef0dda173cd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a24656611f997b42bb39f5506476ad98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a9b326a5eb91bf83727d7d89db369899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4189510213cd613d8ad0fd80468a0cb1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ae51ca4e0b18f1925b57f9bf3ca7f7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959ee681b1789fb32b2dbc96724a9840102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026c4aec20472227de4316e58aeca825103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265b2f945b9410b1be0966bd276dcf2d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c4a19c8be1f5ee426f7da25fc454b8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ce8820c843fddbf122dca0bcc8a471106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7688b2a6ae0d2343c76656d86c265cb5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb2b23bd3dfa934e9a2acb53590458d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02875e9ff435c409f725b6d91ef260f5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb33c99b5da1ece2e5efe9836b60ad8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0263c4396f40eeb15755aaa78c835b50111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22b475e9e9eb5ebfe19f6fb053c2d59112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92384427a64ec97f202f5bd2b989bbb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ec5e91b9a55648ef2e01ff2680b9b1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74442afacb40fcfb4104b6a5d498b378115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7f2ab4437db6d07b83742217e431cf116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9effebb867f2df2ee095ba247335e6c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761f230e491ec7f2ae7928786c3dc386118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d94ab1b4e06f829c3b3b3654deb6e3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d41f304d9f68559a4561d8a6e2c43a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eb7ce1f44aa6fc2d9cb5951007fa1f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e9331f36d829d0af801483fc5a294b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e45993a8216bbd6cc3d3ffed745a086123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f33b556a4f01a5f17fe06992d5465c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2ab5981d531a8e4961c1e7163da10f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adbb281d3cc066f369ddd54a7806f9e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a59792b8ee0a36b8f28c4d7d93c8bf1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beacc8eba8957946361a3955df4bd82a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399333438b676135cea746962ad418ae129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316c42e3bce4c9a4132b5a73d28a3aab130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba2a2212f314c08a3697de6ac626259131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7527cff4464e950347787f0498911e25132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d22caaf6e785dd199b0dde6b37fd926133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a74fa74c6215043e5c9457cd54c711f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf7aa342302a42c68f2f392cdd3480a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0546b4fae8545e16faba72a64c64bd38136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffbee0dbe50c7772c7a839cfd763d74137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3e6104635dc9932c819347b44deaa8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8ec7c112b395cb9f27118020a87318139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d6981b35f2f8d51fe24ca7817eca77140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56c18c018f910f59ebe5073994f4845141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2402ee209efb1dcb4e263e2385cfc76e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f8e7e9f9892a8e00b7b4bcddf5c2d5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6e42bb4b98bf6c716965103bcfb0e9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b718267956b931e0a01ac7d9a167e6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26486c5262bd160f111867230c9122a1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837f524c0ed90b00b9fab8ba9e10e676147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae55e9586670cf988c41fe47ade80e6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c07e07cd849b9fef9e2ae14bb93607f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c0e96dfa82ba0175fef75c9b5d3bdd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1a9316aaa41adb49edf1a647419e4d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2379c426b959f83efb5fdfe517c0f13152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a340682849bb97e36f7016d1a2d2dbc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cd23ae218f845e203ab8f5a12a9853154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a258bd533bac4a6b643b6f08d3e5d49b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1607f3eb79ffed23a297899f39304a6a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98fd34727d34009188c3c3351bf8d6d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5be003bdb9f51c7b538babbe63bcdeb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdffe4a83939c23eb5f1ac01e93a1a2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485644b297be891a2df5f7ae46c762da160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafd9d51778f2ab2e22c2cf44ca7cb22161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876a29b513285c3ad2d7a807dfeb1189162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68de4899dc8f880a87f0518edd78ac7a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5bdcfe46c4f48ea5c96fb1cecc33c0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c441ca7c625a116f0cbb03b155f8c9a7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0790d71121547806301fed86de33c9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f04aefea3aa982ae4ad23ce803c335167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3314833de33780862c930457035056168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95665a8215ae2486ee17629f540101a6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f12453d9773b5050aa0ea0e2d7745e5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d7e1d76d5d690f57901e50e08777ea171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64d4ddbddc271d352c6e3950fcd404f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6acf8cfd2176d2747c53c10b4f101b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18568765bb9f3d9920e457eeaa5c7594174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e21c947c987c497019cff79d7d1f7ce175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac5f3809d84e975187b92c55999bcb9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5143abd7d54c24f1c5f665d00b39cb6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0088d324c00c1ac79beda269c65ca5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3670dbd291e556a004d94547fc084900179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603cdf0a940b6f4fff6e87e8e55e5eef180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a52e5cf7748f35f70e9ece9af362ec181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0de5aeb6fd42c63928f6e083ae819e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8743b46dc568ab62b2efefc5cd5403cf183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7144943c36cccdb202e9679e4163895b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd01e758b317ec1ba55e48bff6e0787185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93693ab9a0890cb57cc7378579649950186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf2a65d42a0497b4edf88df8a0d5c62187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9414b495f7f949fed6b6a7b65d453d77188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d73a610c95523bef0a64aaacdaa5766189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6daca761a768c8d1655b5013d6f4a9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01acd6d6ffc91dd64cc3e32e2579310a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19412cf6407383dc5ce4da82d6aef162192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a324d89ea43ec9759b708a593f7f1e92193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff62cba49994cba4e65d0c52b97eb34194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc856bf2a7f66a6adc9c2abcc25bdef195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52da95092d2c80363ec2d750de5bf7d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7485570e054ab6d0cea09b22900b8051197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc04e7aa41a8fba310a92888fc67eabc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2234921d6c1bab5bb6408b3d918fae199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c3a0034cc6d9b082dbe248b900f512200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2df82105490ebb3253fba9ee605be57201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a945417305120f6deaa3d82c9244c7c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d468cfac7b2193714d3bd260c4029f9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db888abf76dd7160a4d193968b6d6a1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c1d748f8393f26ecc69add167ecec4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebe6baefeefb389b8722f116f99dbe2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4beb9c5caadd506e55397ce42fca533207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f1e622608083c5303b0e2e373409e6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8654d2cb576370c12539d12e3e00c01f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546f3bb40fd4fccc22a5d6b27244f877210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2129ee4e729e5727b2759cdab954ad5f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ff0337908f7dd91524704cefcdbfb9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb06731248db2b5e83f2d017ebbd125213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501d220a5589f80020fcd60653e6e6e9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a876663630e35f03b59df0051df8c28215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4d098da775c8592ecedfccf006a13c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80ba321291fe863def977b6d6416a10217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684cb211f96fa031060943193540eb2e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db560c85423ec06f86c4187b8af0c0c8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9caa417030b06ff5782e95d04b643d3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05a4ab7fd2df1a6c4f98b07a951e5e5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d5cb1b1290a22980ecef2ec78b5d7c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a257cb8fd42dac9556b809f532db069c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134b689dfa51256c438733c920489882224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eba8a659c33890a66f49506b5063bef225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb9c4d784ca213d2b559e476bc9d623226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd0dd472d90edb844d09463545c0d3d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6222eb31c79439669fd48fc529a8e4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b69af5f0cb34da03869e077768ffff229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52aa4ed7d25efcee0a0e2661bd968fc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba5d2ec9d86e4361d80fe73eace5515231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a24b0e38641ba850c4c3b0c5735f291232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b5feae0d2d2c19667659f7bd9ee449233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f615c7250165e0482a274e8f951328234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f038e017532b0cd2d5dd188acd8b84235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77007b241a8b905122c483fc5e87363d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8677bd2fa5dfff22dd265e77be2bb4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fb5c939b57d26053f9d75ee0d3d7cd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c17a783a4bfb0babfd4e3bfa1875a5e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b76557cf1aaa5583da146c0747880b1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7aa40aa507d1ffca22c25f78754e16241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535791058476eff81515ce41ceaafd9c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154d7542eb4b07bb816b3963e4fc8055243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122f439a4ff655ea6983adb05dfcc164244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3329ab50ea186170349596d466a96078245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f912450f8afa046e658255e103dc51246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02515d8344ae4b027f01ba583c23fc27247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b956057775f6e2b1febdd1a7055d5e7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9232b16b238ca8b986c1918f03ef2645249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3844c4bb40019513b67abd1d32f2d26250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eb3034c8b90c7eb95da30593bb9bf6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacfa145c5f2d1751494837ee22cdb40252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1371dfb2c7e64aab6ec9174df8296b53253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4489c1f8876ea9574c73776b924313254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faef86d73c7cb7a0e2d304b8e616d776255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a5a9929b970add30ef3ce87fc85439256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd13b27f23b9d778f3f21746e8166ae0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2042f6ce8b2ea76033659f9623fa6f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e3fabb105e36d6b1a21a1041fe1ea0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef05990c961a7538e4dbe09b63943728260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fdc3cbbceacde3fa27d93f95912865261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2f43a7b0b154dac3b8daaadf7d43fc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73db69a70f5a399127df4b0c652307b6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6450b094a37f093263eb46dfd2324210264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a483358b14df5a81af008d0dfefe6b85265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b188b617a6bf3eac8f6ec8ee771381266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f6c85ed0a5a40aef06fcbe02bee0ac267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bd8ce96f32cff9e72418d1cfcbe2bc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f064c49e7cda7b06364a03f6d37b0e9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5433881b9986e161c3cf1c9c454fab20270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa6aca125d7f3d06fde4880eadea094271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4193dd8793415da1a81d35eea16834272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e7c06405db02e82cedd2c76582a784273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7346d9eba5dab56b8cd2f9e59b878f2f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ac240ceefef14eafd5a120f53aefce275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ddf27b523c3efdcb70129cefd2f7c5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6102d07d1cd669e420c474a1553e4681277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40563be8968e6b24d8110a7ff67310cd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5fd20d02a29e79a36245b23c808bad279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0630776cdad7b61d4c0dcd4763ed0306280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21387d3b9a9273d19a72cc81d904f2f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2f4ada77f1fb61fdecb8d0a75a79e6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1d739c2cc8e563dfb5877fb112b672283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8937b9a379db42c7b53d7e461558d68f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff36f995f9c283de1895fc3b6c896e8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26cce300bec4a42eaeb47ca290229bc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56846cd586fb82d239ee06e4cc9d916287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ad33983ba14e8c007dff33ca21e4f9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514b913d9b8ea1e1fcc321d3871f0498289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2474510c3ca6dcf64f466f12441834290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3218c12315d5973814cb3669c92f80b8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b1c829a3a17fd423abc28285c51611292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459fcb701011a3b60ed8c0f6238f931a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234f7342281fa1a49e65d39deca93182294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef11729ae43ac119a229e436ce0217b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22ddfad308a31dd8501978eea07ab6e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ac9dbe6ea45ed27f6cdf7f44d95203297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e95d65fe4a129b280d1bf941051a88298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2b82bcc98761c214f73b6f1f4643ba299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419112341b66969d0376e5716c9f2db7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e71a3ed0f4d7a6ffbcc47424604f67301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc01d8961ab76c535c9aa8273d714d1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56631bc64c3e7e52e45534b4cc5607b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f373b57c0de56d5e1cca8fbe079884304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2cb96fb9f7ceebb59934e6db5c261a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d555fc1fc4f0e5fd015b9202be741630306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45031c14bf8bc0f610f4337eb5980aab307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524b9deb18960287c04bb753bf5155f5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619bcf9e235670211b682e7770ba4cc5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bc019128bf0670a65602d3d40676da310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3653044d43205bc0e16cd28eb188dce311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5247634413eba3f9cc56390e73e86d9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7104ffeac1eb40adb0de5618d543e153313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7942d0bb18f608bbea2cdbfa4f06fd9e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b403bf9ee4485eceb69a5fc0f6893dc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f530aa926d3f3289e3b835e6a3fc82a1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8872e5b39c56a91bd2a8a63fd74cac54317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c43b847eed3c1851b73a4158762935c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc5e7e5f4f58e5cef572d7b4681b88d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05851d780b6793d025c7824f9399ec25320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83f9bb1438c8138b61905cb270b3579321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7823a9a5a8eaafdc5d69130680293f4b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a608d0206f05fe1d96494cd1930d5f3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39181ac1656df478f502512754f059de324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7d3cce1b98791d55c6f590ff39518b325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>