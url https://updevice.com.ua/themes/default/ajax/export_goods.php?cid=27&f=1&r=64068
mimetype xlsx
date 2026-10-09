--- v0 (2026-08-23)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1ddc1522ca87373a8634d69a17b5da1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c6f437869cbfb2449280827bef7ea82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8e1c7d301733da5b9b87ed230ce7ac3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b044a2b0c4780daefe38776c5344dbe4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cabf08872894a9be64aa07bbe1b9da5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabaed9e7f1ccd72f894758471eaa67e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a02407d4e6fdeb43a8a77825c84bcbc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30af37df4282754b04cec7ba522d72418.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d431f201e02b1e550defcbaed9932f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debdb8c4fb60ce68cdbae278bef0dd1910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0736abb49ac830005a0e2a54a961bc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7b9d9986c5529d99d8b0224298100b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5de162fef46ba876e2fc2acaed369c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5141a8958a2e7f9376657797219eb12514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bd7a134552e6a7686b7cabe18a43fe15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2a8e014cba6feb3ebfa3e2da2e576816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ebad728ca508b360563e6535ce6e8d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95098f120cb6a8f7bff8ecd154b0c56e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b191dcc7b6c0b292c41a1c3d179b91419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d251b6f8ba1555fa72dc29d472476720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e2902f4fa7ac3dff7e8b679f17342d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab422927288cfde003f66b8694ab1c122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d08789b4324a8cab147d52a248bd0623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab0bc06a78f0b8a1722ead6b9c4e63824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eb437dc34617cc65c2eb01a256126525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9313a021295a61f599c9c678127343e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1125f5678e1c807a75e579fe612ef11427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3c99ddfd1dad2fb8c9f7a23e0188cb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06685d1531b38bde50913cc68646c22929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1a08d62b45600fe67f0619c3a113e630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d4523aaeece3637ff8412c7a03c83531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d7016bb851326d5addbe90178880a832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e6bad5d8e6518d2b456a022c0c19af33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126008303622009b0bfdbd96f7406d8734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9669ccdebd53cc4a90ad5275fe70231435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9d5d7fe77c144d6b91d068e471d16236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b889e2599091d64e97619daa50f8efe437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f229727d844582238dc9b586447251c338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5426083dac61fa0ddf3bd89d38c2ac4139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e652e98a7d0e3db02cc69fda7865189640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83aa005d54c0e98e88a0b25c6c825e141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3112149a7f84a95e76f8588532e9ee342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eef606bae2efdb80fb3ef90bc2127d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c0b08036aa56377a21284bb0d94fca44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f735d8078b8332a8099313c90b0e0845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523392138128f3d2a43cc70e5220491f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89617306a36caebd01601423efcc1b4a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73f41f46e4a452f6b7b5d22e743f7eb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c57236f6b6730b4b7db8440936337d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdc7f2ca69727a02f09530f33790fa650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67692699a33f473683f934f4e7d279951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a334d1e2499ee3ec0c34bbb927739ec52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f272f831aed113c8d0fe0e2431c43b3a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15def01fe461c3070614dd39b13f4f1d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a998bcafad4ae08a3a75e3678271936355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e020afa8fea0a323ad9927a1df3d7b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc7f6b4051782fb953a41f53ccef86757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481d240480bef79b757dbe750c61be3258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207bd92560585e01f12c97bceb6722a859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4428685c149cff4d7594135d8dc7dbd760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fd0f80e07b840b338cb5419e42d81661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23352a9c3ec34c622c4aa15afc20ebd462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3259e184429ce834f532f750f6cd997e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6aa581f95fdc4d87a3065448bf50b664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6e594edd3d98494e900b25d9295e7f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303d145b9c9e353dd4f87d0eee981e7a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1164715b797fa534bf0c54cec122d75867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3bc019976c060a2c0a25816371a9ed68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6ed4f64bcda54fe8fe493229940f3769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365b15d794b6ffdd2f9adfbadd925c6970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8243111db6920293dd43e8ad1b039a0671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649365cafa5f16b83a48672c644f96b372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a005c425744a3d5cf8bfcc5cf671b4e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8a9a0ad4e80d19a3ca354546a0c2d474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6a8ed30a89f23bfa4a0f4ea4daec6375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f4974dfb0ceaa14d8dc7bb15139f8a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db43b71b3b6cc09379068a70e7efe0677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb370aa13edee04db6f5e49c7543f0f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf836e6f1ea65ec7bdc117ab452b249d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8433e6efdc5ef0bf886c89033d60844480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecf2c84ddfdb0a389e5e17e29f3142181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03959fcc1688e3c14c62932bcbffe21d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196e9f87db2b0dded564df33bba59efd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a60dfaeb810c61995ed7e913113259e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9075f9ce12dbbcc23dd09ef3c5c45b4e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20803d56cb9fcefa90bf1e2c370071686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60c39818a42cf8bbb6223a15273b52787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fed30355d2512d24b52fb82c5c5a08088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40a12f4521ed7bcf2955ef91440dce989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5befd7f5d63495c02028390553d26bf290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6123368889cdc26c83032ae8108ff9b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cfff3da4588f3035ddffa0c3e0b01492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b980f609755dbd8a907af175d774ea93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1816440d786ccfbb0d54e31aabe7eb4c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab70f8fe4b36cf32d7765a722aa939f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e0c6c897075d4624b859cf4b7a151996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5de9d84f5be669128ff19a3503263297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5b9d0ab855d614b4ddf194a24b518f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542fa150004db128bfe29ea6444c585b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b904f8a303b19060c70df96b0ca34573100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7664c6718b5504e66634217fc43711101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b1239630e548d6e0ebbb0e550edc8a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1489d0a24adde90e455c29e7cc07e0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c15e860c85cb97ac43c10425b1ac78104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02526ccd90a769b1b0035827dfdeaa5b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58919ed8ef12f3e0e4347dd2bb24598d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40c4ef0c2de3cef0c5b7778c249685c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c15ffc25540bd456b2ea3fb883a124108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f74bdf51e2582a9f9655b8b2dad24f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e4d624a61ded13577042bc69db26d0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3007697f7f844bde7d33133526f75106111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921765c20bcab52ab7b315aa26ebb383112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f922d225fe25211f36b61701dad5fc9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee09394670b8e6054e22209b506dcc7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa2fb317b5b1f05ec42697a0972c4d3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d255a732a76d9eb04a2b96b1ef0bca116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c2999ee27f6a12887d86fd66b0e89d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218bbe7b4d1b2f0f780a8b0a1133b31a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f0baf99a9621ff61931472e41949c4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9e70afff39f07c325a6cb199abed04120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef83047959567aeb741d666816378b6c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf5ea59a8227c52edc3cf5baa5ecfd7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f9108b06f7ab43c9954038963e4edf123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3d791dc9f7bd0344c6ea84d2899da8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece30948229a109183746c7c237a1268125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51f5d71fd43a65368d5342e6654eb60126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c5ef713052ab5f4a44fd2fc25cac0e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0cb2d09c62d3742d5301190159af31128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664104f0bfd2aa2b81bf3fc13a39c805129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336106f44587a12da0729502c4b371cc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb676e7b0ff3d48b25121c51dc97c21131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7888713abc19627014bb74b20fdf755b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8019cbacfc63b149c3ad03bd4355b7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3816299986a845d646c748590a049f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eafa294faf946901978a1f1794e887135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5033bc959d5235a2559029cb2471ed69136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb01fef2a3773b28332c423bbca30f13137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fa3b5bdf82ba43eb0cf238529fd920138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953d622a357695e75c72796d0a40bc07139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cbdf5c3adb4bb92e6ef81ad00c7b9f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224a3b3afa31917283c08e4f48e48827141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ccf73ddcdbfbb64e0801cbdfd2cb17142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0c6f167093a7b10a714c609385560c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b733e332848ea9f988d609741f2897144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb42e22561ac8b4aafc14fb0e9115b30145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54391ec6f57deb7275a29838065ffa1a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9646bf4f59841b0892fef7b8b8c03682147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a416852b79f92c9a1cb3cb06bde8c5e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cecdc40d0b8a2a5d83aa41877ecfaa149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8edeb2c0e1544e53bf4d2cd5e607ec150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8077e3925fcac64e24716c2a1e70cb84151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105b70452c5c3e2602bce3b81e9255da152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd59bc69144d58065438853b742db0dd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b043111d555c9dc43e3a50dde55a39154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b9f903e48fbd066ae6e79d2acb6eae155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c511a831233ca56ae2b4e836dacfd4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65463d6f1d0fa78f1fad3cb85026b979157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279911f03a4a85868d8372c8e46ba004158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94c51319b7e3b8993a2c91e54e15cbb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66130b7f61fe4bccf60054dfae015506160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f634b2e38ba19a92ac9c3d3c4fc5b77b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fc4704fe427271aea64b9f16819f51162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2c1a6032cfa29a77d296fcb7791680163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eced56d6bf64cd3fbad436537e2471164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c578ff60c650d71da400d55cc874a2f6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96bd9b84c32c702e822f58aade924dc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c213e4f9008dd8aec8301ea735ad7f4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b29c691cf2c76802edb84bff2c876e9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04f3de77e8a1f4d40f2ca3f040325ac169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1199769861d1dab3e225059d656b03170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9c8771e8088ef95092a089c626320e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338a9ff7be03472e1f8f88321e7b6d7c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620d8535dba8e2ca2e5b417b0672e7ff173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74ebea4b31683f2bb6673f7729aa8f2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f91e3604a0c30af804eb755d176eb2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080ed979457233628edef230e8e43435176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec5d3ba6a1fcc9342492d94876d6ca7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91d7a3f4721e6406573dc4e05eac152178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4488772caf51376dd94cb08e9efa52e4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb77b246cb6af0529f0e7c86762dbd5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51959c050bd0c1efd028c831e2770ede181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a85e939a96bce729d90f0b5d0e4e33b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a0c032ab612de6b002c40fba8e0730183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222145c18f35a555a8875b37afdd479c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e085fae4e8eead7faa69a2ae6b90400185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5c02d28dd9e7564be94696eda59743186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912a924e1193915febd7f1b359fbd75a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80d7f98ccc0b0ae6139eaa9446cf16d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a557530bc5c328f1e4a0e11704f691189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed22e65daeca81790c551a9526884fde190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191e4e19a575199f0f8100135b2f3c15191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d377066e1740f548831866547b437ab1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6277db2e69fe7446eb866f46d7e1c8da193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a655c306c417a51c7fba7997eff989194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962280d91f256e7db4382e96133082e4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d0e8467e29e7522703458b7a08f4b1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de981c6e0a4839f09876098a2cabf92b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa695ad86cf32d979ce97ccdcd8eeb2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e4f3ecb2214db9b089057716940d04199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8958316b32108b10e2903751d5c5b46c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8e4ef66ee07d2cb40847c9658ce673201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d766722eeaaab7c8bc56f117695e2f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f39595d9e0e1e6b3bfe88c44094954e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88f44155d1e1777f364c89e2cc081f1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885e36b68078d7102ecdc2410c11f8af205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6c9c200b7e5565a561b911b622f8de206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444c142641fe78b4294ad8ed2d55a440207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df469b8320fdf0ab13fc4232d2b5f83b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4b4b500b8344e78b54efa84d057c3f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfc4674f66d69a7992c4f0d61de1f0b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5929c9bfba2da654122fa4f13ddf55de211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92e4d11e87114878a20b9a4f8decf03212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864385c930ffeaf672b0d5cc759ceee8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05154136a9a17f71dca237668fdc13c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24818cfcb73ea6256c36f5e54ea4c279215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1012f53da5cea9dc039a1a8e93c94e47216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebef80a37cd6b3e5221641884c9590a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789f3fddb178af49ee00c64243b110f5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9266a5d616fe33641935aece3d84ed4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8459ee651e4b61e02fd9e5ea99beb500220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee4643a536273098c27c85e263b2fdc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd523b840998478aa436d5330f525922222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3da1f306e536d02d16052a203e88d8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ef57eb04048b8597987e2c24361e48224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc9976c0348631cb37a9bc821745b35225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b765b5f8e58588c2a625c927d108bae0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98a5a1128837dadd45dd86ca6417df4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab11b9445881459a30c72f4f83910aa1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847d9deecd58b29cf7763adc4a88d45e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832458b5b5b0dfc510cd88baa726674e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e59fb9083de483fa0fe31be51e40698231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e792fef61de437c35fd17ad4f1de24d4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ecf34b16437ddd9e8589a895c9120d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76248320e45334bd1d8ad1cd897fa78b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea37c8fca36e6166ef4e600c6cfdf5b6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf62f7c96b352ce85a9af249935ac48236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadbe3ed65291bac5afe01323879492d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ae75bb545e5a826e5eba28ca12193d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313522eafcf3e1899963594f35717357239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943f879374ce298098d01b474dd26815240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a1874b0aa49e03b9cd6af45fa5daab241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef60ee64c756ad3652ab5017dc5995d1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b986aa29d97ebd012ed4582c4c849a50243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87a05b61a353085222ec4a896a66279244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6bb3a88fefac532edd19602ba74b04245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1af321f56bcd078c4db3cb04086aa03246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b780c69fdc9a854951b7c387b46465247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adba58ecfbef28bb8e5ac188230a181248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee288b7b3512d2a569375cf43187548249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8672c6d992df5842a2f7319382a44507250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e030071e6aa538851231ccb0321d12251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aba550822c7217190526af9a6872e1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e002c4fe0203f22ee3b77b662672221c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ad4d9e0ef44236fe784c614ec52640254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99052d1373ef3443f302c9372cde6720255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4a2196c2c33bb28cc8293ff44eef97256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d87204cbc36a0e42f65e4063a42b52e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b89cc2046de67ae6d0d48edae490f2a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db882895a5960be89be2cbc8de75d7b3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ade435f548f15e662b5cd27519f519260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585649b4c070a9865cd1f0723d3c8a8b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8c9687d7ac052a58da6e7ae3392b39262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b16d54a3a19ecf6748e6ba22d4b0312263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b5294b5bd75058be22588ce73a4c9d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2675ff655c0bc2c6cf23d71523d82291265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddffe98fc9abb94f77b0e2535c827ada266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8124091baa7a739c8ba17fa7bf9836267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9609ad7d2997cefa9bea819e2406d73268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2067115973e5c1b02345cddf496cf83c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1140dc6629acc50f494d657d713d254270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2ae3f8e0c3c84d3d047475a87e3891271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ab9ee7b4a3153349f9172760cb5e14272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38230bf795eb3d58d17cd23652bd057273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46c99a2f18ab303b1e250d0f1aff7ca274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cceae402bd9d11da363fd8ae01fd780275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b60f7882bd5e90c53cda874f0dbf4c0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17f26d5519dd67d730cbda70cf4fb42277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bebd51d762e5a1f8ae03c10825ed4e1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf80ad13975210982f81567045eee9a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a2d646432a5e1d573a83b8d81d3507280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d406e4ebc4d0420e42b9f94e9f989156281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4f2f1eb4dfdcc7508a87b03f51f50b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b6086c2041af6ec64d948c4e2c8508283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4963fca440988e39ab99433783e30de8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb8abf8f3fd9d9677ab048303127791285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74869a198863859d77cd62928d6034a0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd9f171c1a4466992d01d8426be898a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761be89853a435317798b0ad2db970e5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b18749a2ab353631094884d8491bb9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b40f6a7a88293ff6430429017ad016290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3f03f2aa9ecd140d2657475d1972d1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0b86cb3eca8ca9baba31b9b2ab2752292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fb726838f64ccdcce97a93441f1e09293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d0bd4ffcdd849370b9f35317fba0a9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a2d1276fc49ac63fcfe1d0a12b6302295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae1a90d63842b872fd4050ff383b1c0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51f5986cd4a8f2fa2d39b75fcd74bc6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abef74340eab2940210c4c2e5b4a700c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58b8c83fb30680792b520b72c1ef0b4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d07ba57ca8cacdce9403c9a44a2a79300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498378bf263d85868d5a45b8faf02143301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b5b69e13698743492151f3c8428f49302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf36d2d6b64e7655232277861d4c0f5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd106c250e53663bf5be1ff47ae0954304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc1e0dbc3fb26347593ef0687d43fda305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ba3bb268f661fbd3949d12c1ce5061306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5115e57113a2ca6cbfef7109119af7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f1f49f119cab9efec4b3cde87db23d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3ce24295d490ff7901f27519ea8442309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b7a5da45953e3a64cafce213c966aa310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73c1c3f5fe12a94391d5c5142822c34311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02bdd62f61d78c5c3aa7bead1797b85312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fbcba4080f739dde304334e5f6fe31313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864d4a90a5ddf351eb35a62e2d7a4c14314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af05bcfe0385603643b64f3dbe00d66b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69833a14608b2467e52789575ef6d1d0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0de82657cfe41271a234ee15cbd3d6c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c9463316a4bf6d3e49577f01712fc3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40e9b04db665d4079f50862808add3e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1464d8c5803ab2880dd53d640b5a6df320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d48de8ff49242ded6928e8cefee37a0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6501ac2b602d9c7504bc405d17eec246322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975606565079887fd1308079599e156e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0540e84a89a5cb44174b6ccaefa75f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82882c36b5e6a1a0bda57ea46a26e70325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d00c9a0f302842bd69991be0de4339326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2976f6c5e9b9528ecf23302f75f59c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1840fb446e90c200cf72b08c249d583328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e50d6afce961e890f4e6ba6a303f80d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583ce36333c70eece4a70c1b8afe9c81330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efe07c6ccb987fdfb5d619ec69cd5e3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1756f67db4db6d441c146242f2f65a61332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65110b98a6093187fa42e8a201c21688333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76819dd7f2c84c7247c04f210e56b9271.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe7544bad2df1e1bc195fac9bf4c5fe2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecab8d216ed2de3751e7e1dc11e837e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a873bef986a2ff88d8bcfccf6f95ba4e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a4b4031147e76d58d406fbdd0945a85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234b21ef5aec85b439b5dbc0444383d36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f1f7b71fa613f3b1d7717faf6b36c97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd186c5a9b1efc82cb16a4c8c2ca4da28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276da792da35bf7a6b3af7eae6fe93219.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b27f799027b0137c7c22d330558465a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3d6a64fd4de5c0f020d0880bd5ba6911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4856aca1b7f90347ef6c330529e86b7412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05009e7f074552c6baae725da284aa2513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd79356b192de956d35efd3b3ef3bd014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcad691098992e0314b109e9bcb938c615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd03054d34493c9d74e5013b8ed65fb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc1dd66900c828886a541d55a711d6a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4320144b540e8faede64a1fb62fa623e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e4da4718fc3c4de12d0f99803fc1e119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba9afbea7c63fd54d3cf8748ff3d63520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17025780cb4ce5998286c01fa535d49021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74459a15b8cc0b494a7579e1c255475122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab6779747f6819b9eff4c2fd4d05a0d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3910e744b2a88a74d821e9f371dcbd0d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c90cb45c84611ee4488387f8fed66f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b5b54f36ba6480138318ddb219f05326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f914c45ecc3349da3c457cc6c7aa8b527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca04eb427fbf243a9bf033f0dfe26f528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147dac5ac222a2ac954946c39f8b163229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48781baa495fe2e3bc7c052cf79d1ee30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f3a38d80820f3dfbd56b14cb3dfe7f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf771be4729c3994f7915d9b1a6f7d132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b24ae0656fbf3423c2e4e9e78af27a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924f5e31c55641f6b2680756b5bfc2cd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d05c73f70ed25343f344e0c6d976cff35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c024890f3bfed1db11b08bf9c95e53be36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffadb0cc91dcb409021497800ca3f0837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1692fb1091de223d33d6a3fa550e8ed238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b719639a057e022e2f3205eb0ed167cc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf41e07ed9ccd1f43e0200e5beb6843d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f6e017ac4b95445a53d019c46c2b7941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262ff9620df6a13d935fd21169ad37f842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8c2bc0a06e9972dc9f362f76991ecb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c313f82b9579b9d513137910279eb75744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c8cc8d5a305c69ab83f9327cdf28d045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a191a80b04993d1f58a48de827e831846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714721564d924a78a81b4b7e0cd7014547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2dc1e838ebb8dcf72bc0430cfaa83b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c373d6d597093522ce85b931534f3649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cf15d9f21b949808b6334034ebe77c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e781f6931f4ada0ac8064acf7cd51b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9048499aaf3fd5bc05b11b2a42a1187e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5836c4eb17ca77d8c6d1ef1b98ce107f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183561a6b5838d501b59d28f296c8eae54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7777dc0248f28a02f50f57d00922d6cd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8a0f0210399e035c6ec2e1d603d42d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b810c9270f696f1473e68a67f15c3a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1216d4dd3fa6921088aae6db0d5beba58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5e983efb0dc53cdab95c9a3a362e6759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad103cefd02c606c5b7bfe3a0f7e5cd160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1958fd1809580c520debf0aab6a6136161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63f554da92facb22feb7749ff58914f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be373d27a803ff5349d45165e9f84a7d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccbb0484d012cc9869330b63491e20064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc7765befbc20d6936962ba59e1f55365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88843740368fe05f062d5f3f1added0866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b37bc1f7d188093a7cf0b9f0a2244767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96916b7fe5b0b8bac745ff514a55a97568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932617f3534b99d00f6b3ce50e95192d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a13e6a76baffe6dcdfc6eeb7f634cf870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64279ee77075c655121efcd0694c16371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45c1c540f398b0372b7b4bd01e5478872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83a64499e1fd6de2875334c027a184b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e172a556fbad1fdd3da01530cb13fde174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c963e25cb0a2ac6525680bc6d837f775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ecf16985736d498ab75823d097076976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425ad33bd5b4b0229c0211864dd394ac77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa6b812ca6be0d72def8d0b8d0e446078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7330c0c1d0f876b5a7862e2df68e811f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9d56d9a8c0a17dc31c922e85878db380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab779dc4bec04d2786e559dc2f280eb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b8ea6c6c7509b30936dd6fc4c31da182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a26f3c0f4068f2e0355b61965d109983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a57aaf2685381c347105f279949911f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a5018872ea4acdc283fefd62dfcd9685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca52f963e309c3eda82b6309b27ab40486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245f8642f0585b998458d92b9577fce187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918bcdd6168f4325aa800084463e679188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c402ab7daaafd00043bbf202794a1a9689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3e4fc5ce5aa3bc8f661786e30f47f990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a78e5427b74882633adfe06ef5e070e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fd85d50cae5e35960e56cf10c76f6192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6300057e7c82d0cbdc91c66eee7b8d9493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5503eac61d800bc2b9f493beec2ea4a094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8076aba58fb2b57255665e652eff2e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f32f319337e1b1754b352a34cb94ad96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebc82ad96c2efed629181e7deb35d2297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ffa7b39746d8c4751deb7b88581f2f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eacd1b09506bdeff22ed20227e78c3799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80375dfe1b761abdeae193f6099cf660100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eb39c9da409bec911647d2bdba84c7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5020503f7cfe24d5ac19ce305f16dd15102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d6aa69f34fcf859aa89339dcf6db12103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f7e8d23fc093e6578ea120163db67c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb24ea4bda9cc64b899ceefdbc63dc9e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637ff917ce0e0c183f8efd09a8922cd0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa2c4b5209a907eb9bfe8db5782f324107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46ed989a3f5b94f58da5f05b573a4a5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a03fdaa3df3b09752811cf8c698eb1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de1efc4a2a386c833ce555efa69fced110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50419ca05318c00e2c684b0c37998030111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a322e834f3f27e765ebcc3905aa50d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae00fd62af2d67c2c4d20b7d8393b124113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbaae63c9366e98324d13ce33b87d53114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8dbf811ee3a1510497aa91e02a000a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843caf4141e04e9b93363b0e5e218a88116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db47d50712353ba7ea9998f02ab93ebd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7d7320a1703559a3c629f8365fd4ee118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591a65c88d7901f780716f97e04cdcc0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee64fe87ea7250dcd7d794e81309e29a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dadf60e9e8a467f4e1deda35f5c7f0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469a2de341030434d699ed492a9b9e47122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc311316aff0551d2f88bec249598235123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b49438e82ed3d9332b6fb7131f08aaf124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475af14f5d35cd2af472d48f2aba94de125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d782cfe83eba28d1b9a5f37c078b4a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62bd58af39ebd1ddbadbb5370721fbf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32897fd546dd20231e21d2f3b59bd839128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882062b57ca358da01e7d6026cf0244b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1351c7aadb75ec46c1b44cf9a2e7507a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed367f258035ff1d29a5b63c94afb37131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1361476df025850c4ea30267d6093c0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4255dd74c9c190441061d215f3f1c71d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa352c0be860380035afa9aeb90f3585134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d8e3ec5b5ef8a14ae77555dd263f69135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cc4b38ea541737d9d7ce8a32e3e1f5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d692efbb1bf55f0fb4d1321da3826b6f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd68922552e7ce769dbeae0c9ebd7c2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0582091a243c8bcbf731d2ab98c311a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8742479dfffade0ece792ebe74ffb794140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801d3954c226aae0d8a2b611c586099d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0519105b19023b312c8d593b7af28f0f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84d0254ab2eef2b7d1a9e57f1a8d68e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbee9e4c6966debbcd6c292f6bfae4e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe9609577730bb7a1b757fb70f21aef145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9998f66b181f8ad30b28c341926c8a61146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c080f38e7163f7d04806ed7be7d8a02f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de564df116fb7ef186d5fe8a0a7c441148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7f441996c0eb0dab10f8004c97cf8e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c4bf43f5811b2d05ae38663827d3d8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6999147e75e25ad68eab60dd02c7612e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39db14dda5cf7e4b092738955b1c1af4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c36414b8e739028dc13dc9adb696208153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8583f7dbdc16722ba3005464650113e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509577486b62ff7edc6669209d24b479155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe90e651a26cecd4a263bf8a2791ed0b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605181d70f34a605457069bced251515157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bebef5f609310fb9aeb9aa6f5d37de158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f020f29889fb8f9f6dda53cfdd3b40e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97416e6c5386c6fee3ff4b8e0432e4a1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f760d483c8bb7c03c58b8fd2cbda2a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dd8efe4486b20672e474050da853c4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735ca9f1a70eb161835b74410be0da54163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93fe721621a5c3ad9ecdd6ffeedba8a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae091232ca28776d211f87d79959145165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492075ef34f066c1c0be8347d3282442166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357988b866b4f747badc5ede20798509167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1296e5e2f7608fb4aad0c96df5289469168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0db971e14a7d9b075a8c7ac3c5d10db169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4fcf1daa1de5412c91add72e905e74170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084c53b4b21d4d060a1ffed79bbeada2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a1b71d02264f5efb056b22aec984d5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829a0841b6d5da36d8c76a40c6c44382173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e585f1218f13a905b874a55ff2e6cb75174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba510def04c2a83b8e42adbace68f51175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6c3106aa2161de73a639fe63310642176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eff24045f3a4201d057e444f5ae41c0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3cb2f2c33464c0024e878d3c919012178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fd2849043b647b02346444a39c4ffb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83e80f779cc81f24eefc178c54c1cd4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdc8d59f9943e18f54769e9701c2e19181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b3cfec9ca412503f3ad6a2016fd2dc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86182d680ec0a23f6ec3eb13db92bac183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aacaf5f1480cdbd54479dc0cdca7971184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dcd2fce3aa28fa6423ba2ca79bec5c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700c9de27483117ff195f368dedd4649186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c0bca21830142a531eec67200c8b9a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417a4faead5fdcc4e365ae607224d1e8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309d76360f4e8d4405b61d837221b0be189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5524550de8eb14927fc7d718b1b1daeb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4557b9cc35a5ec554173fef0b2edbe5b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02687378519d18986d7d6cf0db88c1ac192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6effda55cc4763fac594cd604e1d971193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8f7dd6a96e6e1596562aff2f33c4c0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078e61a50bbeebcc402cb6be6850996a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bf82f88250a109f88e9ebdd4f1a41c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741f5aee72fee42c31025217432b3ed8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ad759515251e248b5d08578206d99d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2781cc9c917c0ca5c89f38b15e78d409199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2889fd0ef2fbeb88ddaf3e2a7f34daba200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098d6cb6ddc49bf9bcdea082b7368a01201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c3cc5d86bc6ef46328cd2c98e7c5cc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b99ddfe13d3545d9448f8342ed5ed8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51f2032d1245a01d32b78e723c49972204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9f0dbbd5008eb6ccd76fc857f654d8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983af1574d6ed95120eb71cb8bff35fa206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b25560100dd5ccfb6f091353462ed6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af10e5e652030af0ac757abb7c9198b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daf099771b583b2cfb2108bb60acde8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fabd1c37ce56b53dcabdb74537aa32210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fa038a09a8004318129d98d382828d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a7e5719985ab5755bd0a8cdb793949212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c376b24be1951f691a265388215961213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513223ab2d6d2c72ebfa8f2257929429214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab3cf22df05d0106006739066babb0f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86ce6a3e19f7021b9c721bacae9294a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aede4f2ac80e869b17bfc4b2cd94ec47217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588e26579766d2ef96870554506d007c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73b34ff6e182d0605afddbaa57aa204219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eba016665e0bd64761b9cd7340e0492220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7fc6f070439cb273ebe76ddb28d1a7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0107cfd4e648e4ade556cd01e4c1cba2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c45ff19e71f4ec16b87d7c1c658b0d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f60a6b3926e35521e9e042d6381ab8c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641f5cb09d1da1c39afc854610d83182225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d366c22269f08bcbd26823c783c91cb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58075132b5687251b0ad84ef4e9ae796227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a1181aa57869136f746b323ff51000228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1029658ab74adfedd321435c9b49d5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af721eb41d93b6ff7a0d86ffca7bd33230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb6fde3a87420c8b92640e58ec10b79231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1c80452ccc12eaf3c595cb13824b20232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c43245511cad431e5a07298931dde6b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffc9235bfd1269a701ac75854bdda26234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaed2c3894e4c7ba678018d4cacedb0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e4448ba4eec7c29b2256a8f6d9a032236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba644b2d27a19e4820cd0213a958edf2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dc5161357469c3a3c0ad13a05a9423238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ed5d72082fd83ae8849edb0d03b371239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3a0353112aff4515e7bf8fc048603c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455fe9660c60e81f5d4c7f86d7dbc4e7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf4fc031f9b3dd37d35453438868f44242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2987757a1884c5de130af595fcedff31243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a297b8668b6e098921412cf8c79eb4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d1f2d5c733f8d011dc0990f46b48db245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfe387b113811a5e59e4ede1893adc3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8634796bb13efad2f4959037fd22e753247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92f25179d3f74f82257c29224cdf100248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644613f0848c826f2f19dae9d43e1bc8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664e1cb9cd744d6c31358e11ad0293c4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa99dea50d8c802ac1395127bfc7aa8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be90b11b09c31c516f446ef03e3f94b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733f30c3c2ee6f63d57763fea7d8e33f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9539ba228c052c91c10f7aec27c9d1f3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6886d3b783c37cfeeb1172e6b12c6bb7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc50465e4f8669d66e925a7f0e19c50d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e520bb4d05f249c420ef30007af8c1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecfa31cdbb82d256a32e07a2dfff33f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6164020b4715d7a33c4c89b1aad614b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf83e62af269857939ee3922d944858260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c07cdfb883a3866d4f87697d5c550bd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd46cb40d6937003291028855c88b59262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba24e0f01863fef6a64f99ea6578f82d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60491ddfe2cf3047e66b36f21765604264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039e4176f58f237b94cfb99dfa5d4615265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c09dd258da7e781507b4accb835f54d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c89972a8bd42513e668a5d909557d8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa9acb0453d3810f088e1559900c560268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dae30eecbe30d9e315edfc1b0e84d7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d3dcdfb9e2590d5afdc4378cda08ef270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b421d85c5969048d37157e242fc81353271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027a21c850fc92fb82108b26972aa69b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56ecaff4f660d6e258bc325e8816bae273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769ea625f14511374e2aa3b2400b7866274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f227c9a67d84c310be1a063e3a85d8ce275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8be440187674f95f085ebe2b6c6cd81276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38facb8412f89e9215d4dfbd7924774277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1b3f3cbdfa167e115d95915b6d6fca278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b33a0b2e5f0ff0cb879e012d00d2903279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159275d1c90ebeb2e3da6184a404f91d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf867e62275bcae5ea85124d6e2f870281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fdd03acd7b7cfb320021021a4680a4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c941a3d72d4b218bb225fd11e6a4b5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bd2696e16e27b65410fa8052710ab1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6dd4e46634b1b98f8d93e8f44b5141285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e901625e1fa6c6a5d8ea76a4da550f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745b0eea71d8eea8d6710b5db8d5578c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b9a93d69248dbd5898546bc61977d9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e18581c946b66921eef958269c9670289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8bb7679efb41e0f30a75c2d3daef9d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51111377f7c0f2050bd2ad554c36a48291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b16850170d7b9683624e917ada43f7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd329bef24590b0ea9e4e0318415d784293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beef7568170a842ef48e83f0541b617294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766d59d908d745b839af21826feb79dd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba984b4d604d86fa7a5dbc49cd2abf9e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff6a033d786192c968191b08c559c67297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc30a5be116c45e15b83e59b6dce0960298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422a8ccf1cff611062ef2dc05616194a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e521d96fdcde4daab8d70d5d9aa5e6e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34416f4dfb520f93e5d51dfb44cd983e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664fcce17819b11475163d951d663f38302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc49a1159743ce31828c688aea711649303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4caa3228db161f9144487f6ee81a67e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d115b063f5605b04d789d77fbce07be5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b7ba0651f0e49a524bd254ebf114f0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6ecd7726a69168d536a96100896196307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e813763713f0dd7910198db680448310308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d314c0865895e1fa383d893129e2cec309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c1060ad6987b1175c2e335cdc8a72a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b863f6ac22c8228ff6556ebe4592b413311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701eabfa996efcbbe691e6f50f972b03312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce5fbeb92ff6f69b8035507f7a37e79313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c67bc1b9e01f65f9b0e955a4bd0ea0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c960d2e9bf4b73d40f2bcfedf4187940315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b281a836f147251bc44ef0f7eb3255d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f0978bc24bc9d5f8b08644a33aa9f8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b654eeb399bc8814527918ce46e9ea318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500422b34d5ff2e192c12e4153acdddf319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7ab5955abd8846acdca99b4f0103d4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a55ce3752281bce4337cec82856c810321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d108c5314d1d33e18b6afd55fcfa9a5b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c009b41cbb611fa947460dfbc2d05450323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e40e26cd05a9dbf6d843232b631017324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c25996a8b6e04b95722c51d8eeda9b325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>