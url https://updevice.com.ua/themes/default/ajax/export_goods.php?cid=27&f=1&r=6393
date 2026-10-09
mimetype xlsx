--- v0 (2026-08-17)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487a36658713e5d515591ff6353145f51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224156a7d009260edf3a659a46968ae82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41bb2ae614b3235559d3c52c95151a33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2d6a780da26e8adcefc539370457214.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120c48cb19108a195eeb196de39e30bf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91d5f581295ad1e6d5e8f0f67b23d886.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa75a310e22dd5616acc6ec3cd64bd07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ccc467319ae62aaa8e94234f5daead8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6278b402dc3faf8a9de3578bc101754d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ea9ec876957eacc12c0ed1d289ba2b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a9cdeeffb45ff261517d559d63b79611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f091a9a14ec0ff7b45302cf749baee12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f94bc664de48b51cdf36c1021e24b1813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d29e3deb4bd0f6e522875e42a4789a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2c510b15fb6200e4cc77d4312d818615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8d79458de6b156afd7547233b04b5a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83052fcf2363ef3f393981805e84289217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bdde710c7e92b76e25c8495cbfde8518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b0e9b4f037e81af34c0dee0de3954519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2e0b6e4ac9299f994938f233ef2be720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e1c5129dbc8064dd43d35d87d2306021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766f2340e0e5442474e9f0d14b64fc2c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510756c08a00bab28f83f794de23286f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93082ffee4a47b08c463bef8c07ee31424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bea52816a0647d0f41941df1e277e8325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4029ec218d612ebf7682f5144681a026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1323bbdd462870a9803c6321c8f4b6027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7c403c80534aacf70c80782ce81b2a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169b1853a9c1a83ab0d3ee703d6e5ffe29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799ccc57c5f88c73634091c17e63f9e730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacc4b6e91683548dcd7c56a5c2c0be131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1f1f09dee4a5d4e786559ca9fe934432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67417d33fb77a5250e661dbf2274bd733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e9b8fde9dbdc103da4ae29c13c0cd934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f39a171a6d68513acc823327d53dbe35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee8ab40f786b9350ade35aac56fdbdd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2cb96f179e3401cac2e26e6480c1fe37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c124a64d6a7c0fe81248e97473a57738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89ebdc4d59b43903590d1260147fbb339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce48568bd01d642896da3e2d6dfc87a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e588a2406b65b4764b39376d75880441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e851d98a774cc235a7982aa0b3873f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9245370daccd470346ce4d867f6f08b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55772adfce672dd4c1a1bf64b734a4944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d807a35a63046e0c1037dc330216f645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feef7a0bd27cdbe5f97f12b6b09b293746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078cc85cebf7731dac563738e65b09a047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94619812bdc972bd636298251900267b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd44e083e746515683f1440dd4b97b7749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b870afe5f008502361d30782efaccede50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a5bd6239cceac5e510dbbce90e9c6551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752afece45bc3109123dc1696feaba3b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824f3fc45f5ac6ccb5061f02787f2b3b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9125b5d2cc3f0f261b3eb404edd7c254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6698e82d7b3b8989639003d6d86bc33555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4ccf2725d7311548163b72d114f01156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1306cd9216b3e9de9a2dba243f2ff86a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9de5e91555373dd4b8d1da6a19e920758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3ed703eab65953ec6f308ddee0273159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75612885f483410ff4e14bc0a7f75cf060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2118d5f13565467f79ca7fbdcc0d71861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702a3561d0e62a78d48b304dddc599f962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07991d04099a80d9a3d12284fb193fae63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5c0143d3b1721e2743f02252ac5f5864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c473173d61d0d32d38111f803b3aae65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d49ddd8f9d2b46e025aebd52735cd7b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d96f4055f4ca8fa71c60334c533c7b467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f543479344a26670988c5ffbaf03374268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8be5ef9915ee5b0ef86a50d959cd92469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2153980c8dc2d6a50263144987494f3a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c85518b01a39dc7d7265d7ee7a66f071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7e580501b0ca66d9b22ad4211f060772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40e27d6f20f3653f2b84acf5a75db9073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bdcba5875b8daa766058c9cd83e31874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32b12c05f916e77c6f10ce7e2b4b0b975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1950e3a3de0eb3383366d45f09bfa576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e4762a27a39984ea9f5cbbf260dd6e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca496942f667d9d6cf88b9c275fbfc4c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a46526e5ad0148253c1d488e10ccb979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceb292fc70907ef73956f14ed76b97780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557f3cf1b22899c0d64ba38b515bcb8e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f781a1a06320b5888b7e2aaa4960259e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a710460cda1fa91baebcefc51c06fc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61941b8bb37c238c5ea45dee5f52986884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b7323ffeb0c928a1d81ac27ccb35ce85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b592ab23c5a97e436d4e4eab24a1b4386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9732b00ee489d128e3820cc5a249fb4787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315d96f4466174a4f7aa3b9f280b6af488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7412750e0882839a7eafa81f2cc87c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf30e797dd05ad3f45c1dd6383c2f62190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e29985c4e458c757b707c8ab6f045e991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9afd321f7ae4458deb1fba1aae72f192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3142f3584df70723c4b7a56433358d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e827562353ee8d1d45851196ce2a7acd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8114e70d90171fd7fe8dc57230b5e3195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceff51fdd91bf37780f91ee4d24b7e396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e6a42c6e4e3af9bb3525692faac9de97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1301085a531fb168bcc5988ac06e7798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a740fa28e709750547a76d4f5228543a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d2b74eae8858e97065e4473ed1eb1e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5febda29bb86b953bc3cf27bdb559e93101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f7014aca706c2047c28b569e16019d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b231721c6a1fa101f6dcd49f9fa3a1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde1024b8e5315c24ec8c6dab794aaf2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a2715deab518a7833347bb89306a75105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572e27310a9acfc342c7ddda3c8d8a64106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ebd769675b657673baf27baa2598bb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4550dbcd06f68a5de2ce5fb0732ccb6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa5bf87c5c6668494a2cc1a46d48465109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272874037021d754de8afa549a21f174110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec02ef58b73e42824d5bf22209d4cc8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb5f122b93ebaa3418a3b06de202a40112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063793a9c2f5267d9f549c4ad1bc1df8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ced42caa645f295396eeac7766b39c4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb1bff9fb2062cf1b458251ec698ad6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67be6f6ea4c426f29d2144a2c8e6e477116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c46125a71d2d3f11da9f60c0ae3ca35117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb76b67c9549e60c3bb1e83a572509e5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410fd5187f884d0fb0e04019d9a787f1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388d07801dd52c3fd32ee2eb977563bb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b221be576acffabaa7a51e186818a27121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eee1ef3b53208926fd2c323af209e96122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adc16d013db9a3e8b77e1e8f12a62c2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9a8a71a4aaffb566d0f56eb4c71a95124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da03430ca69648c2f2855aa4bb54a2e0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea25ed2c99f36d1f5b663d224d0e21fb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a3ae19e0431c2d2eb6c9594d53e9f4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc451382b617c6f9e8e1316e426b2ec128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7704314476e16b1e801d7688882280129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60bf9cabaae2bd3f713db8a6bf16d3c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20588fd8870ef7ab4aaae22bcd451ad131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b88cec65e3bb0652fd4e714d389f88132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2356ae954bee423715137c4ce0cdeb4f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77309508cc0b8ca66cd7d579f7b2af85134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496a37db7abf789361b4a0b9d1004223135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f203d7c13057a86a863e0d17068f44f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8969ae0586a620b1327951c8297c11d8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2664702992696814d2cefcd7d8a3950138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec20c4e3eb76d1ee5155337cb73f2588139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a181e4947d486053616096893010977140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6407fd8435ae8fe4965aa2add64ed393141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958b486bbe880772236f9e39321cf6a7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d88162c2ea786558e59135afe86131143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4622ad6519b9042ea2b2b7677d057254144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70e8278e950cf91d00ced123399b663145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706a360d1f36afc766d2d986034364df146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d0241850fc680ce5855e13fb56b098147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92062718c30afd025f09ffe736a443b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989ce5c3851314589caa1f884495b5b5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619eadaa13db5fb009423a0a5315c08f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831cf87422e1b942c1d7ed0f918fb94f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b806479ed303bcfe4c53b3a14139d194152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c002fc1c2e602905ff3a058483f803153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6a450d31b0323b67a56d54eb8404cd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b950ec641d19bf37d8ee2f2705172c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52936b7b9c3eac8addb5f2e2ed0850e1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612fe22454864776fe4494df8235f6a6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bf02b2220ddc1647065c0c7a2bc7b0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7959ffc08dcb7e354c792509380e224f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3846145153326d7f08efc35693048278160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789d8a5c0a88b715894f8c8024a137d9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff714e50c6c5e96f2fb23c4f80c20b8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b3a212ee87d0999c895cef8fa144b8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d31f322768f144fc62e0cc3bdc5709164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b98ccd275fc846cb17cc34526139358165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d56c5d61248d5c2f2d45c82dd71a3e5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc9465709ff91e05138959e2f0db5e0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e53e46ac389065141f0cc11141f924e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de12bc0849d2b4e2d8d7d7725f83e8a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23fd0400a2cdaa45e20ae176324a3b6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213d152ec4d8efb45301ae454cf56393171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8266d8c05bf76417f7dd80ea8925337172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e069d0faf429acaa18b3f0e3f337a93a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada61bb3724419979c5cb8e9236d2940174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e033c559eb5a3ae1e651abaa49a20f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17c9c1ce6c0a8591a4c452d25a43627176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8b670fe852cd33b7d3cc24221fa6a0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2f0c6d282396e6defe988336bf4715178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90848173a1c2ba5fe090ff927c8cb89179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6870f6cd4da6cfa0ebf82df070772ae2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc1b2a42af127e095c4d748c55b31bf181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddce8255474166c86a0202222f99f66182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207dbd2b25c1d75a6ab2abf7bab84087183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e52e7985189dbe970767dc0f32f665a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8d9c4f71f87c31e38db57905e76c19185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70891ac35fe756fa1374dc58ef7a9d65186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c939ef5eb5dab83fbb9892cabb3d8440187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c1a57304950c2bb06f5c47c1721575188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d614aa7107f96f0a26ce3e8defb68d12189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69030bbd9bca98d2b01c065a4c871656190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed10d88fb78d27da53122163a6128ef191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d156818e1f23ae2f3022481a8759f54e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de92e9fb7ace5a6c12bcccaccdf4065193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d57897d79995d34868a06b1ebb8507194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f13756765a078b55c10187a4da724c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaef68856004b4d612ff29fd70032b4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdff2148a10a9a3eafa2a5b671625fc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fabb7484a1d94b9f6a96ecc25dce221198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0a253c0721758ff68a48c7e14d7009199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f74cbfcc79e774dac0108f89ab8c00200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a094f304673c70ed2bf6b45f5bf456201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390caf058226bda623865f3ce0d32e13202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece30fb6f0b0eea9261898fb01c70961203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d5a2bb9b24857e8b78a42c88d45a19204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14fefa68f4ea0ef20693bc32bce04be205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee292fe6bf3fddb82c308ae23cad1df6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443bfa8339081583fe5a412cd3e61516207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec65a8e3de8e756b9577c193e7909397208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96d7c6e787c8764027422952fabcf1a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101af4e94c4f45315589a5e7fd1aa9b5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53037800c3b6be73eae5993316fd37c6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf346b8f80b3cb6a0547b71773cf315212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b389fff78cbce4db12a7399c6dd52b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36206777690a9ab1b256e4ea4f9d07a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1c65abe4ba7336efc7a915b7478134215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433b1f52a4a852e20534ecf9ed23a0f9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dff0f1623800178229a338f31e458c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bea1e2428a68a509d7445fab51d5440218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7924b4ba4913222432027c6834117a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18fbddc0331b77fcf252d56abf33963220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e914a167e03321a6d3751a0c9b7bc537221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af2db20d1de38a296337d6dcb1d5cfb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e76f14a1168d017068174717d912f7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fb8da2acf87183a1c5d74cd4c95ce2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf06db9297a7f3be8d443c2b5644a37225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b0c4402a995c5ac0c411c2fd081e2f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb9e5d2104dabe9528e0c947afe55b4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7c341da6267b5e8e0dba11dc5cfb29228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848d53e790cdf1ac71a215258c2e86a4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d80bb5eab1c3b468a0ae7c04023a5b7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e09f06bbabe33ed7dd43439b3bcaf6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f137fd3b5f0c3b4ccfa49ab802086be232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d07f5e5ef56d705243a33b7555a80b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea1dba7e9007275fa35434951e51976234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4d4519c77ecf880afcf0251e8af6b6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17da770cff96cf68eabfa6f53ae91545236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a77a992a17526c50c16ed637bcc825237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0b9ba9a684df7fd57c348a5b146b2c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eee5ec4c27c401c7919d6258961c10239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124a5144e654df050f2079b0626992bc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0c0af6505a3fed0b2c86403e15037f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d1ccaa7f8c07614a248ec0ab1eb062242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13a04b5988016d52de33d4a372227bc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca70a75f859c7c79359466a7436e1389244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0282c8952847691c38c6ef19e2463732245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f972a4d41c6d7b1bfda7d841c35ef5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabdbf7162164c71c2f58bf3e1b94f64247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e947e181ce5614314934bb0e619d0228248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9260cdc8ea68fa082411faac39f138d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76180b2a6c7bd50f0a415a6ae0636d7d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5770ff8c28fb7747f277d4087c2d15251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d8af07bb25010e034b6674cea77672252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcdd04a3334af30b8365ecd63d986eb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dc4bbbdeb97f6f2c9e1ee895859990254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94c59669a5daf5d436ba2cdfa635cc4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f55026c99941f6f5a10a6e6ab8373e8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb03d35165e4d21203cf4e08c7d81c5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff538a30ae0e4d22d6df3fb3e659fbf258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fafb74557d45346bc92f6f7fe83bc3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79bfa609caf59e2021efbe0f509c409260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3087621fa6eca13178e4a651c28626261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7747e8e885b6a9b0c033c0ac3d2894262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236247152f17fc73dedf9af5d1c6aef2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ff80c461d4619c6b859329f410b73e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacadbb3a93abc0c7eb314aa6bfe5d45265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91db9dd773abaf32ccc414cd6f7161a7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff89a397f4c5b7c9e6d5cc04c2e555c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af2bd438120306371f46fa8471008bb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db11c8be3ca30b01453d3e68312e919e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b88afc559b44e2077a1408c3b17d91270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fad136f02836ab19117b58eb5516ea271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288bdb15fce846f97aa4217172bee4d0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dc7025b3ff81749007aadf94920b93273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513d3d477beb7e859d3d305201d6e4c9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5965c3a7908156db6ffe69399270525b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05448490c73d289a1a9390f7ea2beeb5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5c4cecc046e9c9b6c8cfbed80a6c9a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59f46cb463b3cf83f1a7c2f215596a2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b108ffc4277ced2b61958dd986c41419279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db2bb35240fb724782a9667d255cfd8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018b9b8276a5521be3409177926d8cd4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645f75d2b7f1119dc1e8126119628ef5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a62f2a079b0ab5e2f3a1b9141603dde283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380eb264540bee7837f527105654f4cb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b77cb8c75352b5407cd30128172ae92285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e37987dec0aef0fa248faf3c55c8dcb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf321a6999140c9c7cc2e3b4cde4ac4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04193bf1e01c6074d745c6724f29e8bd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fdb024b618bc1f1e8a8b4b1471065a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdfb19337ad3668ee8457d69ee6d654290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7278bf99a9fc216770d6b7f435ea9b7d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b112a357168439eea3b5880a4cafdb13292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4db7a008d249d786599790f85e066b0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e090b28f490faa3ea3ef35b3dc66df294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16eab986aebac8c26d6b2f21190d4fc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0da311cdbf9bc010f66a822cd6e94c2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0e9e889701e0f282cbdfa3770955cf297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c6607c3cf600ca59b6724d236f07fb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28c8cbc23b954c491a8283930ba9c38299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500a222b34bd8a514fd3ef7b420a20b0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be63fb8cd4adc965bfae7cfe7cdfbc54301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aeccece042d005bbb9a3172b8d8b33302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea19d9a643daddb6966cccbc5cba601f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b796c2d718fcf31ebc54ff19c62f76304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd0879428a4364b6e0b1eb7d433db7b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c6a40808483443e5f16e89fb618e42306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b2e46d43d5b6ffb3d1fd2ba9b537e5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e304b72fdf523c20184bbea7d760509308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2fb4dffef764333f68a88f5e276ca4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d212a9b5dc300223a9bc2d3a0e6d234f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af9b02235eeed39c56a8b25b310ab68311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47b00beb71e1e7a1bb3186e49ddd6c2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a024a11232a008ea046eb081938808cd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dd36df7b6303df8250b1e2015f7c82314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f499ebece5f73fe31c6bd9bac9c8989315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd61c5ceb9a6e490264f3b45e6abd644316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab2b98bc35b62c71c07707870905b86317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9413e1a95f0117d12ae7a96e0517032a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79035b41196714af926c519e141bfb10319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8009e3029e0b0e85f4877e148a86e35320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c3db7e4731a40fefaa071f13988fb0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da6bb75a2b6b52f4b588d24e17cc2a3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4cd529f7e46a9af0485cd1354c7f63323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55fd55bff0f01031fc975daa4e33e6d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc553afef1442104a48590e51e90d5a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded523879568ee56bc7dfb91fba5d503326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09a5ab6f3db79d512371ac41c366d25327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8ce17d788f3bd103db8cbca82652a8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b839d28628f9c9db4953a85045a4e9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be556540659211257d71e47495c28fe6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8839d691631e238f88f58f503cc41715331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c62104ed6f3cf37c6a1c747fad656d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3763d167fbaddd399b80ad83e9240148333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b48b6b832686e00c068800b723468041.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c74c90e815a369f42140a5343537d272.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cef87ff0ce3d4a767ffb61787de0e433.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e06bc01cbd396cfd790fb9a045c42174.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d959d7280d5e61e9b1f0327b2feb60f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c61e0fb6b02ba28b1ac629d103fb74e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c098e9b7f177e8b6dec6956cb0e111b57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c890e2b899255a4c0344deb507504c158.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489f93b1a0f2571f928e57135ee78b8d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa94e815ff19940b392a31a9ac654b4310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228448b1677d2aa1586fc0d50079898111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0d6e44e0136785ca77534ce62075c612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1cdd11dcf887a14e894c06b0e0f40d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bb6eed8274e93a55b05de05e274e0b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f2110328a66f9220c2d09869bb66cb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b495ca182c0c551e67c85fcdc4f0e116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76db0a7edefedd989f489ffcb07b420f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2005ccff220a943a71151edd4c1087cf18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e059619e63d710afc8fa02020ba7c0419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7877e3cc391e8ff7a08097a0f7f5bd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60947673a257a075d4940a0bebae0df21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019932c0f39ad580c69a0f5cba75d58622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86754932e0ba480797ec7fef69efbef23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91578b7961301704520516f16c12f1ac24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9de024e3ab9eac56985c4d3b4a3dfa25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe285e249933a66ecf7d07f61405dddd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b99523167f912dcdcc3a55bb02810d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8ade1237be3c5a50244f832481077a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ad5a949f19600de72ae19129d6092a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9739ff330ff100ca6e699c367a034830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7b9845c6c663ad1ab6738e8a121e3431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6d873ee19e008f18a3f0442427727732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33e6ce268d2e9b57552330ac68610e333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf31705a5e83e0bccc02f00e164c0d534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfda42dd78fac598d442c239a22256f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b3ba8baba22c5b408a8fd872750db336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed1c94f4c9996bc7c5b2f557da5f43637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7a747162ecc28146e81a936dd572f138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e409374fb44ea49bee9524fbd5e91a739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a48e5ad8bb1fc70df487064a33efce540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ab3a3da37debba00ce5400ab2b60fe41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72e688a8c07989be8af4be72ce5cddf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa82ef99cb1294ad5f5e9944d1975ce143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc8b7f39817b4f308570cbcef578bb944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aad8e82edaf4b3565872419a53de4545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c106a7a3f25bdaadb90d5c4735511a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267012f2e0b415249d1ba9afab6a4f0b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee503499331ac619c939170da5d038448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8130e9c444cbfee85766d5138ff95b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585dd4eb0a56834245be8cdda4520b5c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a9f6754e6d712a7ac2012c5cc9e05d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f2a0af08eb6dc4ca511b0f98f8373852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcd7a8c2a34b757ec46691d95c3860153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb47c2bb24dbd07b866f6c08f362752354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96186e025844265214bb1ca488453ccf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86ebcaf3b73b25207c22cdb165642d156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f443295abdc0e359cbe2f80fa33e52857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e86913b224cbe6b3a21c2bca8527c4858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b3d75f58947a656f6ef3be8d01485059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e75c61708e911035950bf499bbc64760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace60e5e5179a8da4614235bdf879b0f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5a689f168f0c14ac7084e47f530b4462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bc0c10d2f9195c9558b35aeee4131663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de28eeb989291503f3df40e6cf58a47864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7b6ea9c37775ba6c69a057ee9f4e2565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b59e2a46243adc69dc3b78c16ce48266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f18486ca5913f1882ff7ef4a982c15b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157d994b1f0254bec5ba669a1318ddab68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ea399c4818c1931aebf1fb6b03ca1b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7f1e19e361d635f267a340872a6a3c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421e0ec5b1430e03f366a5dff7ce72c771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f0c7ba9f64f628f3ba3427aed05c1e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f40f663e68f5fc0ba2925cc16dbb2f873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1643b177c51fae85a454da3a2fcab574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2d57d027ff5e3eea41b800317f3e2275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495f4aac65a962d919c44df32abf5a0376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8469f6b65e7fcb27a8f55d2eec4deb6a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c296de7f9d36f84d407fd235469111e978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65573188c245a891492d1af88137a72d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542442d2409079f9126428c2cc34950480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77435a365a24b486add83fec16391b0181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3aeb4a505b48840510a2105b77817a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f4ed32f18abd745343b5bd356bdd6d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cba417c01b01f1a49f9e7325dd256b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347898e29874707e0322f1fc1ba4d40585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fd6bcf4fcddc7d304bc45e6526ba4586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29240dc5eebfe262b10b822c681e309c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bc963edb763a9359f5c59b4036896f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e6578e399855e01199bc037513f87f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7190a2d36feadcaea005b4ec728abf8690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4642a0fd8ac5ae9b7843d03b4b72771791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bf89bcabc5fa37b24c44bcbd52804992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bed13441812b81fa9fb93c7181fec693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f62b778532ab2993e08e0bf4e8b6fe94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9d60647df5ae6d8eabd60ffc3ea3f395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4310e575e043da82b32a64ff208d6296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5533f33674f8990a6aafb50e7bc2e7d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5017e6c2edda637640c7a3b14cb6f2bb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb47e7721eae0e8b159413a369c20f6799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74faaf3642790bfb92b9a02f48c5d08100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac3ccfa0a2423af4b814c3b29e797e5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fae14993dd94c9caa2ac80be706692d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc036a9ce453d4060987bc67590dc6b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d775ffc63689f0151846a57e6fd64a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae74c72f01dd2bb00ed01ddbd900b9f5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edeccb4122511face609d1893007185106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d7a095bcfd57ca5c159d8aac654018107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474ed7af2b27fdabf8b6397ea5f4e415108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9479183c93efd76dc7846e2df2282ee109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07791ace394332d3f875ca278c1bfd68110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201495a2464e589191aae513d4efc7b8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6fdf86cb49f5e058677e280a3037a6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ae743d9b634c8bfe9ce668d8d0d168113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d4188cb072f673926ac2a79b208f84114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c085938b254f78cd791fe52459957b6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7a45dfd83504b1a741673da5e4c0e5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d0610ed4b7da07c8937100428de13d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f632f3358839efc861e935dffda827c2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8ad256002c7a0652c2669ed0f31da5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b53e85ac4bf245384b939e7976e51a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9348e79de3e5556fa786d981f6448ba2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5fb8140f123363a14a65715453928a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78a97d5efa42b8d9f41d6b313360b31123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4707a2d21085c71b4fae584b468a43f3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ce0af86ae04672a71c08c8cdf6bf54125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29b668c412bebba4ddad1c456aa3487126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e90a4186975afc23ec1d4ca80818925127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660f26c79147be5da5e0ce268ca6ec7b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5896c0eb5257e582af85df9c9e74a408129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e78bc435c1ca9c5b0a0ba0afac8a15130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08f96391be09bae13394feee1ac9d8a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fe01ceae594fc566cbafe6c4d25223132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9462e39603c04c53773f8264fbf315133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6fb9b36ce1c8b6298f565f9ae8a63c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0445a2e5442de34249c1d0cf197e6f09135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c01a287bd9079fa2e0da2cab474060136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f02643917fef3eeb8a35efef12d344137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7001b8b1636056725d0ce77810de999138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c09c76642f4b2a06febc6410850d4a4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab588ebb0b019caa18611f27aa696e44140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6522e68ed6c408bb699f1e5684da182c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606a77d38f917ddb1e5df179e3f45846142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93defdc9b2adb036b78088c534dedc2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c73ae5828f16caed707f884d5f95de0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecb7f76d9264c263289d062f98577e4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44d99b5bc7636cb99cf2befacc33e9d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f83c65a5503c438ed5f9d2b823bfdbe147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25c3c1ee423fd224bf46b9659e21ba2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc070d070045d636aca4605b01ed2ef149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f187dc43927e99b2c115957beb8527150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4fd0e256e704e7619c4f16746fcfd6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4cc2ac674aee14fb5da51ca7872710152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c23359e183607001d1de4bb4228560153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8569c5f94533262b368c83cd486dcd1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c73400c67a3a8f7a3420a27a8fb106d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712e6d3b337ddbf7626666461bd40169156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1265a6521edd7819964adbd2e438ad17157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb7d63a1c330061ad120a5d619c9a4b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5dbd77026373fa2b3e02d647030521159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fb2b93e7f4a07f8db08a41588d22ae160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472cf62b78bd85dc2273dc1c200af047161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a10d9ca133edb084746cffe64ce947c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3c6b4b867d28a2ab9fe24b414fff11163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57f7644ed509c6e6149421eb9c8e791164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae41a2b61e0c221187c343cc804857d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958e1c26bc8f91096e41c0084d3d0b66166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1133921240d6fe3df87f67ed644683e5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e953d48051f3528e93929b87b5730ff6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f063f4fe57e15c3b92d940cad41eda6a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0ba3c270250ca35ffb7c62c3c3bd8a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8165f4980c43af8d150c10d7c670d9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095503f3103b52d6cb486d3b79c13d64172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2c65c093e34d7b725b128543495e81173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ddc151fef836f05efccc3c7df52988174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2308f787035e6d89c8a3cc932c4c615175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f45034d563bcea700926f77c71f8e6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b5299b1309491eae543e3b92bc831a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959585e1a6e95c1c5795b3817e2f568f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce09c99613ed5a05f53860ffdf0f082179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b711558819c5b87d08152fd070c4b0d2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397286d439a78546703301ca08f57015181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3a61f2e4763dd7b055c183a3ab10bf182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7f2c497d72216a5c22534cd2c31f3f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c670bafa569071dcab8aa38c06d0838184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af8334a2250c0d792e6eba78e8131e7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2334510af4f312e50b634e8a7516d2f3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaa994fe9ed2c64a49e2e183f08d6f3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29561ab550dc1b220fce1b265532cca8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb4c3383368a4702a61fa7a36a1e4fc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00361c3d357938bccaab017064b4b3e6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea612402ef391c2ac859e0afcad1bd2f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99e01650bcb8af9f9506f5db3027ef8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f35f68d5d741a181155ff1325da276c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a28ed2abf00bb17da88f006fd84550194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4a2f18699fee447d4ecabb94f0ae7c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bfa0d9a28ce4b3ed6f98e41f4e08dc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0aa1a6f4d43aaeca4f03a67e0fcd61197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee32104fb60d9133e0ebf838d3d5fbab198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd3355e0005699d3960744b30417451199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfabfcb2f018c9eda9f0b6ac79c0ce56200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d44642ace0feffc4cd29565db3d16f6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729bdab693929ef680059acc50a2c100202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dbb204ca98ef1850b6265474774ff5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0057d432638dfc3b171396054614b9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57ebd5ce9afa8b1d22388950243afe4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df1601c53c9239c1459208e882e5d1b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdf68a7aaa499ad538a34a8a806d510207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd6b203f970381645b3a603975cee00208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d820f575f69868d2b8bcfa9aca643a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a2e7c1100d65c9032f01259681d558210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac26844ba58ee9dbd3be5d6fcd60375b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c9e22f7ee6eb8ab525d6aaa6bea688212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4f2970a110288fde3382b618d9492b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca5f6a815dfc4336b4d673cd0a8349b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e556e99aa2e5bd09f8ade001bf859d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc6cc07656acd86d1320112beed19f7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fbcc71d8ab643f264f38aea0e11a63217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a624b19abe7a49f0e946e1ec598abccb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbf603677eb1d7cfe47299411b42f54219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b04345e27aa269362e313f1dc4da5a5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f9038a9e35e204d1d9904d477c5551221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbd741b74a610c8a522ebed2c3bb089222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c9210e3cd653db97e7449a78b78524223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c8496d3121651fd405663accef8774224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a653b24fd2018d96479df3519832ce225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1302fdbb883eec97e5961e4b0214d6e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ff1e6bc859e16ebc5b57836bdb13c2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072c92994413ace2bffea0880da671df228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565f7bb5bcb15c4b7651caeb12a93b94229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3da79429da972adde526b2359231f8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff6daeb3105b4208a7dbbadd4cd0164231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4df8aa0ef322630108cdbf29408838232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fed9058919fda139b48639e72bc159233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb7a427ac004bc3e94f539b3bbde7c8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e740b1caf3b133512a0ff322e477f0b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ea244a807b0938a42bf5b06fbf169c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f095f7b2c0462cb040a196d9c45fd8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22038ffb5a24259343e8c4b0359e6352238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e6b787d3af3b88899d721db4add16f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02ac5919b8f982b1331ab60f6b8b041240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f4ad74ce90c28c7c0ecb3bb27cbb9d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f334b2029502a7afb19f0fc8b70cf42a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315ecf4c7271e38969a031e99f6e5da1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6590c511e3d237b83f92589ac609cd9b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8663fa1cd534f5879dbd971c2078a6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7b7d685607ce62c37d4ecc9b166e01246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3b8036d14f23b8750188cda2717a6c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa33df4e1daedce2e53e40ab3a9019d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35af50e1ac01b9353b1c928eec7e01e8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5fe17643e6d1bb007787a107f24f31250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda1209c2409b05b602393bdef395534251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f12c9759d6fd68d4d6973565cbcdb8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01b97525a8b3a22413f301bbd242bd1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149c952b3d497c32ae74457da951463b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54e48a0bb8f56a27fb1d193ac522bb8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d552c763dad9d02c12a00dd7c6768053256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1ef57d722fccadc1775c956e9e2961257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35b896a263854defbeee60396130d1b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96637048e1296845a545b4a102cb9bfe259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166d72a953ea6c67df8d8870b023011c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaa6b42c27aeb5f4b3d2e1557df8dc6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa25e25292b8380083cecde237dc471262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed06781498b0499153cdcbf06f2b8c2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074f7d7366f7368e90ac2bdb6c16df5f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cb6846f494f089aafaf25e178ae4f9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88f2fa90b4eee90e7ab3438c04cf544266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98d5f54bfdacab8b1a17ad6bffcc2b8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acfa948b9b7808e2944cd7b2fa70ad8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ca1158866c1c602b921a0d1fa9daba269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32c062ab44af1a054e0d73a171597d1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c473960cc14daafd1fee30e014398dee271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5dbb718b4a59ab9bf60f0d392096a2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534320f700f799e7c0cea59ff66a1db0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca73ba263c7dfef7f89e770cb72245ad274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a1159fd70400b106dc89e48720846f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be75b8ee29bb630ff1687aef34b1e88c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa1cd0f81367524324165b9d5974dc0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7f82cbdc5e6453abbcf050f745e0dc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd96da77564422d51cef1f3e5184f48279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc98f5f182325e777ad5f33c29a2ee7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c40e08bbfc8c6eeceb45912bcdd16d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585f21b12a06b7653f6358b23bbaf1d1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b559ab23ecb70486905e1e44e4cebc8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8917504219ec610b726513f881bbc5f1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127fa0f610ffb28742603a3f333d8d65285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6654cc2cf192f732199d456248652094286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fdc039173af0a937f584b3b7e3393d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c707c322d31aa258efc3542be248698288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0edaf7a9f08e91a584c946b89ed59fd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefb7f16b782be5d78b17b6fc981c2bd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caadb389138b5d61b3818b3ca700b788291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2845ccab928f961e39b9a21b970ce3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92a884aa8a5b0c11b5ca1970af2796e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af5656b41edbbadd3883c972277af6d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494a74e006492edb893ef953e56823f2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c847a54b83367f787e6eae84509c0b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e75eccdcd16c47850f7366c80002588297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962ab9dca0933b0a6f53d180e3904dc0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d6c864d0448ca865a381996f1dc9fa299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec62b2ec545741e1b6c11430576f289f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d2b626939e6781e850a767a673ad18301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff2847db7d1fe66c8ae2bfabe35edb5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887a64b750f85ed00ecfdc6707942783303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776f0858c64ef5aab2298a3d4baf81c0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c69deb0f8adc0d3e4c5e9fe58840f86305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d3538917ecc6f8da9602de61d7b939306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca04759c1ea1591d5ea8105508b6bab7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52be0855975b89d67e07eeebd59444e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcd69c8cae060905bef68dc03e433f4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5573f577cbe74dc5d196ddd548e335fe310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd887fc025e6493cb2762c9ea087a6ca311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4e5d4dc76eb220d1026b760f896016312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8476bcb48b19b35d42f411cabf44c7ae313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bdd3b6ce692b0b2c2811dcf5d9d8c7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff509551e828977b03e5ee0b5ca0d084315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817a247fb6cbc7bb11fdf5baadbf6c5f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8026a9a4206c137c3097fef926eb606317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095f475bfec42bf601332a4168ab5285318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79900efa9c31b17e0e75ec77e4ae1111319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b09459e0883168a114c56f227329fb7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf4dccfc69a09d0d67f1d4350c078da321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f240601ed3ce25f2b64a5d71a1151058322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66092a3c293005975ad0b19c82d11e5b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61c0af20b367bbdf388a0c6f89fe38c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6f422b64780f57bfd722a415e63249325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>