--- v0 (2026-08-18)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a97ac3b449e82b3f475bd3a857f0201.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7edb3b8d867ad13d4cfe3c8cfab6772.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9413008d7da9ab4094bfb70d51da77713.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae7c898880edea1c26e904e92d054a64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feae08a4441adbb38b19c5ad1f80ad825.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab83478b8da184d09d5491cbf1792e66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6f89dca937999cb6fe68b7756eb3b27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12becaf3aaf2c431dea5ecc0e46acc0b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b326d54fd427a1aeefe70b753d97ec99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e167fc4c227680c95dd206daa533fd7a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777fbb6eadfa4c53fba406accdd5ffb411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4787cb81bbba820ce402768ab98b4db112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bffb6de6d6c24129aca22df318245713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcc1747551eba225d34d4bb24e0320714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91a4f3d9c40d079e79085cba146614015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da76c1b13587e8909805cfc436fb1c8616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98e48e70e297f52b59754df53828f5d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680880435484e31ae4007901117c046f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bf2aecd1245bcee31775dba29af05b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff87adf903433704a5f36e368d30c5020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce873fed6239147fd0a9130eba098d0a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9318923bf6ab7037d3e37349fc4784da22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7785f5ec76b27b4b9ed38b7abe36aac023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a49acd0a7d9d7fff9f2e6ea4d88a9c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810d71798b4f060bb32cb59f2763aa2c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62538d52c3783c2db6ccef7376f1a41326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a8eb1acb0024e6ab0ea32b93e47f8d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec12b904f7a24f20285591664ff1d32b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7d4c4c2dcefb7604cf31dadd0b11c729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb108f881a69b1d5cf8fc8f75d9295330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3a60712e743597db56c6af6795932a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abbbaa0cd597a81c114488b2827fe2632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8fb00d9e53c6f8d150a49044c26a5b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bb4030a0b1863482ee01aba890166534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33560d935e77b1beb6ab95e42ac4fea635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37c73f4d694e9e24bacfad8cf33d1ec36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef9627581a58a25e7ca75190cf9954437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210fb52af630a630d638eb8187f3f64938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc336df376058a9e5503eab39fedc5339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf06c4420e7bd3ac13d6e5ce234c1b7440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdb9c13e8e6fc5eb90ef64a82340ea741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f4ab4c0429a14bebfb83fc8364cc9742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4443a3575ae8df3df81854195fddb443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d716ab789b91af75379a73d29d867a4244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df605962b3cc6bf47fae83bd2181280145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddd0258256e2058a39b745750b6e34d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b12bc1f9c90be83a00ef24c5c09c28947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1358b1dc59af301c4b95e01af69690b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f645dc91356fc43f0847ff2142c9b3ad49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b4ebcbfa4230cbc205a8afbe8c434e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99286e192dd9ca50618887615be2935b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e412b837a21692c09c378998ad51155d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3247e1e019e5ec2cd0f439555ffb3ab453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3805435dd00c75b7b7df41e0605b36654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024f0964626919c0b86908723c7b1e2355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f83bb98c896a9a6f48f163e65c45e956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7982a2190affa3935639f0d2fff37ab057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30dc3fc9bcd90c5e86c75b01984d8ab58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2f01d6beee7770e23328c5bdb1191859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a8aec8ce243b792fc5fa017d1413fb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869c910f6f2b0806f65214587c03289c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be79f837012b6a8373a8dd1068684ad62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0fd33f5cf8cb0509874d91d48562be63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d0df0f04dd87d1af9a955137e8337c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f78989f6efa378609bb3216444e6f265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48224bba420787e8e98f1d434fdc81d066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382b474a4e3b76283df99d68a73599b267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c15ed7a86ef08b714abb8d61ad85fa268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56ae5c3bb71803fc8b3862ea58a710c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f583eca66131631963d22214cc3f9aa70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8899dc97652db7c60bd523d54a176e2c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eefac6493d62168ff72fd2d325e63772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5a6e02d5c143d20424886d738a31db73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b56ffc86ccfbed93fca0b7b9a98307f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac45d959c621d2ee5f0a438029c75a9675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d411294e7de27fefb151dbf2b31cf2176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e1cbd0d1e3cf391625cbbafc14c00f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e99ddb2a907ec28b2eed56aa76e9a578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b71fc58f30742ecd40513a66f62e0f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5573bd8a3e6515c007a147747356ce80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f359ee03acecccaf22ce1a96dee55a281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5598717d7ce3fdeb162596640fb548af82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec3888543d23c72e1bf68ed3d53248583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e563937641f3b0a9ee0f572ee28ed584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c22eb9f7c2cfd0bc64443644d98b7fe85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3520a86b38aee06bb1968c24f7230886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7245672c2bd18285a2950c2a000d624787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ddd60cd5c8fa3345f8f3fac21920d588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08d6dac949c452e84a6fda15b7ed30e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06922e239e9fadbfabb867869802f8bb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27198b6410489b1f21c684806e0f4b0291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd71c9a58fcd7aaa411c2b6b90c656e992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbace930dbbca1b3ca4176926fe2c0e093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19658fb1f6f3658d106fd517113204c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1c9c346be989c4661a897e4b8fd52b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6a2b42379bebef5595caec94e4461796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a7793199c06524f6770d881b2202e397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83bd0be5d73ed071a2208a3f1d637ea98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c80c680ae328dd09b5f85102d7175f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f855188dc2568186017dca4ce8ac1e75100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3c8d450febbd73eec1be7dc2b4e311101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db63473693a61bc91757972744d89ed6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de178f28df7f57ae5e7857f5d7610e2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3105f8669d9f4bba719b8638f825d80104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f914b616e2f1f3438d42832070e1eacd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25175a216883a3fe22749f2051a2930106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228cbbfac5fe906d48b1ac860653fdad107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677271ecbfe92944565b481b23ff762a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfac6a06f4e2eb34a43847b5d18d194f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bc9f777e35858b20f7f0488f4480be110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93030d332bec0bc613e8faf3e302ef74111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604b42edc16f32450a99ad77400db48d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fdca17e8df955d9d478275e567e632113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b140f8cc246b29b6a6073e6e08311753114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dc3afec83004b241adfa14e1457cd4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e643fb49ed34009684fcd909f8a7576116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff723b976a7f9f1fb9aa1334b749763117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d5e2cc801433d1c94668c3a6eb5fae118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12c1ccbacc674ba6e47fcba85cff9dd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cb81b118022337543935f96e0612ca120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17c9379129faf83bbefc5cbb019dd51121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf992fe25eb66897805c9c965ffd28a8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f97dbdf752757836b58654f2d4ca48c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e94e6b4e665be4fa06660da41c1c14c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fe45a8f1fd87f4ac9b299562788572125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd2b91f2d6ffdd2ff1f478071bfb830126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a13c521f434557ae665f3ec753dad15127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b06d3e50be8a509741f5e5ea547941128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349f4444c6651060185eaab381e47ffc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d7adc5254f911ec3b2bdfd32f5f362130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06892db70bacb76abcbd2b8002a4a022131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d5da36d30c903945e5025a641f2332132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449ae0ad50d9efc70c3811b902e372ba133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d397eb18df63f2c307a1f52707c5138134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1383d52cc5dbca69f695323f25ad12ae135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebf2f8208b0afa7275761ef89df87fd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12f3041f7ddeeb9d1aec05b55cdb12a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790713f4af555627839d487b2f22b5b2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348ae09d5e96a648b2e696e2d5bdc4a0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66473274fddacbdfd45dd7a208df5d1e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074ac8fb1dc9392a4d41e363c78887e5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4da8ca73f4692a69e6709cb25aed015142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab804a1d6c399f8c7b7adcdba0c1c26143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb901ab4bfd0f86c4d2ff4fac6efa4f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec9f907390e5c74a1af81de1ebd056a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d698ef8c1f99a14423b6cfc51065685146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2136af7692a2610512b15166c28220147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984a4fa5067e531534101dcc91795302148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510d3e4d1336189c6c3c9df5aaa1e8dd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863b39e2488055f9147b7bbb68f56f3f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638f68be3537fd5de90bf35f8280aa3d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21162bc0349d2a4308bcf8a8fde720ce152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1a3f538413ce7dcbe38f7214e0c4d2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be98c4c83e19e03df9bc0666da3880d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9704c6cfa845511b396d5c19f0ef5930155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcbd69e95affa213101226a40d99628156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e084c90bfa129600f0b50e2667cff343157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb8ae39209f09956964e8c013c44539158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2574c0bf464c9359c79e56e5b0c5186159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671cf32322652da95baada384bf29014160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0276238483d54682ee333c89113a4c9f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd88bf9511a15a339bd5f02a1d74acfe162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8a9155350030026882434a608c11fb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98b43d898796718864bc636564b87d0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08eebe2a34e94d721a787ee1884a777165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6acdecb50827b8aef7d48f42a785bd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7d686253c7ff822a6b368981f69657167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c75b830a6ac0754901b7a2cf0978525168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1d05e6ca2815b76ebd9778f07c183c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775d353b4e715f514112c65862163686170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8c7198e2f7c9c427247adb0b2d1ba2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8603bcdc213c2f8baaaf5c9ed33cdfce172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59830aa1e710eeef3faae9f7d3af73a8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c371f05fbc6acd4da36cc54a203cb1a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fdf579571ccf2d60ca865b2976a364175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e141334d7d7342b22f710999658a6b1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321a640b30f97fefb72ebda670b45d60177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df89d0cf2ff3663a9b567c49f9b91a6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069543c425e72c0026b67d7b8a509d54179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbffc9da54bcb90d056d3dcd0bf0641180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5d9d71a92e9cf8e480549bb1bf24db181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ab311ece63830fc68d805bdecdad15182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc25e42ead51d4850c588ad3d9856211183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b2f2829edb606127a60f372050cbc2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71509cc2f39aebb7eed3260038b60ad1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d05a5bb13a034ba1dcb6f5c5a83c723186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abf2ac45e5d92bb639e6fa1e798db30187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f328ab7062a69fb1e79db2ed0b254ef188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e3f6c38e7465bfd93e74e3f68e1eb7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc3e49c294c630847f77b57159f9a97190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073d50c7773a4f0f5dba3d45c1e5d0e3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b84fc0189a570b51dd8bbc279023ec192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8092ad995892cdf834c7d48d1e6df12b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9eb437f7278cb9a85ce9622cf0718e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ffcec272aa272a026d50cb6be51ee8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6035a3eab5e7ce5190b55c67544eaf196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29f4580eeebd368e7767c17891b3da2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4d362f5dbd2f8c107620d6f7aae069198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdf410fc70bb960b0e9fbea75651212199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2eec05ecb4af674a62fbf741a17d3c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0097f46f5166f2cf8751c9adbcf3caa201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391b106116d89432e77ee6f69631ed4f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e4e57317c1f0af8a3956714b19d166203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce43b4a0b9b3775516cd6a724f893f90204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db8b667deb14bacc6909023f2c0a872205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3fddb4f468ec9ba608b3e4f0119b29206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21d79b4d3e93fa88fac329b16b1d536207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc8a8e6f96ab77a01b52911f6df21e9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af1afd1f412817e6cd311b94c4d045b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24daf5c0e82190f44ccfcb9e70896f1b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7736fb1f3943a974b6cb4ab8ab3ed820211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb665c579b034b9f531209fb8fba0e01212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07551ba7e3247af1ee8a208d8259e7a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7863c0c4f32dda0ca3b4c46a517befbb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d19ea9101e29d0be5516ca07bfb969215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f5a16f7413063c24305987d49a36e2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7268ed6ba243d1a25e6a926025e215217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80522619f423d0db007fc21481c1ac42218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba74e8179c611843bf871f883ee646c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f957a5d23eeed9c533b5fbe6cdbfb487220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11be3e691ba0eba68aede8ee07b3a59c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1076f7d3411b6d853907eb8945b1e658222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01628bfa1be1f30d30b4f7148ddf993223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58806f1b5fdcf82f9dfd46d6cca7427d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e79f903bbcf88f17bb3c978b222d43d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171eb0b84e7748a0f5fbafeee4cdf6e0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617fb57e9020ca45b69249e9c0688e01227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdc6f70688e045ddac768e4ef97fa66228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045a371cecdb8dbe374db1a2a12bf235229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da84e83630f13e126ee0f56cd9ab47a0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fe33b29540b0f6c27b255f883aa6f1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beb7e055ca27b4b8301feb95079e9c7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209e51f0c67a9e052143716b439960cd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f428067d66b1ab4c49a89519bf840f27234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59692e28eda2dc25311e85fa808714c6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a211eacc954a43d8cd3e5ac180bf5d7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b685c61f52cbcda83c49c379e20362d5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082fc52c3d2ecad52dd82e9e22be798b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071c2c2a838c52ce84028cd70ef96090239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba17d7e474e6e075fedd5609362189b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8648323d709f35c609a221cf888118b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f5a4e4f6cf2c10acf7dc71a6d882fe242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04611a2c5ca776177db146ad3b7c6bc2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaa0ea66b3ff3c3788f7ca505133347244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24934f5260846aaec199378e49ec84af245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5091a29af5d4d5db6e5da7cdbd313d4f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58707cf56697dce5fdcf3545828f180247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289f1ec8af9cdc0802de430e6c7785e9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d511a82c2c8476800d8c8a8b5e65dc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c23dc17d89288402d113291c0be1cd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d2aa60211c29ddc6dd08f0364de1fc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7276bc5dfee0da5ec7994e50bc9570d0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99447c371f41905186f329cf18e9bafe253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0becf4c60f2dc47ed19ed01c622373254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b18e9c22598a086613c96eb6369c41a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eab5ed4e31a96c4bb64eaf8ee051f76256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99089472ed1cad1901dacea02f740b56257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860f85aa75cd73046059b09b4e13038e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fa84f24c915764f48d968dfafd8f8c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca7e89f651f4b2cc846b31f711f4e6a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc914875f0cff76bd90eea0efc47ec20261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffb120bdb0118b6a2c16b8e2a3e2212262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4addc18a5102f2449f87d576713836c8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364dec80227491b9a5228488a5a7babf264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479dfe389da007183f725be99b1d7517265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4671a89575a2ceffba002bd54b4234b4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fd453418fd7104b13115fcce788165267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ea814aabd5550ec60b8054d4d8bc63268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241404c520743b423c8deb54a6e88e10269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcaa519300c15aa7915f0b54e4e8e04270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2bda2ee952b5b2565e69984db3c310271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffbe5fa227835e480ccfcc150137233272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbea5e198e261f01b9a8af443f2097b7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8fc6c2dc2c9e73706f62039915a44d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71ccce59eaaa6e500911e9d1c474e3d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134d000d8fa208a55a521b087adc06e9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c830c96460ea36af66c76a6335c6ba2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42e1eca5000572ffef420314e1d3545278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11c7895f43c9623fedab76e4370c8c2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73683fc4027753661ce9cc25be3c1e77280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252e908b4d947058385785b74b773796281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468062a82975fc98cbfc984d087680ea282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f38294524d72df2ed866e6b18ea8eab283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8497d8cfcf7e62c0c4a05eb856e07ce5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c704d05fd6ba6f1c3e9a25d502c2405f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a264dde7d3bfcc6efea98a57953e5a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a257231a5af205d14ce137a02d333083287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2734c1bd69eb62a404a096e10c8ba05288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50622bb98d88136a64f8c19bc67aaa6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c517ecbfaf33406ce2ac3d1a81e60c5b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadb36d45d3b24252bd93911fab047ac291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0808e025e219a9ce512c8a135b6689a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202db809908186610dd51cf80afcc29d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c816112a842df7ea15d476a3b165456a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8fa941ef3348c60fa10f87e948823c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e05242036e59215fafa023c7f61e7e5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fb39add1a5f252bb474b7b4b6c98b1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0e0cc00e21a2250a7f6ee68cdb8261298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0634a82bb9ccace985ba76a1e16119da299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273559c491111fabea1d35cba0db072d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f130a91b50fd2a39ae132d3b31dfb6fe301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db4d866fe1d9ae05e5ea5a9a490d66d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3258848ae824d2204f976a5a833a6898303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f921c0cb7cb0deb5da2ad5f213e0075304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcda5a507dcc0f111b27a9095491c07305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ecfe02c4d46c5ee7623fb2fad157cd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e50476d8459b2f92f00c978b057569307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb48a903450a5039c11cc6d6f14bc2b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4d09923eee79ea5698a6dafd797288309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727f1c45b5dac1acad22746a765782b7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1a7058ceaefc048fa1db0a59c8d38f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bd16826fdbe4247937d517155741fd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d7d23543a0bca54283419f16df90bb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9685ba3ded9309b7face30744ff6c42314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35da2748df26896896107d67f29297f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a74f23ae77b6d22f33db8f9e61f27b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204eab1d5b077900509aa729a81d188e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca662c60c7bf03cf265daf936d1f455d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71847c7858cb69941be5578d59b779a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40226b03d803e6f002db45115a775aca320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4c4df0439e7614eff65639aabc9d5a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0b0f444e2ec818831eaa1a3bf8a7bf322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc19f939ed8260de1a853327edd5455323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dea5c729d9c8d044994fded0d21ac3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe597050a2e21a6d13a30d46afede98325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c357734110c71222aceb4e426e00c15326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ecb2b83ea8d3a948037d778e125a1e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575f5ccf91f038138819351570aa2fcd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09958425981a09f6389a6f8bde1066e0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49986d2b803bf6db5356cab806f48ff3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b85d2b787a29536e0532cc4a22f97c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279cdde10c3d484dc0df9363a25333d2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38654aac0570bbb23cc6cff3af5bb8ca333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c6ffb5f0b34ee473c722d736c38d6a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33991a484d503934cb499a54843c10b12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6936a8d35d606c04fde52106c25492753.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3218312204adc8d9dffdaa053f54669b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ad0e3fc1f8dc752926f0b73352db625.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352f24be77504abaf3ec3ea39e2fe63d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23caad9998e06ab3cd5abbcbcab3c9db7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52935db64718714d3065b65a6f9fe7268.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c58a51b69cca40fe61eda7f710f6f4c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38398a8def8f493530f54eaae5a5e3310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad61037a9c8b8f221d1c9528d6220a0d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc07fbe5165191d0fa678b20bb81b0512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165d24e47bf485d896a5612ef0e4f8f513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e12444d944dbd585171767665707fd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8e410f994cf80f59c0a35857f94c1115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2bdbbb5ab8dd64e054d1c24260f27716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2643d9bf590adbef6bb6d6dc974b596117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b156936c88e787112fc0d8f75cb7edd118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e7d18d69236bc7c00e1bc5042cf46519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a06280d570ba70a853d8f0dbc68ada20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec6c2a132807c394ac26c8867a8937d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beffc3d36eca98c7ff835fee11e85b522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9125e53f63b9a32fec158157bc7a8a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947a7d0fa37d2af60a5d12bb717ebf7e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c754dc8da1ebaf0194ca8194dfbc02d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d7474d14f50a3a02cc20abba4552dd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e37bdc165259d8f75390e7dbe91ffa27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b0308be52490efd07f04954b3f64f628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afee421a873306c1f1f1d08b7672f6bb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a85706b1bb8a068fff51c6fc13f6bb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e6541e9179921af572e2ab4b2534f131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524d028175ae564fe32490a1ab9cc8f832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdd47b89b48e4a56660945b308a6a1633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc1bc32c3bb2257fde07451dbe3df5834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d17035913b5bf349907cd0d7aae970d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6909ce4b1be3e87dae90b5195400fc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55602dad9143950e105e875b64321f8537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78421d46af7ac86a7241dd8994e539d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9438e0b102bdf7e12d8a6950ab4855df39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a94e129419f5faebba5ba0a1bbc389240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800f83e42be0bf6a7345b0691ab5d25041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c76841bc876c3ebed87d0ed15c227d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306cc361035b77a30e17054388c8be5443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90718c7742457c9a549f3fc8b2d87db44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3b4954402094016a29332807bb8f5645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1ff88e1b89fc61d156c6531a2550b346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ed633206d4cfc078b1e0297ed2da2647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47991b57602575e0df4c1b161175190448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e246322e5f08fc1dd690f25564cd99a749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcf0425a54fad13b81d349a1793bd5450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4ca8d5b89231be808d54d4acc4002951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3d940999d73daea707a149f3869cd852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bab71d5c4c6644824d0304eca9156253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322f93cde19dbb9238253252e61dc0e754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad588c24d079715adef979e13974724255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5189c542a5efc14e071023616f3ce6b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff75ba65fcf16c9c6ee2e34f8fbd10c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d67af82c28b01ac7c0a610e01bdabc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6509ab14a26f90268f9f6a54b8e8d9e759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3accb706c09dafffaddb9599a2244c6460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae8a8e68340a2015ceb73e219af6f1861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d84ee2bc075f0fd1abef45f8ea022b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa9848452be3a8148b595f2461a5e6163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765d487cc3751a0fed3543db2a163f0d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649030581ea76aeda2e4f1615aae7a0565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c09f375d30e1e73b5ee8ae61e485d1b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1911aeeb6cb22d963b4a7c065cef3067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c240933dd946803a09f820a06527f068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d96225dcdca18929a6a203bddac62e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdca6816d5ac829790da9a7c36ae4fc770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439926601ee056d410adfaccbb2a05cf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a69d91da96bc532550be8d16699d3972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94992ab8eae041e741fd91a351657d1373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd7a80d483b7063fff5406fb588f4c574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8802e15b9f2b2d368b5a3d06b29ff075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be36cf8a0791e07df5b7c8bef69b4a776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c2327610b8748654805f7f9de04b8177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c41f2db5048046ec682e4638a81a81078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed22701f9a8a25bc94c3bb8e86b7bd979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2a71a54452ba357ea1f0bb598c207980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e4cee3caae551f148d94c90ca4480881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc30989a2ff2901ece8fc751d0ef953982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b6043fe749771d55a3b8dca0f88b4583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac5ce7df49e5fdc06762cbba9f3dad784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70ca15b6dc9f26cf9996a73451df76185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f5ef87a165cf28ad412203f25d453286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4033d99c992878d08592f71f90dc8bf587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0b0f59c61a91dd49ce2c261930701888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2c79bac2e608a84468883215184cb589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c988730ef5feafb7418faa46d1b48790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deeaab5f65140b8a1701f5b58bf349391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1f67988ff464e689d9e635b3465dd792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689f8cf95cdc9013c7df75f9c0be4aed93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b45d06b9683c5027cdfc2c3c81142d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69e414d34325a4d1ce3a55f266e4b5795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bb9e5036b3dc01c66b47f5498f865596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff342d4e839abf94baa0113fda4ae60197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bc02929c10702bef4ae0e9a28dd0b198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cb1d8e0604124def8594085c316af899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ecc7ee3c799510ae7b5826924eefd7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1455582c3ff89c925b08cc74aef2b0d7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1669657f74c123f657b37a0f306791fc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09a71cc0b03b43f45113255c9c9b9c6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496a298adcb4c5856aa9e282a911d8ae104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9f96a3bb3be2679b7ca790898d0ab4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08136ad98219e8f600064b7189c52b76106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a68ce30fe244952d0eb07df388c1912107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617e509abda4caf044fb8985e3a430b8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df45d261c397ef8a7956e8b36822418109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c55e2b3b1ac6b01fc80548334bb5f6c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304e274fcaa6027e7000629be4511183111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3e061162c6921c7f446be44577e7ce112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c2df3351b48db28f0d93fd63f88dd9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a288deed3f523fd14276cee9e5d3e3a4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9ebec36f3014288a99c83a8f69a5f1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7656f070a64e78c635f4e6d430ac5ee116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa2016ae4bdfb87e7296e7fa7948842117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49f9f9de5ca6592e3421072a24d8b68118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5babf51eeb8b961ed35d70dafdb9b4df119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3c1798440d7f2cc7eecba2cc4956c3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a4daae050ae694874b1179b69257b7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272ad574242eef8bd7ca8c8cc55a619b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460f7b25580b5799f372abe325aa8519123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdab6acf408d66084b1ab9cc474a48e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e596cfc592f37c04a486e6226de3bc1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3175e8ff1a252a448f2503ef4c76a459126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e598b35294fc43df31b891700c4732127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ba29b50ee7846c1e1eedbbe82dcbb4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af33cbf0cc1a3839ec7def14057c4055129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e406b9e2e7a5982a98fceb879c0c98a1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb1e72672d1f45ec516ef5082014f4e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bf9db6ae31fe28eb45e502cfeba030132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed02f0c05dbc634ddfdf2ec2284ebe31133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ba7323f70146b3511442d1918a1057134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be2bce1e3a71acee1007723d001e984135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaeb6a209e88a2f9cc93d29221eab82136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dab5013691f3bc7bf8feda41f83500137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb1b3cc830fb2c0124276ddfe75a147138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de5e037c568a1032a745a005cb13524139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3206dfda0785e40778581d48135a18140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be04c21165b6fe3e3df87c7d7ee29cb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4117011f1b0ae2758cf56eb5891f837b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5d283dffc980d01885487a90716474143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7efa60b1ca07be907228ee2ab1e17c7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b73583b0f81bc086cace751637b5e1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fbc08817b6f91e3d35c48763312aa4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c03a5a403a41ceb7a8ce5909f9263a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1fd9706240d17b64415b62d073de02148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924f133229980f8aa1f3d86086cdf3c4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92636f397bbb6f3774a0d303d3193642150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9014ba1123c63625b93552939c6bc38151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eee03c0be34a4e67a0c9c3c4d250b0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bf9ad7c058063e945d17ac4578e4b0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2d9523e0e23ca78e0bcff5301bb5f4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2c7fee7b3706fcabc0b3a1f94667f3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f4615b27a5c7f66a18027719b3e80b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b0c390aba0c55f803ac147a8bfde72157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d674fe2aa60c9f0a19e26c396bb360e6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1a13aa6c568181c94bb48f183968bd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3c51e9f08bd3d210dfb2fc6125690d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf05794e6d888466c491e9fa7c2fb51161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94640d5ca8e3429656f8efc0449446f7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc395e61787e3ae19714964fc303124163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e8218f97ee314191863ee262ea0c6f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e7e40578736170a9236e611a30e824165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbb53f1dbba6a6fb4e83e8b9d1d3870166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aaa10853f80e0d4fba5ef8cc8343ab167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7282c6ff020c9cb23a02f798fed1862a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b428f6121cd05732f6afa29e304c31f8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ba91e574fd1bf31e7525f5c8b345e2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b412dd5b4db2ca755ffe15510fb59b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27141cf67418cfc037871de94a0f79ba172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88097edacee7ee38e628cbae38f5b676173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265ee76d76ecf47342204cb6c31295e3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee5ce97162610ccc38f5911dcb3acba175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe19548d1ea77441267ee678db2bfde176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd96b509abc1b60219e0b2237680349177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4ee6759669889e3b1b7f022d663250178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f998b2ed56521125339a3c99d329290e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f305bf1da50394e325cb7f8c1e335b21180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3982fa19405121edac24d45eb0d86411181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3ebeb62cbd2f74a6209a0da9415cd2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac94a274af985b1fb538323899f469cf183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dcec8b089b5945551bc9ac66547b48184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f108947f8a3243fbd1b732323719d7b9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673c6b3e18102c3dd9ab567b8aff2d58186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aee05a793142910fe4cb71500e5bd5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4075bb3079d6bb49bfa3a30ab871d7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3f314ee36eb9f71c0351a64d365bce189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf585ae6fedc3e7ddecaae9f8d3c265d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4e4b61b3876bf3b39d50a1a1e99142191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1255030c998daa39ef4138de48eee7d6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91009e7c1e2c86281d80e244bec40647193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b503c769d043590c8b1ac5894c948d5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c243ffe809522ce63977fdc5376a00be195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b9365dc2e7c5f4ef1ba213fa65481e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47994085f15be5adf4f34600f1eea54197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b55efb13c2ebc81fb9f86507bc0165198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3199b1b1ff159a5baf82fb6376d63ded199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471956a79dc35645729a0b6d54a420aa200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5626e2a8d4578ee359dca4f6def8f9c0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8c5b4c301b22c18af0aa2183decc50202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f7ead7609d63a389494f7d84f9f768203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e7a1d16d8aa62f0b0b7801b33fa90e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b840d3ef6ae97db8c47ca01307822d4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0ac43a6036a270d687b4305e692b5b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7301d1625d3588a8131498a24813e4a4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb68af861d82a47247e9508e73493859208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae82d47ab2e164ba288ca6a09c55bb36209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166de24ed2b76d948bccd35b7e7e913f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971924a1bb4efbd637b7719230b7a170211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0072100d71a3775990d3725dd59932d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2388b648b2c0bf22fb0c08300bb6c2ec213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4e6292188bdd388a87647e37a666e2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d807a283e29492fca4cd567a4d5f996215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dadf0e8368aa54337b79ac559de95d0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e058b6cc44b94a0317f6b4548d9f477c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d6b0cbd57153cfda855eeb6ee83d42218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3a5c127aaa18d0ae8dddfe9984b924219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dd20a17a860e34e955f7a21650f67f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17007a697296c5739dacf4f2354a966221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ab85874b769e00dd2cec2e6b96c36e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3e44586cd0f6677c13bc4eb6701e80223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e645b91f2823c8d35df04ca96a8493224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cf86bc7b3c0507c41b982dab4ee2f5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305ae97b3a7e3d550e793dcb6074b88d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72df694e5081b21b0408e1464878517227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a91a338581f72be02354a77fcd256e5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133d6bdf89fa1043b4f7a8eee6b295b5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9869849c452302eafbdbae7bacca97230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75216728c909c6d1dfaec6a2bf36083b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b448aff76e71e40c997e6401b4523f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bd091e427ea295882dcff276640372233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416970468c717902a0bc39459ee6a56e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5b33dad8a3943dfead589a3ae78944235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577033773c4d68ce6655322122825e3e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e945f02d9b9c289399e2c5a94460f8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f3ce48ab15e5341183bb26c601434f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128a3f997f630f903f53040e10e1875c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd144db12db6760fc8aef734efefab6d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff78dd3db818b115f27419995e03290f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e9ffc003b1ef46ac5f3d20a024d1b4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511efdb2902cbd6c414e3a355112a2c9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d6a1b17655ab21498fd169a5233a1a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaa0daba0e8c505be6f2eac5aeb63a1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe550147ba9b1966f7fa2cd6dcf3d734246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4278541cb586c322c50c8d52eb1c9474247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455f3cbb77e1cb6a256cba50e399b09b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e27c66354a2a28cf149d19dfb7851b0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c243d4bd55496fd3a213af3e1eff8067250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c782b7895e4551ed3201252443725b79251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecb27bc5a157bfb755c04b7e5879da8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346a66bfc2944cca65716a3f34b4f2b3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52be38db612acb9128612a6c712ac6f7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5a2b06d81b05599c4c930725d86d16255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e504ccd48d5425a82d7e3289aacb36256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d71000d0cb277e956aa1ffee9417523257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac898b7bc9982a07fc9c90e5b138563e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda781c469642c4f193ece83d283c6a0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb305890b6a84a2aa321c4adccc4ce5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4d2b1fa84695ee4eea80ae3492885e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53752ffe20aa8b9a24b2d5301bd906e9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674ae79e314de3acc190b9a26baf0c30263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95d38b591d2245cc08c6158e61e41c8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf275f3403748118ae76b7f93b969d8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a329f4c245f1367a56827e7071163a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687ccaff227b5acd89d4c87e3283b0db267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ec93b55eb828927854e1367f3994d8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff5f26bf5205bc3db1bce9d44b92c34269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff224f22bb5afec6cad300daf43283b1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4886f41472bbb6527440af9a45a4147271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dd6f55ada445755ed6c22ced1ce514272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5620e80710d22b547ab8fd2e931e883b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3020ab5bfe3234bfb3b48919874453a1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96293847cb642c0c2ab09ef91629d878275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129a3f0af30301bf2ae38c5434459e56276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd69011a607880188273d63349a94789277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cd5e1b80923c144d16992f88d43822278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56a64fc3ad4564b48ffc7ee2f6e80a7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9fb583e574a366ad5adb60127158f5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6943169f05435a164073afbbdbe79647281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf278fffbc334c06d5659d04db575a85282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943dfaf9792e92d4d16bd4c16b81271d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b2e0bcb1458ae00c7b41388e4cc80d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf08a5303e011c1981c679dc49548ef285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91104efa96bca029234bc4ee9af5b61286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab6aa3fddb5c53b313adcd47d3633ed287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77bb7d659bb7a452ce2d7da9414412b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3467edaf5593121f9a7850ea47e90ea7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecd323f09cf0527c419255bfcfd8c83290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057761dd499536dfc56b5bdf15f1d5bc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326569b6e63ba324f3def3ee8612018e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5668cee328ec45bc95ad18282debd5ad293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8609c11c39f7ea4b7ef8f61165a2359294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ca9f8985fc76238ff494f51f75e110295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001af9f778ecf52f1b8988a6f44ed401296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1082f20aec3a51b9117e0403016af411297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291ae7dd40b7ff751f27118bffdba77b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fe0b6aac271c2f302f96d20c9d281d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e48936b9747e086b11d218e519229b0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9dfa8b686227922b47818a005c34e7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01194b91c99732106ffa227dcc990a52302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cc827009a786612ac33cfc750f155a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600c96f9743b836cba089274af751f6f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc059741fd0f3b02fd31793fbab284d2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da80493665789187904b6a28cc16b16c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dfe91a7af3e4e6501e3ec427c4cfc4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8303ab359c62a5b086ca7e6e2cc45f9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2113edcbb940ae6bad41eaf4f757efe309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3de9d0be4fd772807dc87330bd618fa310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c963523d7b47a9967ee2f1b1bc7828311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2c7d187408156ff4056456fee3427e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29d40975e56501eb37d8879e96e4a09313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb2548c78705f4731a558279b5bfb9e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8187ef74f3f71e6b8605847b0afe91315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45887a54910237c3d0b48e16d206f0ef316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878cae0ad8966c7c0bbe3f3961239dc8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fc669d84b4b2723a9a00a5e37d5abb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a0bed5a103a5af0befdb87ca1d9383319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3133e7d8d4d72b15b254e705be9f4525320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1ed339a3ab536c1357b35c005f7b16321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635c15784cfaae9ac347ac452f6c36f4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cf8698cd647d0d4df1dccd451b3382323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731140af99136b2be3cc87b3cbd5c859324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7371c53fe1e84b317d9d287309ac52f1325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>