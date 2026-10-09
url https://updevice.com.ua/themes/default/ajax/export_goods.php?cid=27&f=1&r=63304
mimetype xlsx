--- v0 (2026-08-23)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478984c16ee4abeeb03e6a5581d837011.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a72cf17bc6374a4d0e97c1209bf4e2a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397acad3044fba5dae67f32c6060d5aa3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eec2561d59d1f8ab4d3e7e612f3588d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90fb4fd82e60710bc9014207bb999e15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62eecc49012cf279175bbfb72e0d48b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f736776b0f35930677633faee60aa47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19b812684d6045b75adca3796924eb18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64a9961e690d82d505ab2fef5c0d42b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf40714aa5d68f27d56084d76b901b7810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d580cc094ae2c7fd950aa12b7ff5aa11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0966f07ab33ee0ed8f8ee407e1e6c83612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b1749b53f4a956892ecb585f44c91913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001ab48199c55c0e14917169ac6ae06c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46198bf2e63c73a977c50f1a96529a0a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ad780be9bc922a2248b0183ec7820416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487348008bbbcddb238b6a9a29d351e617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1075262c2eab0b6cb69e4e822262f80618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e6097bdb6dec10c171269e7e8a208a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d857e0a693986e002af5cc6e567dba2320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6200cd29052e38500db2b6297970444721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa5ff6d944274c70325bfe39a478a3422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c20aab18fc9e2a295278fe66c84312e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9522c11c058349153644d0366ce8237824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d7cefc02bcc41d1895cd936bdb416425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6bae5022cdacca1e619007beb7a32a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df28525f6003b812b7edae416de0e3927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4531e9aa26cb1982ec76efa1399318ae28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3238d1cc5905d180959ce588e6b1100029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68be95afebe4b3d7aa87db39cf149bef30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba8ba8bfb462e3fa5a366aec4ef1c1131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967fe321f5f8246818e21606cee0569932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f34974d4598ed9f6453bef622773ce33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce554e8715e12897081eea41279206b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987f3f5597feee25be869391b6c0add735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928e5c88aadca5513d2f417b3956000636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712466a9c2428a58bee83971a663320237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daa2a68fb82509dfe8d558a4c52181a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec97564fd526073ba07a6e10410240939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219029c0747305966a7fecd1f76ce57640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b402e615391c73dcf44d6150e0ed007c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081777fc97bd2a8fa2e04279d5e7ff4542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdb4557fe04136802fb9b06f7d2ee3043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9432084782dfb260951c7d07f5ab408b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9565a062ad9cf662db2767e605af14d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2e2f2c751b169f6405450eacec9c9646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de59551975a52682f76775b65dd63a647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b65cb7155c7c56eba90187025c4a7c648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db5d15e62c45f2d85cb3fec821ea47f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380d6adb4003e38abc02699a23f56f4950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f55bb518686fb7f5d657af3237f04ce51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1a07e781f40056fd614150f4ab5e4e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7435dfdf309dc62001962101a0076ab953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a8be1c5e8cd11af876069cfa2b12da54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad7b9156f7bcf3c2b63800945a17f2055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2c1559fa17d695baefa081de4494cf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd46f3f03a59772e2acdd734f8f173457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1095c900ae8a3bb4e3e1c563a37f3ffa58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7190495f176421930ba028a5c8c70c5959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b59892c5ef5a2dbae3ffb32bbad5cf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2af7bc77efb8815b671119c21828b461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084e9745a5d7e07144f463e5c74612fd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9ecd81916097202fb7742b64db00a963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed77b8ef04aac7f4343fa0620661a4964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73038621324739f1da6db8add9d2b36c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bd976388d9cbaf7d2b0ecb8493934566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9931322a8564b251bf7a0b0552564bc867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567bdf45291441ce342e1ebf91cfb30568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d9683db7b53a1673a742c7550c6c5669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ff348ffdb424a3c49ee4b55996e71470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7314d9abbffe6a4b86e16dfe35f7737271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00944b605b70a5c9dc1ab7b496eadebf72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5efcca24d865b2e8b4b232b3e9093d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e37e103401aa0fcfb54ea93fa5dd9774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0396ab0db936160a16ec8161088329d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b89bbc88509dd01f4d353925b2547f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6430a9cbf8c2a032ea65f4937c7966f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9374b2e214e17d517b5646b48a9e48b878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e2c5dc0a6565f57476773800e7e72a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62971fc1ebf20bb0f10c4032532640ab80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931cd7a3feaea541401f13fd34c2d81881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6a19f29475db2caa4885565f70c77b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3566a17ee99974c2963a0bfecc0a06783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed612ac81dd67b9a248da71932a9daed84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a65c92d1c09bcb11b57fd4de418282c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e86eb42590bd46f022346a0198ea0386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f43725004718c6a43d73b560cfbb31387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d06f408aa96891cf2d13211dc329e988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbda6848d0f3c273f1568674028f83889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eb470a92f565913adfe5e9b68d0bb590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06101054eb49ed5b4239652cd237114291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d8e2a1b500499b3c4672214327137d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31346fbf3623f465f0f434e35c4bbf2293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fca5231dfd380e217d2ab80b9dbb03294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a3d2011322c44ae162c44963b8ec3295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9e13af34e1e7fe40ff2616be8b9d4296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dfb926d0b37d23dd01f59197f0669697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eda1559eefee88c9016c4eedfea21c498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43fd30668d3f94a18c048f5929f1e7d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6647a1ba0c0e7bd3c9f98d54aac3219100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6315600a00eb665809276a6c36f95a96101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de5dd04285cf13baf7be627f17fe596102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205cbd786ee3d0fa1e03feaf72fc8923103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c65a185fdf68c61e4ea7016c8c8a6f3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ce96bb5d3acba2aa4b38d3783fa130105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a47b5a78acd524304036573c3beee0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b20b95ef74371373e906a11468ad81107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41971c5ccb4661b1909dd8f94804b46108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df1c75ff1e4443a7aa5501040f11bcf109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d0f26b97946781fc657bf72c5c91b9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7a366f5b6b38a128a26094c2c812aa111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1174ba3ebe6262220a03f7ba310198112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b931c922a3d451b21c983dff36d283b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d30206d3c61f4e6c82241fa22591ab4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaa23af5238227df6981e8a071ac988115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcf0fd8c826079b0a33c941cf052a65116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4491d67cb0fc1bb18ee53bf27cd76775117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c0a7f5c587eb7f406bc424c2ba911e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbf7b1109911111b42bd219a7010f1f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75976d8ef30128796773cb720ae3f2e0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4415089c0a856518775df28e0e9350df121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf08196495564b90e86358e1e13f831122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfafdec6884215eb9c2b0fa3b6b2879123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0616f615313c6e3c8e8123e108615a8f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ed08a2e6da9e61822eeb151f92907f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbdbcc2b913f29ec6ddda85302a7e93126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa6902e6106a250e74b902ad0c89345127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823738975cf5037e168b4c17944a8518128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b55bd6dd447bfd1736deba3d7a00d7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18db8fedced85df19e0dee4a33844326130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78fa1a16efbc60185f9a988a38cee56131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74780a2feefa2bce9866403c80facf6a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4633e497d08290ad41789f45d1ac210133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6406815dac9d29ba759a3461d43c2a14134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e972f25e82ef3a5d73d4b475cba1397a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235eef6289dff6e4a164524b25594059136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3f7ad5f7b9c68193d2f89d76c37cc6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585a48a8572df0290d3bfc5e45db08a7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f93c53f38bdeaf86b38cd8a5db20e5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd49750e51e5b4e8acae86c794b76edf140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae093bf00d2bb3318919a68a0a4d1e52141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e9ed133004da4a7a7f92b5d5c3deb0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b5f437e098a78ce2b51c12a44e2c3c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0594e7b84b9a3f792336610c67fed2e6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d010c38e9d100789c1f1d51eb240dcb9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be98f3bb15b2ba70a3560bf32ec70bd9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a511a43d07391881df0d5ce9613b41147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5276bd4632154569232ceae87e290a67148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3523c57e12752c4746335830ea21f984149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc94d8eb3dbb6fba8f8efa4f66710dc9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6b7ab66858b41bd09e0f5e6a5bf53c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966ffc2556a1e606401ec830499e2225152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee32c0feb705f3c06b842fb625463bc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a631ab58974dd3bec8134bc27904f51154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9557ba466abc97830c31e0201f075fe155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81cfa499fd0db3c217a98748cfc48e3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7ced346d62640d362066f8aeaaf437157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5081e4e6b864821db738220788dee483158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62a5c2e4100e51c823c22acc4aed2c3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79d4485173089af76f9162ec1172a26160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f24b5b33919497682fffbabd41d0456161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64c2efa37e8bd75d4d7fcfe950f4a16162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1272e37dd845db044b843a6c51e4a08b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c79f83be8212795fe2ce6803544d91e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24356899564c2ca8b0fbfbb2fc727817165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80cf68139879aea9cc33e5c06129f98166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851304130ebfbf22209b759916afc562167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cffaa6c86085ab520bebb1e41158c47168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516a2f1c5b6293950b3d07dd690be220169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c539fa3440d65569c2a2dc026eb0d28170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f4b6d057f4642ae219b60c267f3d0b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06284a41dbe21b9035acafb41393a89d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d0cceadd86762ec7f54de271c7778c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449be9c2e269f4d26831cf424fdf0768174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f265923980a58804cf0d3026a161a67175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12399d9bdceb9443c275bcea07e23d54176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e156230af668fabe9f05a204beecfe8e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0b00bc7850da9099642a221928728c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fecd2d8f5ebba7d5a4afe4718bf5c8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2026081145fa499d02148f072369786180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3831d69d3fe6401e5a237c4e5ccf7c57181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c815b9dce26089a9b831c9f6dbcf95182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2979fe70384937de5561b3043f09db26183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d944544a6a85683a1285e597f37dc7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5e613f7c89b41f4ec36fcac980f124185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fdc794ddb5c04ebaf1acd9975f309b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b2c0077777ddfb43a58bc62790abd7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336003986ccc9287fd83556cc71193b5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7617e18a06e624fd34962d975ff81c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa641ff046542c0299518ae14e2a00e7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc829833b49e469628783a3ff87f063191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955c7a6f57893e45cd244cfe1fe07600192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa19b5cbd8d0371c4ad3cb26ffb7513a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94690123d84b554d1eab5f33d55ee8e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb84fce46135f9b7e60f9db577c81a4c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf122ed501f9109e37a5d549f47f197196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f302398a927434acfcdd47f14d80b010197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b0b97627c05f46a54f8ef551c98a07198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6e7ba6813ebae97c2acf614cd63074199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb120013ae4d47897abb7427041e53ec200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8fdd94c87ca0d4deb6e182aca5bd4b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51ac90a3c3a638345250d047c36baf4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c8ebced3faa979375761a9b4b2285e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a46bdc7b924fa8564f957e826bb93c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aded13ac47c53916fad9d7680c64dbd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4e1af57b1be760a59addb284c72d8a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2145e606082227f21c4c2b66b34609a2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a126330db96cdbb865ed58752d8c93c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb2d88c8535405e5f260dfe1f20fa84209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fc0b5645b07e76284e4e5baeab832f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e5c04fce6be7128313d3ff94bfdf48211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafe935d176d3585c2a9edec8431fab6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562edd462bfe0c77feb262e5f49be5df213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f93868b5d4185ed63ed908e047e2650214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5feedb543a6ef2cf261416221fdad3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a144161679297a81177df0a69720de24216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afc3fa8d37e5db2498d1dbb2227c236217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2adbf96dd5249d0f47804c65f190f8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0c2d8835db43ad1d7a4a48d1133116219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ff489eff4ffba3185ae50472aea524220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d6cd8665aa41113a3c8d822872af1b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf39fd6113027105f6c3785f1d89a4a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff74f00b33186f31a8c725f201a7589c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac387589af5fa1c6a5d10fb5264f9b7e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424b5d5357ac8058454a6f48305bfc42225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332ece67cd1c7c156e8decef1bdac979226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b6aa24fa48ea955848a4f0e6c44022227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400d9e802893c0723aa7d0e8eb0e282d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7a3a174529c178d20656cbce1a6eee229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00e458254c02fb7435b3f3876fc2eb1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04f265f0c60d08a8a99ebf369223c85231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e781a9a06b09cc4476449475d23deb8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b961f098403440c7cc60ca9d015ef42233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5402924b9586cdbe29f5b166a4c8fd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f011a32c7bd7c49114b5dab203ee7b90235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a10d3bd5abe46ea42dedbcf2768b0b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e7ee7601d856f5a0037f88da744c41237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c909a69a0db42416af83ee510621d67238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5393958f8a1f76b5750ec6fc71327c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6746525fa26d82496c71189dddf9de8f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d5a577d37e6bc0c57dbb82efc55914241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca61d8ca7a2ea7680001825d24475d0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ac488bfbf5e123c55d8d7fa9e9b176243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a979001f72c353bcf1e2582ebdd713e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617347fead067933fa0550e8f7abf791245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f3eab72fd35129e98592622fa044ed246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed524ff8964e544bdde97e38890e973247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb475c43b2e1acfa4c3286515179d1c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5b9a97c28e61853e13a4e659036f1d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d33be08fd0db1d2271b219585f802a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb569dc834a57abe20186c96f92452a4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fa7e029e637b0e2244273717cb35ec252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fd9f5cfa8d81a7bdeb15a6d552de6f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e4277e73f40b02234db4e7a1994c4f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09139fe21b6bf8c1a07a58cabf03d12f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab529dfd67f22ae55f5c1bb6e2701fc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f92fc212b9e557b58ddeb527871c90257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93473a1aa9e95d3c884232d42f7d74db258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96dc430395c35aa07121a395c2535d5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b89e2c5f91492e61f2835426836dc7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a97abb5da4be9f32ed7e276d999d3d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55527d3f122423d9c7e2f6d7286d8195262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d369e58e11a139d76f33f9ea75f87cb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7788d2906b226d5faf5d0454abaf4806264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc4780f8ce825c4a9bbb340f6629b97265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff8a78316b9afd0e9e1aef9f7a52ec1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458281680943f859be87de9175454c87267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57036906053ce31b3e089cf18dc90fc2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4723ed834dda35442aeafb2568039b11269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf1458fb864c6837bd4fc97b09fe6d7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cf98e3947b33f0ea95faec4bac21fb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0f61b5a25911a4f8accb198c5055d1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12a96450ff0510400cc84deccaab514273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdff1536e30464c69e2f67168cf64a43274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25662fbc5a759d5a9d3feb5fc7277f4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7382216664094ee8c9e6b29eb875e35276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc831958677706dd1f9cb2fe0597b371277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbce006330f167465f4dd0f98f6520e3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0585ab9220a6881f443e923f3af7536c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493dc268eca05454e0fdee1d1e54e88e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9212bf06a7eb05a108d98e5ff87cb1c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7fcfab6d3ae86f8a3e21f752b488b7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1cdb2b3f76193de6a63f459149ab00283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d91b35a37ebbfee71d2cdcd0129b99a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82632e77de6cd73e677ba8f54506bee0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8da212cf84e57896d6b969257c4c8d0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad283d7fa578fc8d372c4f0e5d4386f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbc49a7445c737ec17dbddda1d3fafe288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7f009ffac00be1e1a42726462e7638289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e0a660323688761c60f6bf7e34ec17290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974c2f4d52b14f8349a687230d596e96291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab59f8b5737b407c237c22dafffc2ad292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0804bcc85d80151db227460e83c3cd62293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea2cce66c6d8ed510507a68dae09f76294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8350445420357dc8b229d83192e395295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b12ee3ecb9c90ee51d80bac833a85f6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bd596a51f47469cd10059fe2786e7e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44af0453e4b5f8b61328c4390df8dc1e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dbeb6d610f86cb05c29cb9241a9655299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5470a58aabc0d54402899187d217d97300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9991532f1b594d5911ce656eb876b77d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f10958593aefa38dcc2bd1343d8899302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633df73af4a3159d8c7e5545ac8ebb6c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a95e51179aec15c8d15d324c660eec5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbfb790337b5dfa96c2326313e068e2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c01ac91172d627f998c78a8ed026a39306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba25837279eb6f6050cb0013baad12f1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fbc5070e2c1b8add03c6e1d2e04fa7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857e89fa4d7c65f62c3e3deb73799de6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9b8efdceb0efce700da7abeb845ace310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fb06688687e5a69c3f988c6ce58746311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ae03ce60651a4345805b09853b078e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62e61588accc0bcfaf8afa823a8547e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d04f3ecdeb821ef722620f869f56d38314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbbbd728cc268f405f4ff0785fd3bd1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397673b27049163961346291dfa91138316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f800ed949cb42234d6ebd65226b2fc7f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffbddfd0315a410e4053690779cba7a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914f6c7f1b185a257d2f955df188ebf2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fbac4421f2b4f379c9991b34ccd20a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b143a8df7709fa5c05b0eb605751c2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a009c05f415c634c99b592ffaf78653322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b055b712a6f67f3cce8c8899c1c7ca1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a2e6e8a2f8c673d8e3bc7891f5a718324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8580b7ef99a9f97e1a2b6ca53f93bd9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e445bb808dbdf24e9a7086fa1e6a9648326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aa72a2e6a82ead37bc9b75b07b0c54327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac52b2794878688ad5b469c27b8ecd39328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14147c1de84ce018abda44c11e272c9f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb620e26fd1a249f8dfec13b7b121610330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abedfcf21fb6b5db248820fc9fbe4c1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed0290d040d9f918c50a8212c8a1f7f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7412f011dc60c5cdc47934240b2a76f333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef044e9ee14177c582ed3bbdd92148c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ad1a06749e7b4d3e7261d948ce64f12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabb29d5f11340343512de4010cd5bef3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8bb049deae3b43c786db9d236569dd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc7ae9e7d5db4a3adc31663ee845ee15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c603a0c4389bec60a5d2e2422bda9c16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3e982736f0aed5fbf41126e4ca28e97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab522a6d647d42a7332b7eb5f0699a58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fde56fc357c4ad31e5765a6d55d6f39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb3331fd0f113ab4d9d8086203d309210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d0a113d1147dafd2715d3bb361830611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc01d6f014d29fe23337151f88da00a412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ab91c9d5cf5eb0fe571402599dc1b113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92ab3d5bea004dec40463afecf57f1f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368037e87af9f8fdaeb42dadcc93813015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d1e86e7dcb0dac04886ff93f0685e416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4582154f700d2c96ad814c503b43359717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566881f445b5a0392f14b0cdc57ce46018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1660fd8470a76ac5c24030c99b9f30f919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c399e284d57a86e810d67cb6f9a89b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccff5b38bc2e502bda066f6f153fe9c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d171b171e5903c3777dabf5965f3e522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39d918d028532d5bf233c2f08265f0a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434a1d7e8647641c212b82278513ba7024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acecfb33a79fb8f16f888094477c619b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c56de7469adbddfcc6a27e58dcf37d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac19b895fdafa804a6d6186352da163d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689192bf1835104de38fdeded5422e4e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ad4f76d708a664cf9ad96bbb22861b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d58942b9b2f28c801539f8e22bfe3530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67cd3610704ac132c345b54d01cc05e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e177cb41974442265057300c8bc7c732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445102ad4657b96f58a70ed892020d0a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ef29d8b241640412efdd24774bb38134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a08efbdf12fb1055cd0d13a9d491c835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d8a76a9c365f06c6b2998bf056e41136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af2eb4e78c06a1a759517b0686a16cd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9842aaf61af15f44bccb43cdf75d33338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97512c91f038c183813de99896936c439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3de34b50594e298a38860d0143f0a9a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3c6a7e0a7e1f800b94e118fb2539bf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbde0e64f42fd4912ad54a1400d049742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e3c28199f1e3b2cc4774a628ee343f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9350dfd2ef363864161b60ecd4f3aeb144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f64229318f8ff9833933b63afb0f96445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118d97214b7367a132d640948cc3d47846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5ff9b4c23a0016767d6dfa1c56e55a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95df49b96897380ca9b8b2877e8f150548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd17a53e79ba323b87807dd58f47b7c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa045555df9da937be59b347748029550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d545930a0e5b8e0fb258ceae0700bd7b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a196a08729127815edc624e168b36fa352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b0e4444f3898a40b5d94498cb5684c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde847f096e162f76ecbc07700437fdc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f81e5d242f4bf4d130eca0a7e6f2de55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3c97ed46201fecb8c722fba8531b7c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d95abfce1cbe68752080cd2580b3df157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab77256721bad032c1af2675a18bf8658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef50bc0e330f711df5458fb20de17bd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb23b7cc019207c0fc324d708c79206660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45857cb233b28b685a90c0b5e660542761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecac92265351089dc7060e8e0e84f6b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984374a3920c4bf151a109be713683c563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bdb0579c54d0b381485101f6f8c95764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3d653eba900fd71c215b1071d9041c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38de8a1bbe8f9d7b5d3e2f7e7989439866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cf27f34221aa5380b8f6ca6c6a064a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a868c04db8fd4403ff0c95e265b588668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968939b805e8eb9fdc04cf36360927b369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07d64f2001f4b131e5178f3d9c178bf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47843338b6a12de9fd849b4f079d56a271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48c2c21e05b494f81efa2d2784bca3572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5848a093660d0f6fcfc6402709dc49e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ca6a72de1bee3a3802ef56aceda2c674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a583671735958ba2c8c4deaad2af1d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a75be62771ecb36781dfb18a580b6a476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a56366765962669785d0ccb544e5a477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac025ec34b12e5813d548b5db704b1178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b12d256b4ff33f650f8a9fd1c6a4dd479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4e08ae235caa4ce2537d5690ec57b580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c4ac6cb4fbe7b3dad210e2522af3ca81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd67fcc2da4287d607ea72dc324dce7282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2ddc3b3aacb9007a014b67c8ab31f583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cde6890ff55158622f64d2e19b8e2284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cbcc438e6905112609b89cb5fbd08985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d5cf4b54b1e3548d38c49b05f135cd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecdb69651850df889715f4f4d837a3d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845b53789001db51ed4e2bedc2c9ab2688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb634b3ba394014270963488f3a251f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561da0d43fc579401a78c8fcedc2f8d690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a3c08c77e1441829ae00756319a79791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6057a61d0bdfa842b30ae2a80dee1eb392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d458126fdada925da23b8b41da11b2393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dce96837b7442bca5fa90f475103bc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9654d0d2bd9016405fd499c13473201c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485b2cfb55a7ecf78b801a817a510bf096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6ba218ab1cc7d5dfd28fda80e1e94d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d1605d6e116ac2112c215b2e860a6598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fac5721f429690da014390fc09ed90e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f408aa4c39b87d9c3e597349e0690030100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a315ff7e4aca0f8a019b44da3ed6ea8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c536a5864137d77cf4f55e3f15f4ec13102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf4c337429459f2548f9653e3dd13af103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d329684d76cac36194478e7d8f2727e8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29a28073c32e597de37098ccc57d87e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123204f393ffc7649349bbf24cad4043106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98401ed28312c8838ed2b8458e120c6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32edfe3fe9d56a2120362009f87a59cc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b9a1722f3e448da79742888baa90f5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b2a13bce98757f8da4367fba49fd31110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2002f3191f1c6feb5ee419db5f0961111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bfeb8c04abfa52c407c6716994954f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980b29f32355e7d143d4d030f9e2e723113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d99cd7b9d1e41a96068f71c6541b5ce114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67be722e249f070d9b21ddd68741147115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba1b7d89629703a57af51b6d2e86d1c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff46131814a4a6b5cdfacf016db6b0d3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2f13da70c75e8f8ffed557f63557aa118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b43be5e660f7020e85c4cb51361a42119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859b9246145a84b0d6b44d20220ed9c8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb9ce69b5389b4f1210aca080155276121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4addc4dd2595265d6c33105b3e7a022f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d69bdc28dc03ac12a64aa53934f061d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5106cc277bc1bb423c799b66a6bcffb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6299c219651436472bef6450802362125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1875b193857dbea3206ddeca983f2998126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531903d84e95395932eb6d680e7c8a5f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f6f33aa91798971787a6a2b15fc57c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32a49f556c97d0567d0f78fefbd8683129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cc94dd4c28f0eb71016d749145c527130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2337f1f01763f660ba6adaeae4ddd8d4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27c306739f2925ca694e97361e000cf132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96be154dfd88b3ba2bcea5be827bd7b0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55859dc9228f0e9ee8be5c2593de79cc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22457504b38436fd4fd527de975e3e96135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14823ab71853db3bdfeab616686a4cb3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145d6eadaa50f52602ed928474fee22d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2331f5520fbe7d6b8a606bf1c61a537138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9712ab98f78c253499efcadd8600ee139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8cd45ee2d5ed5cd1e1dd222e95dc8b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89c20d9082374b90d4e2dae51a47ab3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa6c3cc5fb852ee1c56c36975f3fb10142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5894cb0d1a2bfe6f6404805d4d068b5e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475aa98ccd659750beb7bfb080793b29144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6e633dc52ff6b438146a9f93111afe145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee8192316cfad90de572a82a9e91bf2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7671d8ee0504e0be8f9637978269b3c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeb00d90f0b502418b787d9e23ec33e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20f669f2b8dcc0ce539794dd1051126149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df4cb69bc8fc45e6504898474f5a1b6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a77e15556e013a45e8fe59756d955e5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49152dddeb61496944d1d9ad8236923152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dff1857671ddc7b3ebd88f386b1a5ec153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc89e4a3eff08c7858b00ddc779ea77154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b094e6b851e2f822dfe18e9e52ca3873155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159fc4777aeea383e79dddb6d2480d9e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da233211a250dcea8a93816130c7ee3e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8effb969d70c2d08722ca9080cfd7b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7c4fcb2c963b7a433c75fd2bf41c3f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c1758fd169db881235d6483467be96160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3068f52cc617f7e1eb1d4d4b49818a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0716c92753b3eac52e9ee8ac9828aac1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250f86f4c59af429b08dab67ddf91473163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e934b21472be5c7f68640ff1cad329164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d440ba7f4fe5f9f016b01a0150a49b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2c6d57a729498e63ddb391321e83c7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cda750932650ff90434850b4b2d35c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7331c0d6d3bbc935f71122c94908870d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54b413df622d678d09bb67886270b86169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ad2632469cc673487fbb1d7d94e1db170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77839b5702bc43ced2d0d26870e962d3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a6c21026e570e613f8337a701d2898172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6523faff16834cb494ccc982fce03e30173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27607545a5fbd15f0562627fc5df80ed174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b4e05acd0e21676be2c3d23c53db09175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc870c963f4d76a8dbf2349cc264463176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac2c054f1d91ba1e76c611647b28bac177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897ee077c0cc7c7c1cf9e9389efeb5d0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9a5055f33b935b822b8a3eff09312c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f1e7cce32ad6f49adab11e5b50e7b1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d6b5c95d211cd19603f62a468a1471181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbc09859d2fc0aa6751d60eea59dc32182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ae45a61fdb987ca52cfea0556d551b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0aabe66037036f6bf1a5afeb63b2c0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857b678cadf7bc6b75f7386d2bc6378f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7786f724b4d95d7ff73d6979e3fdae1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad6939ffdce8a38dc632efb4e829a0e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082182da58104e66831e7662169d8e45188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc035379842f6be688aaff6f74ce69fd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531109f273cc00054fd9ae8c75460fc1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e75539a84092a3bad47640727f055b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cfcd57cf939b0e0671c6cbdad7f8e1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42c92b7151c3cab099b4b7b2cae2bc0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a69500bf4a42496d8405fc6b9c5409c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7be2d9f1ca5a4115527f990ac6f0ba195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7b9d6aac3207b9d586502d72cae100196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27e7a0681164a4eba14d06fc85eb06f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641f6730c998742bccdbadb451685a54198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8260083854d34543c4bb4c38f24ee8ef199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec6af0414c969a47def7a091a0381f9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b31ebfed19aa85b569b8bc2d1c0c1c6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872002513a617e19c000165b4ed7fd8c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f159ac642648b5a43984e7cd37ecbb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9126b03f13c585e544f9c18afe79495204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669e654c856dcb6cda5aec2aead38d0c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac4485210db204460ac435bf74385ca206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef035ab6da329eefa1a2e4532f621174207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823d3d9bbbbe4f604639bb5d652a0891208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d56ff9427458d1cf2c6c6cfe46eb8e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1212c5546c0b537fcc7b89880e261956210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db03398415b5fe2e73e06856802d9fc7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6888cbd98ce9ee4b035b079536c3c894212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7279fd66eccba70463c51aa06a8d2c10213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3900abe375e311eeda9e0162fd606472214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0676b3c81b245c2d0d606ea5e26e6c30215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcd49fb814efd1ab19725314bf5bc01216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323a968979d218199ee7215af96bea3e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3930fa411ab656eaa1d2726d0df7a1b5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d16bd3657df6504e5dd4c05debfa8ba219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0848c6535649bdab72ba4507ab71443220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1018a043c843d59625ea39ac244ec34221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa72dbd32660a2586e71a337f364c30222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b496bd8ae3fe2c4794fc613b358b9286223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2b64f6dde07509aa03d76cbee56d43224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f708f4dae73bfab1411c980908bd4934225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef51d221c1f2d6c47d5f8fc3b763597c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bc8324d5afbd7499283cb9c07796a0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fe9194bd0429764be64809512969d2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559d88fa867e1fb276a839e76fc3d0e7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb4b2c70387224d9fc873adbc049600230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef50f253ed876c538ffd2226b781cf58231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3897af79102f1a84d8e7b4b4bf65fcd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9a75c524aac341b125b712cb5f30e2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be45b9b35280286a91f9e7035bb4044234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c029b18e1c3176991bec92a5888aa4c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d71e4834d73bfe8d8a733c5ee86233236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8252b3fa360379b9381019c2dc14bb68237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aab6da4fc172c51f470594936edae96238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345cc78ebd6e66eebb4b7d4869ed6cdc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad88d67ea2065cda1f8d08089544f14240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf034db4c179b86f0931e8ab2d5eaf2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5ec99b10b9971fff9527d254502d33242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0faa10fa461a5309cfc231edb883c25243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5df2f076e6801eaddafd6c05a2886f0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db00633c2bb7731cb785cbd2ed300054245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af08993b1452b40d07daaafdf7dae89246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7badd2fc6914500275bafdb55d9d71c6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ebfb20f157ac9b741ad10156268df6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512d73c2df806edf56d4ec141bb81a7a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d55471faceb988b36f26ecece8a273250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57b884e0eb8c8a2ee330bbdfcaf4d16251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f891c7071a8d333c0c5e182686e2aaae252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8cf850f13ec386afc1ac59e77cf55a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca86ef9b16afb8d5493f42090dd2993254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4158507f72bc3e9a1658a384a100e0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735ab2e75b3d30764e2b87f6afeeadb9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfebb7e41bee01f8339c89ca12078d00257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0b9d6be075531b69d43364db066322258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8115cc85fdae5074c69512fdc77d7b7f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab24d64fba12fde7877afdfe67de7dc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30de14e27e1cecdb9b5deac5b30deead261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52720bc2db20fc6168885ed3cd55651f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9d7523fe9b53dac0dea50678c67ca6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0231855a5198772a532360407974782f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de82a661e62f648e01453c764cb9584265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c91fda2e47e5f2ad4c19bd85f39a48266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccbc6e8bb9c7c3b6a70c5d3462db3d7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d33a5c3c38836931f287b6cc467436c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e4306c614537c9e591452ff235e364269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11721f419bbbc1b2e3ca246cdb0ecc18270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df18d3fe8e9160f5eee07022bc73e13271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cd14e69cbf165dc91ded4c97bd76dd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd03e647200bf4ae54cc0200708dfb5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a638640b6e57ace0ac96f3a479bbc258274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb67374a00063e0b1742754b5c94d193275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368babc6712fadb800c188b4362399d4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9956275272787e261c8ffea8e97933277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0460a17e1754804b67b82f038f249679278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc66ecc364fb9868b9f5a7c8435e1428279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd85375be66a92d4c0891d2f0db60b8d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe1341457589c992801529f16858190281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29e1f2568b6435afcd8299f38c97b07282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a307a7fa743bc8b2a628182736b86c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd3f34a30aa0518333687a9479dd74e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b1c288f7d476e95e58059c757dca13285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dbd42c41217008c3691a4279c14d8b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d387552cd95ea06815f869276ee265b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13e8f542f34b9e9d7897d8bf6a11528288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dea3c4531fa150277551524a68aedd0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7ee58a1c987612fe40c678c2e0943f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a755ede1295a9934c757fcac89aff1bc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad46f3182ac941668a1d876011f326ed292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c579b789e03f628c6fc4e60fe1379240293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815f39882cbec78c9e38637241d957bc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522d9ac4acec299c05e9d0888016890c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f24421572b0c44d4111d6e5a96ad7a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456763a30a8f51c551207e05849a6955297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c112be11bd2c5b76b0942b48fa35c6b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90870fc2bd425a1a37fa90f2fe7ec3ad299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8824f71480424665ebafc46bc892eb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b8e76c7f6e05bbb4746a1753f19b77301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e07b8b196d0007a93f7956fa00ef01302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55e6579636b375812eaab09bf448dee303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4a119ddefcb31d060f4795b4644b37304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18987959cd3eaa336fe1e9127ae6023e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097664516d1264e58cf25aab5fcae813306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77303cda24c379319f4e4289f31db8fd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a458881f79949a176e36c4a2230890308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412a2b0adf0a52d48cfe24874ce293b1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecd5532f4a3753b5e7494cf95e066b8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e63cde341bc118f2ee31e3c9d7b39ab311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae5ced32092041f1c3bac18335b4c21312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e45568dc4935f52b62da0caf080251c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f254af228ad1d0d61ea3486bf689fd3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4db19ea358a420b6335ebc80512731315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fae15e3de27d696601ce7ef516c8a5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a394757d25bb4f647c1ff7810e5078317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b448baf2ae3804d9a4c52b0493b0da318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33d3e6a976a99b7102cfc22e709149b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13634e1cb13c0b89462976563dd99506320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca454232707f4b187b9f5328b2c25e9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fccc4f408c8c8de96e530f3e32a959322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bc2beb797d8324b8608d14fd836458323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6da8c2e06b430e8e2597d558c5d332b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e545f43748de0f37013984f971fca00b325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>