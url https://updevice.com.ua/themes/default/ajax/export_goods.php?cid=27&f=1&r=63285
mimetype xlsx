--- v0 (2026-08-24)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="487">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -436,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -508,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -847,116 +820,77 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
@@ -1105,53 +1039,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
     <t>000011937</t>
   </si>
   <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
-    <t>000012998</t>
-[...1 lines deleted...]
-  <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
   </si>
   <si>
     <t>000011947</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C New charging data cable U144 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-new-charging-data-cable-u144-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012057</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Nuevo charging data cable X121 |1.5m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nuevo-charging-data-cable-x121-1-5m-60w-/</t>
@@ -1249,95 +1180,59 @@
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
     <t>000012270</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1444,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1528,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a12014d783403bd2805a7d452d9e701.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eee013247d7dff903fc8ad4b08bf872.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6319dd5ffc3318f1d62fad8e4096cd233.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7afe90de1b0eefce9b2790f68ddc2094.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef8a9c448bd2c64e74a110018a7ab455.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0f7dfc16d1813087c1e9083475f37c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78beff8f0f5633cb5319396516c47d037.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734c20bd9761b04bd713aff902f9e8958.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40dd8ae227b093bb7659acdf63dc99b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7c9fb1f5c00cf917ec6101bee8755010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840882739b130e8bcb006b1f14600c3011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4121ea420de4c53f048053172b0f5912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d41b72d2b9291bc2f757c0ceac0d2613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d937ebff5898d9c8667ee982318d7814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679fe1cf85c9d711c56b1860de9b78fb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cc2014cede1ddcaa52571cda4b529116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246a21309e1da03de04f9b2ce963d64f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f075db38170286c2994d2f45be33a5618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e6c9b343390204c2e82e9cce7d059219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b670c17d934838a17649fc6a5eb106920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5965522b2e184d086fa5ff29de01f8821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167918ea02cdcf3a98cfcf4b390085a522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ef691a80799e15cb1b9922a287310323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5d217e6761654fc61a05d2a025072824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea916c950db335f45ad7c7901048c4d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85dbfbc3aa59acc38ca7c24e904041b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b80419de15bc28d82504d6514345a627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9748ae16bc70cb30ad74735f98b7b128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6208062e1dd9eb0ec02afb17cbb5ff29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa642273054201e0a708c6d211dba3bb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80776c34d6f6ee267016f50b8279c7cd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a44a3dc3a7df07af7c4e617852b4a032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd39bb4cd522058f6137c70d5837d8c133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5b47467276ad7dc82ff395aa0b2a8334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f008e81da7b400227de67ddc8f9fe6535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e9b31fded3498ab6e345bec35421a536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3913bc418b39369274f119d61dbb7ebc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9961eb7b273e0f37bd65030d31086b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10bd6297fa9d79aeb9f27335a923cbe39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f976693efac142f77ed2cd532f87e55840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385a81b295d6bf9502cd406b32bb2cce41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afd67cbdca420149827c9d4a69a6ba342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5841447f886790991b48ff16487c33ab43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc56809385a39c08e4ad63818f68896244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9db26db8655219d40c52cc105393fa45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9de14fea2d6233e09cf997d08cac4c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c160bb7ed22447725ccda62634ff705547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c25f34062c9efadd0d7dee16dd963b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e33bd95026d2bd6afb16d1bd2c055e249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f70be945ec54384cd9bb2206bbf247f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f0f60d16281a0be51a000e59008a0b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2124c40438e05b977c94b65b3e69214452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654e1f09b9fef94c1355504b0fcc2a0353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960cbc259c3e7e67a1c6ddf65b72382754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12dc42e01099130f79a8d9cebf6153555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1f04ec9543db9a0c8e773e6d1e426256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d5c02ac57890fcb86b946c1ccdb26c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1d65c4b1d5b188a588e9ad276cee0f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bd00bbea10482f69dab42a04ab9e8c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f58dbb6f6647099e5aaa26fc746b7c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efed65111ca077a1ce30e4b4e502ec7461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9a9b6984a0a3dce945e0d0996ded7062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b4bec1d71098560af2a030c504c3cd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c4d76669defe30c0bd1c06b595487d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf345f43397a550d01e160608244ab065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f868ca7f37ab7f9e5eb480b43986aa66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2232da8d0d9a1f36b1d01a598ed192c967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d602ec5ba23fecc0c23d317371823568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4998a660f1b79bf81077c40153a5550b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab7069e3055171cb412c482f98f393870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47180916036b88b20fddb788d4a7a68771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b2fee3eed7db769d548a180855d5b772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25b412b1de0994061cb470c93eed05f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8fe0451464de27808b687d7959683c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed8f7847ca7019e3360dc23e62215f675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fade76e1a6ac979ca6b1d9cda853b4ab76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb46614dfe473d97635284ed26c3ab2077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9732a2fb33cee3bd3b6109683a39e7c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271814dda70913ae03f07e58faad4f5b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9129f1048abbe57ca4b386e29d4ebf6a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd3e079dd3c50bf78273c8800865ebd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0a570076ec5aaf76b3011b62b179c682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7568a29a21cf17e143c9a374a597add83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa893096e1a61d2d761aa786d93c21b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea07c17ed4f6a01d9c827b6a7889d9485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c38e27bfb9f4dd7956b53e170f09e086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d192aa723a787dc52bd46504abea0c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd133823b64fb5bc8a8dc14ebd8ac0488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3cd926a5ab8840b7ac974470c6da6989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50616b27d63f6688d6ad0c066dec607690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10475c754a1122fd3272514d3d4a693f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b22cb20feb18a2b0dafee9d8d25616d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975586d37972e9d848ab92e6d750a7bb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb839b8cb0752e3d94938fa410e87b494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a147504423e5fe940f0c75fa2893d05e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb20e8fb4c858124d0e4b1aeda274c0396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584d9248ee922b319f724cabe487477e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068f2f93f229ad407a6064085fbee53b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db876b946cd1cfa722428c644911f95299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3db75f8bf041634fa232dcf907d727100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe1436357acfd4a3d6802351e98f67c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6485e71310241a302b72b1cd6106710b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2830cf6a1719d7e672da0356c832998f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f7101ca381e003404566159dce25a7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1309f3d18c07d9f10daa87fca13588105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bb661f73f52491c8490a799f387493106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06052a60209541498695dd39c4102cc7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987ec054599d31835ebf0696d0da283b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c070239346f87f07c7dfa974052d6e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cdb5009298d63e4aed712c639a2e11110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714ef17d1ac91a2a871977705e8cfe0c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27299b5db6969d8d9cae3b6538d9297112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a422ed3eec48e88ff41c9c5cc9c281f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7352b5da0c79f97e34cd71fef3251db1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd4b5a70b6f6d4dac292b8a5281fc5d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426fb3b3d8e0f7e4c6dee6ec2eab790b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4a4f59439050311f06dbda34ecca83117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11df9b32563f6974d5c4881378fc9a37118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d972bbbfd949a89d9de283b3717fbdf0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba9b01f142c85170c83c096aa76344d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7821198ae63dea1aa3f4fcc67e6da0f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3213fce901964562e2bba556fc09188a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2f4ed831c9d78108bdf9d3a964e90c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a812a1d9f34731b0c2a9d6bfca2893124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177f51291151d341ad251e3fc01c19f1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177e18bc55cd2b12b4a01842c88f2ac3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8a52f8769f61896c7be8814f6f3870127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b717a8d6baea7aa79cc10ac077f761128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f951020afc49414c9dc30469a88cd6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fa4a1e130c4f3d3d89b18840cf8422130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae9bd53d7045e890eddd9b4d0945183131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1eed354bb6e640d8511aef8fb36949132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb9ffabb2e0eb6c95de4caa9cfef6b5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b582328e95e18a9e1dd352fbd84cbe5d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067d59c23672fe868bc5ffbb72438637135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484b9824bbcfcf3be624d330b1457310136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f4b8420e9ac9e7d1b8a1c283141354137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58097c74a2e39709e9bc7db863acd98138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa37eb38a090df1d901771db27ec263139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22caef0c64e0f55072e7dc0f7f27a22d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96caba63ce3398b8a30b1d858897260d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb1d808d2c0fb41681bce73c5372fe6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4b10f2ccbd1ddb065cedfd1a0f863b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2dbce46b1b19da91911f762435fb36144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1ba02f83f1e5328329ede727c60e1c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0165e7c89f8632d46575e8122189baf6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c462e32c6de2e0fb1f80548f2bbe3fee147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575cdace2f4d36cb9478a533f2713153148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e717e4424712aa767421eaaeadd6819149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b88fe1b27b63b1521aed51907fcfa8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a08395b16b97b3f2ab6b8762c83ac9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8922edd7fb7c92f01bd86c082f0b5af8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d8b1e75d4d1b64cfd4fd3aea2b8a39153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6443e53e6d1145eded6893a40bf90c1a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5168a5105c4d9fc39f236d8d31e658d7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60d34b4d7e0f480f06b2a4981895827156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5586e264f8579ecabdedde94a85222e7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55ad8b927f7537a24685dc4b3027b64158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6da094d98f1fa05c1e5a99e918c708f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b746b5a850cf38244b8b1dd89f2325160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b9a35b6d20a0a1a05bf1e53f2ada3b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1771b1711f35a205c82e4c28cdfb6bb3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccb34c5533f2f40162f14b2a25d44d3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97472a9525fe4f02121842590fdaab6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8167b50cb9407632372eea7909346c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046ca0740a7652c4e57e19b3992ac94c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2a363719656821d0381887715334c0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ae07e1ae9e6e178d8d5552f951dadb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea1bf38fd29f99b7910f74a91e0652f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b88e9ac8ac7e77c945b3fa56589953170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409e1acd281f551d42c951639731b60c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bb2eb98f3039b33168033d2d88b933172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00be4e98cb6c47e9932aaf0b1ab1ebea173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becbb7d523e30e5faa9dadb11545a9fd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaebc309754f90e36e759da886fa1860175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3272fac14f1fa2c2bce3e5c8409becb7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26af26838c37734d57b1eaed1244f1cd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a904d7223ea5bf923c49b147bcb63c4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff55263eea049f7b18b5e362dd310b1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ae140641f67cee9a357387a07998ec180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d075972000acebbfa6dcf492b8d3d375181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0db863a3b0e4266d9b556f2e1c1dfc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e1cca79e97531a13b0fa63b2694276183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dce85ae35385892d569ee7cbba47e8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c99260e84865db5948b9208a2522169185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0064513f975bf802f7e1a7b31a391273186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c4a73065b0f3356c871ed4720ec1c1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02cb7f41e9c45a86b621cb0896f55cc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d7f0be49a91d0d2d2ed29ead8b1327189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf1b3c4583f3c5006c2ceadc5f45b3d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7406d0a3284056e1dfaa376a3b224265191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027f02b7f8768aae3edd6681c1e11515192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904433be625051355c8323db49cc7a8c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301af3625203dbd327b9485e8f6c7743194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ac07ef65f4a33370f98e309a2e14cc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8800b6008ef742093d81ead4187ca150196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd8e826db0c0a3a54212141c6ce278c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45c74fb4662b543614222f4a9fff8ee198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccf3f5e8c307b2288bd69e2e0ba7ea3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1f257403df20d474060543b22277c0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e364f4a7eb05c2f82aec3d2a31a27ec4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327deb73dfb64dca7d00c2dbb6551edb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f46ab63b1009ad8852cc1ff38609703203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72440d8fb4f45ebdac3724a6ddfbf5f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2d84f5362d9505773e16cc1675efe4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6010abf37f191fdb5600f5a093b23cd7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ed2c08ccf0530851d03230ac188917207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d378a15627783a9c56e8798dd3bbd5f1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c3aebf1341315633f5071aef7924bb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9a236a01b6398ad616a59529beaf74210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ae35a2f5f750efd4fec24727cd8680211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f5233989a3ba04ad28324f82c94dc8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b5c94f605351d09428ea69793c8efd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4113de2751eb4d60f586e06ca8aa841f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a09cb7a20cb63a3422dfff9d4ae82b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc206a718faefb1674bd43cf58ef1fc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0443d1c6cbd8496604d0fc4b2a97c21a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c9b915633ef1ae66fd71765a638afa218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9e01879f9ab37aeb98f3b107e1c6d5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daa72bcd2b62bf2af120adb5ae2e7b5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7781caa5515e74c9d5e615ef2c0681221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740589a630a8bac7a59a0e78d612ef32222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c66629fe069bc183f2fe0ca948d0c5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d6e3c69604dff49f490f33c2973203224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0deb3a83840cfa7dc8ea0900c03ea5d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082b1893fef296babff17333f0a81e45226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0683394971e9fa1e7cdd7a5715913e53227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce0ab6f4be6c1c5d1a2c0104d173aef228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5446dd7972826be623019f875ae87a94229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e908059da63db67e1aa83d781087fb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00953dcd7239fbec4af33649158e1efc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fe7653e59414757fce0b6ea48f2b5e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ed625fa143b28dae827cb7b1f0cade233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c86132a22b07f2f02d637276a21fd93234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaa383d6458f8382ff95e0ffd810974235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000f789325dea6627904418f003c049b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddfdf00b95d3097dc8c524781a33760237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12639c928bfb2171e13b7d3ecbb6674e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fb4f167cb099266846f257ab676443239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1ec93fba2498e9f5de7cc479be4049240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8724ae487869a50c9429361540f6da9b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88a10819c618618793b6c4a5727d5f1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800340dea1ad27c782dd9a945d017a6f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71284e010ac6f24c5032b74de29b3fc5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffeceec718bc3547da8464bc6ca67a1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e8607453ef8e95afcbf676fbb80d97246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bce3bf11f188dc72f5adf0c3e70df2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799589563f075a034912caaadfb8807c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d1daac95361c4c3639aac9df442248249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51798ce38ed137aa415f6d9508d286ce250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9959d9d524739b69ca72591c534fc298251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040310f4d789f1db9c67f94715dc1735252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53940ad423debc5cdacb3eb406efc2a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9dff8e6880135e54aa303dbd073fe0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d4c8a95c77654f986b645ff8800d1b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544b18c54e78221db3b02d85d21c8bba256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95ca3e45b4ca6bf306669ecaab187bb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0856dc852bdbe5b769aebb932f1d674258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4951eb07e72467854d0443f2cb0e7d0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36e0f89f44b9c79172f2d864ab6b8cb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467bc823ea7e3da4c385163c7971da64261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4befbf3923244f37679b043204e07613262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6fb866d0e9b5f7f809ecdcc5812b40263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6b4aefed697e393dd7f272fe3c0242264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac730dc01d036d5a743958dd7847d4f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5f6c4183098cb990114ddc7d78a9bc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf4b084702a0fb64e46527eec04cd7a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ea06cae9798ae2dfcca73efafab33a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcbd44fd0d643f3f492ac60ee570c23269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eece48cf239f305088c440eb9bd7eb11270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4327f174a77165080b3f0abfaf8d38271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2115df9e061146b33d5a0f3d1e151a0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8e8cf09f9049868c69e9eb714ec47d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decd8e7e310915781bff74ae962e9247274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89baa78a1d066cd1428bb43393e80e03275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbed39e26cf321f148efd20842c24cb6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25275b1190e7318687d63a7509c3ed02277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e68948ae17e84bba16381844688b7e7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6865f70db843997f0ac75703f52b8a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5589048f1693ba61cdde945ecbcc0249280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c0f3448de59fc6d9564efad5591979281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64556636fa2438e1f79ad1befeeffcf9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ed4eca7d47c564292d77f227bc1cdf283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032cd7f72a961e1bd8af627a97d21080284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddad962c622988ccc70e11bba99238a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9097e6ed14edcf7d719926627e70993286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b68243debf5a844002e7560c35b225287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3d458e2756ab6407a16c07137a9992288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b3f00eedac489b120ceb6cab0b42e3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ba3ce6adcb41207746f4da716085bb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909154f4149804be6e1dfd3b76eeff20291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09947e34364d14645e8df07f9b39824292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3236d666c216db6d564099dd40b0723b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5b00311d4a3461eadcb9f19740351c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b1eaf18c51a8f2785b51f093e98371295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5ad527abdeca330ae34f935b11a0fd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42feb86a0794006410700c586fa7869297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5bf841ccbf2525b52ee49b416a6456298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f00d3f78a634e67116d521adfd3cf4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94339a5c800bc2b1cd6a37ec137ec8d5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f8f0f80024080cadb3405aad6c32af301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58442b5a0c0f5515f75036bba4cbdc1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ee8b9702cdf3b2e7c2bca1a27296f3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8513c16b9860567b629430f84449665c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5975ee29bc86f578909308d608506549305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9102d877ef5a0fa154a10dc690a412ce306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03316d7623945bb13e9876960a596463307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15f273e464bf6f462cbe450ad755155308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11febaa0c77b1f4557757ad80da886ce309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3998d0c37dde4dbd106f6f143f1cbc57310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186c177c9b3129dced8a554924a7bc90311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2627cab875607c8d3c4e97d44f7e93312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51b8d2d96b7f171510a3b030ad2f178313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb2b5f1915fb463cc2adf2b05120923314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6582176789212724028a700770b842c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8600575c662cc9ae6b4e26507780dce316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd766765a383699530249ad6214a22a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c02071c08a804af91650eeb3fbe115b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c60ad466871d9eda46c41cb5d8f44f8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de8aae07a9e2c7c64fe5618889a217b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07f5e3acabc053ade019609040162db321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953820d83a974081cb654fbf41dd4e79322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba1d0c09902f4804d4b538a32123082323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81795d446687e6684349e7661ecc664a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4ef0267da660a4ff20ef5bb6f126b8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f5adab3b2fba8498846475f387dc97326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc66721610c06f1f334c380220823059327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e309fa78676e015d0756d9ca72cf797328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fffd8bb59308e0ca250ed8432163f8f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4d2ed80a09f8af45dbd5489f7fa2fa330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd4f95dd1f576fc9e6d65df93fd56b3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06022e05ef0d880b816d58bf4f0ee0ad332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8cf0d5fcd6158bf3549cbcc34a0730333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badf0952721dc0b94a9918afe2295ca0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07645ec1fd0dfd22a38ca60fbdf35479335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74439b834bfb1d80bcc7cb41cacac63336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584dc7c87ce0c1cc1faa87224e8cb24f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3c87259ab85e966467619647598bf0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543a60ca9fe2ef7c4706da6df21b9e01339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353f2071c0aebc50e74f7d8980181e13340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b9f1529605357a0939e196bd35a1c0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062b7af2bde411aaa8680d4b2f492902342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634c61a14766163dd8a2186c78f5be21343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb71b454e634dd328dc65b001819ad9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91fbb1f3675dc7c9c6c3e2bb3d7bdc7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b734cc48eb4b36517ef70021e33f8751346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7077efbc79ec10d72f282798e0ca0936347.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6234ad871253e54d87969fd7767d2feb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31a02e1e363c2f88f13f4ec1511de672.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee362bb01033080f95e2c9bc4f282ef3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3a9a69d1a7cfc33ba31a5c564d7d344.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39e545e78fcc98bd0beaa72c97e6ca25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c70b4a1bec920d5573dda3a57da2ce76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3710833abf7571c84ce5f1316066607.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec60545ef23e7e4a7cf958c1e86cccf88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9b0a8f46cf57c15427a75b6c9b31749.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9fa6043d44b017e022e2b5449a40bc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140a069f61040ec12aa35f59ce5a580111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413c482673dcc7107bbf3f4e21da80c012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f446839da3f283c05d80456c7b5589813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1410dd38a8db5f6861912b8c741fa96714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194be820cf05727a76a2dba62941958415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb370c1cc897ef30998afeffce56901f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cfc02e3ef5925d3de8a028aec0b24517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d9879cf9cead6611e675626677bc1218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95be2d5383e48ee99d92dd7cf2d80cfe19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e807a24adcceb599aa8d3ad513746920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db87cef43a3f7fdca715056b145dc0b621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9c27672843b505bd26488cfc79f61f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f301f66847ee38179c5dd24546344ff323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b760a4ed280e0752e2ee469de2dbfc4824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e1212cd7bb7f45f64c7c3ee4e75f4425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573770dd49369a88a6d99d9734c5937726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cb005b02da8c5b4d146859584dcd5627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c54812756119c12ec4e7c224588f29028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed9c06d037a430e51f6efafc3d8820b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994d6dfdcef1a13b448a1a345a75fa0130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf93b2fba5fa65127663f221ddf5db0031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e23746cc0ae3529e36b99e3d770a4232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00af458d0a23da4895f39c272b2c20d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60c697948e79d68902c2847b8aaa69b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51362503265a5b60a3c80ea96b144da35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd54d3da73708674c1b4f1ea84ad1fc036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efd5af5d29f96f65de1ba2bebcf6c9737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4624165d1378e718cb49b6a51b01913738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bc1bea8651e12a30f905a114c8c41339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f15f7dbf53bfd0a1694c8867182d7340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5299a11ac501370d6338d598045fe141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0145bacfd2435e0686a3d1d15986058442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7343b533588e750c9e1631924a264c5843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f716746738a7c756bcfadb163a310b144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aedf6f3b97dc75126e35e1feb2275545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075ebc1a0081d09ade802ec12a56ce4246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae96201226e3453dd24bfcd1dfc964647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb21b4fc19dda027a888be271484e0848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dc01dc8ef082422cf110e8a9e6761a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17525c8b0940a4b3c650079850088ac450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbeb4cc0cb09ec8fb847ec621c6020e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd2430f42bc939bbf5aba30e210323e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac8a849a7e36283c4f2aa126948f91d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f56d125f4d9ffd9fcc2dd5248cc800954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8276de9a512400e96a0fd40d9c0e18655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccdcc0fc2bc6cd7808135edc074ca6456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ca76b2dc09981c6a216d1d17dcdd7d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a149f616eba2594bbe5be7106958a4458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77194f5407a6ea738bff72f0d181120b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd63d93d928a0d4b76b7b2787d8666760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972c65a1517b50cc4cba4b98def8ebb061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcfb2cdf1003539466896662b8c77e162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59501f74bc6fbaadb59c82dffea7264a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96515e66a0dcb7da00aba0fb70ac6daf64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcbad750c6e0078f6fb1d957e89f9c865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6418594e5e2ad08f343a3b500a4568166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d299b3352d5fa9c06ee1dd801b3a5c3067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3360f9b5c20ff98e9fa03af0d5a43a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47caf0b58983659abda0c71012aabcb569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a2270014d494cfa725db2bcf769a0d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b825ee2abe0ecee1f78275220797094d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298e079b174a0b0c801f00f9b10c468272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6112e4de59b4cfdb107f574614ac3ed873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d84b9864d9d356f3d78e576eb5f21e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc830a3945ba79bde3cc459acf4357475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734c3a6f9ec8003da1cd5e589dda950e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346efcc6f2880db8e71f4f27a4d9298d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b1b153c246f558d97c66ba7565459c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c17a004257fb92663ffd4a138caea7279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4a1f473e9191bcb5e9001fdbd308f780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f056b2079781343f3f99819d0d506281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34066b3d4d99464c9cac8b963ca1697682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbb64ddd82cfea6c01b29a40583842583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1767d5d27fac8fa0bcf2fa830135af884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29656b93d9968c60db8cfa689662cc2085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d80b5b10a5ab9469feb294738fd3d9086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd8f49c0df21e40543c36653f09e5b487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74dbe458921e9a11ead5ae927cf638488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3bd0a78fa8afb1a45809eb7a1d121489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843e71ce8636a2584d1a5eec4cab4f5790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdcac1d032fad0aa713a01505790d7791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcb9998aece2b9287df4d66eb6e6c7792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06845dfbccf444a0e34eb4a2ce3831093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc239b135ee50cbeadf386dc4bfca0294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5ec779b29cd0a61fc10f78ea5b1c1895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e363694528f8e47e29972bdbadc66d196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de53b30ae90ae805459f872590317fa697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b40c492eca9313e5b29115763155d298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587b2d5969859c897b3134cc236d715f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31363eaf82813d20f30fa80d9d7775e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb5e713291ec2118363e2cc40d30e61101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c522681725885a2e7f5ab7a9c8d91c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b44961bfddffc2d0ee87b4681a9bd2b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4d85de082719b4cec19fe12fb37fdf104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f31df3feaba645c6a36fec15104c60105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca1442f76522921f6c6a4d5a9b3ad02106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ebc4dc459d9fcab7b99d13246a7ee5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce81e578049ad25ec2783dd2f870d5b4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b47572a9f740a5913647e4e0652130109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fee954f367d5602b251a3a1829059c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841c65def3de1bb8e125a7fc74a6e6f1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c685b1d9670b215055e12076056cd3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59b01fa94d4405beabdfea304ddfe26113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577f06b81b5c8356ac779a1660e35991114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79919793deb56f819541f1c42dfb5818115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b300e8b930ed2ce851a0e298b67143a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2279ec57ce27ab9a26451bf1b8e37420117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d3d7ece41b98e2e07391f8e4052d08118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60990f813855621c7c919e747b0efee2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c1010b6b70e40c0028b93f3a4ea2e3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9146124c9693fd183ea6f573ab393237121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feb2a85d4939f8a08ff334734aca690122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7043a173ff74efd5d11578338ca397b1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08036404f80d3d00d70aab3abf407661124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fc38f1edae1e2aab445004e0d6f2f1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477a4758a0f8cb9459849c559cfccc2e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f03856cc168f6ec43c1aa83ef4e581127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ac3718e07a64f25139c5255f297e03128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e41b135173a7f3c10e8c372930c91c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21d92b144d1bc2bf7f733f4414c8fe2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2319e76632c0685864aeafdcce45ab0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346a3260a3b4388fee86767067840190132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dd3c930b620d1291c410fe9a1e7261133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82ac8100e8e741e909d9e7246988fe6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97c84bb76cd8872748b6aab6a0f6bab135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6958e313c645b95be100554c5cf24e8d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbc863a5bd225185816f7042913e71b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678675d76f06f1d531afd71f3064c795138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020a707ebc062ae53ef7759066d2b91e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ea492d69e44653a9a960ae323cd656140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abef525334569f61d7e52fb1fc56e8d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd8330c13a120e79f5a47ef312052b5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1273ae0bd3bf34887fc481a696872ea0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1837cb0989025a4f1cf6ff683036d00a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336b62310e26950d61da9d450348bd1b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ff5180904842c626b4981c21c8a5a9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb04f3fa1061c64081e1e0367d7f3319147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccc0f7643fafdad73607178a5164c7d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77335fc558649501ca8ab30dd59da2f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93effbc51dd60243d9eb902578389ad150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bdc74972c2015496f474810a84c53f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38e7dca153e7c347a11ee29ba98ef5b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618084d0202f2a1462922bf3e5c47cc9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b23aa0678fab77c6e4065175987389154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e62f3075f5bf16ec8e33b5b50fccfce155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb3bdbb1a83f3016b79eba38d3adfe4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6742fe03b96b22f46b439149734a3271157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ba8092b02e7918d699a72d26008b76158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91440d056744bdb382dcd48521bcea26159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0e671335526b5b1f6e43536b0198b9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb579992fd10ff4a3ad6522597ebd719161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6f6290f0b86338b449915c201ae8ad162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46809970e710b8152f9de07fc51cff58163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507766e56356598d5ddb4d4b2137b351164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbac453e761e48af242f80779e91cb4f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af34ca1ffac03f2d0382fbd3112f1003166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6114e8e49fac24efda6ee9c017139304167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dbe1b6c94dea02dcfeb15018201de8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f85db447a071f0faac513ea022ff0c6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d5c4a4ecd96d0d088739b3e3a64388170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b13679415908c811c3acd0c489a18fe171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1083e552294b5102bff408347442bd0c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b569d0327406da7a45854ac358db0104173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9a1a095e992a81537e30f59920314d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7947554e0e7e2d92694975efbd57796175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b86a06ce604ccc6f6dffae68b39e2bb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc5a6b9ec01a0898865ad9c741e7d34177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ecabf2192efdaae72b02f2d4c0ace2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbf07126bdb3ee56180397a80d0a439179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac640ce61b1f19ba9f7d625ba2549ca4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9919ee09a94e9a1d763363a4d2793417181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6f0b4a557bc9d04c42caaeca12d493182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ff9cad4a9d9fcca0887a820d5280ba183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771920fbff9f5b936a8599fbbf83a803184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a1bb3ab4e8dc0b5e7690a19ea364ae185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae87eaa88dac1c2378a458b8e7557109186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8159c92303411328a05d741bd29ac8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32832426205b8cb4f077894873573aca188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e36c5fe54de3d387ca6296dbec9bfe5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b79db8b4900414c1be9d34d00a5677190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3f3709040ac1aad9c9a766e21e8397191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0e8b83e8bfacb9cfed7f602bdaf3b0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f139155b43c7a03aa6b1819232430be193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637b2d00bb7b3e03f13392e1f5bc8745194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e564b6e291a2ed251a0df483a6b0acd3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c195f5d2bc8669e6ea0af34f3c71580196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283219c12789c4f5eb0014f4d96f53f1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7972f336fdc817bd162066cbc8b6bf198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438413af74be3e069f826dcc4f6ea5e1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75fdee12687b1ae75455a594db32df6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b6151f26aa12b90a5835a72419a0d6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093363ab86e42a25ee85024056713e7e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf319f179c2ee213c0842f3b8651324203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a222300bf7a8a7a030b7047d0a2ed445204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129f1e53b0a21eaf3e2c04e332ad7e8c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b913e6df87289c838604e0684860cd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ecd2efcdac9495fd31956a3c3ff1f0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c98e9c0dbad1f6eafbc3fcc8947fe42208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae61e71ce562f4388f51816f3d1446d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c30a7bb30470e9c7a54136d2dc3f5b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b873042caaf5ffbc8e0aa8f91da2f9d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aff26d8ded94ef815eedfa0dc10e8a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d9b892e96b138006f129f3dbae32f0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e2d8de65dc242e0e352252fe31bd26214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234b73ffc46c35046448200ae706b593215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074dd0e10ebd88e925c3bf7cf23b54fa216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157fea3161f5058417fffc87670bad87217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b48e672ace57eb534a46e71dc562c5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66eb74e6f3f4d8d3e5cfbcce25e282a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b95cc5d0f0e4b60a6583ed5143bc8b2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5413f135f353e1b52604db7994fa2ec221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85654ab272c78156bdab938a4ef0a37a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7110ea4e64499b13657bdb71c7c29b5b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a303c74b3f652199f42e648f2416af2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585aa7ae01e861576ce31973bddee0fc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42d1ae94ca9350a932d2e82a8eacaf6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2110de652ab47a4673281101a9cd97f0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719d09fe4a47f836d059ae7a93e5ceb0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2222e5ee523bad5ef581763e2fc180a5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a097deb5b4deb7c1096008ea5893eebc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73acdc8de454d4c4fe4a2985c4f03d6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea34e00f10a4814a62384ccc3584679232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dad9b9ccf73300a8af29dc8dbaa6ac0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbef1a8fdf818163403c22838d6534e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181cb3ef92cc2657eab4ef413da1605b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9b5604c87240cc117f44a0452e8358236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6047ab269711e23ac95f07f760d513c1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd58ec4f3614f6717129a65e738a4a70238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32388cbd519b390b0566bfe636633dc3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22991be1868ba1fb455b090a93a27118240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a686ca4763b87adfea4a3cfa8dc000e3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276ff8586e19135926fe6451c8b4a202242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d6aa168e68abf664b9206a9272eac3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f863cda73df789bd3388de177f136b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9171b9fe6e0532b9a5595044c7b06c0d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76f86fe4833f54f438266f496ab9556246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c73c6ea1a0d45ac90e9f259e694b730247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477a3801d40ef994ba2fe2eb7c3829fa248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38c77a04aec7b3b34f8d07f67d868be249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67da45f8a93bbb243e780576c90fa08250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f1b45eb2365559de6ac149a52bcc86251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa7db5fdf5c061294441290cb7d8917252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9a29e9a4b4d6eaeb8041b1d90d70bc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605ec59ba51adaa185950ffff53a8925254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be5590ffd693ed165a882da7c263956255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f496e3307524ffb46dd7f89bdc8e04f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0b0b916a6a788d1d534339e6dd1490257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6163835d6bd944cb43c880342f4c1101258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fc64f62fb4a568260ae4dd49f5c556259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6bd730dc771985c4d9591bc8bebb78260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb86da09129307e75b69d4f4eb37c0c0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ac9b6892686c9240648b06dfa768a7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7056a65fa191b5c00fbcedd20563b0d2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d565201bba523d60082324b9cf61e63264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccde947f85f6bf2535e5054892b40524265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f09fce28bf308359ad6520c94c418c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f50c0e61078c87c71ff723678fca8b2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbfd727c43f02eca073a31d23ba866a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3724e4d5cec8e8f6a230cde56c21e1f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bf8fc5e07ce0fd51361bcbfc3afe62270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03796c9cc9d702ce81846563cb68d85e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38cc55edda2125569aa20cbe6ae12c5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8dd2c13270dad4ea0a7c17382244b0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adac66aea6a994b4da24d9c2e11a22f0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1347ef0db12fe26c6a6252cae21890fb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81771cf8b948d4279a7a3547fa17ffbb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262a90b70ddb93a03174c1a397508868277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffd5cff46fc7c5ea98815df34d18f3f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307e7ea13fcbd221c08d5b9ac8baf203279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4141be96b535ef0491f90a89a77cc471280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9f6e00681b2b77ed3eecee193d6cc6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6208a370f41f0d36086e94ab2e73b411282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b0c2a6f3ba97bfaaf473b0e62108df283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb99b18e10feaa6a1d77f86843611b74284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8503b1a01d5e41ba22fa3cd5ba04a67285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f191414e3f00e02d234ce8240e404d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3845585fcd520e171ad05ddd5b725ab287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8a8d5d155e2f58052500e753b6b1e9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18c274f9dbad5d5182e304f81a72584289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9d40fafbb5bf891dfa08b2d0db1ef7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77def7e229d4bb06a7c1310df7a0abda291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b4e859cbee5153a0c6e3672e554c02292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b1598f5a8f9075f6c7ac09d2294269293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8c7b0ba1f31bbc2f4be88fe2e3836e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c7d2a21d08bbfffbb49c459142b034295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4d7d7100b73a3ba052734bf36e61b4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0336e14aa0effb0becd0fba76422831a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db1f06be96d3fa40ec0269237c721b9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f80fa50e0d7591b0511ed7bcced7bf1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71e9c75aa59475651586199c4193a9a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87e70e4a8645b1787754870a1208836301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbda9d37f11a94007c0a496cf70b05c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e769f3ba65a018a735691211ff48f5b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aba61dc5edc70bead60544942eb2280304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760945102bcde3c875b002f29d7f3bd7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43040cda79cb0afaad37b2f70db5b64306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c575c848afedec33f6a048fc6ad9751307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8726a7d60c57c3f2b6609122acee302b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74426148fad2a136181ec962b3a3c47309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b01ee58d65d76d5f3f1a1201406474a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8882c89c459f58a1e44b2b68d846d85e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6299fa9af6d37175a890407a50ff849312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d302452141ba7e6d0d4669f726e904e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee727f8543403c5771f2399ad69fa4c9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eda94fe6ac00933e74f3067c70f48f3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10679f9955593992a8731994bfa5d6e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1688e703bec1df98d7e0a7bc774e2ac8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886fbeb49a2b3c02152b15d87142d04b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a635869e696058b23bc0256599b2fa24319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd86326226ab9c9b9160bb3de0952842320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685f3491ceed8cf2ceb74dc43806d1e3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead90a14a146b75fa45eeddba9321a41322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cca7a3b8a6d8a3f1d7404379577fa5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b623cb0be1b088e0ba663a9c42d0ea2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba97417a4133b281ada18a40cf8e45f325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11270,710 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...658 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -12240,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J175"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12890,3794 +12137,3519 @@
         <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
         <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16851</v>
+        <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.35</v>
+        <v>1.25</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>16873</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="F27" s="0" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.25</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16873</v>
+        <v>16882</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>90</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>91</v>
+        <v>23</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16882</v>
+        <v>16889</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.06</v>
+        <v>1.7</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>16889</v>
+        <v>16921</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>1.7</v>
+        <v>0.91</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16921</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>0.91</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16921</v>
+        <v>16924</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>0.91</v>
+        <v>1.03</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>16924</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>1.03</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16924</v>
+        <v>16925</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>1.03</v>
+        <v>1.44</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16925</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
         <v>1.44</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16925</v>
+        <v>16933</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.44</v>
+        <v>0.57</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>16933</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>110</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
         <v>0.57</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16933</v>
+        <v>16935</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>0.57</v>
+        <v>0.93</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
         <v>16935</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
         <v>0.93</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16935</v>
+        <v>16955</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>0.93</v>
+        <v>1.03</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>16955</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
         <v>1.03</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16955</v>
+        <v>16972</v>
       </c>
       <c r="D42" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E42" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F42" s="0" t="s">
         <v>121</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>1.03</v>
+        <v>1.65</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16972</v>
+        <v>16976</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.65</v>
+        <v>0.71</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>16976</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
         <v>0.71</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16976</v>
+        <v>16977</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>0.71</v>
+        <v>0.49</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>16977</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
         <v>0.49</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16977</v>
+        <v>16980</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>0.49</v>
+        <v>1.05</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16980</v>
+        <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>1.05</v>
+        <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16981</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>0.59</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16987</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.9</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19008</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>2.38</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19029</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>1.22</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19047</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
         <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19048</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>3.51</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19049</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>4.2</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19121</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>3.72</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19128</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.16</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19125</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.1</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19123</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>5.01</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19149</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>3.86</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19150</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.43</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19157</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>124</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.58</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19176</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.63</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19177</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>1.44</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19211</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.52</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19213</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>0.7</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19215</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>4.44</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19216</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>3.57</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19222</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>1.15</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19223</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.83</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19232</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>0.82</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19234</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.91</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19235</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.03</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19236</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>1.49</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19237</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>2.2</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19244</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19247</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>1.51</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>243</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>244</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19263</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.83</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19264</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.52</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19264</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.52</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19266</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.63</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19267</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.89</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19270</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19272</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19273</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>0.77</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19274</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>0.57</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19291</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.16</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19297</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19298</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>2.12</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19301</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>2.08</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19303</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>280</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>281</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>16</v>
+        <v>43</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>282</v>
       </c>
       <c r="I101" s="0">
-        <v>8.970000000000001</v>
+        <v>26.17</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19314</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.62</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19315</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>287</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="F103" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G103" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I103" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J103" s="0" t="s">
         <v>286</v>
-      </c>
-[...13 lines deleted...]
-        <v>289</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19316</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>4.49</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19320</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>294</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.67</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>295</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19326</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>296</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>297</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>2.9</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>298</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19327</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>300</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>2.46</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19345</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>302</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>303</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>43</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>304</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>26.17</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>305</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19346</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>307</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.03</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>308</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19346</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>23</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.03</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>308</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19347</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>310</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>311</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>1.16</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>312</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19347</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>1.16</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19348</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>314</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>315</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>0.77</v>
+        <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19348</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>317</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.77</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19349</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.88</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19349</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>0.88</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19350</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.8</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19350</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>326</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>0.8</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19354</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.01</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19355</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.88</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19358</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>334</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>1.93</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>335</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19359</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>336</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>337</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>338</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19362</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>339</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>340</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.8</v>
+        <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>341</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19364</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>342</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>343</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.51</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>344</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19367</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>345</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>346</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.59</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>347</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19367</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>346</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>347</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19369</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>349</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>351</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19369</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>352</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19371</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>0.59</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19371</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>356</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>0.59</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19372</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E131" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.6</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19375</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>363</v>
+      </c>
+      <c r="E134" s="0" t="s">
         <v>364</v>
-      </c>
-[...1 lines deleted...]
-        <v>365</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19377</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19384</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.7</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19385</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>374</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.51</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19383</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>2.85</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19403</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>8.49</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19404</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>0.92</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19404</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>0.92</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19405</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E142" s="0" t="s">
         <v>386</v>
-      </c>
-[...1 lines deleted...]
-        <v>387</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>0.64</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19405</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E143" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E143" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F143" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>0.64</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19408</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>1.39</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19409</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.49</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19412</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>1.28</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19416</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>1.46</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19418</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>4.2</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19419</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I149" s="0">
-        <v>3.91</v>
+        <v>1.75</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19421</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.66</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19423</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.48</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19433</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>5.78</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19454</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.67</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19455</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>2.55</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19456</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>2.5</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19457</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>1.93</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19458</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.99</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19560</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>2.64</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19461</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>419</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>2.48</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>10462</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>419</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>1.75</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19463</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.75</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19464</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19471</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>3.11</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19473</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>4.11</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>453</v>
-[...11 lines deleted...]
-      <c r="E165" s="0" t="s">
         <v>455</v>
-      </c>
-[...260 lines deleted...]
-        <v>486</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>