--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -1489,51 +1489,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81bc8bda75f909f814b9280df858fea1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717655768d5b9d1007e86d0eceb052b32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377b111aff6023ed56747b8940bd5f433.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a443afc2bd767d363ada506336ef345c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd5613d7f5e98aadca9f13cb683dd105.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba653f9f35e92507d2e2ccdf28d348166.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9c2881b03283638edcd189b5bbeae37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407042276536374d0506581f81f9f0748.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e03d269321268a6de9d3dbaa5438b589.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17f5132ca5440bc988ee060a5f8984610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf584a2178257b3465af624aefebc5611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9c3fc6a093933945b14bccb474a14b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fded420183cedc6c0d823ccca4219b713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae827cfe340248a605df1bcc49dc891714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68005eb2fd967a6151cd31e153fa4b415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c1e1293152fe03d2a1c3df5121282c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33619be867e32a6b577bacc60851a0317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f264215ea944ff74292a6cfea84085118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269db292cdb2a9cd812e3ace9f4cb80f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b029c31e28bd7e2fbb0191cc4f7493f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1410d93c87d71cb411366d0972937dbf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152ba58032c546baf744dbb8d0895d1222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ab18577b57ab99112638044438f85023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740a55debee03ee5f6d5509f23a53f6524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6f5e4e34a503a10aa82fd2d0b8e12425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c22e91ce19dc4048ebf8f4d29c043c226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39000edebdd4d9dc278aeb12c2c646b927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4ae469fd2eeb35a15950cb6401515228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fe7e6daeb52ee3e00680d79ec5788d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dcaaed4b86c2bb672fcce3dada495b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f52f2627a32ba0d622bfd507dfcfda31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d01eeb304ecebabcdbfdc75041c03d032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26de8f83d0f50357845c7302f08ea3ca33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6415d97f13341c3c447bcba6e5cd1b4334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f8c1a5a8636d3bce7cecc90601474d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6598c6b6d713ea97c6bc2667f2a340c236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684a447ee72eae02fdd3b4cd5625641737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0e507d2434745938a518616fa9344a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465a3eb1451c49a2ba67c091e2f4120d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dff4736c73e3c551f899921e9fbbcb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9905d81e245f848d879bee5dec7a507841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c75716f81b55952b50d8cda6f031eb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa30af934fd545d49c93a13676065b1e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6e1daaa82031aa8c0d2b2eddde948844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39458a58593b234630622a7a10c5c9c645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cc4b9519d762144c825ce12d233e5446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e63bb4b23a3a080da5c07de352cef5f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f1ae6d6ec05ce62d18e3cbadeb40d348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6674bdef110aa4d2a6fd8021782478b349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fb33522b11a90e092e903ed2f1c08e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84594f65db2908e16f26ec11c16964dc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1353607b70a1e736be99f262f58236bb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb04ba38b619518816ff64e34c06c0b453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dda462a9e07689aa9b309137bc7019854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18119203a7228ba5874365068ded7e0755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afec8a5005bd65061f0cb0bfc93356856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b070156d071466dbfa53157ec0718d357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6125cb8b8fedac6c193aa7afbe9b8ee258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8103bdb7803a9027f2d63a4697237859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16179233f3ec77194ca8fd18fcf18eb560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bb62f30b205d1ae8f98259d765164961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5f02c8ad7941eab3cd9a39af09869962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f94be6805452ea4f0d4740ec525b4163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c2f755c088fba49e0213c8efc26ac864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0202e7f72eab23349daf7684ad2ee4c865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879ac4db455c1224b34d827f2681a0f366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfc485b92202a98cadb54e0615b6e1667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753d1f83101cf76ca8a409caf5c03ce968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307ce9c87e0727b2d67cb07ca01696c069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f84a1fd725cd132b11dca365ffa631670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfb96d953dfc56ad3768460524941f071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e3e73ed63e799c1578a2794d4848ca72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3746491aa619d4411dd078563c2355473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e391d7e6d276477032a9a082743b1a574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3eb0fb4e00d3263376ec0dd2145db875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c749c6496a60d63d0460abb0c7b7861276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05838948b9e46a0045d58dd1f7ed7d977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fabcae14a9712d70b9f02e3b855a0a178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa375a9c98258bd7cc0007e129d9791579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982dd77a6ffaf4c9571ba8a4bbe1019680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d525d7d192e9987db72f56210d7ab9181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a460dbf4861b071ccde527e3daf3ef9582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bbf04a8d914d42537471afec018e0783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc41d929e943207706c0e7af0be4d9884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d530152d573fc748d265a65ca7c2053285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151ae12201f93ddd6f47c708406d875f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb55c22b8511a16a0dd60573c23431787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5f0068a7d86e5b18e261b879635d6b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542fa65b365679be9e4384136652ee0589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9bb20bfa1c72ae3c2fafb12925f3b790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27810e141e96ee4b388cce686c6fabe691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06a4fed41014255a9a4c91b180819c092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca306be1a92cae1063077cd26811c4393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a365c6ba19188600009470627802c78294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aabfdcca6a00888161026df09175ae95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422b3f3b6b26fecb9f61f4d912aa38fd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df506bfde96459b2afcbc7c71a19289f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8936bf19c4675f424b5ac43b9a67e43498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca625954a9324b171ef406a1c91db56699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1628fc84985715c1d38ca2179ccdc9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b0e76326e805d1d762a3ffe14af0a7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911e98630c98f69fe3764c52f5e398af102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2193ae8b930be12431c06110d2f59c1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e6ba12347d1afb0d7f7e6197348810104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517088e8643ceb8739688599c1ad3169105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8976459ed9500c602809376ad5660177106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88286c75154c00e5c9c73495c4a12e3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b9c7a0bfecd57449af52440581c01b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e48f061449b277f99dc96207fd4dfc2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c96c610f4d9e4f97bc4be435c21f585110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff57276dad5d8c21acf2fe6ceb29acfb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01239dd32eefcbed137e8be38f5ee8b6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c32107d2fac3ff52d8c8477f96e2118113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d33edc71fdde3da7573a4fc99ae325114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbe39ad9e98eb921aecac88ba42910a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b849897d0126e688577f5f316a9140b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbd5ce5a1b47b65e30928dcf844bcab117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a963ba7a5bf4d68f0d0af8d0498d57c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a144c4dc4e6343c8d194d2b0879026119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a898587fbc14d15684e2e5ba54b14e66120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5b0fa734063d9bfa767060502c83f3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91928604ee5766245cb9c2fec87d48f1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc0dd8dd2ac69cf489ce848a7b0e04d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fa2be615ceb52e637498726e3f6141124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dfef7f041bc6a6102f7cdb312da890125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0e85f8df3fef35bb6d683ca16dee0b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff0d455e62e7e10ef2705d75b318d8c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2004b7643026dbf4094f7acf9045bb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa9d00516b3403e878525960a6fa303129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb2071b937a4756910f5a71a70dda0f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1ef94224fccdcb1919c58737b05804131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9113aa0aae2126f8328853558f2f7a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f900acbde443216004db7e8846f34b9a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcab00700f2895746d4ecc0ebc134e9c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e018ca8e245e498846c7cf5eaefa4c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5f2709482a00e8e7327de462c25600136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1918c523121481be46a01eccd77b37137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b480b3a3abc8174f78ab6d4dcb3a7d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fb7d273965fcf8fdb1fcf9fdf0c6c9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1861d0e9e2cc8444ae29c6f6d71bb5e0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a5b69dfb5e076aed3e1a7aea9cb10d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eccebdc0b4350cdd949c75ee1f00bc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed824a8e98f342c4f1bbd3f4b9bc43a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874338d0210e27758fa991efa11b7464144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18aad238a21da810c4223353c4a8ecb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f45b2ad4b191463f9d39ee666a1f9f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412191d12b3d847eca95a50040ca5878147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5397292c1c38768d6dff3fed623d1f6a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448ac0fcde53f1d3cc047791d1579efd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34fe28d91a688139faaee7285d56597150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8bb369e70b6c58acb5e659d79dd62c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dc3d466145f7a1f0ce6b0919f70edd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cffe3e7cec4c993d259d6af1f87465153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686e7d6f69e1e148391783d7c9a99c2f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef6c3b7af12578c0c959f54302c5994155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242cdecfeabbd4fa2a57171ac69f348b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cdf376e6186b1fe79e41f9cf745a12157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c791123c9dbf7403ac4c8192f76d33158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4642284b0c6d753b5713f4869942139159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9554cb82d50f547c693db8105854d912160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f840ea4db83fe898265460162973685161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6727ba7c2e679081f37681744a2e963162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea82af42d0051e5bb33cc46640f261fb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18581d2c50abae5caa42d4d1a60c4cc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda05dfb6d89e0a5bcd7d7fe74ef3071165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba64e1d90342e6a77160900067c85420166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4177cdf96b9c6b0996b2edcfb2c53392167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9400f92962e09e18ce4a2a3c4c616b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4e3fc3e20f7cfc9814c3f7bd7f3c5a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3529de5cfebdabfcae1ca3aa516bf87170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8603daf687cce889e0f1b91f3d0254f6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0f377e56ea09c3209c182158d8def0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88d3c878084318e2cec88331e5973e7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d58025b6eedccb27f53d6ceff9e799174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfea5b374da89ef5aea4cf19a0054111175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eacf72b66b0047c200d2810064c735176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4818866c82296b75b83db5333d8d5b4a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b40dc10be16870107cac855dc345002178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d31ab7f67b4532ab9c24440f9382607179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f4c883f344735732ede22234fa26a1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef1271143f3905e68d6521af58f590d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fdd0baecb38ff0a3c685ef8bf50bbe182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9121c65f5bb97b0b631a53e7524792e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675fa6fd80b8962ae492071fc24b7fdd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adbcf52ddd172bfc74df4e3f792cf13185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b112466127e85f4f90dfe4fd83b478d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07425ffee7fcad994daa8732d358503e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2cbbd239241c37124bb004f2923d62188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f395e6135f9983e2e5f3d84c5f68b6b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95647b4b963f1da9284edf21587128dd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f814b72026bee682b982f1a990a65c1c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7acbff5fec536d7a9b946461ea9043192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f926573f218a0e84becc89d1683893b8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421f77d6b12a9463855538160984bfb8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6508d1ac3e0465a2b709cadc58c0fc64195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d599d105e74b964a595de5b8ce2e49196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3a77eff879ba33c5f265bc304c2f59197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1885c8b1ad06145ee86099917533bd18198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42083e63d8acf7db13d537fac5d654b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e916c669a04de3238fc459894169971a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b2f6fc58c856b45fcb619570ad5b24201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b200c48ba8529cf5aa6bd7670b06e84202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c353f25e67b3c006bc6c5378505b16203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d4a9031d72ae4685b2a29d65a356e6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84acb995083f4b6458c0b8bace76b7c2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64f96c3f6f3c03e24e68a17d061e718206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ae78110db7275d351bad1d4cb34064207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089411cb12f4fd0043b65b67af509a13208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de70af54faf186b530ec8604ffed225e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12bd5edeccf92ded8c51305fa72d561210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff4ceccd1498fe76fc3f0cb2829d5e3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fd778ca7737875e4ee564962790884212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a4f37500a98df77f91c92dd284b2fc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ae79480249390a9ac7bfeee5d3ce18214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebfeaa9955e6bb11b7e1c69224d9ef9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e528d719cd7291b706d94d2792ca1043216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a751b84efa5ceea6fa23f89337350f14217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f28df68447bc6a1b612e00c260ee0cc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdb0e5df482ec2fe4f017fd0f22b7cf219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ec24ab88fc8b9af756d1a0aa794470220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bdfce22a4279677d99e98941957245221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c5bafe87bb55742b6c42c4eb2c0926222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4ac3241d46c8bde96b633246d3a330223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bd9aa3835cee142150f7c64a5aab20224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2b4fda99ce009adb56ac9b216709ba225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eab66964a1cdbf3376a3e11afd696a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4884b179573d87f9ce48abb7aa8e609a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b92f4ce0cb4d665bb4dfdb4b88eef4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5e970e9509827f4f77abf07c195032229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d995ae7e514fac4d17ecc28f8b0e36230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9279207e96137f368b2f968d3b2bee3d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67727e567468eee3bd3f5db8939fa01232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c23305291807140788c6080536131e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be525f22311c1e1e4496cbd0ef5915a3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b31a51613f58aa187d864c418701894235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665fb68897d30895941fc9155797e0fd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04a94732a4480c17bf64c8e61a742a3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e790e45d04644bbb2dae01c049c404f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9ae7db1cefacd52c486d04c0247e71239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fda02554a34ca9f959a731b452ebc6b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b51b6241405cb3a364bcd7d537b100241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2091db83b3158ca9b366d633cd3adfa1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5361222987613f22917b10dead2203243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed696379efbfcb51ca52c3270d78748244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264bde6aed58a1bd11c02e8eeb6c8099245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a66b26115283b21b8f10dbe0bfc5020246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feb374907eeb21e4bcd82daf07774a4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4543f16e0fe03a0a775bbebe0a0d8f2f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c4b645c3d0ac345a2019867dd305d6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7798b5130756cebd3696ab77d1ad0d66250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c844f6f3712c7b7e6d2e0c4054fff5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26033d7b68cc2bfa22a4a32ddb5d6fba252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2468b27b685836f8e97693327c67bc3a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e778158c916000b5ea2cd8b54f51b20d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8697ba2d11ca788bdde8ef97c794c58255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd6db25016e9f61e76fd4930ec6f56e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c43969efae87452fa302d16abb2568257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58067a4cbe1cb7f28f6fed2e89e5d4a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f90188ae4a2a2e24e62a0a5ad3e9c3c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f378426c0d47ec396e6a8d43ed3b382260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f7d8aef7a657ac6cf4305a93175e3f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78d8612202390d8f0f1fb5fb334531c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f713f2b79d62211838ff5ba60c248f5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4636f2886c9b4abb15030e4bc958908264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacdca4a08ff9b894563b680e53d7445265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb24555d2ac8ce60df6a6644e07dbd3a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd83ae2191b623a21289b2f5b30bc212267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0ea5da071355e641216f7959030641268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d07b31a6846abbdfa8ec32612077b66269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71706805371c2a42fee1e559e8d0f89d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f602e936055a0cb1f7cde21fa2d383e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bb7258351b3858ce14a7e2034082cf272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879b0d680be009f18024796f1ce21450273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1c60b80343d6e263f8b07d790d1da1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6c5347c605143c4218c3ac8defac9f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89619f522175be7a90a08cb3300a2d78276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4126d3a9081748d344047956124deba9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0d13a4498865b95fc20439d9dae0f7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c50d9d73f786c9f46512c63f1afe4ea279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a0520e1c77da1b29295da8514b4a85280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3066eb17211224a1e1b0432058937de281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fde6d891fb755d0f32db7c34a0e8c4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5c80fd7a475f4805616b6914b23bc3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73406fe9a73c9f959fa1cd2839fa691f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54868d216b16ada73fd97e26889c5cf285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761daabeb026f7232f385b5d1b6b29fc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1680b02373e4fbf8a6d0878750d2f14287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11e7629d8e84ddcd83b8ae17d30454d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055779457f3851e3bc3715de0118cc63289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce223c6e31165ba4eae7d444ab0193f2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d484140ada3ef6ce5d9ea16b01dae71291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790362029fc7c02d2bf236c85ce6461e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6e45b50b725dd4622131b1c633d932293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ef1c7a40763431596f1ca4ad73e8ba294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9193d9629820be422521c1f978b84cbe295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ae16d7a04883deb4b83761c622f0b3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361582a23ba846d16621eb87d6ac8228297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ee21f6141256ce99f7378e5778e962298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5c5d285895d1b5491a39c1f9b9119b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82554b625f5d78ce1a24faa6de3e745e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fd99aa80c3ff328252338c25ea5f41301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d13e18942de43b3e3597c7c14debccd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc5a8f9d0c42afa9e5d4d0a1f0fe210303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df53a0dec6e7eb50fd33deae34fb41b2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dff306c221d7ecce6ce3abdfd602a36305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79cba60dbadb02c3e9f91c36e7a28b9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfafeff525c9869060dd2e7ebcd48dc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49df28e3b452c037e2c4f4c47d7bed3b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9ad9378098ce71c101087be8322267309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8755d31632e3ae35cd81e807eb2137310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a304ca44ca2ba937f53a74588f174de311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7c8a2ee16850fa87abecd1d99db764312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee08f7adcab8ef4fcdc69bc2d855062313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f420754055edf5392af871ab83c240b2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641f30c9bbc0ea93b1f84c898b013561315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243a64fa2fb49cde77d34b6db68e56f6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dfd8d07ab2c5fcc95f922c2446c46d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc31e02676b7f558391593eba6cba9a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b1d81171f82ae0e7d8801e1be6ed0d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e090f2e379e9b747ea87c98012a9289a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0378e8f4a66613a6568e90a12485c13321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690ee411a3aa9e4e7593977890e0fea8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7947d2d412cabe3a9478f7c06e08fae323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365b3f7fb8f2668f83ec029214a6b7bd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193424dfd4f983133bbac20c2303228c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d8473b73a129af688a5ad50cc030e5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bbc323ceaa01667499441461019eb9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afb4da4408e2db2baf3d84e81c035a0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bda0a2d0704c9a67a0d1c4a1c035e6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fade14aa6394a6dc8343cfaff4cdc2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd223bc6ea1951712dcec80922e33e1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccbb9e0475ae8ae7e6cb88560d4f96d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc53f5a6270e14bff9ea7b822b06961333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba164f07d634d0cdf9212af2fa63f24e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e16849748ca29996c8844f493065f12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7288bc834286420ccd83f3e1b4dc68a13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d88d86fede2e989d79e8b809440bcbf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2fc37c6b99c660c94bf74a4bf9d9845.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98432b9a8b588f107c33e1465e5d1ca06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a887950b383fe3725a8f59eb6c84037.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef65899b46a53cf199ef4f27cbe9afa8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caffe85829457614ddd14a33b747670f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d712610943020f79040e05ed99aeb410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d2d7f1e181ef7c0b6b836b3889ac3811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f3db0af56aa824d3a4dce9a052a7b212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf26faeecb1f72f455b178f03f0c806f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556090021eccfb2c012876d2b05c5a3414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25b016608a22f6833b1b0ac170fa4e315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59bf2bc57c2109f97d729c14321890b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1082c364c2914a18e039e3722b2d7117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448b087b563b34b6b356e749cfcc4d4818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a0ea6b4ebec3632ea76d2536d55cdd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941415f1c1456b2d2c62623d6f9c166520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addaa89e5718fe314a34cb76f55eb0d221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc2013af8140874ec775c8f6684f14622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76408b1d4cb84e06febc939d677dd1823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc9893809b8973d0f167814b7a95c8924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97533f5ad81e7b878b43d698ca296cb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b7e8cc9241d85881ab922f6c78501526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34674e17a47f715c4ebfdbe4fd7da3a527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4395a697358a8e5b71b63baa4c54904028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71d0dbbddf2233a0575191dce44076429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb688232d720032ad4f249ce892149930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98782ec90ad5dd551dc6aae087d0d8c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093b7523b1a106d063a76925795fd9fd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f9b4452e70e1e88833bb2e31bb1d2033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5522e5a3fd706664b08e5b5ecc24d3934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d24d165b857eac56232adeb924403ed35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a33a31f838496a9e964378e09fdbd9936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a17554d7a26b70f70bd572dd4f5e0e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454a9e37d0a6d126029dfaa3e4517c6838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bcf241968c2fae7e015083b2fbfe8339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086fac58670f4e6779c53b35f334217d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa7e3916f7b83631fcfe94ff1682be941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24304b379134087a69c5ccceba7da01642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d36086a02823da44b5abae090f7fef443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2880ee4e01db63d1d776bd67cae6da6144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca55b9a01ba62d2e2b33437b2dc43da45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb358b27a4d7c631ab3214bfcd7704b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f5f2f9a1fbe30c8398d2b22d8256f147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48c338978d02d5fcfec17d6fd96aee948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61d8be9a76518e4ea7dc556e078fe1149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a737cb0a4adfbb5eda0211075cba64a950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930a09340477dc712ba7444ac0c81b1751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b65c6cf51e90291335e6fd46991f1a952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eece1e0641e22df051a001602ed51f453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f86b0936ce00239dd59b9dbb32fafb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad3e33cf4d79f22e1bd63610686424355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b89b840d33de1dbfb69d5a3ae63e14456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1401cfeae0cf5d5c5be6f57433aec45757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415c581faca00050a123391e24bfb9cf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da781b75d18b77375f149444d54825659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20a648f100eb57d897ab63ce59888c660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02cb9502ec339e1dc90f139cff5ceed61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540f44809e22ce08bde6209f7306961662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01325acb58a2ee2511cb6c3f4469e2b063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5200357538523aca058f31a08bba6db64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0089f871efcbe9b96e6a94c0ef11cfc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6731e64c78dd0202f9fb389ca1cc36c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27474a97426310788f4b359c022825067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beda1295d44ddc06dc3c9dc6b55d26b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7ac1d5e2800208ee2c51af3b0dd04369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769ddfeefcd232a7eab38c17b1d7c35470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b85cbc309bf27b9751fd2db8733ba071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea415c8218e8b0a40ba2d698df63aef72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd86621b7965e1d0799025a1160d1f873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc364543c36dd92d4616be7df936319174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faf9ae331ed2ddfb3652ac20697a20875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f658108dd946f41ec73687878fa020c476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e7c016c5db148703009e6faf40862877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844d241515515a57acd78bde2bf3722b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aa17853a3bf682b2db923249dc08d479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74343500f68a7e5c51f0cd30095f951c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dfe1a82a8679491127077cf05608dd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acc55860b33957eee91098d90d4ac0482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c632e05d8ea0121ab2011bb34754484983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dd9cdadd661f990d8e4ea3e5f1b76f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007cb23bc5cf2b979380da04a253434785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2d706267369695d32949ebeba135e086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcf863988ad10c38ab2f86c08d1753e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98d2c1c24f8059ac40a3b43890236be88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e58f2af8df3e168d677785b48a123989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1d1f96699f7db2113dbec1e4fc487a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aceb2eeb8efd2ffd1eeba19a1f2018791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6de91f4057539f88d3867846b03d9792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69402d689f11cce298ca4fafaa926d0093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccc5f97d61f77d514d63e14f1db4ea894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7974b39e1872ad5a2db0a76df05eb4795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67e200b213a6d45a40b426e6266f8e096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ceb4392d19fbdd18403a1de86ea1bc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f951011c3de0e3d74bffaae6bab64d1b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c043665782da909e9fac77f35f6540f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b5810aa75ae3d6e992c754522db67e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabe8cb3b4c7330c43a0674c21dd15fa101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8ad3f278e306ddedc8422c04b56dcc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c19519a1adbd1c4f4cb80f11ee9388a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790cbf5981a71a469a5ca7fc0f15fc0a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1818669fa0dacfd77664fe1ca3929131105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26af2d9ea0bf2519a87832e16bbcac7d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5e5d1bc100f2034fbab21cd8fffaa3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6215585cbd6df9970af503bc0ed01b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e14f784f8aa9af00477d9c91c7ebfd3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2601e8c5842087ff310fe34ba13a429110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2bde7dc7195dc323f78c6e597e9009111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b7a366704c6ef2dfb6b04776b2fe6a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87ca24f6be32b03012da3bfaa4c4418113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce674e8a38929fc0c5876349f8c3577114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9394c81e527f3637317e4f7dc1614ce115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02efa19d58e452e315ee5ab15b96b910116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737de80fbb0f8d6146948cfc87953541117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d2bbc352b62eea912e66df5d1a9480118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef797afad76c4b8070900e3c8db5b27119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f278f5d7bcd8012c10ccf2dd077cc6a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9e646c91600857d49854f574db9c55121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f33c9a998184a389c8c036030366abc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e8f9cc5204408e34521e61223a4981123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975b32a50a6d87ab85173d5fc3d60e3a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3865a1d2b7f90dafa45ad2dd44f40220125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ff7855501c0fd929d72ef4dd65cc6e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc76c6b0d1cfd63ec26d7f9e9d41d1a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6d7ca04f06c118ef376943aa4d7ba3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00b2ef74d3ff519ffcd404a53c68472129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7b5b38332fddc1a182f9fdb011e85d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ecb3fedc858dbb5732b7b7293a85a9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b534072ad86d358d39a5de6482c2f6f2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997af493c0d00e997e8f868a74594238133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7651bb120b8aac11ba7e4a398a3e14134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69f9eb23535a2755cd721826fa5d7bf135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451d7d99eb650b0635f9ef5113bb6b0c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c2d006cf35e6f32f50d3bd1f77493f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44eda6cc0ba31fa6825c880a87eb969138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5499222873e561da2bcdd3e84f8b9250139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696ec59fba1c70c197441837adcc7865140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f738326a8a37443df5bc2eea5dde428141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602da737fcc52b4f2b17814a5c93564c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676c9fab22bd573988f076b4a1be1d20143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53e08ff5d5d253d484486e65400b583144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45461d9792cd2f506ed91f41fa11663d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdf01a503f18f2ef1df51aa9edcad1c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261ec16e228c98ad62b17f985017f005147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdaee1881608a2a4053a77ea3c8a785148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9464f71e339af6765c349d70753d3f0d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7608ca4db811303649745c6b4923a1b2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff33cc95ccd6aab664e056367e801c8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472a559ff2237eb3827a181e85a29274152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b7fb011ccafe8c37d99404e0602648153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac60747348afbb9536a5a01e995984b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f191aa50042350a24670a091d38a619a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de1868fd8841b9d726b502d2d71e770156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484961e0ea2c741fea599081c26b6bb8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30ab22768d60c700beb3a183317a172158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ec40f339ad563d9793cf8942c4722e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f570246a053becc385ce59672c3224a4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1017c35af829547208e63139baab63c8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf07536b7b60d482c3c7e95d6add631162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44edfda7f7c7bea4db266eddeeee2d77163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c787b6e7c4bc8a44d39487aaae4dc2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a0c284e7956f8553875b448ece059e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff7d7a24ba78b55f883516eb43569f2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669b9f5051046af341d9c7af872bc296167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2acc31337ab94eb6c4678c946dcc225168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7354d9978ee2da494117099f7c6406f9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c981b2cb0a571107524a06bead8e10170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a120aa06583dd6688595bcf5fc7ab8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f0858c4efeaf98e1af99c0fbfa5c23172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e047aa4d108f20aef78e27a5115292173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06962a409efb288f3538835edbceefd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c13cedfa9330d5c0adc07a4b12510dd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08298dc65d5e606f8cf949ef6e2a761176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0e7d1907a0ef2b9862e9cb8a062897177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc6b33aaa6cf7a497bcb214c81ec936178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04d6f3fd19c7c4785528c962496c0f1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b69928fe6dcd2ee6774b0abeb2ee9d3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ede05876627d93f76e9f402fb7986a9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206d1432d0e48d81cb3ae110297f12a5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29005c5fbac32bfca997743fb865aa95183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88cb15369a52031f9b40d7670f8c057184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbc4f5424e41c1cb0b2877ff7193996185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883e381d4c4680587d7a3c4b29411448186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd663d98b71f5b9f3586d840d12d700187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02556a8573ec9258be515c63f6f5818188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d757ba477744f6f51218630588860df189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f01795876f9bbdafc7ef5792d95c06d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6216dd04d8e922a1db48ff5311b0a63c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2f1f83c26d101b0503580ed4e2905d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8c57ae7b07f8b99183765e64e12d25193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eeade43edc737d6875a1d8b0d5c79c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a12230b56f8195314a72fa9f2c1339195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6edc9b40adf460e505cfaa0b09a3ae196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b183168b0f2adc2a91ec17fcd5a83347197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fe5bb56719d635d61a52bd41542058198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0e25ba585abfcd8782a7f3b4ede34c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b338284c121be73424118fbf4bbf683d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3f78fc38ad5355b4b9a8905ad315d3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12773fd3ee9980d59f925114c229ff7b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7712e72c2002cf5e05c1eb49e6fb614b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efbae2a9305844b2fc5d926954072e4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb43e892ef2fa508faf255a798a0c9b2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756bc1e83c152f1f6e405c35d3041808206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf04bb9b90ca7d7d9abaf7332ec8333207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293d1c52c2f4ba61b3405484449bfd62208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0d7ffc102849caef334cc3e3056a1f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92fb97b09cfb8c99d483f3b280cc0d8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83018ab6320b55fa8e6f366183ff289211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b089d696d1e77e530a199a4cb22c29b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0289974fb7251cb5f861acbb94b8dcb8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c869653045dfe2e64a1082803d6a7be8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59df80adef0e1afae39ac5a81857a73215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df265e8dce9e92d91a567d443fc9660216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b4af303f909deaf2b416a4abacc09e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632fe07cc854a5cfd05aaa2782c22458218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b89713f2cb64612eb11d5ad6dd6b34219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c357ecec9e6a942be9ac30982fae7d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a7c251d9e23883a78e11a9608b0fe5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b56521ba00320f51408015fb2bf8fcb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e163ca2514dc28f4274c641bdda35fa1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7837be7d24877e62b07ea51f50ea6636224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abe8abad3c9b99065cc69786d15a51b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5dcbb8b190c5bc9536f9019beaf398226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a97f1d1e81f549640607b23d93d5a75227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0c924cb7775867332af2c74e68085f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339d9c88cff21e7d41ee0d8be4887484229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d93bd787247a3ecca7b3b5c7005c637230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17fb581dea786329ca609650c4ba611231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c723be477e7fde7b7181b7ee7aac23232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db7285e8d08a96b5828db3f78e81dc4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9023a6679bc51b278a20e9769b0252234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b6b2ce938d0761bfd2a00ebd6ffdd6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2b148e286836d6cf3b6cca7304cccf236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b7bfcc88c545c76a1969046aafd699237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7dffa0346222e9c5c95878abc4d5f0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9802e58d14a550ade48fecc61573f07239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd63af2459e98ac28bcca7505f0a672240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdbc0a269e9634385d4dac2a6ee70d9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e8b16bbedd915649ef7626a7c97219242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7869826094f2d66d1fb09163f80e7a3e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b71d2cecbd2e4d5c19103a684330f2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0359d3d00a703587e6c96e8cfa87c1e4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0bef0fe9985e3a4e28390adabff7e7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ab846b78ad43014dac3be623c15133247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76b11a6fffaa3e9324e92ce70418819248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4f1e92d89be59db976a12869981fd3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dc54e5b24938e3260dc535de904850250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1242c6c7667154bab974155119da55ee251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803f972121c30620f814cd71068cc5b2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f20f19031ce0e4bb4dbad6a0461cd2f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9320b48898c5cdbde94dcff296fbbd1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1efa0989cde40f3e4d40d185e2e5a73255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f7b6219dedfd663fdd65fe29675515256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a1703a6afd0c2936039e96a8b4e565257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e4945bd0b724935736d4ab289080df258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c5fa465807e21bd1838e619a500203259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e8f64be73918dd4a7f6a5a64267407260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dee2c5679ecbd49c2dff6578497cdf261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5543684e023e7de0ede7ebe62f2ac0e4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2edfe7470ef66551fdb941c4d95789e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1212a36e567932487d10bc6089beb806264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946c9e28f0485267ed61042e94d2d9bf265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900c823ae0aa01ec5b6329c65cd4da8e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f814911809d863045312b00cc669aa01267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2428419f8ded4772a4a74e3e01c63e9f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5e51f57e97c2ab9a86c454138f9c07269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e05e107bf69397c3fcb4b318d4023e8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad29855cd3f9662dfe488fe11a3902b8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517e5adb2313f7e72dc46418dfc31852272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666d68f3eb1c7543c47c4558fb0feffb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f11902586af734552a4bcf9b1a2d486274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd974a463ad689ed90bc7a9b60357a6a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40fe9ed7ba90ecab438ae84f5d15c2a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8583806d306dfea189c724ec46d57b39277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5315643a180fe6352bc703202fc4e9f3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a4819fc78dddce2ee1c5aa31014ccc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85f2e23150529ef3b04f6c76fe28adf280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747e008bb9b83546e63a820b0fdc123f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab984990ed2eee558fd16c1fa041fb4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbe42b40b6f1e36d16ca7281a6b90f8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e837f074fcbb6c3359a14e0eee5fc5b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ef78e92dee1dd064d96ec6bef127a4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd4073f244534f5a56aa8b124cf6058286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aea02bb6746c39ea118f54066f94a7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b9723ad547f13b1f83e8e75aeab750288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadbfafeadb2e41b2f0357e6c010b8b9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb7a7ba36a0fce52da5246288c46c7a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20e2f4dd26f835dade56c00f46f8b61291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d146722f91249e670b9649192e112124292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e768409080ea520d0c3e590cf7913d23293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e77c1f18cd62e71e2dd8fcfe5e7948294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c91d40cdc274c8d16e214519152bc4d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb492901cde9a37b0e21c86fdd60e19296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0aa19f57c000273bca7df54066c097297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf3b3bc20be8b5ff04212f85ca07065298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ea3614fd1714d585c39f25b2ff8ecf299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d26e3b2aa4557f6b16f9e287294d5e8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed962595df0f224c428591658ca7a305301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058a3769e68cfe93dad1a4a17e740493302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbeb54ded321002231a17aac31d7213303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da977a8ab3cc4d717ce95df72e2542c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a04b50f4b1126d4ce91249eb15255f4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4815bba9d91368a6b80bfe38a4d7a6e8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2c85b02060a055a72ff9d8c3bd4c66307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6c4110a4c2ecf431adb18a9d479ef2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a92c60a994d67d71ff374ab6866b80309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb23ceac048b79f491834522e47a2dbe310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a77a480c958e35403a738305139a7f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3c6eba8f76f38629a50d8b6c794faf312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33e33541e146e4ff8cf075a0ae0f83b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1849b39eaa9873892276364ab0f513c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6575dfe3a118b5652991042cd0e07a6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a6312f09a9c35938e6c708dbb03bf4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fe3113f5705d084bbb3e267f48161b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ffa5f2c87b5c9458ab7d49c4d1c81d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bdafe1848805c01f8f0b615c81ab52319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8a3cbe22bd186afd301651948365ea320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023686e2549a84884fdc9eb1ab663b90321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e310b1d972d356fc5b5ea04f5f050a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb3da324ba483b49df85a03ef2dd6aa323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f231bc4aac889ac69bda2031a83fecc4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1face01f3866a17f880fe8e45e763ba1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2787ffd92a7db105c97b78b7fb33df18326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63109a697076a0ef65821bfef842566a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a198520b91fe79f38847823da6d9e9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890feb802c644844eff305579f2f76a5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e0b40d1c5310444180da6630eef4dd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4baab0874cd1b8aec6ec054653dcd4e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79488c641a0187a57108d1ed95cbd17332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968ec3595c63146388e3d6e49384d8f3333.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>