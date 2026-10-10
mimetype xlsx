--- v0 (2026-08-19)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e06e0df12b962fd8d9bddafe42b5b5e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f461dedb868117b91f2c007916d7052.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05e1de2d37e7baa67649bb0ef1b320d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6b6dc69facf167e64c94df70cc02e34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f478f2f1c3ed356faac00caabab24da5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759a15ec8f0c69e187a31563cac3ecb46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b60005e05be2831edf55bdf65f8c9df7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7144e70c1c75e9975fa2288ee404a1768.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e594642adb61a32442b65eb4e059919.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc44ff36320a95057be2224c0845c0ea10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423fe4cb27dd32ed3b7a3416a28ed08511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4944606eefa4c75fea66d545c3657e712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f267e70a51efa55f5a4803d44c950bd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad1880b063e0653d244692573160f3f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8f151d0d757307f8b5552ee4a96beb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd2474d60b0b328f4cb3fd1f811324616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff27ee48090ded837346eafcd246263d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf7b4b3d65e539c105f2bd2b06cf55118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58810429cee26973d7a68dd5eb402d4819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf68afab9c7fd558bc3573576983ac5c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c566fd5babe9705b9babd21e60ea425f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037721f40a82f2d180d830c01170ffa122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dce6ffbbec32a133183d3c4508572823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135dc4409fefd490609ea0205b0fa5a824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feb09f8c799970db84e53b18080690125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c3e0199a2ec0a145dcea6e39c5651d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73066685e7084cd0ebbe277f930f8f4f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76fd4c141212bdad150a1a35be4384a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d238c0bd1ec903a84e06d60b7089f129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d3b2cb542af2ff8ca21f84532a4d1a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a2a759f130dfd74682e19406fe614931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4497196118461e1167dc9c4d057bba3932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9a9d87d8eaa9c1dd5120370aec506533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ba3005eb5bd38a7446e179ced9bc9d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b388ee580498bf834c2786ab1c9e1835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b19b11f91ed870d7201ba05f60b835d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614f8e019cd10e96a713ce73563d1a0d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5828f60e860b21cf9c0a4af9aeda0738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82336b44c124ab50297512f780e9c4b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a3d862afcaff4f3d813895113b647840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0ae6893c01cd96993605da924f7bd841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24f88596a0b6c9cf487b2831a79406642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da852474d66fa0b2cd1f1448fdb0039343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b42d7b9eed9165577a7f2f8741e190144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30baa2e4fc34995f2e294bd36dff6b445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77c1c2b1d9b02e76d2887b1cd383fb946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522bcb345c0ee15f48f0f7c1ddcc1a2247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e697c7f19848782718cde6b1c04c01f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62970ba6eddfc6ad11170b5a7f10a7e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d94f4319c2b5875516ca0ae46a712950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b4c97d90353d1461a095a222c33b6551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a33117827e76fd2cc2f8dd45cfbbcf352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8716bdc72fde12b2b32363f8a6c96e9953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5381a96867887add54c8a591232da26f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8af95727966a1969aed0551124284e655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27cd523ed74f383faa6ad8fc373970f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6819437b14609a26160fb8cfc9d46a657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75d9c12be8c3947f05624ad2edc37ac58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e68221a71c4ac2a3577a67f65bd54659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ebe752b5f8685ac25efc082c77d0cb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74e24ff2653fe605ce01d3a3b68a56561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320212f44652d7325197eeae3df3e56162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2109bf7a05f31c9c4a0d380ded44fde063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99462c45180a2ef212bdebe6691289064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53cc5be2c98efc7eef29e77e2654f3c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e272f4b3287a8fe18930c9a6a4b63f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152ac2e2787b62c27c4c6f64540177c067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6fa37a9663ee2aa15b237d6d0f01c368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf2e35a928b05f2e53f6a1fd18600de69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6956c1529296f5a4479dd9a1775621b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ef4d74404397c8a3d82a49fd55450371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eede4dcfe4c1a500f71a2cf6265c75da72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fe3597150d062a0328f9a7b5514f1673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ccc0bd8bec5da21f321dbff125b0b074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66434db222a409c6354513e27a48b2775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79084e284157918cca1920ba590093b876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ca0fc1e6fb302167b106136be494b077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771e5a23153a258ac749894a25992e1b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a29262c26f7cf4700d5c5cd7a3becc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d330d1262e491b3c29fa370cbe5eff6380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c07033b1ddf05ed45b4bca380c1c38481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de8a7c9dea2d7e17968b60c1e676bba82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62de7bf4da9a0f984cd0f6eeedae3c583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe3843842cce09a53be38a4a567ae5e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceee8510bff9a3bc9ec8e179d8c12d285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2887fcbbd7de1ef987a1e01977759a4286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b22273cdb785167825fefc5964c360187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e49fbe3b2bb7e6fed57f5c38c483e1788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a296947af873eb8040815a8659cb4ba689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fa865e4041a509083f17eaa33f5a3d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bc69ea5972bc65b46bdb4233237eb091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef9f5048be29a7801fdb6f839d08b9f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30e5b53af23fc8a1fc1d8d84e01e0c093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b63656f631dbba437cd577fa695fed94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71462c1f924a19ddbcb5b5205fa8685095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38be0ce43401552e1d4a986619a6975e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f189bc50e68d42c905c288bbfd91cf97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7e754f874ae43d02379d1e2e02167298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3e702db783c5ce3447227813932ea199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee78084f7414dc326f227f2acbc8791100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a625a4d91c4e5dd5678d44940310b97a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85d6a94a6afe3c921d5d8cc3a940c31102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211bfb10e1059cf34b32846663151fda103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de265f59ecc94c1326c3d0a269f6963104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1428519f08a26543f0c7735261edf8d3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b49c02d1d2195ba6cf373314ad3ec97106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a35579076a91b9423a29b776c84d6f1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d6d52cb1e0255851e583c0452c36b4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2a17d7f21e72f147997fe3d64fde16109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a5668db5f7d7519041b9d72d20dc36110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe1084dd33841707ccc58ca944897c0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ffd330b44e14a1093a74743b411914112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7dc0df14f56775b1480c4c7480b728113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0906156b6cdc8ec69e245acf82d07f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a83a77560495ed22fd8815e62640c1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbc918fcf80e5207831aa24f6bc8a3f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b89bf3e7a991e031cb58b6b86106c1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbc72c14d1fff0987f50b4308dd6ae1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dc14fbb9e7d057cea0df8905870095119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b4e4a16b356aa25c4f8b28d697ed40120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bb76193e25e549b4979fa0a3011a12121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6ccedbaa11bc1b645bfb9c353b7e76122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f118656020373db72c86c371519fd78123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e12c73f0340cac873a4bf0c24cff644124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852813e16e5122d4b70fc39094c09035125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad8efb93647b6cedc292d9e13c78d31126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d595212d4db722519f00f08d2096b2e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacf43be0bb86a18530b32cbb3cfc0ba128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad98dd3103a986929a7d0f03eddceb0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed929583b70fa12afd5c3dfa1858be7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01d3b737c295922db8f287e0babbea2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d9fb57449f23be185806028c317e1b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e3c578ef4d3028f36c85b4ffa49ad4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea0c189daa0975bdda6851bd7b470bb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0389c52be32936c3576a2b233206875a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f166051ef15668369a036b0bc03e83e7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0015ebac3536105ca552603d6bedd74137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0d32654158ef69c89c57ce44cc5c7b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ace616c5b29023b129a2f7e2fb70a26139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ae4f198b81577e63ea137c89885eb3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae68b4a3b6e7a63fb9cd1e70de7dbdc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb771c111077e0280b7257275f1e170142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aae86517b71f8025f1416180d3ca97a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f0d8a8f5b98b329a38cf41cd8f0581144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0533b25572d67e12f7b19b168f98b8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846cfd03b2695dd4d23d711240eecd59146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84717d9049210eb58d3a6c2f9ae10fe5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba9122234605c2c2c4f907a18316c05148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6edf0a2f927744a8641a62ff03c8ceb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2bea36084632cbfea27761f41e8e70150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641e56480ee08d28037d1cb4a9af4b2c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9070ff08c63c6608a29b1d195d35ca152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8a684e865d1e691e1350426befdf6c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd8b863364e52b93bebe2138a7b6319154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f6a69d952e0bae4052c3b3955dbaa7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e25fff95d8a157d4e7b2b075ec871bb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752bf92e1d695f7344d5d8331d439661157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f9c7994c9beefec23a3680ff94f593158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b995d5c9c4235c33ed9bfed20b5cfc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2715a18814d25515c5a6d6403631a9bd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cfb34f443205a0ee4f285843b9bb06161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37267064f032d5fa6f39847a969d255c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e2ccd2cc84c3244f62de2f1b371cc0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fc68cfce967d7ce956c23b6b2bb4c6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3772ac76ac7806bb0c94812d0b336a2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed9e685efe1ae1bf27ffb1eb7faff00166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f99bd17a226e53cdf1e7d531d35b00167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2797fcc7bb11a4b8f88fd942e7a06f5f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5da3c6b0bf36daea359149b0c367e3f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365db0d216958d4153a9c7671b0f6fcb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f93f6fc968994f3573ecb0d71728df171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381b2c8078b5c3c07caaa64e14e318ad172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b8e1cc59df1a4c1fe6172fa9a06d5a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ff49ee708417c25f54e838eec46757174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fd20f0121a5391997ac883bbdb919e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab68fe8bba298102b1f8af0a95ab202176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2683e475dd7dd8708aa6b551244ef2d9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f7fcbe5e9faed409ab6a97bf3a9ef1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b34b08851a6e0ec68170b0c86cea830179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07130dca3b2995baa729889e8cb3652b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7c902d1d1740f318d47503174ef105181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f0ff58fb29b57a8e5cdd3e4e78a133182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c26154d753f858b456ea0c404c6208c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bda30156c133b194daac89532281f3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dabc11bf12500f3e14fe3f738f14614185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f659b7677df627bca5da194882cbb6a9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a214bd95f2715a47b5375c7bbce45e75187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41779b174d689fa72f3dfb0455d20454188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd5af80b9cc3d1bff02e7f1b8c74e07189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655d8170dfd81fae432501ac2b404ccc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a848faeebd9d0b3968e423991c1ae04f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9ffaad93e843005b447fd7f18799c7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568c74f6df6e83824d4690737d2740e5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ab87feec2ef65d56ac4e7b3c31a54d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d326a24b6eaf94766d4c5d675a1f7e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001a35e77d16cea4dbf712cee819d194196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcad80854f26dfce1b963245aaff962e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4f25e7bcf02e2fdf25ef721f49051d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f829a96f121ea39f22ec2c7da669af9d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd8fc0561ab53ddb81f960dad6d6d0f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b7af740e0b3c0aa8bff4e8dbd1629b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1f39dcd6bfffe0e1e197100579505d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525596f8047d1ebf82c01a06b81edc16203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072731e85d6aa674f4c765ea45779639204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6006350bec9ca15f4e5fc46376f7aef205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea78efc35c49b9c042efa0059b81acf206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e85fb5828f9b4ba5e94c97ddcd0d21207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0eceb53c3d0dca4fd2e8421e1d84cb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4288ba0b1e459f1f4ef5de90c12d5d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfabdfa2be8c3f0386c0c23ea1771241210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20299807e71177101bf2250dcb025e25211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09990d99fbff7175d1f4976df45a3c0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79ca1996722fd126955de516f41330e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dac545b75c7c73d3160226f885a3f3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657e0d99e2f30e63195a7791efc92743215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04da9de09f5aea405c84f6ef3b9fcc2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9029ad58b513316c888942d5064790e2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c615ac2d54092df4b5364813cf97bbaf218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2133b3290d03591d96260934d3a9b1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eb3657392d14ef961aeffd178c2884220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ba4b3a51aa01417be48ea782937aab221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dcddf07230dd7c982bc9616e4d19df222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b918f23108445456752f3af0279845d1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170ea5c3456489bfa96bc986258614ea224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ede03bbb19dffd2a03ea3bfed950ed225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f87764569f068cf2293e16c07ee9002226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab1c6d3f3539a084769ffdabaef6905227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca3289d009169932f1e810bd5645784228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14df6bf1ec71e957655dbb6b93d7f87e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c91d91a024b819d48dfc1514834695230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5e311ebd6357b4963a276379741e64231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83863d649308a7291280046625745b8c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8deb315fa6b8081b8abac86d43c50e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7211a70515c59da3d5407b66ffbe7819234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bb6d24a6b740e62c817fc5da418d25235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e670d73833302983a5af58ebc89025236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56a89540baa09690e0a3b7815e27a20237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15f2e96cc9746bbd6a3fd0e07faf986238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e599bf5417972d1e33ffc45226a5e56239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c636ced4774a8ea32b8b9ca40623567240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a63df1c86fc9adc8e11c1cb8e7af9c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36659bdbbfdac5ed53168534a25ee164242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f213b710fa315081c18ff61443c55916243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5c656b5eab21495285a1e5336cd781244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85afe205511bf6825bb19e235a8463b6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470f3fc719b18be8d03fdb1c886a3e1e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635dc7b9f34a17ba2ef7b5941c227162247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ab03e5c6f380d87154d81865f2da8c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3c7d9a0510cf66263253fcf17585cb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013549165e4fa63935d0adcb9d67c7b6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869e120a2a783d096fc7ceee3a2cd7f9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d509c3d7d520ec1b96ac0b49bbebc49252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554e4e0d7458e8d335ef1703d1fd7e8a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795f60c78cad72e3a759d276879fa48e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9381d0205258b632201f270982d0cc2e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b3b5173ae34aed140c075b4a541c9a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debffc3029ffc34d25b73e6bf2de42e8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7b8c79255a2cb2e917a32e8ac013c3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4647e1838fd6a17d43aa1eb03234c2db259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc9c6eb0aba2db1977ee974041870a3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77915c957a462e3efef0ac5d0d267946261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6f51e2d78efa94c1bf853d65178185262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48106a424edad117463c7bb7b8fc9f26263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233b50c2541111b4e1fd2e9aecd32be3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dedf8813392a8b2da05f77241112b1a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523d4f89c85aeee11389828ddb1e174d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eb0cc9f07e480f9f13d4c83562a635267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41248b4eecb9e5700b4cbf0cce45faec268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd949babe6ad0c246848e28855f36d9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9522f6e22e9600a5a791df550009891270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc7f6f00d6d6c42a90155a6df5a16f7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2a3377ed6162bcdb1c38e113b1e515272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227362fd86cde04fef0347b2b34e76d4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8d4eb132a8bac9b4519077240d2da4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4a1997fb8e26ee494b6a923d217962275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccddc308e733eda222e4ac5570ba44ee276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfdb79685462d868200ac02b30260db277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018a99a05f3c85f3d29aeb5defbd0cd8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c688d3966cfd2ec0c69e1dbcf8076f95279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf9247f73279be96e3473b847617e95280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fa43a0c2885be0e2adcf7edc88d80b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70529b4084407a535e4d8a9b295bb0bd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03009f363b9f2fa1b5df8cc7eb57dbb6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ad9ea393b90c63a43b78cfc44d8a1b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef44fbcbd535da6a3e012d4118e29119285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eebca3124974fde9f292df0d7bea8a6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f293690eedd03d4f535265e6a4f884a2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a1ff2675f5998bad5fadf64b6a0a06288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56590c279daec14cdd0e40c5d71a5c84289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2dd79a0283ab7bb6126086ebb92365290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446f7094a141a4b3b06baeb7afa65f9d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d9364a195779b1d27e7a9577d9ad93292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51106bf435a72ffbd3fc5c15b4f14249293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f51c75381cfabe4ff6ec2f5c789ae81294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3dd7620428d4e77f42caa38c4a1243295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae414f04f32742e43dcd0b98af28e54296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffce909ba037ae7bf838f6fab47ccd73297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a4b7fb067609b8473df0c5757a407b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9e4e64f54ed23c72846ea5d77aff68299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40aa32f838244aa348d04ef2589161e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74530f5c8fe0d5635044b213b112318d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60765577422c57eb134d2fa63d64ace302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3218e6f2cde8d67fe62aca00d0f12d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262af5e621b3bbb1eeeafbec57c81d14304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11519368940285ac1edfcd82025dd43305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94b883d2c4efc2ce49e2287da8e2be3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ee2fe1eb41b9626e78ecbf185db709307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd7efb406b2e340a7dc53d5f64c4d2f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a145294af0eb161812065c5fbeffc9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c5f7ddbf7ea90c0b3cf0d95704b047310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd52eb993212a1c3fd2fd8d7eeb1135d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f1b366773c7aa1eeaed18858623352312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45b7fbb93c755dd163efaef3cb2c10f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcf15152e84f28c9de27145e931a02a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07f9f91e7ebe3dfbce500227491cd69315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254caf87f20b3a8e5c098610d4a57c2c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f189a673286ae7e4a18b75e9d494093d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5e1d68d61666b228cfd3d98660bddb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ebf7b2de51bf125324c66125c41783319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c3dab7d8aba11d05f4e0fc7d2c9633320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233eb511054d7406efc5e89fd9903176321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71523827c20ccb4938023faca8acc0b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bbfe3d84401f2a1276b8774395c66b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c9a65d078bde2f71b66bb04f15e0a2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674fd8e496ce065a314a47a43284e2c8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c932c25fc3a5f825a6fc2a599b9e377326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bb2a43606da9b88f5c202a63c514dc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac0ba2ab27003c58294495710ce5956328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebae4b2c8633c94e480bea052e3b297329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a86b3098c8cbc2253e9b99d2742c357330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b044fe7c769ffdee4f971903a0664d5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b852bed7e71016308704ed67fc4888c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744792f1635345a92cd30d805915745c333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c862236067f9b740baa57a297a359bd11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8d1402f7818e14fe8f01d872e0af262.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b00c5b61b0558025b40ac37a45ea213.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51eb597ac850ddc1c0885e9b7eeb7664.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e6b683786725028eb4226baa7b69fd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9a28de0d27d30f03b5b35efddc597d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8956e627be31967d17cee33b073d50867.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6096fa91847c3babc4e660240ca315f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b50b05b5f1bcdf173b591ea5c74caca9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9feea002d357f51562ceb421e5406b010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14f2d57052b89ef370346429c71cc5411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0269612a811449fc0213b56236895212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4347b8aadf8054c42c1c56de29d37bda13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501780ab8912e245ff908b6abfb45f8a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5208d9b88c53e2414f15fa16f9a3836a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff66d21ef560d65df5abaa159cd4d85516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f6c1678e64800fa0d0031acc27477117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007c3beb5d8c97ec4304cd0fd1a1bb1d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb87a06df0262fc1670fd7568e4acbb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9117c8597cde56db5cfc97fd3cb3379120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5b4cd2e645d21d1b9948f44a22907821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a5ac2bdaa2f6f3a9a9f9cf210b16f122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a7bab95130b1409f161edb69c997c923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebd1220e9d7507a6d82d57a45ceccd824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5809c20058468a2b5666a3b0faeb3c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d7750effef2b618688a920d89c4a6226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fee9b1f9199bdd99785a8a2482d3b727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf805e022e2b0f4618f6b9d753073aa28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e287f186406fc7df2bfd7e17e68e2c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eb061f910b6caa708a627059fca48730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d722ad701e83f27c639dd0b61033332b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892dd80a277d137a5945b4f62fc07b1432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0828a6faed2e711e576b94bf3ca0489233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348a4b1152e82446742c85d05d9a804b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47345f2975ca480118110f2e0c1ad24635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1555d816b14169defcbed76ecf2d4d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a745e21641994b0431fe4c2a418e35137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86019f1bc307c1abec3f4bc87c29fec938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f1a149505f6c3826df980505a46f0d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a612e7db260ee87af61dccc8e6c0209940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9def0941f82f84329944455ee3a67641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93bbc19bf16ee330c47efba19a5b0eb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130efb9929beb3c387b36f3f411a271243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b895eaf257ae96cd6efdb4dd864a6344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9daae0960543bd1004090b3b1cad1aa45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4423c2894b49de04b148ac0e3bc4bc7e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5d9fcadf6b2abbb0a862effcef4e4947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869492b37d074183d7b4ce2b21577d6548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e043782158899bf7a0a51c13cc9a93ce49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc815f95024a7bcc3dde3e00c2bc53950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50284749a43b7bb7244cf65869b98b0a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14842c00fd93ce5c6b2b841a4fb59e952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cdf06e934d0032321fd86dcdbd7a8d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f416d4bed6ac24d2852c32f2eb3daf554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7ea0aba8f9fdd661e7a7b37e4e1bba55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7043b2401397b446cd9fc45ce3e71956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22c1479a581362732650a4d707891e057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f85151a91dfdb344631a1c5139d93da58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef25253e8d9435f5f3e03cbe89b0186159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bea3b6cfde99379eba9caa18cf9880160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307b613d496de71de4a73b3acc3d71cc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c27d8949fbd3501fa8cfa402370323d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9192cede01f85ba1990376ecbf3eacb463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55215e67a71536bcdc660b849ae3980164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c452b341e471070a636963a532c4fa765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd29dbb142cd3041c8458862e55f48266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f4fbc6599577a8d407924ad7ce3c4b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f8aa8a29776063d18cb6d98b64682b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42de57a034d72b597d2f016c455a284269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8165f1fa540fb2bfd3f61b1197da156e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a949a95b3b39c5eeb7006587fd9107fc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74fe6074c7e3437d808641306dbe03e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41feb0f980d32df573f33571810ecbb573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a669b3f45921f3195ce1871613a28fed74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d43d42c92dddff607183b42cbb5212b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273ebd16319d25d7a65057e6af75add076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bc1dfc062ce465ab04a760d200229e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a19e2daa565cb215c8b3640687a62178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b24c258b3e0098d69e629ac4ee8375779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0060c94c1aea2fc46573c4fd9b95d3680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bed12fe369ab46a6464fc6336bd25a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190cef549845eaa40a58fdf0ba01a84482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74703d8088b11b99d8bf2378527e29fb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad54360644e5ab0d55c19b5c9a956be84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17549ca8b75f45d70f5eb3529a51b3b485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221f4be541bf87e2e5c353970fde871a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ac079c445d13c373fe07fc4937ec6f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee21d58e0f87c1fed3a7fb951c4e10b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a427083d40a16a7fbb8e871b04da0d9089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb63896672ad64be320b338e149d5a190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ba0507a6550540134bd88df68fedc891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5ca8bec459ad5922e61041368a704c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59794ca0b27153297fac980af7e0b97693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118ab597d3ac3fbd8f1fb00bcdee97b494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f7d9f474322f87da40aaa294e6beed95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49768fe0c0dcc12888bdd3c9d902397096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4c6fa23cf4bddf03c6b107fa3a335697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da8fcabdcb373ecd00a88a41bb4359198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2550522ecd713ab0d457c44abc747399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08de39edacdd5cc65d0f05b10bb2894100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aba9cbcb91d3dd9de56f83a485822a5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182176b69976bf867f9f0a0dbf2dd124102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431c75c987e77f93bef208134fe20877103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febb9b874184ac3c440bee32e44a8e0c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e55e1566f37d99975646674464781a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32a1aa2740c5131f6ad3d5f223c5329106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e02a1c21f2f1914f9acbe89675ecb4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcf8134fbde18146ff8687ba2a2348c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1f76de19b97794f876c0b70b5cbb50109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838bd9e92293194ba8a7a29545028a82110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cef2d6052ac028ef164779e0a52f5b4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb943d480c04bb47462bae9a0978d8c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afdad37ff39ef30a90ce52d4b00145e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745fc48fcf6c1ee0dc1117af71df1598114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15141e49a4e33beb9cf5a8439d138236115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10dbea7d8485844a985bf9b761d2197116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8151a687704b7f87d09585c49e5573117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83944d7a8ef76479e5479f49bbee819b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9673977323c44919db33b671643c88c4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370c51ad8c7f84c3a33ffb0d51ca3595120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff32e21e420707165b68a266c4f48f1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2e748733284415a141619d63d12987122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292eed43dd2f9e6e9c6f2ccc87595d97123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1292c18eee9c9e1f134b4f04af343aba124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2d6129395962083cf29a606eb1c04b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e878ec5ed1907e7e099ed8a487e737d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f61940b44b5a51fcd0c53934d56183127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed68505efae8d02ee46265e38e1f3bdb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91459cc15a14c16698a480c8bda56f9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b77031f0efae6546b64a73376ecfcc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f75b39e68e943b1f92f7c752c4a3e1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20ee164b086557d5e46cc7490114ff3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a521bee919efa2ef45a7e286712e173133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffba80be8f812b49de611a12de33e0d3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec98da7249b40a301d3fcb85dd1c9f73135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bca0c382229c8e8e2c6da3976e01d4b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a637aff95c7c227031c5659bdcf8ad0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8e6c0d0863dc3368382417f1b9ade1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fe774a4274019827327686ff499c92139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685d3644f6574fb5c12eb1ceab72e218140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44403ab611c7f1441190078eb0e4d2e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcd5b85fe26b56020612ad86699ae05142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f087998174a2198847cbf073297598143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b521d16e5ccec1c68e858fa301923a56144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2d1ef4e4f928b789348debc94507b6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f39a9c738db6457e74755c65430489146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b005f5a3354d97034a224ef586232a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83507356cf5130284cfcce3ae1407ef0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5e5f8d4feadb8eb8b5f73d15b9a1a8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24d687e4ea08bcda2a111e4c650c1c3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1905102481988fee300b0cd9d04b05db151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ae53ed916d843bb9f69f1388348a36152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5237b705c9c02702dc818f250b143ddd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413faefe71bcef3b41d0c6fd5b29a37c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2f59dfce6f690f84f5d1a185da7409155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f64f8193a283158335d7b1b2284c68c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2257ad34254cc7934e62ff41c240526157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e880b20dbea04d897cd19cd4ae4fcd39158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dc511b5d11ddb841bff22de1fd8577159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92a4ff3f948f65f30ce83b80c29c987160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96d21c4ccc1e99fe4d1ee92e99c2695161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d558e3f08e036a05c651643a0c343a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1210e2e24ee108b6fe4df612f45a79fb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239d637131e3ae59366c95b4046a161f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c015ba598d6baf6d6bce07b1f0b0857b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a05fa0961ede294c1ae066351d6a84c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b5c2bbe5da08ae687fe889b16c07f1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aa00ec71a263f93501035dee8b75b5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4351c1b2e3f6b1430f9da68b6cc7a2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715e04dfd27d5a0a6a7150a479de94dc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d826e965f742594c633ce952ccec8e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442f72ba672b0074094938cf3001a003172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d074435ab4583e9e51ac54283f9feded173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d42562bc2267e4e7f3fa93f70cd7a7b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6866a69d137f5a268ffda3f0778cfcc7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943ad41eb71b9998c02bc58a43843319176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a91a808d40d81004b0e123b4e6975b0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747660654b0715af94bd85a5da1074c2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f219da946ae4ed181d9ef0aaba9578f4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca712ba898fac58e0f7ff75553d1fb3f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c658b7c235cec7e661927e8ef61b8a9b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93837c7b80ab556dc58681d3548369d2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ea13670a8deff322734b9bffc8e6db183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aa3095045dc4be0dfc88b56bc00ae2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576ef11165f7a08a57b2220dd3ac3df6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175e6c4f649199437d38f0288c96f62c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e860092df40f049cdf3cf314f89007187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351797ca8cf3f6154d22c3e66acf6018188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d04c07b5dc9ddd8ae6f0bae76498b35189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206977bc9101791fe3c3ff3eada5544b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1a16591ba03c74415c55c67071ffe8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f453167ccc7640a4fa86501c28f4520b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc6ba82676ad9ba60ea4ad342e8154b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732df11bad28542be95585010f89644f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63264d027aa48ab49fd2badb12c94a6a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9830e26da10c9e727dde0cc0f5ec4db0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820ba0cc7063e4b3b1992153b620d95b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e37829a55be91cae0ea40196ec603b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72ebfd44d785916e8cd015c1057dd0f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49edaff72260b66628f00781a7b520c9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba055a19cc57e24776cb483547882648201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60cd8df73ccb7c864a3c33f628f89ea202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1138bb90cbf859aaf7b143acdc3a688e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50085f1bfe451deeeb3bbed0e8c7165c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e8fac1d4b69fcfb06a963eb19dc89a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538c2778ffdd5a4adadfd631f0e79f5c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e50169b2759e7ad3aa24e5fad650ef207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20922c0caa80e775b754a4ad4263a9d0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b80d49f1903d48f2cbf8832c401cc86209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5173495c0cba0654fb93c3c320dbb7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef116f97026fdf68442684dc5acfa218211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb52a8076bd53e94b3e7270050ab1b6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01180598b2ec468be81c9a078cdd8f8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fb17f56dd8c405447858d13a96f547214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179bb4a171b3e13b481e291cb52d5f4d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c76db356a3713094fb23d28983c5eab216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f34480d65e662a2e58a8cdce30bb28217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbe2175ae3e873d914221b727008213218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef38cf1ad0a8363362ef5441f86312d5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4c29ad13f986b920679888999dd85c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b5ace248a5f302fceb4c8064e2bb88221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34cf75014229b20561042d21cb54348222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66f5c457ecc5f111e6e217ed9010940223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b34ab7e5b2175f1172b8af2354f410224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c3d9a0292fc9f568c126245a446c26225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67edeb02264e5df4cedd4500332069f3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12a59ea0fb2f1874632f523a40c4003227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf649ab21b3cdcd829bd7ed7c57c732d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68eaddbdaeae51747ef3414888502f6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e083981b1e1cba8d4f77b13ece3a08f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcd6261d0aa5c0203dd4df96a415ebf231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092c213ad4734b7e3894fb991531cb74232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588521b33551b452a2029b614695ef0a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5938c6eb88bffd23b26841f0a20eec234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651f89ac6c99088c2d57505269c5e906235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9615f6ae64492266aff95b0440393c0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a83198fbbd2402c75ea5b368d63b51c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac97cbb8ac768797568a5e77cff20382238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77352ed446c65c1238c14ec6c3b5f244239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b3c029808594e2ad3c73e1079be56b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cee877060bbfdb1757d1945abf44dbf241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae98f5707286afc0c4692428150d1c91242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb40782c03f2ba178226b24f097c784243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced62ed2f09b7d1daa6897c3eec7deb9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39c8cf59f95889164a44efab06cf8b4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c38623e5a6d2c42d43eea9d7c8cbb2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e304f80cf96d3cb45cca75736772b66247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d34affa7c1aab4748a7b53c9a6bd6a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46126650f7574667a2c9530bab03597d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82bdabe54f35064f4a85a9a0ee228cb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60672528a0c935c29344b62ff6b665a1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f913d3545ee8dfa5f7fe35e62ff24cf0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c163b6cd20c608e681655ba5ff1263253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e730f78572c56dcb822e95aa758a3224254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13560d82b5b94f321a0ff3e4af74aa25255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb2d2492d3ec88030c77b053b2d2191256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73fcbf88ff4f1541f76fdbef68f815f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6558aed8a2f2147a6c920b1a283dc7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0098cf7e0c12d323bda7fd536016de39259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427d981ae7d295fa0320d51f6ec17fed260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af05473bb1c1e7d3b3909affe66aa6e3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d78f73d34024771bf8c092d2a7d8d3b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bc0d162f8ed1cad44093c056af034e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201d739976e12b37b48ff21f7f42f86e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57d932371b8fd74b947835526861ab0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b30176d98f95b07344ec252ba877404266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c826e29e6cc62f6634d9e64f996fe4d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e7f6b47a37fc57cdb2680b92772e66268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b97e32e12b96f6bccaab52e47975ac0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cba913071be38c1fea7240aa83d310270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4386a7c78d4cdd1d0f7173837c703e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358d7a328deda5e4632e5a2c51fd4fc0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e91a22d88b993faaf04b3537a8b5a3f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246f6bef2bf871baebd1a96121b32d60274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a2c56efe54b997968b547fd89b7181275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bd45ad3aa7bf1dc1d6e439c26bff7a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caca85e66469ad2eb76bedec23c429cf277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0172385c2f94e96f862387383c430e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9e5301bd0501e1c00bb2f6c89febcd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8464e0df60f7e08753c750eb8f5cc465280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b112f7a37b2ca2ccca78473fd0e7b949281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f906f4fe0659ccff13008bb1f5ce519c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3776cc707ed6c069b1f1f4f04082e8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3e34b4130199e1f8db7a48f6eb7e16284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aa407136be4e7b6be71d318bb4afed285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1fc09e1e9be1ed83a4c9333168b1cf286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1bdbe85fc2d921f446a305e966ea53287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7262e62d3bb05ba371236abb20920bf288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce0efd107029c4cde68702c70c92fcb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca750ba0377431563c12aa97428ab2a6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba7811f679eddb3cd60f0a08ee52580291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b4d6b241ff01e41b8c15dc81040e32292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4df3ae5c930ed6d8be2b8c3a8b9772293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848f722ef819c6e004d34cef60400596294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2091f9689b206d3e5bfe2f0d202eaf295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ae9e3a6e452b3ebf6183a519d64fc3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768fab0230844a22531fe02e85dd4b4f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7170e731a3446e0e935de2f5641e6e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e123933f85990029e225e2e5b790c1e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0df849a5b8297fbfe6c73b052bccba300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8da0129be59c6f83e1e5f514a89b93301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f86e56cce09d79b33a41917c19d5d7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac86024bc535a28b0a2b3705eb7c71e6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e70960429c216f982f5ae27b9c9923304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d50215452fdc91a364621575113ca0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eeb19c90e1bdba6aa616e38173ca61306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c9e3ac77978748fcc7c43e581680af307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d41ef06b4cfaaa4dd8db8913fd2cbb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526e867281d733f214b2e5e3234c3e64309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2cf7924d7a1f2c36d80aa2dc5b7e41310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f5550a81d71eb71ef3897ca8179f98311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cab87f54d172d02d0e541f14c0fd3f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd83cfbf05cd1935af9cb664076dda4f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d7f9a41d551c81e226a1fb0edd364e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d188b2b4ed9ee8bf30bc5d24b8800a88315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a5de32f9a26490c9a558be89f8696f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad2ac52e9dd0dceca20372e30f8ce16317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e994ae49e5fecdf33a81502430375c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1971560b17a5762dd1fd7dcc93d92414319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd971afe28bb2ff42bad81941ec63eb5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488c4e80dfa62da786234c3c76af0d2a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567f9404e3f7b9cc6b935530fe27f721322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30931b2c61824affb97edb050fc86896323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e27bf919d5136eb98e3d0f2220a51f1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c3debc66b5bc948b5cfbc8c7458ee1325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>