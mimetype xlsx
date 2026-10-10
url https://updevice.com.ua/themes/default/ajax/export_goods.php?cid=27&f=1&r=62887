--- v0 (2026-08-17)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242ff07502a2f61d31d6e129d52603711.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a451f462528cfd9488ffe168354b65432.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59c450b9e46b20ee9a863614428cb3d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a7a3cdaca281122323494ddd90185e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ac0ee7b8217c06a03e853c754877095.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98c9ab580b8abd738e370e17373e5b66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1759852fab493d9defa41ce0f840a17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46337983e4d301d3b8a6c9ad24d4d6518.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312dc4b0931fb749113d86fb9eb8d3019.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4ed5aee7af123022ac7c5f747ffcbe10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa68f0df783a51c4618c05ebb4cc9a511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4589396933d515dd5b43c134443c9d012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0397e4cd302c8ae4c96341a6e4e56313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799c605e459935c278ff3543576b934414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6295e3207bd1e7b7ffb6d094fee4371115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59d45382080745136898d7e00913fdc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd069f6ec43c487b53221656cb3f67417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e73041b80fa92ef1d595def9ab1f53618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ddeb5267b94d5e13552f089769ba0319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3057afd008024a3de5bab4e92cab8a4420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6264675dc51eec712c584b688f591e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0227897398b6b990b3023c199f66a222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e10bf709b8509ea6393c8862c2a87f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76137d69cd4e675872c25eac34a1492824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cde4666496cece0b6bfe2ff581a09225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf8a0897d4ea6fbff521dd4ed6d943a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9e2ac2bff94661770256e8335f5b1427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133b4de56343895f6c55dee441b4e2e128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b6e6babf05221fb6e0e55d818692de29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07effc31a809fe2571cc100f79013f8b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b499c4a13610ce009271f0516a0849b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e5ce4625b2aa5a7edc9cd1e9ec3e2a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71e09e48033ab8d3ac9ad1238803a2f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad2362f0ef196e2ea05c11b3b526d4834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5ba21a207610ecf9c268e6c7ce082335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972faf92181e6dd4bb7f7dd7c90d922f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df179a7897e57ca516fabf870c734f0a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cb40aedc240fc30f5931a92ebc868a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d19c336c3f1bd755a67a7f95e5f787739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c60270c8c14b3c0ffa0d8d263b55c640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383a4300a14748d562d568689b65491441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec5ed2d82f7922332cf0d86158ad2cc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b915b59f09990514ce5c8e80fedba043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19438d7b8c758efae2cc34351193523f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2dc782ad574b00e4b9653e8c2d1d6a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5385f6041c488d9b760af50cdb09aa46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d64f62eb805f634db5c4ef092bf542c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96651995667f79102b8bccc3f20a1cc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f6eea125a030158b12a082d5e1752049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d653b375fbadca6b8d2ac4ecbf2f9750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e235a2c0aae5e32cb28a267d2cc5cb651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7ec54c93da7fe75b19b728d2b1c08b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a9d0f1604806be8c2e8c5f66bafafe53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd839174e84f21b409e7bf618adcdff54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43a24938e3e5c02d3e19b73e0f5aa2e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2789c4cf8db25524d46b25e943636556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4add6e8ccdc256a492c2fa90aeeca39557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d168e0a06aab9acd3993fb3797b7356758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b01926bd82d7eb4885573c7f74fd35c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c10501f577778abd2258c9df240ba060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ed7aa9ec14bde299fdd84d9bdba16861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aa9fb277a39474a67e47daf65244e362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8986cde36024f59f31ac078d9cf77163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8185aea0d2e338d034be18554e83efc164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819d8f338a8dec3c6771474a966d8ea965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254fb071c993aed6033dc9936b4bb15966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421abe1d6f0f7e2336bc9eab2e3a599967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aa1d9746b7d61fba6e87e4b710366168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b0fc214b814007519910d25dd07dfd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff642dcb0b902c02b68eaa56a63f256f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b5d1866dbe881559212d1a140864fd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315b7cbb1eef7c75b581f7e997609d7872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ea34bb8a131361ef696bf2457d881373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc05f76306b1acc2dd166b0540b092974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3290392738bf5dae2480f2ea33e5d53175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5004e88dc8733d243779f1ffa937f576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ca5ca15cba667b965dcbc99035351c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298cbce8417cf1f72d1498325b02224678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e1f2fbace5614b900ab8adb274204979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ea50a17c1289a8cbfd4a87024cf0eb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87563b2a877535955b3250dcde74bdbc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fab7aedaa340ca24d698ea9b3bec2f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4839061bbdfed5e9869b45538f0ce19483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c12345213206fe250c7e31027b77de84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafe981933277ed62104b20af487b5eb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dba625c6836b840fbca7cee0d4ae3086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81333026875e28ee0c22f933a4e0066f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29bc5c33c83f5ebf3d259eb4a604bb688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c07ad738206d1e281fa995f9a49c80c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bc1d7be7e908ecd68c325adf410bf590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9151d2aa28fdcd0586d32dccf70fd1f891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4429aca13871e1b1b104276b79621e9492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19091b66d959093c5f68d3d838daaf7093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89454f0a2e5ae27199ea9229da4e5d6594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2cd802da9d2f27e891ad8e59b6d81e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd6e7f07b2631ef398f1cb226eaff6a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db90f63b16d9f9bdc40720d787f6a5097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3491c672356b3fa0e4ac9955e53a649298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530be5f4ac584bb30f765a6b1896fa3299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83f2df5544e9ebe8609ca86e00e7137100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfff7a1eb9fba707075f337b2e28e791101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688685e5e2600d0ba4e12f5c99fe1247102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7b2a9f8990d4148fcf53208ab88d85103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222d33fab46955010aead6468e76c0c8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8128289f42501749adb572edbfecdb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecdb67947befbc924708e744d744046106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2bd7208fea0430b8bad17a907aeabe107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9c3ed1226dc61dde036e6d3b17bf78108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777c2aceb54e6b79f29ad5da2930dc5b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523ab6e63e917d3e17dbba26833cfa09110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f09c043f7b6ae9041349c82ee1bc61111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59deecbdbaf97e2a1e19eb815a158e9d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85c13d5366375a39d0eadab00871afa113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0efd2624fb8428d54aaef2206c03262114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640758387e136d0eb28493cde885b85a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1af951ab0b7d4b1a5bb9d2739026f50116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdbb4ba47708cdfe05185d9c7bcdf1e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0e186a96e1ac21e86af3868c0dde41118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48edd147e9a956556d65d6c29dfe6603119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a9339a97af10baccf8f82860eeb597120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0273ad700d2c9c05d846936149a8a798121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4335d70d2ca5183f33427820d126ee10122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9d3bdc93208d434c72d5463203eda1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a03a290d2ce65c4109485cffd87fbf5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f4ab3fa23c83647015a58f3007131c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776813bbad25e8d9493eb7de92ea997a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c1888b12a7a1a0aac7c18b5841157c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e31b9b0fb07d08e26f01b74d5495ca7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f56870e6677d5caf2860e39507a7fce129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dbcf8dcd067fcfbc033d87f19458c3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46956200ec8854cf6efa34021697594131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5f9cd9485ff6c31060f11355420887132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8337b0cb8dba6d477819a6bde95cf5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501251dd8aa81a6d2e92a6d084f368c5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a286c15b6499a47bbe619715efad2fcd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c4fa1defd6e19e726e96951e584091136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213d1243b964a958eba24579b1e137bd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59934254b1267045a1098d1a1f23050b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95dae55733e90467a7cfd9f6a5dc768139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc205bb2299148b7bdb84b675222d9e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7dee026e6ab7a57731814db6e2e535141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febdc42cadd555c8ec2b71d27cef12d6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a970e21507e0f726b65f157009373f2a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518d67cf3a7bf1e20f97b15a58b52d99144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47830c69c1b86da049c5d2f5802b41ba145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa6bfb9a592967b0b0a662b4691eed5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31a05247778b538e4128f8bb6f84cfc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695900b973ad8af1a8d3598a58d6472f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce3e4cf9ac036dcd595d4aba7c397a5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4dfa8b4ccbbefea55d907f3f44e327150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298ee9183512bebd6cd2c64f874ec93c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d24f496cc5fa6a5dc66a2c7a0fd9cab152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3950d14ae7d10abd4f1033c895476c93153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706caa93cc4930be5afa528d9087a952154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa558280bad5548436546d085f1b12a2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbd467270827c8c30940248cbfe551a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec66126585eda4d2813737a36c3f3242157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5b17269318ade961ec463b79a8278c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d7981100ed33fea1ed74851186f4fa159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40773a7dad2929d00253b4b8226a272d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada583572753849d21ad49efaf7ce6d6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7541ff9a2ccd2292533b7a0938fed35162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79214715d12c3e99c0fe0cb4264ba78d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ca90c8404d1da72db15d2765bf98bf164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac03b0331c9aee5e09f00af2b053ec45165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee258ec78804bf65e256f80ce8d5d380166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06d3ef67e99a848c1f538694e00423c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572c31895edc2fe683961d1621abd6ac168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4867882a2803c67d50f86770f6e7a700169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64b18347fc25d87d45d194dd6d8b4c8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1803097fa2c39dc9b7ae7bf77a3753171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a52ea9c8d1e24768161ff13ae8e9707172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573dcc949aa579098eb097774c700f4b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e497fde050e796e838d610f35b18d3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef6b6a36ce2f86ccd657d53aa869942175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d357ddf0014793738ddb2c7c95588a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d83efffcf0df0f8ff8e38f39476700a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5eee5e652caae4d37bde78e3c4d561178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299f94a748744fb886ba303fd3332311179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f21ed8fa8e6e3cdd4165f65b847fe1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bf284d48ff8be17709863b135536f3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0eb763829735e0e6cf86ad2096c4b5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852b9e64fd31213bc61b0bc9a2527f84183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d74aa2542ab916ec69d931a22444638184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1446ea7bd2d19665484847a7a5d2046e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf7d3018d207c16090fc3dbae74fea0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605ac64f3cf3d1ae57c4e3803ca541aa187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39addf65011416d3e8800a96214a34a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c9c7720826c9dc54c5e6ff2b83db1c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cff806d1bfb051c0d0182f3d7690d0e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb35cdae3ac00248aa8370fcfdf3a710191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fdf67766180433173071bdb1c68fbb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7eab8b54eae3e79056b109196d76ab193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e9f5ca3e60d41878de1d18c5b4c7e8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a0c5ae91f169a0c4c84b77b545e6f5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bd481bef1a0941f8f5c1737e282946196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c221fb58a2e45072e9fa50f9052880d7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c569634fe987cc6fb8a05129dd50425198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87332e9fe07b25d3317f2c4d10ad008199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0454673e4ab3e48cad3f02e69a308f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfa1a01121727d2c027cc47135dfad1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf46e1f5d77dba8853e815e1f64170d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de22c1740022394ed8cb6b006270733e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0389fe33bffafbe2cc8fc5a92da32c51204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a12d7a04ac1944f6e775d230e94a1f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd1170c61f3cfde200e6918e4e9a3a2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68218a10ebe86a5b83a96f8e92da9e15207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abee8e8b24c709978ae5132a5beda2e6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3837db740ff59ccc36661561f8447da3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec893fa777be627e7430bebbb73ab15210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee809f57cd7e359e970fbe841b539c77211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e858dd209f16e7d72e0323e5f1b1c4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbf017f94ddcc488dc2eb58fbfee578213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb1e7950980ebd2a3c21a7f3b322c12214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf4bd2dc8e1d1f3474bbbc10f820a29215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d4e84f594b249ea23fb87508af183b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7d24514bda4f2f3220d9d6afdbc620217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de9af74cd87e37cf2e90934390dd100218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a118b3d907923204f838de55116ce6ce219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1c0267d8afb3ffe05e55e1c6ffedc9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff0cd6ed45458db464b03038e943264221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efd1d3f6d3a64fc4748254e823e5343222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06088f8b9815a91f8b0b1d572c5ebfe1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802d9daf4737c169adc0fa49e4b67ebc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b440d700cccb1e98a4d94d1c42c695a6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32fa1e80992036e66ff83b5df9bfd2b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ae8a24d1a3dd416b48f122d4b97cea227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5d7245f0e7909494d4ef856cd03822228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f582ba6c30833c0479ab2838509a5dba229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b194e35bb67614ed2c5e5e4582f0e7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba9cde938e9a12f7462211a3f2670e8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bcb13eed32d17a21fbf127d0e59a65232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992c1927a6e6154ca65b177778914cef233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fe5b57fee8641e443e851573fa56b7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f6b59f215cb3c8c1d74917ae5d29f7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eb566213ce34893a6c201549b0fa8c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f09f4fc43c7491e2ee994ecff3c0138237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9f67b048949caa6a2dd4a6b482dd9e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b883568720691b41a3f5549b5793734d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476dec5b5f61e469ad799f5b424deb4b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24568bd07240e4e47ab5b25fd307a2bf241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef62d6e1bd22706ab1e585102a66f57242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc7cb080c95eaea5714f89be8a34bf5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6224bd06d458ed049601e6b94e770dd3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ac6a69e774fa1f74fd18887cb37091245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e78af8769aebc95bb2a1f2868cdb115246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab769363fcda2b7aaa61ab8669ca1744247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7192cba230c276ed6c477b83eaafcc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061e3cbfc99849c497adefd1af43d882249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2c8c383585b5d5ee4c9868d354dad3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8d0572d6d9ef30c5e13553f2dd7d50251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0006b4f37ffc7d34fa7f738b9d1ddc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03eac681d01fe1276ac32c290189ad9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dddec8938cea8c482bad862e2fae379254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6c24d949db36ab5161e73e532d66dd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d6a2013ac1f091521824616e6c5e29256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695ab03de910be1b6ea3cce2bf735f06257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42771abc2b812d6c16cf2e5a4a45efea258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129d1c1050f52f1be108a82bff0d3229259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f39b018582d048a9f9bdae0955c0e4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7240ccd23f78493ae197b10ce9394e20261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7840664f6c26f4ecf3a3ba7a5ab299b7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5ad37be1d7627b60a23acb30208a83263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc729e0bdb496198517e89bed6dbba38264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a0a7368c488ef636db8b3da892b437265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73710365b37aa814fc2bac38694521e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce5d9917ad75e8e952ad986c708aded267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7d8686e5dd2a6d0c05bda06a1ba47f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a6de2311e9dabbc12a5dd45ef4a824269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c06b66fd72e76f08baa071c6eb92e6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0f660d59be75206e5137adbe657be3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294945557e41100f08a4011256b25d1b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78a2b960e8dd6cc587b725106eaed8b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad5677ac8f1e4a8d8acac3d9b2b5df1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9021c331298f0efe0e61a560e11ec158275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c4c99b1f2f4dc7fc437fb40344c03b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f4256f38c0b3058f590b124b63f024277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d322e46b47b2a127c831ef8d1d6117278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a4415122d0e5bcfc0a67b0e0484d5d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8642c101f14eb8d06a68801e51ae8d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c629f03d11da05ee30db5ce02bdec5bc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca13bd0ca8901ed968e8935a1374da8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e22ffc3e48e15248d1fde1c69117b1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ef7593d8fe3fcca549f46d1f6caf77284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebaf113d4169022693b5ccf19304726285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a507d2e6faa11936e4d7ddfb431844a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23e389c6aa927c02b1fa0217cc361dc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7b1cf293a89c072ce0d78a96e67d91288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c06e1dea0444db2f8652f857b38c3d2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a15c2070e935b00618f00d0f0937193290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e77f4cb4b37110d1c3ac5e0332a9cf2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7605c177995b97605f7d03bfb341ecba292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f44ba47dbbc7f679013832a11b7241293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4925f4338274f85adc0c6823536812e5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfd385f504ee686196b5cd52e362e64295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468309d7c936e42ce9fc3be785d2daa8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f5e16691d93cd38e3a004c5f7c0f20297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf3c5601a23c9b55ef268b7de731b5a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad00ef1df066cfa6fa36cf4dec3ac35a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fab3e2877a84120aa94c7a8e7d4959300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42db72196e507c9ca3b1d67ac4347541301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4819bdd3761daf149fd2a6e2447512d7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d5e6db401158d39c29393678d2ad2f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3ed0d8dabb2a16efd19bc45b8f216f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38002426e608c86e1cac56c82f646442305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342ee6630f63cbba6f96b9fcdfcbc5e9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ac9f361b48adbd1584d36b84eb0d68307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d01e01e0278b2f95a808102cf069cb6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64e2584735728f21e5da40b837fe5f8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4242f6c94c68291964c7c9c82d4f10310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeb11ba921b502922309616dc8cc19f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2601a755a59e74ae2f7d954669f416e5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeb655a00d7db584322cf6e27428b0d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3a646183108d9e0e15608baa26e9dc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35730bac1eb7d98ef7b4eb99bea081a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec857548e0a36a2f79d6e14fb642e172316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc467dddacc6d41ddfe5ab825936081317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4827e3d2c89cffd88d5bdeefa1adbbd0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3722e3603983c2d3dcd4a4661ec7fb0d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b090690d216831719e9828ef74feb51320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72a78e392bf3d6ceb73ce9629b72760321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478c2a79e3c4eed1cdd3979c3c2e9555322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb8466f68ef6cf30ddfee0d554f432c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fba0536f2f444504ad448c2ab0b6c6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99310caf0492aaa215145e92e51fdfd4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b662fe701bfab6a213fba355bb8b60e8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6395017cb7eac13163eac4ed2996223d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6263625c902b7cbb6613364939ff60c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67092123695617afb40f9a4cf1a99250329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303d22126ba4bb38e23a91fad4d8d5dc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def88d99580038fc583fb29186c113c8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d25970ce53ed4a658f9c8a5731cba5d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44f672d8bcd3f749110b90868e2f61c333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0392d7aeafb204ec5bc23afef446ab1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df7ac57c2068de264c747e0026858472.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1b83c377c76430cfda5276330575ca3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79724e2e06befd71884b6018c24b6894.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b50d12a2073ff8f702e4cc4651ef77a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b504fad31816e0547799882eff2458e36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926b3ff4b251d50bb5e124bceb210f237.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b4f35d1b8c5082fd2e8084c69f1fe28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dae98f4c6bf4b0b35bb988c8acfff49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06f887e3ecccc544323b2ee93de815a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca6fe97b71cc1be57dd6feeb28c6ba611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22cc82e2c19140778c590ff9770307512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fea92530bf3c569bb6f3d8fb43c0f1513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e458467bf5806f77812f970fbbd1fe1614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd52bdf0d6451894c879a5f815648cc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853f3bbe790e904885c8dba67fad3a4d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f961575b11605643188b2b36bf5ab85e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda63e82ff66662266f0308034c729e318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb17a65cfa6f7056ab5a3a8058a3083419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f679929debffe3557bdd67a578d1813520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9078cc7ea7674b3929b928c2d3461421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f5f876b2d8e285b4a094e98fe147e422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74480a63e7853c367cc2921fdc28638223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5fef22cfdbbee79d14f25bb94352af24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995debe97294bd01976de987788eacd425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9279d7549cb2d0a51f7b1d95b8fe33326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7b315ac54784534b79bad94311dd0b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111fd2c7b363c851e22b7734a375a35a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9133350b13cced54398c08d3fc8b0cc129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a247dd5a105e87a8d12bd4ada570f70a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1aac7cf0a80ec8aab8f8aa004033b331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0266663efb1d3ead2ee9c9216ff40a832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f480b65d52918bdffd59f52ed88d5b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30def9f36c1a77dff4c9fe35f067896534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4a4fba2cf6806a4213a6eb8adf5dd435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce2a5965f630e9a6dbb36faf560ffac36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880cbe2e9a340c783132dcb39895c30937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20de6e4b10f866cc71281a27141fa9e638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb96ccdf98d782525999520d59faf1839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdec302f68cab481c70fbb94076c7e8240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ae6a0950eb873327def8aaeed7487741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e790073ffa399972d83ca675fc0c3d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c861821f71dfa8f429b685fb3e2c42db43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aa449b3c8e3a69495c485c6bb741f944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29e47dc27971388c5ba63e4b828a6a445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc8e91cafafce7ea72e25b6d0a1403246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a8bc385c622c581639839a60560ad347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604b7685416b816da6ffa5664000f2a748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dee461db444ef0c214fbcaf2e6150149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1badfda7e528d145327b7529db2ade50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90a1cb599666277273543f0221b7db551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac234d94ca6aef5d4d1eaf5c645421852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f2146efb5811d135bf5b7d166a95ad53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f305861b6dd677cf7ab94da3b87e7354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d1c345ed3fd3c404d809825c64513255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92772db1f94dfc3c583c468935bceef56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c73c0440130b19d3f8cdbae84bae2b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485bfdfb9396ea59dfc36129823639bd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3271a2bc40426260ef7d050a48e183cd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc3ae25184bbaf7c7ccae6cffb15f5460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1879c3bf557ce314d44338a8870c864661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298fbc0c9c834afe37936b295a2f682762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e562cf197888ae716f0844de20d14763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfd71a5a45afe56d6acd1d75e48556e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466032d523773bdbdd07859f478c8d7665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7fd48190188276b2f993945a297c1866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce22462b1fe8d7ab15d239faa9eda9c467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37467c25c6fa3233325928f2b84e457c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f46cdf7d177015ab69958d4219817d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cca0f633e1b89a8b6f92a41fa3667770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873ac610980485fa9685be407aa1106f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c197ccaa36e76d6c4f25ea1458274b8572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498e32c3464c33c708e200b2ff9384ba73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab750fb61463d29807b071cdef4b9f4074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680ae7be327dd26d3fe5b12956eefe2175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c3c655d3761e8f186890d057b6d55276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48c2e2cd85fdffeb9322b84d322927077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319e76626ecc7499663a5bd802e952c278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c8d3c3a85cd89d9549d0c568d59f8279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a1b8be53e9a5a0aeac4f69899fa39f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deeb6db282b1cdaadc5f6644d0ad95a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7221788e78a79c9535fe8370d9c884ce82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536fe058d1aa324df6f0521583151bfa83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fba2db3076fd82790cb0b391814f41584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ae071eb3606ffafe7d85bae9b9d09e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16779f9299442838ff9ad8945f43928f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc31245790c90b01e654ebb0cfdab7287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39866ce95c765bea716b1bd15855cfe88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9db35ce39519ea41692fa02352568789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac02323968565927d1c926a27c1598f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1accb26d299d6736b6116a52bf746f991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9b5d7d70eb3c9ff0250768711878f092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d49c346df9783011b1ec6f7101e2b293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfdcebb52e7d3ef98096f31fb562bf594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19ee9e8e3a6d85527ef9d4adf7a320595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cfb42f7f27118e13f944f1ba82b16396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4737cfaab66757ef9692c12e98696d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4cb9af9efadad9d388b3885b62a80198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b17da63a03d7d8ec6d560e0efca424499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6df5c9528003032318d56c964f150b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0ffd3c041dd64d65409b6c585d174f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69da33c0cfc3c98427233148af5dd0af102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b16277339ee5953c282ac834caa4c3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843cc18f2a13c44480e7f183eead7acf104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e2d1d960f711b3886b71aded6a3df8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e338a6b1c84467f3cc7f03a0be93f35d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6565590ffb4a11f58155db5d685d8ea107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5e00f972880503ae6f7520dbf1a764108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f69b159176a0271c99f9d279d93cfd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcd71d9d7051908acf0b5aa3daaa7c1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a722400ad1325e1ad9696ebb28570264111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564c6c45d45171ec4113d00f54d322f0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e4b234a8ce2b2bf2a31b899df6c612113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97ccd736fd8dd1ef31c5725fe2cbc85114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87124877c892d2c806ddc9253d3d5fd4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ae1c7540a8d19d9a3210c2c0f31baa116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e51d7ca6ed11c0d392e8c688e088a2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbde683fd1903c45bfc0354546dd77da118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a115a65dd38198acfd4801c6dc4f64119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ef688fd004a835dd9e502104fb056f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb72dc54c2269ab2180e7cb9030d90bf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d1c8a335311bacfd4d52ad42cea2ed122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440595fb45ba93794c43af0edb1f67fa123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fece7930ff215d7846ea5d9c01817234124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2243162b127f2f1ef1fdf8808bbc1538125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995674d21b210579fb9cfc9027530fbf126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca73fa3e5978eba2ebf6fa5c22e505ee127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e03445f750f079467b58526ef7edc41128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962a3fab5274f8069e4f67adb8b58771129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e05cc93782c7e8d59c4c3d9b99ddcb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184a9579c7a1e1b07c6ddfc17a9059b2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f1b3dd3862208c27c9206200ad3fa9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cea9785b3803530f52ec0f0799387a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104a55f13c09da7464386b3a0fd8fe7e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c7b5ff42dd057d1bd474c2cdeb29d2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa03f350c3e580a219ab5ebf5bba91f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a311de089cbe7d61897a6958b653e0f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1188b393e8d8ea4b06247049e7c05736138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96270d468097bdff804c107a4d516020139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ea121d6c0f7fc9f45e6b13ee7e4f93140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebbf424354265b296257dd28940196e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aa60a725ed8c1a9c2a389301d53742142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bb5de1b93b71bd8b374380c7e98726143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4026472bf0707163931b9e61bfad145a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e816fd07ddbd1444772044e30a3064145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb4a11f2c1d065425cbf3f07bead428146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb910e11a1849d8f2d7eb011cfe704da147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d0f518fb6c87ac3766d46d2d3882c7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a73d92abd51031b044bc53d29f4aa3b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c44c2c4a48c6f8abd778f59d053edfc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fee5155f3470ec921f59bb806af6e0d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f794ad39e237081160efaab5ccd8e92152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdfc8df04ad0ca24f6cb9975869e55e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780edd7451b3981389dbb302e9a20192154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f948277493119748d9256b57990c6ec8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d883d78886331ed25d0bf8fae2d2667a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4232bf2460801a6de1c7e932fe26ee5f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965d55a113c2220e0ab5563037a48e38158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29d97db17fce6751c3360b4e7f46a82159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72ce7dd4bbd2e7bf679008d9dde212a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b44b30d6d36aaa74f33f5481cb016b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4704c77f451aeeb32c711d2269e73d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65e0553947fe13f00510479e1a3f940163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0637cb0dbf63d45dd945b91787e748b1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340538a06cd6b2d6499f9f0f3604f824165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fba52a413df34552f9b5afdf266304166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ae35df5fa209355df1c9d6f5c34b1c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d54b9e6630ad4ac6a2565d2e12711b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baf2183a54985db906f9e59e66760f8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c24019a058470ff05e4619797eaabc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5638ca393a8c88bcb63461cecef5d6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1d764ec82580a21181ca42e828d2bb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e90783e1de373358389f07529a94a8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba317f28a507c4619f5c7daf54084cd5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025e3cfc40b2c160fba794df4a0bbecf175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888de20b9263ffbed57e8d59a0049356176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b587c409d4565096e1c71e5ec6fa58aa177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147a28a0fee3fcb3102a9c35c2661358178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9b24242d92de515d8024e9423c5b2b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede4ae171a0ce4a10bf11978135fcd9e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6a8d400416ed6858f7ca2ed283f1a5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa17fae9a5d657a2ab9cf45b0368d138182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab55c997020197e0bb4d0bc2cad6d61e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bc7fd2665139f1eef7754af452e29e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb840edef605c783ca38d7f355fd1ba4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04928996b3aaa2219845ca168aa2a753186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033340c72418d34483b1b9871feeada1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59b917a71020254d947506636c5182b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba87220284ab1e043265976350dbdc1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b055c7279f5873543809263239a6c7b1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7677f593e36b329a3c73db76edac52191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb6ed320fb4f8358baa4e534a93d0f2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbdaed4d9712d07c0a9c6abfad15ef3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2a87de4946053b4dcef6726579cb24194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671ae8581df786cbb0913a3bbc666bdb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d49fbdeeef486663f81eccc7a59a410196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4658ba0dadf3c6c652ce53a49c84a7f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef70abffa5c01e8266f59fa0adaa99ac198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86927a8abe2f01e4959d71599c5a7fdc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ce43ec7e066e0e1c17ef1247034fd6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76ec5144cbe261a0816d52eeb638f56201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae99db1e9cf845146e243fae65cb9f42202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969d5d3498be46cad114da025d1d28dc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54088e509dc1b380f31cb818662caca5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ef2b299d34e632ec3abf31cdd061bc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd533418e757858820b49faafda4890206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5608e3eab44d3be2f6605ae327647bac207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1fc1974b4e659ce2508fff7df7cbfc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292c70bdad9ac88227a117983782a908209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4721d5837c7eebf270506854c642af210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5ba6032fa0ad1733174cd42d6f2ba7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab41d6e9397265d7ba36c7e43af104d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c96c2d11c8940e8ed20002ca5b81fd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566cb9e74e7b8e4e089bc306902e3db3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29fa7fabdc3e9ebb426f62cffe46f15215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49260fbecba6932cfa990be53bee5b40216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4998c035db003f631d662ca61dc5ad217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6e960731abe17700fd75713d31d96a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68093e84fc982684864f3a5763377060219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c9336b6e6e154b93ae882a2a1869ad220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24b0ec3e9f79d8062eb3f2ab59f152b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994acc71ae0982f19a278691f4bbdbac222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce61fe36832a1556e9eadf9167deea1c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7ec073104e52df1217dce91b29f037224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8925539d197119a570d2a164e1893ad225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a88e4ca4e4bc11fd1197c8631d7849226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c2fcbd9a79fa39ed5fbb2099cb282a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8ec47e30a2c77d7061259b72e71f8c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dddb0db376eaaab04863366de868f6b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fc0fe0007ce2f1df080ac7a9c35716230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc75d62cb96d98f4770a47180ea29bc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2802945bd26375c375079d8fcddab58232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e403d19e6a35f187a3b8349d2402ed6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe76ce3f7d10258730a8cfad0ba00394234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0438dfc2d6a23396fce3509aa3e10e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84c7108e147a05d22e9acbf0827d737236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe1b0e7529e509d2932c72582f78fd4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753c128acbe04a9af6e9d2696c2b7fab238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036d443e7819a5d3b958d7b3b5c47578239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e82eb272f5f0bcacb0e9f11d211cc0b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911dda30c7f93a21b1fa6b0ece70e66b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a5d20ffa31129557a07f050f86fc19242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9682240e3cac8b924a3c8702cbaceac243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc71be1d524b2b07b292717271772912244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06df42c8e461afd94a6132ed634b8ae245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33500e986e7b9618bd1c64c06b8cfdc7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cce3e37f17e20d71c2e18ef08fc2758247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cdda3a204643fc21481fc5dac62992248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e551bf93e89dbc89fbf0efd52db94b87249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e77bf3bed9e924782ed6f9c56a9770250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3950e4056c69bac2fde3b02195a42a3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32387250c9154c64e273b316aea935e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58188524174595774929cbc98f9ef3c3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ef4292aa3343bf9a0b4ec21f72fbef254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8999275d15a69b63f2c435384bb5be3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911c12d4ad0acfa43fd58393a91c4333256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459679ad091c918ff7f926b0c4308d5a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359bf7795baf36aa88df9fd6adb47696258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3308e41e23405f8ba18735f583020d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3903294fb74efaf9c3f7ee7c9b213426260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f824cf8cc8f76507542e2edc3a7a91b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ba77052f607a814d315bbcec875d63262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb153699172c96dc9944fbf9c2094488263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48321bb00e24f3df84770933a2d442d0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3644eeb688e3e6a96abbe96f1d33682a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a81874701f469b0b0a42c0e286973d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aa45425910246a12fb3adc4be9bc74267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fea19f1fc743d9a81beea8080b54b6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cd463915082be54773859df365bcb7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08662fad15e673ef92acf267fa164fca270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f521fa3f9da0ea17776bc504bf76658271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bf4a3fca880c9fd0a94c46fb6b19d3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d16cdbdb8822c3171ef0aac76c52134273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3993646a53f4af088ee88db4def4ba45274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337d0909eb5a2d229bcaf5bcc37a0321275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295e7d55a70c3d21540debae8f288aee276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9971cb8092aa4e7dc84b5a100faf0b6f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169e4a1e3c5f2bef0d63ace75e081a7f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccca6421a3ed7f3365b6d8def68c8ae279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7e4723084deebf4e4424efe3d73c97280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3459b5e92faf5a50852a68086e254f89281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f56a136eea2025b9cf269bc05ebccc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a59a680019172485ed7db0379f15ae283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fae969708ae8e8cff3e5d4fa35d9d5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e29ef2593cbcbdbbc5325a3bbfe9c15285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f5da125d0994ee0a0b24d238b507ce286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d3b90d63bccec6d3230e7a570990c3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e98203754f762f40e58664b1ec9107288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd29d333ae501c17f9917422d4d84859289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a989e354072bf0f0bffc462e615e3b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4032c050110a243c1e13c1bccaade9df291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b24e4b4bc1989a07534fb38e137000292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e2a07640c937f85af0eb585892fefb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e402c6ad69aea1a6ef57af46c9ad0a65294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3269c648c1728f7d653cb0e183c9b07295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda79b90cbd81b73b7167b2e1f44117e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd190d0cc22b1943ca6b610097b23659297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e992f2780bf280d8349825f5be140f48298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195e6cb2e1535e182a56995882e506a8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974161502e1d9ee6596a4e18efd0bb6a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a121ab5ed572c6ee591dcca88ca18c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4924b7da7454774b1c193b32930f742e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48fd59b56f9e018f5f687db36951950303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd1f3e1ef8ed44f5efa1f4f39d103ba304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604ec417cc618edc1a30737cf6613f9a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce93872d0ed9d39d47865e48e3049f1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c77d08eb47759649450ef261d9ad75307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595820f8c013f4fb074a9ce21ad0c96a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffef275356ffade17a393b63dabab140309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ccf62f88bb7d461a204c2cfd246adb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2e26b6308704b86126c9e1a85fada8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe47334b7ac674763ee169cf2e663c9b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2809950bebc5f30386c5213bc32eac57313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca8a5a9c87a9b5786d1738e9cb90e24314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc774fe5b723e22f73d00526d9643410315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb16014f17bf9d164e90cf209a1718fd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6c7ec4a38e4d92dd508b756d2fd462317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbd9fd0809648212f0ace8c4fa1eaed318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37442bf2c2fa3db0235a93fcc2fd788319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce758e87fa2d4c2e0da98b78b13a885a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bec1552785c8b66591aac2938d67e1e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a7abb770bf7594f80af7df09c315ab322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455ae63ca5b1dd53cf97901e14a40397323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ffdb87b68a2bfc60f53187a1e0e4bb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b3eed4896ec803699f49f0c1485d72325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>