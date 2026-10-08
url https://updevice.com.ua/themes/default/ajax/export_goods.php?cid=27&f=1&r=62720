--- v0 (2026-08-18)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bee32df5fd4cb268e4730de56751f41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f3a41dbb33f952f9bcb9d1f5d605862.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f189e2a9cbbd2292292636727660c6fe3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0d9b9f15c7a93337c4eca2aeac43cd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bdabce16453a2cf93392c515702d855.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c97977a2b7278f30bfb30794166eb356.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc96548e5f08dbcdad5225e1f08670017.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4897a906e23ca412dbb599a1d019734c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5cfaf4f6c5d953b8b040d5d54f0fe19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3fe3a497a3692a7d82ee52f53aadf710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c486caa90a9741cbbf62d55490d3d62a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f321924c0583ca9d2aa81b91e83d2a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19807ada106080238f494fd1a1ba6b0b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da599f1ec164bb91d93c2349b93d1ebb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d1de028eb77f2963e14012b5f3acc915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae6dee55a5b07f171a3863f6840b18716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021fcbdc05ab8966c59138b1b77cae4917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b8e534aceaab04549182ac6c2e48d718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06d8d26356903d6ed40e15ab9502dd219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b8c4c46df437140ddfb9b7e844786c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151ebdaad3d627c4bf184d6ddace073c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f735206b725f15d5bc241e4e8d0c4922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a328d96723dc8c915c9b11d2cf8fd50923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfa97745b14186954c82af11d7cb5a524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e5d4696063e1a628d03f6494c29bfb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798aa3d913c16925ef8d6af0af734faa26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80d8ee3bd9ae5cec43433d46c35180b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c29894525c70232f5ad6548d5ec6f6c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5662c5e93175b409e135d73e8c142c4029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe3d1d47e93eb6bd3c8dbbfec6fa05330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8ab3e69652f05f0d732ecaf2016a1a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6892c6ef803c19b6f415d275d01b252c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b987590da27eaa05a8915d2ce05c8b9c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19111b40e22f7a546725808738c1d7b434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4528702381d3b650d42e40cb6312331e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e3ba3a565055e957a267f039c9554736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bad566cc41bbd7424c76eb333eb82037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9795a46f6d2e6bd1aa789cf21003bd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87daf38c0a4d43ba768d38607ab19c6439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37b0ab120ff295aebdc76ff175c5fc440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c2e6087652141ef87739fc6f72df7941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4cb5f3d80762e0c0df27e472606f2842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d691d7da0f1140a1dc82943f29655d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fb348a56238f01bb911252998679ff44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075e64b15568204a2c0db160b17476cf45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c030448bfbc28e74f9ba2087bbe681146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaa3b38368c439b6f38c8941e0c717b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47666ff5f286ffa89eced0ee51296f0148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0bc0394572daa69c1f571023b4370449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e45490ea493f6f8cc530599ce23d5c050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645057bed59bc2cb7238a3e17638e99c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b5e71f4c33555046d5f9d839c99ed852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d976706cdea817a14ee1b65b8c97579c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf998dbe7354301fa0b53cebc20150554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf60ccfe911e64dccb99202d865fdcc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ea5485b0027c1e0cabf392fb38323f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a6467150cca5f30b4dadbea165b3bd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d019b1b89ed4ba451c69e9036846d658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0a87c2e3a3a10511adaf5892009c6f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc4e95249abfb5860e3c58c310ac58e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57c2c93d19f348cf164ec71d3671e9561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bfd4b92666748f6fdfdbbed032379262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bfe188b59d5b5eabdd8dd60a6efc7d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308f262fa7246e5a6056a5fb58f79c2c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473e46ae6e8bb450ff656ad485f0c75065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0052419cad5391f256e88aedae271ddd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406b597ff8775f4610e797189619110b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d05ff50c4174664c58c97831c752bad68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ed0726a85b1546533d4d4db6269c4669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01b1f1f8f201aa4286b9f0b0562265f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4b33d7b9fe34e50117144dfd2e858871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c40006ec777cb43cd700ca5e779802872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbc9c30baf41c7b0cdbdecb7358ff4373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1cf69d9be63f7d58177dd237e2b14b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc790217fa0444c1508280ddf10ca3f375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab02b55b5cfcdc03a07846ee27c14ad376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da9c1a0f6ec59992b36aaeb03b68d7677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780c4f7adf2697808c167db29aa0f96a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01778506bf07ff89d72d93cd9397333379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0835d29fd0b580b439312c5c8d2c2fc580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2b9385441607c52459934437bb0e8881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d5ff59ae48c16fad39ce974ebea66f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7186e371c732faa90e78a209ddc2d0f083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ca3a92a8263b9c8a594e16e516bf1484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef20dc84f45c1f39bca5dbf841afa02d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b4aff691e14762a062a4df85365a4e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96108fcfffb21ca22e054f8a84db1d9287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea1101a417276994f6df790a973f8da88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015f8e3ba3ccf39520970ed9366aa6a889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fe0a2dd50fd39f85b2f410be980ac690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6bfcab5fd951acd08c995adec3af7a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ded82b0d14157625d14dfdba9dccf092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d27cb19394d7a0ed633cbce18f2b3693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb16e9a0de0a7a192a72389865d312c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d01b49c8ea9c9f201fbd81a4ae6aa6795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28637b32bd12de5d4fd0227a99fb80bc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15401ac1e521c60592cf2f1e340d4d7d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46de436c57bc265a8eb4031902d0229a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5617d6960bffcb6421a8bce2d756955199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977adbb9a4e7b7e306c7e174cae73616100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aaeb86981e415bbe0cabe46bc17e66101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53266c557388c426c036ae8a692f359102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa70352796b4dd0d1e738ac78e251f7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4863948bcafe44f27f294370f49b1cc8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357277f193162fcdd12cbb2410bd3087105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0bc0b3c27755e69f17e3f6e501d1e0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca04e3569a9099bf32a1ee7990c1951107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d43b6b5b31a201518c4cb84fba2ece108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45031b15b7331e02b4e9b98a282d41c0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc61e2dfe5b700ae0a31fa27455e8f8b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797a03daa889f1b59ae8faeeba5abd43111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7cfd5234e7d8b255fb7f72ffecef47112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d251cca06a9d1a7c5794108d7114e64113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1f50c7a51bcbe702599615cee7ef31114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89bfcb273515fcf421da3774f999818115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc31e6657e939c96d61b34b0d3e3449f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a19d49d3c69dc4597419a9bdcd77084117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bee0f48916fe91336976ce76b873960118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed19b540cd52076e952ed838bd225e78119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f0f4c094d102e761a1b9a901ea7c6d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0d4234d565008c9d75f1a866eff106121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb14eb3106d98366fa2009405c7c4aa122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c323e0cab8083174f6ad2e99d30e894123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5241f3c491a0c38f6aa5dbc5d417181124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2d64b9d141f9dd1b06de6d0c38dcf0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2017e6c9293ef8465fd15bb38e8d2f66126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44ea1b061727505dc3f7a46e01248c2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563251e104a3aebae37bf4a5af52f861128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12b7bc28c0385f768f7097468f95186129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a748c168019cbd3cbaf90390d1700d50130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f9d0a913ea461d5f6ee180f4c1f267131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901deabf529f3c06a785c93ef0c6b1a9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8059abb72110de32ae01db463b3ddc6f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1a87bac1cb3c22f9ef0b652bd5a213134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf06144a7c51eb751ba2f45c791f409135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be18d29b21b475ce7a7a4e94a94f3982136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687835d9efade43884bb31d4978a802b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439480c057ef7f348878ecab6e3e92a5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8c6ef3738b41a712020e1bb8513706139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bc36e6253439f76dd8b98548aa1fab140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aae88d535ca44099d91543ce9bc1e39141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120f636340d852d7985fd8747df6c658142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253f59c042400ce3e1aa4dfdb759cd46143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d02f7e0297f06eaf603a2146ab546b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf8f01bb287be2d7b6deb830796c228145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd07e42851964d9faa15959a51fd010146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0a8744eda7884e1df7522ee1cab2cc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d40a8384360d4421eaa4d952b18bd16148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b37a39e5dd8376b7aac0b2ab6b717fa149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40908f6ee9ac9eb600fda1fd17998075150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2675b99db648d2d089de8bbe2c3a32f0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd62d2033913dcc3e8ebead150225cbe152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841c7a29fa763c47a88b748f635af287153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae4d0fbb4a1d01f4ed6d4a5f6ef952c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a7e542cee99cb4b5c11a06e0960786155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59685e2c725d647e62ca768ceee452fe156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74c92b7b4a79adb3ffffe562fc78fbb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fd4163869870e4ef14edb901d9b12f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b538f34faaad63b0582e94b6a0b7a46d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef5a26b8259e874fe2326159912d458160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd18663b86475535b34ef833bcfdf60f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938e80aa7b0c05606844462f64c19f15162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069c8127851532d5bcc1a9b8dd8b05fc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86120345fcf0040500c0c245f22b6fa164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d631ece0d069e4fe2c56c3fa7ec56cfa165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395b114e1613c66208fd69d0661533a8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d25e5a66e136ffa3bef8016b946b547167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a73be40330e7f52984d0f23b1b9155b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dde589acf26660184797e6fc401480169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724a27357ff514107788973d0ac25c5a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d66d01bf56582f79bc1ecf728717dcd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97deeb5ae087e334f13bbf150cac519f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aaedf95934968e92cadcbc0b910ad1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec0abef7a598df88198e3f6a84d498c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2145cb47b5f1f7e8f21db9edc66f21c4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356f6de04988706aa4c133bcf1d99669176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7444cc24974db67f0c6c9a55171cead8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57306c19f78e888c3b00c46071535f8c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ce1bd8428bbc97b8731391ce7f9974179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0609242fe3c2a0bd538650ec8af05da6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f9cc3a864761f26bd700eecd726dc1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1edca9361ce5a13aa60b1d5e6fce47d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514dfffbddcde9661540607d853b675b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46337d9384280e0af86eec25368c6f28184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20181d583449fac0915d5bc7bf6294e3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303de00420de7008ebed3c2dc8583d0a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26163abc7a760045138c18d62477004a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58c8a94a623251d3aac624ccf862825188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f44f6fe680c4eb91c9a7780c40fc06189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8c2cb839ac31b4d48ecce187be045e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6141da1074310d8d221faf631696a0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fec467f27e21eb22c952751ed00412192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18814e72367aaea431c2e9acfd4f3d46193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a673dccc6da145bd2d93f1312622d3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942c42f355f0a6c67c723365fad2d009195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fae83fb9454cf06979a87bb71445d8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c422d196551f336348c58acf25e0cf70197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5c208bae757049738e248a25dcb591198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e75e6d81e8e78cd0bcede0089d76b72199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e63b518789b282cab5d415468fc6a4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6552ecad234a9fa7c74be7feb9a9bfa201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6fb980a5c2f3d176a1489c1b9c1e6f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fdb7e53ffd1b0b6a1d58aebbcf282e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9cc86b5a971efd2c2ac963f7a98e09204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c908e898ff5bfe8e57295126b1d29879205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde83cb0c7842d298bacca1f6e602b32206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3491ea01fd4a1a62d414239f2f3a34c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe6fca250aff6ed7a4ec6df01329d21208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eec3e5529b43bebad7051c59a15b777209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b298f942dbc72609d8275025dd49eac1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d539ccba0ec8128ae02f07ceb95404ca211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930318c20e4b086620e237cc38917685212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b641f3d5ad8d2fe1899c6057be93c518213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9785b64f8c74471a8ba0476779f248ae214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b18eb02c93a78b96367a44c4c2f5806215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcabfbaffdfbc12eedf670d9e25a62c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527633e485f7d8e64a21ac76f5d56980217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d584a296a306774304f2d1184828baf5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c360fda0d1afeee5dc4a8ba155ec7c6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8f8e3326a3673c3cd4f11aa24f56f2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e6459b0a853f9a2f9009111dabd210221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdb34674958092deed2913f93d2964d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335911db0a85411e9dbc5881fa1aec64223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d37bea990dbb21096551b7bbf0837b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5996ae6da4fbbd21a3c073cb090c17c5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef374bc4838458cc8b3f44f33da64bb9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55abe0cb86baf8f0f4595feca5cceba227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b8ce9474607b943fa32c4369909eb2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d532bd8c249915eaad5780f759ca2648229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3a9adbbe2232ce90d70453dcdb98b0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244c129c71456fe7ac3ea68f87500fdd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3548119ede9e954a57bef099198f8bd4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988c958b771fc0baccd3d854fdb61960233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2bdbf5bc7eda0efabeb562cb45e57b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3a949b4d883f9411fcd95954e064bb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aef278a2101d15a7bee3744cbf14e4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76fdae2fe548ef22951ceb7dda58a95237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789807aa2632f543f9b8e548708e8be4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a019b6c648570f1fb70915cea5f20d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785eff9658efa4da57468547d24f9080240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254c893e9d27779168acdf3b275c48a7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deacb800dc24084cbc27cc905539e0bc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1362c757358bbecbeaf16591822ed14243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e509fcc3e0946d865e02e287fd887bf3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e13a8bb1591ad2b5ae9e3280d2bd23245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc789b8a6b38a97c6711ad5eb0f96d9e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b9bae94e30799f519c0d52ee8ea6c4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508c083c0e4ff95353369cccd6d4d72a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0739ac180433d67ae0bc6df6e2dbc62249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d531632a7ffff6463a53c1b3e6ef1705250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59485657b43e6db72fe58029f7e23f45251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed965de07354450d529635c3a8901b81252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd51d4b6e9f37afa5ba93100bb14934253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c030ab5ba75950a66f3cf58b1fd8c85c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750ac861e6232c1c409e31d1d9c8bad4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b67c03c7fcf4bf74698b92e899cfc2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9949a4acbbd188eb4b8b61e214819ffe257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7d6d1e4ec1ae2046f3a60978df8123258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c94053891510a782fdbd9a5559adb3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4419414a1e9fdb0f615e628ca472fb8d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36daecb1a729e3b4d97ef07195846bbe261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8de1c4190fde43d54de2c5f71c91a95262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950acd640bdefef871836c1b4d3287dd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dce0ee0d918c83a66b6b19b85d885e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3baf22c42ff602f3634364a4e8b1168265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bee8730ba5e875291e479b983b003d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e961d9a61fbf1ddf2492f9f9604b4b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b309c2f59f0b31f66599aa4094902d05268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8736d42399878e903cbba8b0ee603010269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b413b94fc30ddefd04ab1a8f850a9473270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8639ab69dd085c8e626985037c772c37271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53837ac3f1fd852d0ceddcd98f2ab67d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781d6c061c55bbb33e06727843802c9e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8d76695430c0f55f65aeb8cbd17f0e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f42f0c048238a6ee09b00b4fc9310dd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cf6a0c190f841551cb25b8c2d6c6fd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f33a42ca27c142c9b6e40df3c34c83277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aee490212520783db4e6bc9d7c8fa32278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e29ab7ca10a1e4e7b6c0c75b00a9667279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ab60184bfee968cf26a9392addcd8c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80999898e19e54b732852cd565329c2b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500f06ed6098e56f35fdedfb70c16c44282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32bedc808cc153da8941d319868e70e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8651e2ebc6270f920d0dae6ab6c045b7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ed1d19b0a230a78ff5c7feecdc2c63285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bb5f0c46affa08f127a3deef80da3f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f1cba19dac89d5c714ca687f1b2443287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141b33d1870802db71263c4c0750c1dd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cc480a5ab8845d073a759cf0427797289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4511d161b831d185536e85dd9ebd1543290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ba67d403f5595d608902cbc43eddfc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b49f4acd799622624e396730b7ea0d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f53d56c5e055736882dba1d32ea6274293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93480cb1b8f3ad8a3f358b5fe3ba0887294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0e633716e98e0e7a26de0c89ea21e6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab0873223aa857517b42696e34899b1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9923cb8873411d84cb391d650b419397297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b708c01b9d19f084726b9f05384bad56298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35d7f27cd97099f4f1b02e242d3f1db299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f8e924cb9b7e14af872ad9c1383a92300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e718e3deefad040804011a6bd6d32c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6748854a691d9fbb6d53b5cd025c517a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c25f12e24fb7d352f6befa3bc013006303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a98beba4a8e7959021525241b72e3d1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef84c189cbcc42d73c90ff1da8afd131305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957e4b3662af4f934cf6b644b6052ce1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d84e398caae7e0591acde843ae248d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28b9ad992d038e283312a6de3a71a79308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7a79b4206f5880f2e89c39fbee17f0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e129c1c9a6f77f27e11993273e0e47310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e752cff71bad4438649fa1860ad30ffc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1e15bc0e3feda4e383d1d28e4d14e8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367b98cd9d0db7e929ca92496fdc2e14313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc6ab68e5caea51e700117df11f0007314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dc1ca93b4fcc8ac40daa3d4ca109b1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f86e36092db00cff5c262cfa23eefa316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4d5242caf58ee94dfb694499121c56317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070774118ea81ae44ba96089a3bb8da4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9527e735be13d9faec076be9b844281d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df426d173db3f9496e5b925b5f3cff9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff3acbf03bf307e89bf7d95b4019fe0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df29d24e8c856cfd565936ea282cdca5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff550b91f1ad666bd582a3b29cd4fd4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9ff9334e50f9d5c355a97f8ba69eca324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2363cb10291576cbe898bbcb429fcfe325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037c5531f3aab4af6e5c6c0850fea347326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6bc9c37f71d0318b9bd0f2d94b2418327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b0eda877595429b48c52669fe8836f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fab19a879604b2a6bdff78efc9f60f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8acd55e59f5b0430272b9fb5d7698f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece2fd97ff79b6abad782ee35810e7f1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4feaa5282f69c41eac722757015de2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989054adb85bd8e2d9c1221cd2152902333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961740a7a12a2fdd1f16d16555f9f9101.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28811dc667303137b519f4d651cf19072.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0079ea3a6c6a2f925813aa9dd6d9ed873.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512de9aa353fe0890de60deb7771a94f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96327aa69ff90b78fcdb891763a10a545.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d703f739796dc50ed5dd318e1b4b5f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a36368b869616263b842983b1f11acb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2ac41d6339b2d7d6d5ab1c236367228.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0505b8b3e3355eba53fe50dd3a38b1ad9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ac94c067ad2e057f4cb8766da5d30d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a504a949e18b22d500e36a58017e8311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00860cf36349b6b77e9a7ca750f410a012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc72d1f3c78b257c5556a8f38b3f42e513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a05ec5084a160ba144801e7b3e4e6114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4e299092e3ca2dbe0f966231ead28715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399ad7210cbd93bea5d4249a24f094b716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23d10a44c8e84f138eb700671ce281c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c785289cde869018a9e3fb90ef4558b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbef41e814063365f2f786f5ce8256719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0027d062b7e5ec3fd4de38c07f8ef120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74790902673456d4384193975f6dcb3e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f606758fe66ffc6805836ab9718f374e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf867bb39355e7ed53f8199cfc5c70123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a0cdeae19b425b0e602cfedf8a217824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3488455b1da9f2202c4110f3ca7711d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a35fad2881ee9e25a05a733afc3cb726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d08a04a6f0815935fea00914f371b7b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcd06e0ade223f14abd49554c0e610528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cd146be89463c6e834fcaf1cf2197929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6a4eef63a5063764503211c2d0e66b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2914913315d5b0a510c66c67bd6cb81a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8471f7342312ea0d0906e918d7e5ce1f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932a7ddd1b79ea61cfa4a4c206cf908733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fae5e1e86b18c1cbe7e9eb691bcb3d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c337350206fbaf79769645130d6f83b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20c89207c3d839e82155e72cb8d5a7936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af51d7ffab57ffd6d3b69c84e5f6764437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a049c5c0ed88256f40b3a904408be17638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282bf632513aef1c541527644fc9e4f139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9d2da58651ee68e3cbef9da5b75c4440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabd25cd45609801d0617d61a04c5bbe41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bad52c77c94dbe445d5d0899676ee2c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365ba527a0f3068e803a239547eb718c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90addcfd77bd4f2a89d88b99755fb2fc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757da983e78938da0016dbb5cd9925f245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b93d860deb3c9fb93971647990578846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4b4a1d2428fe3d228766832a724c0547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364d19e22ccd262623c9f7e3024202d348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08e0f7dc6aba1953b3d5188b22067da49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbce817f6a6ca4d4f920509c731833e450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b57aa4a91fddb40aba3006a79c06f9551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a83f533dfbb15a2f3cb60c3b428f32152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0da3a2161751d2ea5a1f8dc89e72be653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eb11f57977da91eb0e0ab62757b47454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0cd054cabd87b43a209a1d3d4ac06955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22e27b1b446a4b198373a5456f0559956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f2e7d573ea0ee979c3a980283b2ce057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0096333c968965f94ef7f4f1af05b46858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c190528fea2bb1397497371c49ba9759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4f2de4862633758364b1bae480ee6760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759d27bc0a3ee34c47939add8504754161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8d4dbe64d13e1d76128cf30c4dce2262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25db29a6eb98ba9c95f552ea703a4eba63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731201c34ddbee8953e23adba6f0c78064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99680e1a5848d40d152a62d08db83bf165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0ab397194bc34c2c3948c007df1ecb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97f34bcd6c6904eac75940ff01b2e7b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc36279499770271f4c477790e3f4d9368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77e3301f693d90d4268c312971d083169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0764bb5012fbaa72d527386c2e5613470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306b69b3dd658476fd13b172ddadbf5371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23ac8b81456221e5beb6e7a80b1183b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc044618f980d0f60b4b7358a232916e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd1a52726526e09aaacba27c59555b874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f4a736d92c3995e74517f267719d0275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ea88cc1755e3fd6a5c3f437558b5a876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2a5c50c165b3252b2a1d91fca4cb1c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcd4622a19a87f8ba7e8b0f434699e478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408f88f03503d8a929ffe62a662145a179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ef66e4dcef5dfe2b29661747d217dc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b3118141acad89d5de8563def8205581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5366596a2759238b2bcc7ba7ea4e979382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dde60c741731e59a9f714ec45ed881483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dea4819f8955f8cfa91f45d5e9f031e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6601f21d51ebf5ba13de8ca47709683085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb44617aefc68dfe632843695fd3946486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9ea42227f19af8398e6f30f1368bb587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aabed8260db9c9b10c51f3801e7b86788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56647f9ab177e16f6a01aae8ddc857689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4a34ece8f61a51d212be23e7498a3890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5cb63152982d0a3227ed5bb6a3833391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f6225068eadb83d0269b9eea49fc0b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe268bf03fc38cfc914379b66f0142493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ca5096ac863fef5f0c3506aa318dce94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3203de00da492f10970c59bfebff452395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3736a7e7446270328b51df31a7af0296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2490de6d9a0cf9ad09ab09a525568497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ec9d91a252f4d9e1f9eb704978b3c998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141391c4aa0d397dc5e8a1f6de3df52899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff9d078adf017eb69fdf83e1eaf32c1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ecd330556a506d835bee4f94ede80b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1148722ea534545c1d7f2f0c3e6f9836102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e9ba4db22c3a577a8711c755b0c600103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3820ad326d28ff10f8e1c930a2728556104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64c8af93a8b7fc70362129510c693a7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54afe9f1b9d0087295fd897415cabef4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70179afcbd503569da245ddd590edad107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc70fa11baebc295eb0932836a810647108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2435d483ea30fbc1b80be2437aac267109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290c95ba602ad6e745391e631f4f1369110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d6f92443635b56595369a4468ea5be111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dce36e3d3685f0ecf7a675393e4c09112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ad610d3f4fbf1730ba7c0f1ab390a5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621583ceb4d2e5c49760cab5cd579bd0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a14567864f36e45c208ff354977a364115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f6b0201578183e4fff5eddda01bf13116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e9cf770c250d73d5e34da5ae9968d0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5d590b9ce694ad26f0854a5072d8cc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eccfc4c54efaa21e89efa9af062c65119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6565f72dcd8ffe7f6d8301ebcef5a330120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458a897cfcef215be8e1c5aae855f384121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8f789ea7eafb9948a72c0a4322dbb2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b73f472477da9f67fba94279ad0842123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93f95629a09183c1043ad82265683ba124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7778ecadcddd1b2203cb917da130ea125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119b465b34fa2743f4e2e979f5032fdd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cda10343ac2000292e7fd12fb1f22c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608f09c184c8136c9471ffc51e1e2c75128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c303e7997bfada21170927d145c6debd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23c97af39da6e78ec1678810c033114130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8631b5a36afafad83ce2e1c40fa87d7a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c77ddec09ec369c0be52386f93a030132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8cff8ec6cb8e7b508ef45bffb04e80133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d2448454f11abac4f3005542a1221f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbaf21b512d5f810bc687c9612fc37a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dea38e60c2e50057d368ff24ffdec08136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a05b12966b9aaa4932cfad5c9c532d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3283441c5cfaacbcad3b8359198940d1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56211890ddc43d74c5ef108fc99aeb5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524ca9dc7e7818518968c4e299bffd4c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1734c9e5b03dab53db2289bb7e7d77a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf48ea2b649e5830a5d94ce2fc46330a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0591620d2ff589098b3395955bfd23143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633d23c419aa82ef4d3ab279a7a5f474144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d186e52d77777443f6a8e2ba346511145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3faf5fde8edfd9d13e33d1744f9be6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e69bf1e02a0d5b372c1e4c714c6c1cd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495ec58498eddf5902bf6ce68de29dc1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df55e42d066001ac5aa2f751bec7bda149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3987ae9e72eb2f5e403b29ed7b171b50150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099954e4620d579c6120d752842b32a1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bae3e0ad452c3bb55d6b70e0bac7ae152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867778ff8b4fe4b583e4691a4fb9004d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e8960b84d94da53b4d802aed39e5e9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b104724ae22cf08abe28ef890de9779155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56598b6ec1d37b89decd9f42990ea7cf156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed01bdff37d6fa3800c73190e197f69157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdfc53f7d35ed83c3957171c6119bfa158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad04d75c858b71884176e1cb5dd691a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3504585343765f576174deddde9bc207160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22176787ce3e9989ca22e329deb8844e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cdaf9dca0b65d5043837ba1697037e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b275baf5b2a86da49c683f29f546762e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e978b3e7bfbb5f6a5c7e0886247d53164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5545c9cb636aa822d7d76ba00667a4b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe3427bd3c04f1feb8f4ec383fad3a3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794d7fb1a9acead5dd9f1bf66c4528c8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b8234fc98f9eafb0686369bcfbf9fe168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a6aa1672f63e509bdf59643196ba5c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c732cb02fc71ff9f67579052eee020b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53306b928cec5b1f3e1e557e77c1e68d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e46e2f4c9d7ddc7bf4f8c27b107dc28172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85cd95e7ab4858e6d534016995a940e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45962975bba4ddada3d79c740b22e30174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ced440164f04cec0bbfcb2d226f2d7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102ef310d4c3b05adc9dc9a0aaf50dee176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85af93fef0450b18aea97cb29476758c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1c81f9e39f2b5256bc97c8f53e308c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f7d62b591bce7df5552533b7c54cd7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c029580f4af84668a8de9a61eea3c364180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7277146fbaf067fb08f2cbc78b1fa046181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b5ecc85886b89d86a611efb52bdaa0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff123c960a516606536bd573c053167e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b888d7b52d91d8c07d056bc5b7b12de184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53f698262a2da967d84573d127ce738185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48144d6a03030d2a7d9f34e190978221186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5519547e42fc77448a62b63f04df81187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f9240cec818a0a01d79700ebbc6622188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5668711dcdf6f26ff6eb3ed6d58497ec189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747a90aaed1f2ec1bab15e09ecc128ac190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fcf15fa2d3b6ee7254b92cb5090714191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143015b3e9e671cf5a36840860b8ca3f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f10e7e620c0c1b9ca5e515d59284d4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839fb7a939cde345f05f206cc8ad2870194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20e07d37df9c5b9f2607a5db8d8580a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5557c638e95a00399faa8bf934a5dc8d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720f94015c969ad65de8a2262239908c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c334a5781ef142214e9a4accec89267f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c1e8063b57c3b290982cf5c4a2818f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7459050b7bba4c4a8bb09649da70cb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfa8029531eabca0746f6921df43d0e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561ad741652f6f5f455890c91cf0d830202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dcb9bee02bc52ebfceb417c24147d0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3a7abea8fbc47bfe03d4cd5295c31d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59a2f3a64755bf6bfd7df3cf3f29c6e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1536e624c206cc9ee067331fae675c51206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23d1277a8f950f85ccbecc2e1a31634207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba2b5145caeda337b1119c65ed0ce4f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fdaddfa20be4eb941bbf886f54ba53209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9b939b88eaff80a5f6e239984b5c96210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85555a296cbef626cd71269a2a9ec3e6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e196c5c6737a062545783c279c000f3c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefd2ae02edd224943060f54a1fcf22c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccea5a4551729cd8db278b26746d1f0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929ba1211d231d6a31fee14ed1a28481215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cdf5cac7b93b5847ba41fe0d3c5c9b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cdfd1357f93757c4719458f7d4aac8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bff375f6e2fa709090812d22edd4b90218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3c7c0827d1d19db07fafd3ca416bbd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92aa200841efcf909d03145a966788d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c73d446c6ecad8e215aaaefc0008c6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425e18284ed7be4ace89933668e98c45222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbea382ebcaaf510908ea87ff19ff65223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0169bdbe36b2e78a9d2ab28bc3bc896b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53844bf43cbc19ec730ef8bcc3fdd321225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b2360136ad3c3a21ef5e7fb2dd53e2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343f10021246d03ee37162b2a15340e8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34110b06a0750a2ed3fb8e82b4d009d6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bb3cc63f7f676b56b7e3fc9a54de65229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1505811d818ee18eb668243000838bae230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0edee14aa7d777fb98b61a5eb258d2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5041581ff4175df8d613ff42d96e72f7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc87a1c9d647821761831a02965c8ab0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f5ab6435f7fd217afc9b8e7cad3ffb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d735b839c4a85d95521b8da1acc2b8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a0acce2ccc25b00b3c576a54cfa6f5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26e333b2f1eb02cb154e7b5bac02005237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5af968b664d5fbe935e28c95a5a557238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0e4e24e8d737aba7f756e8cc876a2f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2fa9aaeb1876dc1deb2c7203334f6f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2865cc795d1d5a66f55788367c57c91241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad49a85d93733986ef64f4f259d8796242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44256604f093b1e95dbab8046e2c38b8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfa771198330e023de32359e4321432244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ea9ecfb856bd67aba23e6e32374a13245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe9b529c81fba7b923f77f6a25e52f0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec483c85445793fcdad990f49995b44247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58154643297c605c8dc2fa5eb92885b6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e941db10efa45bce0c57ee511fb869249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5928130bbfaa2b8acdf484f692f612250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab700fbedc635abbad43f0cf689d1d83251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6c6f17e24e3eeb3cc13ea1ae244ff9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e4a0767a6898a90d820f1f81ee0ae8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcbf7432a9410c0792b0b1c4eccb1d7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea99657aae605efcfc9d4abc6d5361d8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9162da0ea3feedfa82c1efd19e3555256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a507c470506275017cac8c7e899b640f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2287c1e5bd3f3a03f1e6dcdd5015165e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b57242fbac4bc29e9e12c35e80ba1e3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c177a7347f94239a79c892ff4ff278b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea7bd4214438414ab4b3b3f955772b9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f3166c7911daa4b8282113184c462e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fd77d61e7a9c23cf57bd4e68acb1f6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca76bc1c1240aafd95abe80a943b18cd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5900ee18ecf53315f671fee0667f50265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab6ebdff895adbc50616df1fa2bc015266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a344c4c096e22f635fc6520264ee9948267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd04a54482ca3316cf14a6dcfd74561268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea480b8a883bd31f98dd4d97d3ca6c5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15d1d3124869ef4d83881df90c463c7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee41c2ecfb6d739b15396e4d830ba01271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f671a683ab3cc3d6fd556e2f30a1828272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b7f230ebe24f3c5c921bd2ae0e9ca3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6dd48cab29885d25aec7a059408869274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb606a9c74478d91284c611d6eb3a2c4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a520c4759cc6a8440bd6cfacde712d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7169b7ea3fb4af5f31a2e958d9a2f38c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5442d77a71487a63d213d020606da49b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12e52c780f1d71f28d011f26f64b039279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4969d485262aec761be7fbe6ddaa00280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd294ae2a084e9d668c94cefd272b4d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9501373167899ee24fcdfc92314c5f7d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f122ec3c264e6446b364e2499576ad48283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbe3c7bd906022bf8984b4a40146256284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba7d5f4c7cf60fa5ba125d1893d7d31285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1badc75bee7d96d4492b1f18fb5abc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3737729a1af0cb04e97c29d8a74c5d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f468256b04c0f5bfd3cbe1ca3b8229288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27755b3b7e432aed89495c9c3f8a3330289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedab8955b1b2e65e5fbf2c7ffcf9a4e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112bccac07cfdb97dceb0d8f131cd7b6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3fee05f40f46313b847bbebbf6154c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b1537a003f968d39708f440be3b89a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3145c6d18f45fdebb805187e1496ff8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93214c8ccb807670eef3d4b77bc2e8b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6963a49029e7917fbc40be31cc5821296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0396b8b069b2c45a5116543157cb85c4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb748da964e6efdee9c04efc428d4030298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be5d4b1d38caf1e3f9f4b511764e1a8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f12b580fc353ae69547c01dabd3ec7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e16ad20db069cda9ac5a532a5c25a70301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4c83036a6a1d8db0a42beae7b28223302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ede656ad893c4b279bff9e35befb090303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ab4fb4ec1cf6858ad974063cd447ea304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5492db4ffb46651b7543ec3c1ac3f4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2f9c342078522263f46655c65288a3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd65825bb5b21bc901fe64eb1ad5cde6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b108b2e6aafb6947372c7133b6c28ee1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a7749c1b9754db28667794318de054309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fae907d2b224dcdb17566d98e3ede6c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2d32362aba069b7fb52ccfae5887b1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b84a62bd8458b6ab7e0547ff238c70312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c4e3b3430b8aaeabe285bf0013305e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7409642bb2c35debce8363abdb8667d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b736330fe05624534d9e017304c96e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385db705f339decf1e691b22eb85536b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8dcf0d23f07be93c59a960862da361317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9ac369a7e1642f9789ef367ae40f12318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7282ec708340c9c2ab3681a1004fd691319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5bd44b2af90d7b4abbe55b7a0c27b4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6c452794474fcd09d190f8bbaa7c30321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b0ab34612836c523fd1cf0e58c7103322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee72f224aa7484f85f735f4c592813f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464ff26650facc3bde2237c7c3886dda324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6148f61213c67a67348a31bbd9853020325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>