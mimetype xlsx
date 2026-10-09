--- v0 (2026-08-19)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602f96879207953f4a260ee1e9a418891.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674bec1305edb9dfa3a7aa78a8a466742.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e075bd2538cf1e8cf4becf4977e4113.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ce15387d822257d8b4b17732490dee4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87d662486a9eeeaedb6325480d871465.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6d882984e99bc0d8c0b6133c0818966.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ccfa7ecbe9e011e2ff8fe1066271697.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa249345ab99cf50cf6d485b3d2f53e18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b5c2e192c5f8705723f328f9da5e0f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead20b35011c9f2fd3c56e902e63887e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446138a966dc43fbeee5e8f332983d8411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277880e1bec19117ea0125d99461f1ef12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18d8059b5dad8a8465571b6e727a89013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77fc0e573e672bc0c7b3b7515d6c91014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83a359e8cd7a3e6499a368cbc8f16d315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c05bf9449f44f0acf3ec46861b1f41616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393e8e1b1ce3bca8248884f9c40bdc7617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22599d9e3fb6351f00106b39ee446fe418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d44fd3572c8e7232922dadc0b6fe79619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b262e0b55087bec1f6bc3c6156685320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffc5d9c31f6ad05fa4ff09c1b8e028621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395d7e548007c4212c849262e68c655422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fcd5769ac58266a110a8ca55088efa23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de913914704f4bd9b6441f227cdf10624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d7d27136e6f9f06cfff5741915533225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f5925c46725884c428627661dda2c426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29056cc58e490f9e401658f32e1ab43827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bed6bd7872bd4e3e5835ccce9350f6828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8317fb231ef840a8f31240d22ff2fcd329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd1f908169a093b48783f863a391a0f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f72e4bd60173bb872e82135561a8c6631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e3a49bc29be437edb5fc2fde4f06cf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded5ca9d88e12af4e4ad208a6e6e321b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1513b0e1988bbfaa3b8555bdd870c634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dbe0a996c1c36d2c0efe148687e3b935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c14a371c81ab87c805ff688a8ea797036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3f8e9c44b83c60be17402ab8e8494b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a4196fd0ef521244c43cb8162f590c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9f1e0d12c0578f2759568d667f7cbc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab68a0d4d2b43d2eab3bdc15143c4d3040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ac349dec72be1309459c1171f1f95e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f539ac6bde588bb2001b1ec5c9fe5942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1ca1c0a712924d6042ee32259486cb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34007360f7b95d363bbceb5c2ae830a244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71be5d739fb6ea03143f3ab89a5a350b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726543c29cbe4eff3fda7eccfb4e2f0b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6009cb069b15b216644c7128572441e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa92fb2c13538bf43cbcd1fa3828991d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b44d5becc078e22aadde5b0b454ac2d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7765a55049aa4d5dcdd3e0fce9ebb150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925b3c8939005283cbe13d3c66fddd7951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c3963de354d079b0afe7a978daaacf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45f9f16143d673712f43e23c6193bc853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8900572f6fcf2c5c9aad1ba5c5ce2b8154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb10314b2351c592e644734d2e1769f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72de1a6c53d58e43892a9b0c50839c6256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817a5c2812ad2b0029b2fc1c24f60b5d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403d2139d24fe4673890f60d57a6ee1858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fd03946dfa4e34f1cd4e23c2229ce659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3df2b32f302246c885e1e7cd98b620160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e09e820e75396e3bc122f6d55eb31461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399845ec7b0ddc16a8bfe99970bd9e9462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2f3ffc4861c00f1de9e03c681747ca63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb535a0b80c6a27e716de52aaad0338f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0beb774e007d8b164c87b6426a06c365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e4ec67b9452ea9e8220f0aa714c84e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3756ebf866e43a16b7b27705dd5a2e3967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b59ac512108f3727dbf73317027d0ed68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac01f3f3770a655bc53785380f1c35d869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a88285a32f788f98f244f48469bd98370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b591df683c2f2767e544ea8a10b3c99971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac0dafd4269ceece5f236f3c08519a272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed91845fb9298f3126823b983fad18473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b51a0d340d3025452eaf02308ceedce74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaad82ef119efc661a5734c0517f7d975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a86b65a74024318704c6ddc24ab8bd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3815ab169e0789f50182791667173577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8837dd3334cd94cbfb7e02378e3d22078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41499e5f5bbbc20682f42c66d87541c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a520535eaa0b036d20f02515cf8f32c780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ef265e3570bd7bf0dd22e0fd3c5d2081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6831614831b22824cf09d91e22537dda82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e36df511b0bbdbfe976cafd7d1918ee83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2fd31d4a7655633c90c243564d573084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace591f9b3811dd4b92dcc91ec8373b185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848295550ab0ce0f9e4245d3a5865ff886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e07c2be0e284fcdf7ca6f6c8cbdffd387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa1852eaa53c68c0ba8dd80d486128588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf90ee9b262571ea3dd3110c13a899d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b42a2578646c6720a1285c95769af490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4563be134eb30faa95507dc8b11cc0db91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc5d678477036a281c9d7b72ef9b9c192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeabca8fb25e91cfc9923345cb2431b393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46eb4d7059a57fbefdae16e0c09427a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb2e3ec0ee68a11baa5b605cd97bdd095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a99508a22fd441bc5656ed1176acf096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440088b012661d771c5fe454f76855c097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819185e2e14f59c78cc2bc20a9a856ae98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be7575521ed8667a231af2f3753513099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b7470f161b21bb6f349f9c1af345a0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b2f297cf4a6bdd103d7949886e8688101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8203538a1323b21bc737fa5092e85f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3554005f99e9a82d41597e6153f636103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725ae55d89588b1d7d8ddd36492ea689104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebda32fda9c15c9babc4f8f27cf6cee105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5387203014e2208de9d6d7580e169c23106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcc1d20faac3fc83ab6f006a5152e9b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edfbd5bc8627faf3116be9bcb498d29108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4e2ef74e8c1b6959187c8ab6641600109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaed308581ac83c686d9f244d53de888110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6e14c7b81a77565fc3be6df09ad993111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f17d7f1e20d280b3a592cb1c6403ac3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307004facc038d2f25dd7066b1727ab2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1a5a796ad9a7d53e5e4894242e9f66114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c7fc39f747fb2151823d79a7dafa33115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ce05f9359f0cff0b6e03cc3ca95f76116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996130146b6050c6cb81d072c9a8aec0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21cf30e08fccfba7f388486136c4d5b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da970491d316fd4175bdf89f29dc920119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28688c6e36b39836784e371671ad350120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a516bda2bd04c750f4a85e427456a928121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ed061b4e8e9717ba8ea157e57b8af2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d979902777c3656187162e004c04f74123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1cb3573fb84ecf46069f150b15ff6b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff231411c92743656fb7de433c75569125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fbafd8e568ed61cf7b2e66a15712ff126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3d2cc5309f0f0c99e7a378f7e4e938127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb29c3993ff4af8ec20baae3305658b3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7076f3cd302be8547a791564b64f6cb8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc11120e2f991a8345b6827556da916130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd15eed26e5726f5bab5857c476110b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4307ecd176ba0005a6dc2ee9c6c9df2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230cf4bce701eed4902e323b5f0bef27133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77d575a86dbc2031ab44e3b8f8ff992134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd650fb2419b3cd913d867dcb5efffe135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16d2adecfbbf9e69f4a6545f18ae183136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62651fb0fece3621c7490fd86c90a4b0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db83d478443419d1a8be606bdd0c8bc3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06c777447fb8ea8d627b70a6b26261b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4643a1f534e68981cabf01a6c564618140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbc27ed03023146e8cfa7e3c26018ed141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a31ebb7e31fed696c340d9c4fa13ee2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3750d1f19aeb7063d3221d799b2383143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8497653822b92fb5a4555fb73c45edb5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bd5b22e48feec1449cb4927a8cf821145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285073d012ac171ee29df209c087d997146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edffca978606b6b1c84a5a07d5b0d7c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de021b4d06e57b50e1e5c6d41b4a9c77148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6283e48fafbed7dafe8969ce17936ff149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910cc3d0941718149f676603fa68ac85150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6850f24f9d7b2f3115eff77dab508a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2416f4da694c31827774cbeb960f94fe152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76bb2df7b32915fc3a9f3cbbc0d3066153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047d4cedd8a8e5727030987af0cf6286154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abde8e0af9d823ca8645a71311c6b5c6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7006f509f05c27e23d38dba19899f6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12841a895b114c66ac34fc01b4d24b4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1828237b2e114f94e4235a42c95aaa158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d184f8fe4fd05000386199669c665b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8005ff73cfd6e1e3390c93a26ad8b44160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52578555ab98ef2f068b4c8530c056ba161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ac578a74b2a6d8b09308e7ba0f03d6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1f88ef9a6b0cbebac4b801e217033f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb75924391c1f83ea676703170d1600164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a8bc1ac71d783f0ac79815a9e33f5d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823745063a586419c02f25498cf6da7f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64b6e48fb91409d2057569cfdb289a7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20d2c349ee727ff5dddbbd30a464d41168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6254ae1c6d4bc3b9b66765c572c9e2ba169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c946cbf731914137f19c2f83e1df39ae170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f16da02885bf185fd7071e95ad243c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6318829ff841d2271e87b346d952a02b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74581fc1f6c86096dd1879c0d702d271173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065b42733aa14e970e57034e73f05b9a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd1e78daa90569fdba3b8ae3f184fc7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a9f65cbf9cf02d344beb465c326018176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf4287bb7527e2e0f941f2e419c08bf177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a2a3f057d1ff53db82205a66918a2b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97a08a539dd5997fc51fd5e753bf5a0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3acf218d3cc95d2031556f3b4ef1fa1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4567130ab50f01f05d1ddace32b3452181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8145909677d04ae9220f4bdfc551591f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4775417bb43ae7825a5a168da5d7b2b1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8079f9d2b134b306178393ef2a1f886184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bfff7e788e98553c66465432a7d9d4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e00f7d118cfedb4b997c905454aec9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e33a639a3d8ea0326851abeff97fa0e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4909f74bb1a09cdbd3c1b6ac56b628188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d818d71d987677232eb626f80d75e84189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178563dc62d8a04d72a412d1511fa237190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d401a498a85957b4756a33363547dccc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919c74f4dbd0668ed5d0d2249e8e4da0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becfc9517b8bf26971ac96981e21d011193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b596876220291099a3422feb24273bb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3123e4fb3940d70b4593653f7adb8a4d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47088fdc534340b23d92d79bef62ad86196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e847be661049fdf0b7dfe2f70dd54b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd275b7e05298f247f46c9f3192df5b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe2d27ebc03e62d5bf0341ad84b56ee199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9669392f4fb5e7693de5d4e9c512d10f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1d0265573bb1e7baefcfff21f7bbf3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd54bc4d09ddfb7898f2d15baeb6f4db202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53cc66898f9a87b5f5c5a7e275d0c00203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc4df6cce119b3f1355d80bcdff1e03204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25255006e8f4d6dd391e8dbfa3d180fa205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d122acec4a652d7cc0e7b581e5b12788206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd49fa94e44fac32e5b2ba1e1c240ea207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ada3077e76672b4bd615c31878be1e8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe827117a85ed3ea384ebdf712d34bbe209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ec8053888e955df339498ba6426b88210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c68130ec7925dbf2755fec6693e88b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f1d026945283555ecab4eb32271f0b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1517aba033c4f157f3b2993b39e2ac0a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74ca0dc7f0b487a3c9e81a6592886ab214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7310670ddf50bd200cd98da654d79413215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc95f10464ebcb3c93fcae723e6ad9a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81f84faf17aaa6bb77af43ffa9337a8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516aa10e2e81589f062d3fb027194e0b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0371f56c6474d61c77a69646b1d9392219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437c544d689fe85a200afbbabb046ea3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1340cda98da42252f6f02f98195a7bc7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639bccbab2c07bc26ec2c7ea7d720914222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61978790b612fa876f796d2c4d17859a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcb7212b99d55ad4a0b0cd7c8f59625224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de64ac88ef234510eedbdd36f2bccd10225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a241798744ed004096e2409233679c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a2720ce18e5a9250835b00bc909da2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd19a521e91fc585842d53cd9e41a6f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0665ee1638f0140f1d5040ad7eb78e2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b946c8cde99f38162e0339e5ae92661230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e06342788f8a611146233ce7ad9f5f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c76ba8789784bccafc117cf4f8a6b1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f985de7e9c84f1192114b3f7a6e4ac41233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5716e906766ff8cb46e77f45bc41cf9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc313e50092d7926cc889c80564a934235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a98bfc80d4b0b0cdf01a22f1c572131236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672d299c04b0f6c4f6eb32ea0535692a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c89d2135e75b9b2ebdebca0f2f47a71238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bc7894a04bbf83f302fc1989cb9a10239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d607f400bc2ae58b7d00c387785a254d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2d9448ebf41c97c0900f88f94ceaa6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a62d7555350526ae7ad5c1b50fd51a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c482a2b2cfaedb1beda149e01daa706243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7d87325bd187e73df402b11b4d2229244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba3962ab73f0827f892677ebcd2b46f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dbe831c3fe46070676df7a5936a24d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a361b3733fa6d8bb0f5a3b353293480c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3de1897d4e0daa0d6a0f56fa523836248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b16528255a004ca0679981ac910d15249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d07ab664f9786e63fa50357f5f167b3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d8b10fa932cb41ca7abaef37affd42251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a71dd1e0b49b4b1b6da0c22418e9c8b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292de18c308715cfadc25b5c9f77562d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165680ce1520d8f1aa00158299146998254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dead5df63f0e32095aed892a8b642c5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08c7f418975fdd2607346f1a36b3692256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a076af9c87f7f86f941a8e74e1571d93257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d784cd27beea58b9463bea27c12019258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfe09c49c669171e3fdeb25801f98d1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95da2f58ffcf313aa003a8e26aaaef6b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab2e510d99bf9dc315adc7bf9d91ed2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd17a8037dffb00a7b2159e0ca033993262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664215b3dab2efbb447b20e54b0614d5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027d70385f1b8ce12b574c2710e1240f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc0938b1c5ccc5218a341e41a4a28af265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1877f1f2fe2f191fc946335ca7840a8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad7b85940212757d9d53d3f4cfeb077267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93baee2c4195fa250589fe3b2f134fcf268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bfc1d77b4dbe676ddac0e20356f10d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9c485f1ccc016252933ab8440db924270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5c7955ff8dbb764abf960a62eb265e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd200bd10fbf48c0a0539a1b0db4da2e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4108e1cd2873ef3267722b801e8b7f58273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40f382309be37c579463b316f7b90b2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8b20e3e8f97942271363b43809dcd5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf58b527026a75fb078467c9088899e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e94b6ef1ca3b586cdb4263f967cec4d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619d49958f792f28bd450ff01c464516278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2eeeca9319a6800ed05047430c1a78279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3a7ff126e1347eb8bac99f0535fbba280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24a9d8be2967625d15ed94eaeb274ac281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bf904664e6070b8ef700e25289400a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3258d818e9aac8e994c884398d000495283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161ba742872be7a04c414399855eaed8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9202b2b08852b01158eb85e7fe513db7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646c864c899bbef1ee3e4e4e7897a770286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fca58ab67fea32590734aca81324a1c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e40269ce85e01f77050359d9c3e26e8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3137eb0bde0b1f75155a7ac06124fb3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5dcf09095cc89a81a5af56111d86e2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d401c1a8a0126b7ab097c383c21c29df291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeebf5cc83962c735fac1acf65c8a31292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38506a03f396ddf6c3f7ac0e6f7bdc1b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac8cce6670632a22cde97fb30ed6b81294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db5f8bfcc4a3223673e1f395afbd4f0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c153dde63abef4b84cfa4c9ce9fd5e80296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b03b84646f63a3648f4efbd684b053297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1dfe1a8a67fcea00437c8cef971c30298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04e4c75ddd1307760459e217778a086299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2199986cfe273f28558a908ed0d28d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4cd68ad3a4a4bccd37549490c23b2e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9530462acc5d5ee87e885a5c73a0a4e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e5f68b46d78c6eb5b0a7580b1a3833303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de53e154dfb05785cecec0425e44cbfb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44064646e08ef429665f539a4a329ca8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65cd2bfc9bb602056af2f78a1b84f2e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f13b354d491458b2e95b00ab5f29ad3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e1e15daae4047b7db72df9e451b074308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696b9f6c7e27f7072871f364f32509ee309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e43fb575fd6743385185b382a6ea996310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbc0bb3f3e593e93024f35ae2fd3c4d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bd19cc5ea2d75b31d7d502c6291992312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3162245eaa5c72f47e0d19f0e4085fb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724297a40ae931e4fcdd6606e2af7399314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897a564f3e1ca6cf8f45e87067ecadd1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b72f8ba9bb1cc59e3a2fa7993a6595316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de28a1f01a324cd9b40cf8e8c0ab2467317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9ee48e099d446c2e47a8daa7de8fbf318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ac086b7c255e491fa177f572e6b1f4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f2a3bf273fad4ecd8fe58bd82de0c7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0adfec88b00d3d91b12c57bedd16946321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5b4721fa58a698b2f2d25d04d91a24322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a533f1ae6abb71bc59fe9ee1b768e68323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fef1a01e202b4b899ee7d85d396d509324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bd7c3202381ad25da605ad3093aa21325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d3a7c834b0be38cc219ca6a3de5fa8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1531bae458cb3b5d3f253d3f38bd9a30327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa44b7a7c5a8b8beaa2bdaad13047cd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e942b0e135fbc6db2dcaa270f7521ff329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad5a2a023be945d0d1f99b5bfbad1dd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da536c689e429e252518d8917704a991331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad91de319725da6390fea9b644ed1ad332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be09630e0e10a061ed9844d465f3def2333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6faaf8afc3ed0749da4e96c6e8889f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2869c564de04ca5613258d82dc0a93462.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c3dbb7dec2606466f35a26a0b790d43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6e58bafe74a7c005e6b2aa8f2df2074.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf06abafa7b1425454ac2fa3bffbf8f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc76be324b96a5998cd747b229c3f606.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e17767dc5ab1cbfe3ce968c9d14a817.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1645d4217823b8a59db5486951befb038.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263f3b29d6a326ba57e626e6ef2d32de9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa8e317b56fdb3cd0c8856a3c9532b610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d224a59f82e7c495e390244ad8beb54511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65df5577f46ec21f8e8cb7b6578ac6712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a43e75aa4dca32605078ff5267ccbe13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08010013312fe1eac25da5989078a6014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3bd8532d4c2e568838966be6f62dbf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36bc7ed5ed98c705dfbcbe6c0b6a56616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71661c6bb72ede9a8e613560e485569117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51dd065ed5d620f9f98920270b7b97618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a303bf3eec67596b07924affaa92c719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d1ef8e19be33ab0d21c70010518cd420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2a0ee4ee9549172b9213dc7e62499021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea17c81bfbdae726d6c93558e9626f7e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276bc938505e8b4a52050097b48703cd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c37b831e2d5ee24ab38fa219f1ad82824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2745f4f799a235f235e38cb0991de425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffb0da3049514b9069e5fa88113afde26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81331238a98e0447e59d5d066ca1c6927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a003be00b77c88247cf32f3c3044d628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159d43aa7021ecddb71e1bbc0528bf2b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3292915b4c31d6a4961cad853f2438e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50594d1a643dade0bbc6b93837c61ee431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07202ca55027a66fa4ef0d28952cf0e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d001fe246d724d58cb0c138212f86d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd42819d8b33439233676dbfbcb3010134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3ed742c76323a48f4093d8ab1aef3535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1f789894b3f97b01c9b8c2c31b9a0636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdf09a1a18cbd9018be55ffef5b3d5637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba096a5e41c973b2fc1e94c85ceca51c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6c2a0dcbd8864d0e6fffba4b56ccd939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe4468ea34d5dbd2e501f11e6b2e0d940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b2feaa6553b22414888bacbb0376e241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a96b01dec73e3102e2d0282965128f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bd61dc5290185cff8e2a6913ec867943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5115f20463e14a6ccd674527bc48cc2f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70729c56b2037ec9eaac440b9eb874245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963652a24478a50ccc060f9c1188546d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bdb7f2584f5ee79482d3e543f0e4ce47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d78d11f85fa4e3a26ba23e7d9ca1de648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021cf128cd9bedd3e3af9953bc5baba549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafe22abb52d55742579587906fa69ac50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962f6c833b2acba6837df292dae8269851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807a62eac975f273d608e50e26717b2b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91098e69a3c6b0c41a67dd64e5c492453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a2306b603e9841e8329da0b140cfbf54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818c76db9733104eb320f8a36dfe487455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fd88e22ff0b14e7565a3efabeaa21a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1356fac28247093b5615416151924e557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70acf102974dc2919d4bf16021dd894a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6df45c711dccd5c55a8a7f71586fa959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3414c46ae0415b62ba593ca7ca805760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c244695762cbec5923443e99368700261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a886a860182846ad9f2c71810471ea6a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2d66de471daea723931ebcdff7d89563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de9eb9d130103f272de408a5947ae2a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab8bbbf355351c6da0e557ceb02f7dc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bb4acfaedfc33925f90daf4f084a4e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cae2d367f3d5dd69c035688d48f87f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b497e42f72e4083a1f4efd056ba1b26c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9bf39eb817bc5cb8709a30b3341a5469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b50d2e9a614c54ddaca04180ca5d8fb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7715324e09ea6a593060b98477d69671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0819fe21447271be7e511012fc2c86e672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3a4bfbb045f7a771955978e56fc1e573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6ddebee8f1018bea4910d47c81b6e874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aecf770c6ea0a329fcf04585a4a49dd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4866f05013692842cc39538adfda955076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7463be7d1c4fed561d146e64f804e3a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b50d8d80809adf50950b6cfd3f616878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0162ea3e3ae5e938d0244e0e3d2a602779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0ee475419546182c9f8f0ae523f05380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232538d8f7dc44da59e5b6758d29eeee81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142446aa4b0366264fa98c5c717b291982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2454efb19558d1bfe650d48605338183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6186114f47f0501a2195ac8f0372638084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc58412f192b830bdbb104e365e8c0885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65950edf0f20761710483f0b5a5e0a8f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c4dcc71335289f9407a5a0312f469e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1588b85f367c8f5a9d5139e79e45ea6c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d12f965f9abe9c2e235bae900ef50989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e950cff6e5b5d3a57cd0922e86bdac90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9c66987d4090c7b914e844daff818a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e4b7002ec08d6ea135d682af3efd2c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c6c035c3ba437a0768c137fff49b4993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376744be489a00fa062ae892e9528d6994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd52343bab4fa4e7af8c42d450892a2095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc37ecedd6d56e54a93d8a915b09e7a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627d540aa287845afe3c73435b06104e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0c0a7a603fe9aac4e30289a181482698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8e26e9ffcf4dc3fd8156982216e82899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b35c13ecb023ce7b320b8dd99ac1804100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c6038256fe072f7b6f152d91288096101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e15de1707c399776253a990eca80b6a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b56b09c9300a7a410a356159084146103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c5a9216579fd851c2859b2f9bb8b30104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e66541b5aa5a2ecf918817e8fab10b3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b17cce16fb02cba01a40eb0ce2695f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b45371c73efd76c41091362231505e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e611f7da45a4a24b8248137bcce0598108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00283c3f99e04e7ecb05d7cd8eb1f68b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c2f8f886aa5c2479d472774fbfeed7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ca99c2385f9c6d05175eaa18c09c27111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527783a21b0786ff598ced36bd5e309b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e349bf9fb42d9858d39762f8112957e8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81f3d0c6e5b042fa3eab32c2fe0a861114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b5ef759beaf1edfb1f0fc864485ecd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836223f0e276d71f2e76c5ecc08fb711116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cdf76fc0fc4404a3d410cc135b8a2d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775e5810183e554c50d5da2f4ab50b95118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc4015af7d2fbb482c6f746d378fc2f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b3546dac3838966aedd8096b22a098120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951624c9e0a8f0331dc0405818e1da13121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69def052768c95637e03136878b8a741122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162931aa854453896192f12453b8cfa6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b056a5b7a481deddd1b488c9766ca990124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfb8f38dfa03909e1fb70f1176763d5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868b96fe02c5cc3f5d500eb51ad90ffc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478564065c35c7e29b7c0f5febcfe03f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4172a8a9208dac695fb9f139ed9f98c2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b233c401ac2a167afe58a44013a3981129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3951b5bd2d6ec6e998282ff70cef2836130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1dcf2352601286510c7d466c969fd9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1be9a3dd43cc72e25c1a5f24701156132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e315e6483758ef84619999e2a2ce398133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937d6ce335c1ed86d1713898610b9ef7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbdc010e4168c0bca7e14c533fc4e02135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7db8dfa0104f99b3731c4fd07867fe136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7a89a7271541a6b9dac5c1997fb496137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463e62c73a50907a1b2709c0929adfec138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b308a05c6de0b166e703331a01d00945139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b31a46b8de814d279d8a4f8add2adde140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a8a3f3d4084ec6f2a22a799ed81055141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ee84062b72f8f6664e53a9dc880aa6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b625c980433c23ae7d0ecd5ba6164f77143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5becdc8dac5e17f72981f9edf5c07862144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0276c149c5d4a8eb4096b117b9c2d465145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4171ebd1f9db232fb249b0b40e07841c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f4187290ae10f341cb821aa2c36d4b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330e7f69935d4880f1965ab04d05e4bd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d542ea94dded574e780a8dbfd64afd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e281fda89c635a46062cbabbb1a093e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba79c594ff76d09baff28d4d0437b22151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a6214e0a12aa95424e42250e93b883152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2f0e8029f86e65ce7ea36d34843145153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44337c9ae7253258c59579fc488de57f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b475d66f388abc7aa021dd2fddd0724155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b487714e2f47960c371508205d7002d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3798ac38b8aec5f10eba30af257dc2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277eafc218d6a342f4982150e699427e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c040ddbac22a72473eee389342b2524159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab1a9292e206030fbdd4e8bd6db33cd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dca4273819cb2bf5ef459405bd33cf161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68225cdd5cb6181651abd6c83cac1dde162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0b18ef40071980fead77c4adc3ea21163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47819e6427e717a337f0939f411e1ca9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f2baa98ebaa90efcac4a447792ccc2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e950704e694c93f4240b1cd4f9bc14166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beec4aab129f2bac73f9603e57a37849167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae45124e6ebf78d031edecd339a04cb8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1183feb899729597f06911114d41885169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66b7551ebc542e4b4d1cf74b6f6cc4b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4083149b4c14ea1ad2f80d45e820dd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820273b8c042a85fe84c4bca9139b984172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7416774206cb1bf52ec65274bdf6e198173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9cc3b86d184adc116072979e0b31dc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9854fb4b976ac1aa01572aa0c19e134e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393020ae4578fcaa5a0fac12a69e458a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60edf67b9b74575773e29cae8aa6e35d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b80e67a960e71ec1ff73bacad128e6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb9e067d4402921dbf5614ca5c14863179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299f96d30b8d2da2f58eeb42a0ba5893180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cab097f9607102a35324d4ed51f36d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5186879dbce9a44fc38f71d20cadf559182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56d7a776c6bcc388a3a6803d943dce0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530a28a74c270a887d2540f80dc837b1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b198c19db5a3ce49cf4f0c1e07c3389185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a38e2e3abe8e8e64452af3390624483186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d03c0bd17600fe1b66170760a4ca9b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729e39acae84c9e7c3040e7f6dbd0f18188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3966b92de5df5dcc510665d73b75b2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c47b5d0f8928e3b2fda479645efe433190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95f1d724fbf2773d301c04a223db3ff191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d098758e1be88179855d8d60029ba065192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc879291fe452585d1904f9f7ab7a0af193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ced0a905cf0f04962f46c2c228e5c09194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d97dc1dcde915077cc34a366977c19195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c79ddaaea582bd8f805a88fdc9cfef1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2440bde8ae20da0524c24d6d8237de76197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dffddd38a71e3f096c193821b3d62a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89e0a058cac545a290f49805a322de0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac41970525e6b9fc1852e6e47fc841f3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d120076d9dd7dd1b34dc4a5bd5567e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861cf52e46db2b1383dd659aca6194ac202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a974830e3f7f1a49167828efc7d8d7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bcfb6b29579538440dd44ff6c88a5b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc92c5c0ae79adb60d4d721e01873af205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f74dacfcf4408e4f13cb1b569fad84206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28be9c04a40316e6f4d2ec71a1e6999d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ec1e0121727f42c65d6177b8f2fe70208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7eba328030cfc5384e49816defe9ac209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71de3988b7296cc4742def1ae6afeed8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d5611a6967e60698580d67fa551344211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2af8e8f1262f237a48dd17998ea250b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4c53ed22272df6a89036c777db1974213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3240f734d5d0f6d00017648e03efadab214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7092d92d6e259ba9c21497bbb507f183215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c516e369f913597833e9293588a4df79216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeffce0a7b6939cdd2a8bc3578a939b7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075618d0593a64dc64a758c0eb63dda3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358ac4a907fefaa2b136a890356795f6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ab59257da8a8712d1932e0875b849e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfbc068ab82429e84d3dd0611d7accb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8289804583c98cc7b90afe28f8bc7a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e56df0189190b25cefcc401069e8c8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853936b9f12582f8015a90e00ad85559224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254e3e469f938533e8ef69e986eb6628225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5f7b483fd10ead61161492a75aadaa226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb161b92452280b2634e217157f7e500227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4600674476c77b064401223b5d510f9d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be03657e8c39bd0a3cbc8ee244c4129f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ff5e3d9e9acca6a8e5fe63a46afd41230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40e7a82dfd852f3b47f28d9385c6f01231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a4712ffc611a36e8f3cba98d58e3ea232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8210a29af7babfbbf6aff3617ce27d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667af86e73b5125ba892a2648201e2b2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbcbf4754e22598711a6cff8e6348bd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac7c861350099293f6515d744bbfeef236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb7aac032ab35dd6afaec918df3c5ca237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b891958ec0eebe18a0d90598a06177a3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbcaff75e66e37d004498f8e6ba9040239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030907707276068b6b6c8a6e573ca06a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f57387c0f9012bf8a430d76c1a37788241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df648231fb4cd4d8a87bd2fc977dda7b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc74b6ef8910b2403519c1753fb5374f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9ab92fa07fa712f4e8c8bf41666833244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09ec4ce25abfedec2fa770d0bf0bc8d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c480c2a669b8e8e97cfd9981457cfd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8553dfca54ee568b6f11ea0491e49c10247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6616e08e1ea8870bf6a3ab85439d5537248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef485f749ebf2b129a5cb892a9d1f922249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df52afc4fcfda0e4245bf03295b4e1d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1bc7c29566647ea0da8c10ed3e2a8e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047dcd5615a9e98f5d04ed920d62fe96252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2084d502f1ef54f0ea4bb616fa6b14f0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995dde4f850678f036e8556a2a1be58e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62df407f88e48b4af8b024f7d1ec8a71255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936e191d57a9faefdaa2271d2e35964f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6391869624ebdc5e8dcb19256045be47257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0dd7b78f557ba54d71ccc3276a5466258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587dce954bb6a3d9d576c5a62fbc293c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e780a61538ea7f3be45d92ad7eb2f08c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550d5c7a9d73dca59dab1d410ccd0eea261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243bab5a3e928385948015efe880b987262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb78bdaac46e6a6ba144d3d22cde26b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d7eb89e0ce00afd3343878f63ade92264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5a5b165f9667fb33ec6a4cf71c43e2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac1adf3cdcdbc9bc4fdcbe241f69acd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d913489ded2d4c9ca42ba40d9b21ffe3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a4634c31a3226bd0c029eb6c2bc760268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d16b56bc7d113d58dd4aa9df999307c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d646025a5f3543add46d8b44dfa765270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dce4bcd06d3f70dd12dee67d69a5b7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d3ddd61c93ec5254e9f0cbac730338272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a6848a62b7a3f14c4b3d2aa32d619d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66dda9c41f24fc8b92b93cfd0d5b6d7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b230efb035e8bb3878ef74d1bd45c13275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7a93b47d48c318c1789e6528ef13e2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f176a398a9cd651a957c5aef965c7c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5ddd4629a9a02f2cb0d73e6604467c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864d024a650936a23ed415e34293bf9b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dce0781989498e12c866c3f14a56c6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d389fca58bb4f428fd50e82147cd18f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e17c2369b09812c69af618da2b182d2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c46d26fee1c2005b98528c82658dbb0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30e5c803071896c886d378fa246dd66284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd39641de43d3ad0c0f32f6bab2c19e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a91d3801db040f091cbf04eecddec9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f0190404c2a719e09e0218af75b841287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e8995facb59a7968a6cebe536f936c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25398d18672f350de53ceeb688780a4f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ad55e2626c5068b68f1bfac5da4faf290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a74d16ed411290048e076b5d045dd0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfb259dd2c8685494fe759980a4a410292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcaa86798f9055734d9c3599b5e485f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bb3ad04b9e7981b9aab8a1b5e2b714294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccb0144384eb35f4e3cb2bc8c8da425295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a656a1b39aabca010f757676c257a120296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd471b339ee5a392a23bd15ba0ace29297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41534572882c389d0c51d41cc660e3f4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107967e2a28a49cf56dac9bd8e691c88299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c624eff609df115d3db506fb02ffc1e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a4c2b1f999a2978af9f47b304468f9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95731218efded0556bd3b67f9b1ba8f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7877088613a7f3957d4e815b8edf90eb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2b162b57c159172b8ab10497661582304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d46fbb3a0159b111c8ea2523f16acd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2131035c6937433b86354f8acaba4f7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86dcae1d8384a00031ead4e6b1de1ad307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9debb5c000322585305b589cc93054308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a7498a02f01403589c86662a8145c3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df5f20b87bc0925abcdfa8900651a64310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9332afbd9d6d589e145fcbb67e4e1365311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f1c6b7c9e9d62fef938315ef8fb55f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b0a37079e0ca9db88671b3c2db2947313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d9d241c186e1aac4eda9181b0cfdc5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9eb6e8a3384a53f154c4c7727403a3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdf6596b030e95d5bb7fe97b608e9c4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a994367a7709b335e96f64a323ebf376317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd8bb1b0d4ff81b3127098e22a6f435318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcf1d30a57d8092e5603db95a829200319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe292bf30daa072ced2d864ebcf6ad41320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e8ae124f1d98b3fa0bc7c3484204c0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22b4479c588a416685641015e57afa5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7998a11fff3186a320558a4edcc7064323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f8751db791af250f100f0ecfc4825b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab81a23d92f16b44f365c54d05d9e9b1325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>