--- v0 (2026-08-23)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="487">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -436,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -508,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -847,116 +820,77 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
@@ -1105,53 +1039,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
     <t>000011937</t>
   </si>
   <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
-    <t>000012998</t>
-[...1 lines deleted...]
-  <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
   </si>
   <si>
     <t>000011947</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C New charging data cable U144 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-new-charging-data-cable-u144-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012057</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Nuevo charging data cable X121 |1.5m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nuevo-charging-data-cable-x121-1-5m-60w-/</t>
@@ -1249,95 +1180,59 @@
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
     <t>000012270</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1444,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1528,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d796d976814dfc4b891e93808618b0e21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95e53e612b1c351846f5fba1ad872d32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f640c9714eeaa7c7a2bbf7dfb6932fd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4146d8a7b077acd5f73a0afbf41f7a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19e81964ff94ac3d828821bdc773e6f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17909bef91ff0d366ccebed667128ebf6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf46950f470226ee4a954d96243c0467.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c84580573ce7ffe0372aa04c1138228.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db29a00703d2f2779beba8fc977e56379.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef4c3712736875861e5fed30410e87d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b62bcd99a8e8346293b954f454e11d611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff331aca9a561807028e71e38d5ed97b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d632de2ab0ab5c21d64ae454edb1be3613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f190c07d58d74efd6af69f2d7b734baa14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1085c2c359d242c070251df26884236715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f1c2f2c1f5675de7c6fa733b35ef3716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4cf9568331d8371d456f897c1b0ca517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc15c92b0c4358ba916f7bbe314d622418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9c5e0806ccb03b6ee7d0011bb4532c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d6438ab7ca19b7c70a68bf763f2dd020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89c8b4c1da10b6b0ee5d232099a34c721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74342a6d4b52cc670a22de4ce278fce922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016240bacbdde522018e7c5accae936c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f5c6f5ef14dabdecd55d0ba205c3d124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a358dd6c5d1c68bea328ebd33789bf0825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bcf13a1857f5e238fb1854d59f29be26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef03186aa98262eff32477867ed73caa27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87af4a0c5bb0f8580342e34200930fb128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcbf7b1aea7e62c8c6ab95033ccaae729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba37ddfe0eaef38543cdde2f4966dd5630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64443147fbc45358dab173020fb82db31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20879a81a717bbb34f4fcd9073bb7b2732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db1f206d37d9b76cbe2d4c1b263a8f033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f729d61c431ea4d8960951bf2dedae3e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b156b153a95b967a5731354365f4bf35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6b64c09cbd328dfad0a59f5ab121d836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15186c7e3c300764356fa49842b6f9437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f33bdefd945e4486f058a5f7147df538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a2cddef37c6eab1c1e3ae9e0bebe7039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a8c99b2817e4e5c3f86fe095e07f0b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc8e3d2a5eb4f8a5eff5d06b6acdd0441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cafa6c8de77fbe5aeed88a75159608a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f0965906600d50bea4cb41d31876bf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d76b7569ee50e7a642c8bb8cdc508744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf74ca047044421f0080ce208795622945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661b2d5e96f241574c7da2dec6da8ea946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412fff20d17f0ed7653c3629d14b2a1147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1aa35996fb6748cc1c752d1876899748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6b82b5a27923fd7d931cb226e2b65d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd86c037b4df158397d270de1a36903450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8147839c9208b35b005e996baf99f5a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd9c28be4dee618e0a017bcded7c0a852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f534a224eeb8ef56c1978267fd0cb653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0890d456458999528613ccc05ae005f454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c1842003d5a702513253ecaed2174055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1682d39e3702c9408d33500e5566aab556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9efd4120435b16ad97ab03c5c61fc157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9109c7deba7852c84fcc39e75d7fc758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db00cad48f7c9b453a86f63585b271ba59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8386160560c97ada2c6e85e413bdb73460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a036ab793907b98b330aff8f23d7d861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7726d4c37de60a8e42aac6dfd2c615e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e62fdb1afa1ca46c7a820905ed26b363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925e9de3f46468d167134c09a55918c764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba673578b7d535e53b75bac874dafb4465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25520ad36fad98b1665fae56d0067f9a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d608b7067fba136fd4fff1c9b9dcbd367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810a082d0a64f1bd1af820a6e89d688168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4745842f2ba72b1f56ccc65b2a07eac69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e99fe7bc4d4c38586e40855ef4cd20170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415342e9494b3af874ba404c7f330ae571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c2ee36bcb5423864825709921b8c7272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141099cccbcc86e88bc544aed19782bb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af18f7d9a09833617c0ef9829f3d3c9574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cbacace498602fde74a343859a434d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9653db523a644a020cc1295bfff97d176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f791bdd5d320b55f3da133dfa7a05177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e017253f0242d6982d194d139c30fba78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4ff40fad3480fbb8c8dd88ac7bba9379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9342ce2c66e16ece3d8abe55d3010b2280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a754ffbca2bdebff900b88248759ef181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e4140e65d7cde77d3d63eef0506b8a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b13b38498ed23535a05d8acfb81ff683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab1c846f6f82225c43ab1266573fb5784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b444d470c5374785dfe059606eddba85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9410a446797bfafdd0142573b551c986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a3c04000f1736b046c79a6e61014ac87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03291529fec77851c08bd03d45ff619e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5557283a0b52ef21cec8e1cedb55322b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2532ac0c7a828e147ee8bf22bf418c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d860ae147ee1eb35341ebb747522fb091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20eb90818820555b43b71ed9e286a6b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d4c1c9a388d6d940efd921f109bb6493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e3cdd29b63abec705e49d8a416be3b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd0f4211aa1a7cc8b839c193a3d406395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221d283b33c495bf88048caa02d0b62396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65550d97148f222c33278539b8608c5a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d98b7bec7dfc620bb67b3670266ea7b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e191f6309a59a4b71e896816cd2cb33b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73762b3725ae8bed02adfbb6b63ec969100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1bc5b610279a2b8b5ca94d4cf35535101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b4b272ec8b36eae65239326fb7cd09102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eafdaaa8780d69eccc0ca80978b4b2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b198fe199bbac6fa9274c223aba7d00a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36b74ac2850c93b6a42af6c12221eb5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee10d455a38a8188bd8a77f37c6822f0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c86428c24b60ec30ff46b8ddcb6d90d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cf6aeaefe3e6de1fd4acc6a710ebf8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228e4977469dd9b5aa818260101b7a6e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4046dc9a9cc216e124ad918df4b6d72110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c188ce7432bc5d2a461f27ba9021fd89111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6346489a290231a006d529fa6a0b8f08112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb0a031cd5aea3e123c8db6ec128af8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ee4ab0eeedef7885fd0bba01ec5b6e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8986c10f1d22cc1e5783d842e96d27e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3872e0f089e306e485a301adae3b6b8d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0be362f6fb92aeb741269fbe8c1a588117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af64dd8c85aa6ce7615460cbe66df3f4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3bd58e5eddb2d68e5f3b2e3756ff65119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fffb2c2b176a257fb9ab488d12a8beb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce5a54410793b929c424c1623b68ab2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8ef116b8447a309f1e57a80d2d05bb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f3f3929cc0b3ea48c4027bfb6dbe5e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b20fe795ac7ff7c81e78651c5de3da124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eb88afa753d346b814469e57cc8be5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e8f88ddaae135b79b0bd30790b757e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7666f8f71fe7ed205500ad7d21ca859f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7322a760d2524147bcd11a101da16f6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5285150850ceeb6bbad3a064902ee2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7480e8c68427d8c5fce1a6d0f68c3f9e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb94c54161d2132c8ab3d471943a9bf131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03aad3c21c839c9d562529f8257fa38132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5578aef68b3c4fdd98f725ddcb14f3d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ce5a7a8d3169d58d80a4c33ea30ce5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd17ebbce38db55ded39eecf720607c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb0ae1b138519fc5a9c20784f44763b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d22f1ff938001dd7b02f6b1aa2cf223137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6b654b584dc3146fd6f0ddce33e04a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fddeaa6ac91e9a683125b95ba7b947139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2c638cb3f024c27f1d0daf5c616116140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297a44040b88d367d512063c6dd6c13c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c931edccf5e47dec603022e2a8dd451f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf300f219f40c41e8b0985c3f81adc3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f461b8157ad01e23f11849905376f5f5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67e140b2a226783f1602b9c95ad5c6c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c48ce0622b8a3a42fdc1e29ffe0d7be146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd412c247816e6e902ec84033a4e0e0c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fa8d90318f8b696b525d6c067a8631148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826e6d60c11a29d0b05e8d415bf89567149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b0b24737fc49f7244dee5204fb1534150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfbb3cfea4d7623ce6cf6c48abe5757151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b760017c0252ba613dd621e81306c0a0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e241de5cd6242ebf37a2bde26b875701153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67c153aeaa14bac8c1429d8ffbd6e81154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab818c8cb570aa3d7975bd08f6dc291155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8198bdc99e8dab7b415544a64fcfba7a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84a3683e7bb1c0122ab3031b9001641157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b4a1fcf30512d70d9ba8f41b03f89e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3744bd67e20cc823cdda7ea5231efd6d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2a5685f7f79ed178b42549acf15d12160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae974e4dc3176b054189f27cc2c97f3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92044d0d0229d782bc487665375d702162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7ea218284c7ee9eb82f5224fa27bd0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604ccd4dea1940e35bbbaf778a87b220164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea8b28522c987265ba05ededc67c28a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6690d0ed05feed3daea9f5b03240800166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c415c276271b910ca344dc0767e9bf9b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114c57b2b8a7de563df2ad847790a5aa168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08b7d53386b1fb8a2e7019e9a5d566b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef99997fc0c77222a0ca5e7ebca35f6d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f162522cde340426ddb2adbfbf3a07df171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaaa4bedfb143f54e202c8eabfe3c02172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f9ad186e8438685fdf149a3d397c7e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddc8dbdff444bf498fcaa8774d70f29174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135689501c661d212d2d58c82e809b9a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec655f5c4e6bbe70e22886dd28338be176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ec3822a00099eb11158e559d78d336177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f24606d94a35083d1b852dfdd9d31cb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbe2792c8ba7a8e4cefd7a32feb812e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac285c2097d6f52bb4025a7adad15c1e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc8ce13c60cbb98941b169228007735181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47642e88f0e1c98b919bfc07a2d2a380182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f264d4e96deae76c0b94bda28d5e31183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d6f04d3100b49cc1046a74d3d7cffe184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437105082f803b2385225fa011c41a59185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55636cb004289fe2dada14a0699804fc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69bf524a9e0b5507ead5978f9e01b2f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513022901cf6356d528e06b391cf86d8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b86522369a968cc9c1c0af1a6654bf6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b522c7a6805553f1e5a699a145ce8ec190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d31c227fc9f5670f33213f43ef1b78191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f248a1d793460594f5752b5d0bd24b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25001d2ef301c1c0e7a3f17f74c93afc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8432140ed83a150917855fd8c81e64194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae004f563a5d7961d108b18d802c391195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a799b1806569eeb7e73bd976f1f46d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f3c0e1cad312dd3197f3e2548284a5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac2fc240645cc49cc8ff156c153f463198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eb96d19fd1f3d0407c476ade084e19199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8410790d43e4c541ac4d56dbb8916f4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37fcb12fb3b8e649d047704e2711e99201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683de110cf2979f6b4fac4e197a93e2e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc207406bb90722f4ace72aa0b561435203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0891e327fd19f87ff3b9e8ba920d85204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a646ee37f723c2066e8cc323f3b50fc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee4b53db7a167bb6a29e5ccbca86e16206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cf2763cd89f9d09ecd5ca7add0a6ce207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8b5474d5ca891291a87be2ad8d4e6c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355add92a9bf71c717b2f2fc748ceb39209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633791856783d5cc3906187d6fa53d28210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c6feb498d14af3c7fb1c513baca4a3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcf41e3ab1feb4d002bbb4ca28f2537212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07640ee8717bab56066a2ddcc089645f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb047478d5dbc196fa5c54704230031214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cefc35837c94d3722281e0e8699b3fa215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3882f95d504b94e2dfc184973f5d4ed216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a86bd4e588836019839102f3982f7e1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3f691a6989ad508f54208b8b1a0bf3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b203dd49a0355814d615df62e1f12557219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b840dadb4583890c3d90e9f7db491e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f479da3d1550e86ccdf8afde90beea91221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab584b5d108cabad526111f6eefecf5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d019103a91a7a1ecef55b3457ef953223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7978d875694a4c584c6bb2e33d3517224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7b50d69254a1e8a9260011966b475b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d2928816f98df388fd8e43d876e16e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667dda46de0ce74641d6f3b86b8ddd4b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717b8140e330cc75d54bae9c23f6f623228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3eef9653d62eb765c61f7e35f476cd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251fa143b2498335c79718eaae704921230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf97737a4bdd7d93a6bf88e18f38815231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a621cd193245c944e7c2d51e89fc8a97232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a677a2047f77be64cd44593f3ac4a13233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7876a7455d33dfe46c805fb72636fb35234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889be0ad138e6dabd003748af5a5ab8a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49887dfb49d5723eb0d03457adda7ef236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e273b0f368e60cfb87ffcdad27f75925237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cf6d0dddafd218759a2fe5ebcef4dc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa04b9a22d1afdc9540d1a388423335c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8556899d0fe7690a355c2019714ad8f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4373a8f609b6ae7e41ed78bb83b30ab0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdd8dee8386603b689362066a8fc3be242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a207c1531db9881ba4deb0614a1ef9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65866c4d42246ce9a37a7f05cd105ce244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad92dde60b30040ace9cf1b2eeee0e6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefd56f3f1e53e639491a909f109e671246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec243c0898fe272812e23609ab133e1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214e7b591a977b0b4053beeecc34ad59248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2423a6b3c0ce9ddca73aef31bf58aabe249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3774147abb5246c32411a1905a865a8e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6414b299cb3e4de99c45fbb8f7e32a0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dea1389c9177b7a1c28af95ed0ba82252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31234bc7c48824b8c0784c297cfc9598253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9c3d3c68697503f609c4bcdf116bee254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400674143bdc6ca4bd24cd14a92eec96255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb98a96b8fafc1e2573052986e3f4e3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069c98f0d1a6c47ae7ae0b77af0c363c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe12b1a57bfb6ffb1409f6e0438b4ff258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579b4289b10caf262272eb6a0260b704259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0bce44eb932acff2df9a1e6a46f672260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a41ffb1a448b1395e0e42f9dde38e7a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe35e7c8520331763ad059aaace17d4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c058c7f2d81f644af6f3e0f6776fdf1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95732d1a3c938f9babb7f4b9ea912b86264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35e778b2aa62d87d3526dace175ba02265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e48d6df7c36bc9566ad8d10c3bd8e2d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd50c4a3f1b29384d0c0418069c1cddf267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48bf7b5f0cdff88aea9172d5ad203e8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ed0f1e589e452ccf5171be193eaf08269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da423705ca769be163419b76d10d2dc6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666c8f2c9964d338d8055b661472fcba271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f3ef428eb07294842b3833e4de4c8f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4262b1b0dc1635ff3db2cf30df16b4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135a0bfd71b48de859f46e96cc1a2636274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95640fd0509d9894ed136bbfd72ace9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d60233d2032155f2f01b4a34ab9eb0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ccbd5ee8797c371a8042ee03e67f13277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7493f980be22b6d5711d60a024e4ca278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40f97f8e168c5017322cb5c1b48ba38279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7ba25939401dcfd233ade6b4242378280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2a0e8661ad4182388b59bf8701554a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e133a661e65d955b3283642c7a4df70d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d96c923ff90db053973c4589aa6cf1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c3dacd9edef341e1c68c1dce39d1bb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620051a79fab124d59de5dd8d30cbe0a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a52c958d4c17fe3b9a95816ec2e334c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4a505c508423285974d85277b5eb5b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13429d3b6d586ca10ff1583f10060d8b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f739e5aa9603f93ef3348780543660289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddecf1377e6aff5f1fcd53595a76b98290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa88fbab508f8081064dcead13e8a1bf291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97148efe2a1e585c9cc88fcf3d939a9f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a63fa53b22711da448fb99ab12d616293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86cbbfd4ccab6f836b1abedf0854cbe294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352a75b269bceac15d1e34439ef87c74295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf1813ba1d10a3b516e5a208276a710296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8d5fe7d4ca58ef40cde766ddceae74297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23010b0bca2d15c02d16c650c1d69346298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe00abee13ee774ab96cd15027e20649299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842acb2144a6eb3210b0c43681979813300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ce54d0bc2d0341d5ce0e8ca8e96cca301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b6575569cd9a13e83f53a293057a28302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dbc9c9658348e49ba359dad20269eb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf39d08bae78087c722a1e7518654049304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbb088b7d34d7014050f6af8eacd409305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605cbb7270b35958f6f7c520f89c213d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3263693653874198eb45093825fb6d04307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f842356af601bc186e8b57a0828248308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb01f2e0e087b96331ce9f5f00987f28309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be65d25030136f531d51d98a2a44220310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9792444e1c94aea7f01699087e1946311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8af07062862b5ebc54be2948c13845312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb8f52625ffb65cfe5f240417a6fbf4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a9fe3d283ac29ae4681d9e6fa130b0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b0c30c92df9a1f4cfe67d446035367315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95508ccb3338596e20facf61e3cd4392316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d85c4fd2985a3b49ec6f35565cbcce7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb48a2b47fcbcf0cb4e8fd95db74c3d3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7d5ebc8894d109b98d981a95b4010b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf341461504bc01084391e8bffb846d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfffdf158186fd9b9aa8d89def7d42d8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827fed9a745218f11d8d39225c49eff6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0282669e5519924c1af5022c2e89cf3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d7354014c8ac119819eb91d400a163324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a014a6bd81fa4ef668cdfa46b0b678325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8277dcbb4aba2e9b0caec0e400a76e2c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981cd901b68eed35992b3c24208790ce327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dc0f563be55cc907a725c691415293328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfe581d8757e4f677a64d53ff965a33329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f44242e574a45d44cf86f11fdaa4f19330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ec0fec5d128fed895a17b16fe6264f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245f6a7819a8756a37a381fe89489061332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a982b3e0e4bce787ab7ddf80cb1a94c1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505d77cefed1c5d0d009897a576b25e9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b735ee6e7491e8df4c416e29c21c3cb1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a4f3bb6f831ae42702ac4edb134d4e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0599e3d6cc2ce851b6e6427b11f0b8d8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e47231ddfceb8ac4d894c55a5744647338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6f457136722594248952bece3c4d91339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9af95d14ce46a29a97515706ce8a00340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575a9efe0952f9b10454a207e576998a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b37239cbc3d637740e4585436424d0f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d72642e9e01b77fd40380dc7fcddfdb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80841bc22f0e8f88739d89b7f175a8d2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1614d9b96f92b8bdea73a28ae620eb8a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98adb6ffa572a920f97072e64492e71346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8697272b737922c23d3885e6c32113c9347.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a077e01708bca6033e5d1e404fad58231.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58df1b7879e914094acde86323c4c5a92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83efa3f2a1ddb1cee91bda734bb44e973.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be72d7782da306d0694247b89137c0be4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444131dcb544212dcfd9ea59f138ee225.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bee88b2e947b63f98053eeef00fe61c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd127bb2688b4ccfc3ba7e3f7d62e3b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c81c9036eecc79314863591ae69daf8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba561dda3d851a357c2831aa1a9a8459.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d572e17e3230297f26cd011d5b378a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677f35d6f190f1f349d74cd0525b908511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc026725f679f40f2a39cf4550bcc3a412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e9e5aa49ecb99005cd971b365a072f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d17ac6f14148e458015fde933c0a21b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b9b3058a731657d63adeffb1673a0c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9257eb66f89280ab5adf1514ac36620b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b551d4bf68ad82dfd4ac6ab66a67da8317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513d656384b95f43ab7514a1ef7f74b918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d32b96bc38b56b30766bd8a9d759c9719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81b51e8260330540601270bb1c02b5120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33f567ea22eab09b51c4fe8f442158021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c563b713ec2ce94ffae01c6a686fcd0222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0a029197d935536175607c453c1e4223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b9020cfb83135296fc9ab20e5c3c3524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cb520d53bac7148e03b9bd448a899425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59faaeccaa4a67142621a36351ca26226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1514504051ad3291b2cb4f637d613f327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfaaaddcf95613287eee1f2e833664e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ecf71984689188e9810d3d932dd9aa29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4ecd6ebc6dbab60a8c16df2438fc9e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db45f3ffca0fbc05127e77dde8f10d631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a3be7160bbd5dc8ac9ad5ec0b17ad432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13e67230f5f841a4975e70b4baa0c6433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a7a268f2171e35a4fb1d855fd757e634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7813c19952c0413100b2244e242c2435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f8ecc8103da70dd1441a5cd8fb370c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff2cf259b51d801a5f253145a322b7637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5d3976e4f959ede8f1a3344c417d0638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1d949a1554ac4261dcbe49223889f239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41de77a41e7024668a64967431e24b140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00e9bfa02fa953ae521517ceb7ada8941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a3948fddf7352aeb94826bfbff786142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5a6343529b4c4efc2cc34638c8f96e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f842c747b7caefd8218977a16362484e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b61701b60cc9754868fd2d70db7040f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3fd67cfda89f9c732b9e43852788fc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2406efdc3714ea0eec00c955d2b356947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5ef5eb71d177a38ef9079f03aa09e548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758af643759323b4754c2b3416a7fb9549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5912b849c4051c27dfb34bc13931e99250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358d4da15a0f1869de32a54660fbb0d951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706424f8b44595e2b77346e1491b2a5f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c08537bbcb734e3a15ce697f5655df53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138316e4b9314cae6b2046ea2fb7557554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dadd1879131679bc14fafc4628171255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f43c4a3d8a5df2cec1659099fcea1b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ae314bdf74370b7ff67dc2f53a35e857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852f61fc6a2e05631ea4c3f822777bd858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822616bdcbde64bf3f01b0af410d705b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9a7fcc1915f0d12853375c8a4cbd0a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb58c6c03acb26a3100f24fabc34c2661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3407cad3a7755cc747e04af19bb01f662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf6a7dc13f98b478af7941235686f6d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f856c60bb9175f267b3bfcdb13fe7564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aaa22ca152d802ad2fe707684933fe65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e658dea42afb560e26f500a5a1ab1066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f204149cad9912ab0c33d12bfe690a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54ca2c0244a36d171220d3f78db992868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1e40ae1344e68381757195c3ee4f3a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ce57f9b2d444446094d31e68342c8170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be34d506b5e34fe0716bb6053b9f66271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298f3b99bc1aef2f73eaef35b53f0ba772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f21869f8a0263ff3bf1d20f55b1e2373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6081c72281b878e74e68a8bc1612428a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8731eb8d8416106e95855f806550da6275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d89f4c31c64c71c0b03cce9cecd6cb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54111466731e1f030b5f3c7312016fd477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf38cee8ff2a0d2df4521562f7fad24078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44ebd4440704d44ac1f93aa59f44f7679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75da8435157e5b5f836883bcf303e4de80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e304bba833b29bd62e41ec6047176081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1236302a251429fa8378d0357a0f7482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945f9dfc1a45ca72e4de56fcc214024e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af2125bf19b3762a649a6b342e5f62484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7708bdad2c89ec61697c4d5668da4fd585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef81289b7c3a8754edd032eca4f2cab86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6a71f38f2e3c52650e5a449b70829487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36a183c8a68bb0162e8b4f5f19bf36288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59925125900ec7832f688889cab8991989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d4748229067adbdba3e3786e6582fd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f76d8a4ef66e4b9ab88fe72b53024e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915c7135610909c4395e6d2ef327727692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1255ae94fe0ac158219177c965816893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540c6e11d59dd65091b43f2a0e2c05e994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67521c34981b6eb0b9da7ad8a9cdebe95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d952f072c696803332c8dd157867bd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb14e1686654e569eea7d65cbfbd49597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feac642cf7ad32baef63d0b58a7adf3498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0e0f1d62c0fc009e1f7c4815f212c299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfdf9ef473c96f5fcd3d6e964d8d62e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bc1786caf62d6bf5c6acdea1647705101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1021cefbb53247fbc6d7ccd0e2aab9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9a9660420b7eb09ee4668407a5402a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c2d12374e1a35b83eaf72cf1033157104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c5d20eb3e1a0bcbcc58dbfc9effad6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b99b3c9f8c581af43c9e84dfc8c8fd4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af03e839f70224d5d9e851446d6a75ee107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b73a0e8ee3239a56291e5877e37ee22108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb985d921043489b181c8abfe1554eff109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7552ee8227fa4d08af10a0ea261b5c3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8293c6325393abc50e1c5eb2566a19b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4a36967e7dfce153ec1a61e1cfb67d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836dfc53b706e919b55a78c700016929113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cf61699c7cf74e4d52b7a5a2cff83e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c302188ba3e434ab9632df8a514ad15a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d738f0ea1cea528cb080f32fc7cfa3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa376aefc006e4000d9d52a0ef8b65e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66702fd1a0839edc80e0d73ae25533c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8e42759a614bfdf89d762fb6f90af2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1b7d6e37384cc2e0546c45228e0f7d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fbd357e8b76fc47b4017cc2242a013121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65648e34242697ba12e13519c96738f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f28dfb8b4c93677b777ba481c08b10a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a67d03d982ed8f9e696589618bd62c1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d42a0d0902f8e5b47e82f22801f3d4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a574d9c7c9670f535675ff10331b3ec9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d21b7ebeb9e23a68476dc4afdc5d7f0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab00572dc9708fd7b509f005d959b72128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30be4889b266e36c7779d2289569b50b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a164d57127892c508faae5c9a5e882130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed1ee0a4044873940acfaa491015ad7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8a4c30ce0d203e1b4991182a5e7b18132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0995c2bdb35819eba23daf86b8cfc555133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543ddf6f48962c1eac568134db1823da134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca7e8f74eed3d3b9e549f6c74187f19135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8775a657968d0594494c1e7d5d6d4b1f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f1bbc0d68da614ade11d9579a4221f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f54e5866180e61f4b2c1eb5ecd8b9b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3544338d8b8b93bd0af227ab7c7d592139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae29fb24f6d25fb1a2b3fe0420a7e77140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355259b6393199fa7e3df189b05c544d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bfdd235a4033dddb21d4ab77e677d5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a4e4f6e43a044f1790ce4e6740a6d7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2877f66fef7115ad09d4f7c116e05c08144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfc9c1a18c60da5d5bf644ac5720881145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a76ca7ebfb22e7e449fc4cf9c5bc552146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc41d6fa153d25d18fafe130e90bad23147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776ac6263017940f1563c45123128596148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ac6d35fd664a87b3d442fa4a7b4ec9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f47f6f73720bd11732c6ad13a1d7de6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89225f2b9a773f3abe14335a395c1d36151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213a4268a0438b2c35682646209b8a8d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16120ef8ef569c6ac69dce9b448f98b2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d45798393d5ff19189ea7d4a7506a0f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a17ce9740d14e68d5e3f7edd8939f7c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd642f447f03a067ad70780b8f3dc53156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22024f1e450d3620436e6efd99c2f5d9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cefd82e4ac58ed6a3b4c05f7749ce97158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9422796401e87e26c6aa38eacf5af853159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbab0116d985c7555fd6ca3f9b28cdc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb8ae9f432278659ba8de7c82fa2cfc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe5322001a6b9e08c7955e0a5285499162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f930c544bd98a1507fced5cf1ec3801163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd317223769cb17c01f4f5d2d87bc93b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478d320ac55d3831ae8ca1a7d6262661165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403f7c73738f4a6cf1795c409cb68794166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd34209b1303daa5cda13f06e12e8509167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a15d4e1cdbdc30afbadbbb3df70b6a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1dbd0e3695b0ecc5fffa5357a43aba169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0e2b7014da5da482522390e99c40b1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0254e5604738b841cbee0def2ea18a7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3117430c6232cfe77b1becaa65a27c6d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300830634a6e7f92d8b68344bbef82cb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6415e3d8528891cdd9705a2daf986ea1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55022ae5eaea00377c7d2db9624bb4bd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3830b4158da609e1775f1464cc9177176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfeeef7347d94c9ba4e57dde4a7a419177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5773904810c035d011d14207a10893bf178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ce395f621ab58e3edd5496c5cde8fa179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0723841e4c62042991daf72df73f2c50180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d26d7669f8555407c0c4b176e83d0e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead642b19e1a041a5e35daf8c90efc99182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712551bd8b9c16599b1f1322196d0814183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccf0592f2318d9cb6947b5b25b256e8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b7a157814a30e042b8812a0a534a8d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac045f554d69e85954e64df5a566b71186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29353ec3de377fb3aa270f835fd96e56187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b6a23b121fe8f830fbacd1ba24229c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7c3ec010fd655be95234501b45c016189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb01c27c3d3e2d7a7b371560eef64bd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8e019adbc5b7b43db52e3d48fe2c4d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec74f2ce441223a9b20c41f03b47f462192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76feff5ccaa47a1f855a6916a443fcbd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9a22e86ac2db5d08e5b6e459e1e3ac194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9682cd52d9069231610e9e07cb73d894195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434a781a98fcec0650f42ef84ad9d37a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53025f78aaf7c2c8cba7064fa43451f2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0abea4b0aad8a0a4d5fd5a29d42217198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc878505e26e563fe1ab50dac551992199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d319d2bab0d2a8f356f079d21242da1e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbba7885f863fda6d97e4931d8432ec201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a61b22934a09504f78ad53b3d83f103202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5a72db9cdbfcc47355272e05bff2b2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b70231e25c7fef2200fd7cd73d36fec204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426bb48621a426fd69ea8e8c4720fdc2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d2aee7242dd15bedb4608c4c9a4dd0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb32fc05813069b4eac495f4284920f3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea9736913d16129849a07a4bf4f4e16208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39c31ad39c3ee8f655a51e3b212a763209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dbcda1bb178a83b0746c9835075ee9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7652db9640c5560144101a1f2d6d5f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865ae55fa492b6b36b01be2697f7f3f3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82fe7fb8663ed70aa504ad7f290ed81213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d492e733dde8e4594c2e48d7a4dd33214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448d8c0c472ab0822d747c83ea0ae00b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143807debe9d4f4680fa33443234562b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dc99c5551d73e812b2ff871a28f95c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b4e945bc9fe091d8fb1878b12bd8bf218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea10d39d43b5a1a924a011d1bc5ab34219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cba8a2f12463e4dd700aa1f60c4b15220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ca137d00e1f16d8f24663518f08c53221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14e8201672de997455cab7bad27daf9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b8cc89aa8dd76ca1e4fc4b7ba92b4e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f1283f1b5bcbdc2884b6428413bde7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaaad35851cc07d7b839a4405da0b65225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e56bb5aaa89ef22fde1edc0566c139226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89cbea0132794c3443d9669b7996a24227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e199670e99157c2a8d804adbeafc1fd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9076b04b48ab2c20974d1e2a5a5885229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfefba4a0e2bb3782b11564b33cc9d3f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c0fcd2a0f945b988dba435a6b62dd6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f64bdd89a86c4b74a69ed14f225a93a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e951690408301f2deffe31e0c6da90233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2a3f8182400f80ffef83dd6eeeef31234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1944fe8391f067dbb3aaaed0306bb07f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a0478d542a2e10a4e6810225ffef53236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955c96c8f5fb43acd81af8bf57a6abcd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d559c18ae6220ad6dee839b0f8e25ece238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a391ca21fa45289bcfb7ee60a1075eb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602251bf8d1176c4a2cfd9f655fea130240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569c92221a625a7f5a09669fee10becb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbcfa14ef2016e7460de0f939782727242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4448902e52004b0cef42d17d6d082ab0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f41c35823f078f7696fa6259d0ef53244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772c307122eac26aa38f05fac70e9dbc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07f9599f830cf5950a23bf9e8243af2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1a24f10a6a3ad88318ffb4a77e57cc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0e5dc7a55de3a2966c8a08771207d9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433046b011eafbedaf486f5e3f13f8a4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a554a1ce1e6eb8dce011dc7b9fe4cf95250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10418788a2b866c1cf649b778f658c93251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ee6916063afa4a76d3f49d88dd7a92252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885896bc2c6d0327089fcdc89c2b5da3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f034db296b5334675f768bfe1e208e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0a4d142ac1a2348bbcead493dab4ac255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586b341c793467885073c155ebfc3b96256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a2e9de2d23f34c71a5f360c1d68374257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfc5b93d0ba7eea6ea66692b9d896e3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd229037b011ba52346cc7b996c36324259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcc7cb8b8ae6bd1a37fa9a114ac438b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ffc379974430facd633fc04204641b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1172f43370303b4df7470a30a1a9e630262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac7cb1017d83ab4b80a433539dda6e0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e076a9b95ed7d0c5e6c9d05346807682264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a20cd59dd3aef48493a23cfbca4b0ed265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f24e2ec399bd8f6418a83fc14988cb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4bb9dc2abb12c6e680ac7bc6c3b1a6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75777d9a119c6d0f047e66ea2c4ff3d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57cf17b13fb6eb2c4788ef10b929572269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d016b3e63efb18891c1a7bb658b34a2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b6314b45881ccfe7d74ca4737c9dc8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3765d7acc5b564ddd0aaba16ac350aea272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a04d180707dbc3a4ed66a4c7e4788a2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4acbc95be28b6de65e55b9eb46a8632274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08ac22bdf1b1c1ebd1f93e71f9435d8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b973b74aba37833e98c7dc4eecda00a3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324f645858ea686981ebc713768b01cb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26915c410024f86e2fe0c7e43e726ea3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2918d02c7b9609d7bef0e99bd12b502279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0bead28e440c5f5be3c951204038f1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e5a79c5f336b158fad4c45319dd788281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0209e916c6686b45125de662ad1f8d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f30f0f435f784d4d465f3cad72b5e68283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc82cca5fa31c31e032b55f9bbbe1ee1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43bb30d4cc9cf1adef3628bd24bb229285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd480a52b77327d68f26b193b7549ba286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cea20c8956cfc16abaf902d4796656d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072f3e1b58c6127706b228a1daed6242288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38adec0e1812a27c384db719ca0330ed289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdc86f180c290f87d697e9f21a5511b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f27548bcf3fa9def95cffbbd4aa763a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce9a21d06c23995be532c89ce0b4395292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc76fd7184492f9fea6c35b0b7166042293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe23ba93f09420d549f7d9641443660294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801c0780eb92fbd42e9e62af9b125cdf295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71b0bc35a562fc5521a4d7d93c4d974296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8166c3169e4cb00cdb5bdef05e30fc9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb7ecfcaf2ce40ed93f2965398d04e1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508f33a01c17f2106227f11be9754b1f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b9b5502d2140ffb343996fa5fe4aac300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15f29fb2328db20ca512bd47acc6ca5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15e81046e63e85c48eb969ee2b9aabf302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e807360905fe49fc2d7b20d2d3c7b7d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d600321947edd070d9aac5e6261827ad304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60775acb8382449358851d1528b353c9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd2164edc3dc892c6d62f90fbe113cd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5653d9cfcfd52bc52aa69d31350223b8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f8fd70dd0f4875037e6d35f9c3a657308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf3f30d35e893eac5305bed5798d236309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d8643e536047fd69f510ca9896ce97310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703abe9415db8fa56ab9e46616f256e5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54fd3168353150514425c355476fd9f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9e3ee5bbca6011aa016c69e635dee1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c2584f4ee4ee8539fbe8d5923ba55c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5e2a078876e4269569091d5803b836315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70166bd34bb80e529d7528f1bf61fa91316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785e0302262c174322cd15fd6dffa2d6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7e408d0e285454f8258feaf4518e62318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8c2eb738c07af7f3cd1b5c290bfb6a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3213829e67e8a8203084204138de8883320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85e2311bca7760edeff9ae847f9290f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b73277024321e47144e6942655f62b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd15a6477b003d9f391eb1b070b9f89323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9577117f49443bd0233a5bf7fa8469d6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db486e2cacc79110786addf5ff4fdf86325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11270,710 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...658 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -12240,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J175"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12890,3794 +12137,3519 @@
         <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
         <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16851</v>
+        <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.35</v>
+        <v>1.25</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>16873</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="F27" s="0" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.25</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16873</v>
+        <v>16882</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>90</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>91</v>
+        <v>23</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16882</v>
+        <v>16889</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.06</v>
+        <v>1.7</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>16889</v>
+        <v>16921</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>1.7</v>
+        <v>0.91</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16921</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>0.91</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16921</v>
+        <v>16924</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>0.91</v>
+        <v>1.03</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>16924</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>1.03</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16924</v>
+        <v>16925</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>1.03</v>
+        <v>1.44</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16925</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
         <v>1.44</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16925</v>
+        <v>16933</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.44</v>
+        <v>0.57</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>16933</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>110</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
         <v>0.57</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16933</v>
+        <v>16935</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>0.57</v>
+        <v>0.93</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
         <v>16935</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
         <v>0.93</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16935</v>
+        <v>16955</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>0.93</v>
+        <v>1.03</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>16955</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
         <v>1.03</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16955</v>
+        <v>16972</v>
       </c>
       <c r="D42" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E42" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F42" s="0" t="s">
         <v>121</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>1.03</v>
+        <v>1.65</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16972</v>
+        <v>16976</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.65</v>
+        <v>0.71</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>16976</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
         <v>0.71</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16976</v>
+        <v>16977</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>0.71</v>
+        <v>0.49</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>16977</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
         <v>0.49</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16977</v>
+        <v>16980</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>0.49</v>
+        <v>1.05</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16980</v>
+        <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>1.05</v>
+        <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16981</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>0.59</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16987</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.9</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19008</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>2.38</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19029</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>1.22</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19047</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
         <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19048</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>3.51</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19049</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>4.2</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19121</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>3.72</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19128</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.16</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19125</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.1</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19123</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>5.01</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19149</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>3.86</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19150</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.43</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19157</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>124</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.58</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19176</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.63</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19177</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>1.44</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19211</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.52</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19213</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>0.7</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19215</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>4.44</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19216</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>3.57</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19222</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>1.15</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19223</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.83</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19232</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>0.82</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19234</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.91</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19235</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.03</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19236</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>1.49</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19237</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>2.2</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19244</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19247</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>1.51</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>243</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>244</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19263</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.83</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19264</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.52</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19264</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.52</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19266</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.63</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19267</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.89</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19270</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19272</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19273</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>0.77</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19274</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>0.57</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19291</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.16</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19297</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19298</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>2.12</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19301</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>2.08</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19303</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>280</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>281</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>16</v>
+        <v>43</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>282</v>
       </c>
       <c r="I101" s="0">
-        <v>8.970000000000001</v>
+        <v>26.17</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19314</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.62</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19315</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>287</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="F103" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G103" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I103" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J103" s="0" t="s">
         <v>286</v>
-      </c>
-[...13 lines deleted...]
-        <v>289</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19316</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>4.49</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19320</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>294</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.67</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>295</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19326</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>296</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>297</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>2.9</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>298</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19327</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>300</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>2.46</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19345</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>302</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>303</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>43</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>304</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>26.17</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>305</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19346</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>307</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.03</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>308</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19346</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>23</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.03</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>308</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19347</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>310</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>311</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>1.16</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>312</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19347</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>1.16</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19348</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>314</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>315</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>0.77</v>
+        <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19348</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>317</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.77</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19349</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.88</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19349</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>0.88</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19350</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.8</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19350</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>326</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>0.8</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19354</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.01</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19355</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.88</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19358</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>334</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>1.93</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>335</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19359</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>336</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>337</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.83</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>338</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19362</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>339</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>340</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.8</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>341</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19364</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>342</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>343</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.51</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>344</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19367</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>345</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>346</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.59</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>347</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19367</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>346</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>347</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19369</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>349</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>351</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19369</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>352</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19371</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>0.59</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19371</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>356</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>0.59</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19372</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E131" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.6</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19375</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>363</v>
+      </c>
+      <c r="E134" s="0" t="s">
         <v>364</v>
-      </c>
-[...1 lines deleted...]
-        <v>365</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19377</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19384</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.7</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19385</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>374</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.51</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19383</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>2.85</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19403</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>8.49</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19404</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>0.92</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19404</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>0.92</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19405</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E142" s="0" t="s">
         <v>386</v>
-      </c>
-[...1 lines deleted...]
-        <v>387</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>0.64</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19405</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E143" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E143" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F143" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>0.64</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19408</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>1.39</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19409</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.49</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19412</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>1.28</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19416</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>1.46</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19418</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>4.2</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19419</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I149" s="0">
-        <v>3.91</v>
+        <v>1.75</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19421</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.66</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19423</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.48</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19433</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>5.78</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19454</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.67</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19455</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>2.55</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19456</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>2.5</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19457</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>1.93</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19458</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.99</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19560</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>2.64</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19461</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>419</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>2.48</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>10462</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>419</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>1.75</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19463</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.75</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19464</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19471</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>3.11</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19473</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>4.11</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>453</v>
-[...11 lines deleted...]
-      <c r="E165" s="0" t="s">
         <v>455</v>
-      </c>
-[...260 lines deleted...]
-        <v>486</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>