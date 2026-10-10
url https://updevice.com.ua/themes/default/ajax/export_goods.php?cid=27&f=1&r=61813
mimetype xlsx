--- v0 (2026-08-22)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6f88e62ea38521095a7e1bee989c741.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d102f3648a194886d37f908f1164432.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab282669fcc664709e84f1179243eb03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbf10025f532522701c43d6e03be3ba4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100fb6d88a355f2005165dc0f122f3525.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0926c01ba5549e33fae46779ce6d621f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdb9c17fc7b0e1bda8dc9662c9fec7e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16deb315016be2723ec7fc365d675138.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0991948da95f95e500a54b2f241bed189.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583be1f8d60a453e6730d8ecc597b65e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974f527d72747eaa8162a5b534a966b011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f392be354dbb1a869f742b4cc104cc712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85283fa1ecb2c18ef42171c52e479b313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585d15e80fa4f33e3299c12d60e6674f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d66edb0ae370aceb713f1c987aa19e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c767809c55170fb3c3a21b819499a116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620cddcb73f874bddccd06d7060121af17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78577047e8a23d32280f0de61423b05018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a66275c598344cbe71b895c891887619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8ac07dee54e2fcd55f1d131a3c5cb620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89959835d60159c622b7a7082196adb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2770b125c6790a838450b74f4d37ebd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c88016bbbaec37ae5d123cdf355abfa23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dcf35b1689a7d4c9d9c49206af5c6f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de03288cdce294d6a379161262e71f9325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e03950baedbf22e11bb96eb69c520ed26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1b34e8f37644d670e3a300f1f66c7227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68f79189def88d31b34351b1a8cf46528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a936cf6f66a02285a477352c31e78f2b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3e2f609a54e2989bee25d246a66c9b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579e20077bab82a8799b7d32d4eadbc031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a41ff5ede184ac57be012d2b94755a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb030fad1b884807f2423dc1f32a923e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c090593e44dbf8317decf649a706e1b434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f649c42b1900df36d7b1fe3144a71635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57963b212efbe8a34f2134f914f51d2436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe6413f02fc44979b2f1e94931e72c337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7941259eb5a79fc882e950a82a989baa38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516d35a5da45ed58031f1292c2a7e5d839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64d08f66afcf9d09a8a4b9221ae8f8340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a5d4e6360e1d1052c9d2e7bc27c1ab41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0a3176f5f413545ec56e7702277ab142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba989cabec81e25a46cbd51a052bc68543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa2aba9df682c8c710283b1b1cdcd6744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b8df84945456af6a69a5edc7e7528145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b8f2e0d64818361143aa595d1b9a7946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2426906700ee0335b4923d80223e17747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c02b0ac0d0d84cf2dad0c0a113914a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569cff3cbbe6d25e91e9642abc6c524849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dc62c72fa4d6073901d923b3b1725050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f525a63e144d2bcbe64876cd7829ba51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090c9e368dd1d09846fe221caffccd2452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf0809137444b65582637a9665ea0e653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5327d71a3e3ba190d76a246f5bc9b08a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2527546a9073ae964b3f4f571f51b15055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb93fe2975900519057e04982f25f71356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5a19e06d716d8abc8a990b0dd56e3757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e53bf5c0c272fc30737bcd088dccb5f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2bee67958dcd91ba85202cf728043159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cb3b8347211d20f95ea3e8627ecb6d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b386ded7779ec153f740bb4ab33ba5d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b0c9e6e538fea0231e595151eec4a862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c630dceb9d2e5cf9ef0ebb19bd094db63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00d86f856cbb5e9d11d4c91355faf5e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744ea30b07dbd91d294006a4f8fcd71b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baeb1e62e71b8cade37671427d9c08066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b7c4fcf2e7f4ec3487934a6c87c9aa67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d142da29e296b477251f552413c223b568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d092353611f5e1de857f59d334004e2e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7762e479c9f1c161e395a0f218ff89e470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f6b78735b829746bfffc39f9db310071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f745e0b13f2b73c9ff8aa14ec8ca6772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c448650ac2b12133e28a3c08a63db25373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc66443db4fa4db4d62f850d0ff74fd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02b6d6e59ae88ce31ec0047d8b7020b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40325ebc8ea696e43c5578343277da3376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a728d73070cd8ba430162080a36f4577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d3327bc530737c22b678899b19526678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600fb595477c1b4b4ad613edc36de30879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10faec2507537c5feaa60254cd550f4180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f130bea4a83bed3a2c286e5a21e326c481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76d825bd7ced469fd40efb21cbe25e282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07d29c7bfcba9e0f58b0e64d54edfdf83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6410dc6dbd4230d4804bb8ea84a6e60284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452cae84418b05ee5385ac4b06ab1c8a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2931c7d1bc9107e4ad97ab86d2f39b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97cd536f5f569f386f82eb77d6a0d3987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381cfffa848d5aac1a742d7480eb755888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d629e9f184131d077ba412841a7ee5289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7546c52f6556d44f6fd16ab856294e9e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ccf08ef1cbb1057d25a2b2c8c13c1d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af0aef9c7e781e07a70ba0056ba64aa92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526c83bb621933fb3faffad15cf1670d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44cd030b813b5f90891ac462d7cc8e094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8280547ddad60a8c97644e4bec6de795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb287a3118e93ee4f2708df5c84daa7596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7974acdb8955847116740fed495ebc097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6082d064362d8431008d890e9e247e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc1992ff465d434729e9bc6e8672e1899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4743372f72f8977746d21ecaca0dbd7a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395016f4f9c659132cf0610cbaffb679101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56360fc1699b9fc305481e555bfc1699102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8db1865019e5a3f7bcdf8d01b6916fb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc27309a1c89cc5c0e49c30c21a5e30c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbde4415d3a20af8213d4c4042ffb7ad105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462f7c5c0304b09c98670731c4139a3e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616ef835f6f0f2bafd353a2dd6daa024107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352e642e5d5bd12ad2cb924664dfaa16108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7289d91cf604093a3b296b08cd8986109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef3240d061627cfa1f2d25ebc37d305110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5aa23719093677246f527c79b3ad98111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c158a301bcbcfa3fcc8aabc0f14f498112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f87f16e12396626879fff4dbce3ca0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f3123aa59abee0b00bf3511d607f95114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b102af063fea42aae539fee2ecf34af115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca785ea33f2448afc25ac2522ccaf4f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932839e4ee9d4685beee30593aa390ed117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0794f3ac235db8134cdccbcce60306118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0c10bc777d515e1d74f40ddf74421e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43742eb8e03082d89081d548623a208120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e0b88cdec4da2cdab81a2d6c35fd9f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb43191a6ca4dc7a0bd42e99bc9a43c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6ab56f984953ab6f5a6c1de1aa34a8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9e7b7f2f49512ae79fd3f46083345e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2874d5487770b748790c877892029925125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b185416e33b6da3ca973443fbf5a4a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fcf014a94dc20fde6ecfe9169d1c79127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bd3ffe1c1a2d3e244b2c720e305e6f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff6879516f59ea9f57fd92f743a30a0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a110333bb96b5e56f554e51eed33079130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb8cb5bfd4d94d000528e19f1abd0d7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9667711a4a11a8b42a930519e3329b87132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5e2ddf72af1d63113ec9f05e071995133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e829faa524eb274768979277872b95cf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5971080a36795644fd4525fb94f5274b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ecff877824366b91a9d34309dda071136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb8a028dd4579c93b788d6b58949ac4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a513490d259b78d0eafb5a2b899be48138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaed6473d5e0e93fba5df7c4c433f31e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508b2996aa00ba9dd4f3b502d7f6254a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb7830aa7413540d8dc9e4cd2a8da12141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df62fa86c5f4c99d8e2344181e9dc8fe142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c293e6aa800e1befbe28a39279483281143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbabb01573085e5c8076933724e39444144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbeca44d7facd82c1d2932c8ef126ed145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a28c4dbc2eb152c26c0f229c00d4f0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab091dadf22ab10e3e2b040db6a8933f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20d97a17c011d952f1daf6f06c0379e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f2c46c25bcbdd321ac19987f777e82149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9c47cd13b19047833d74a33315d272150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5b92ff0afb211d7a41beb6b339dbd0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d1e20c938ebc0149338424f9784b96152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50a938dae6f0cdd625e71dbc629ca55153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3992d80bc54fd98f9ac7b62a733a2d8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c7b9bbd2d3b9f41e7bdbcf2ba0a837155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76684084de083a3df45d87eb4fa8e84a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb95f811cd6b3e6f429ebb55dbc50092157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43ae64eeca0d111fea17f2cdbe21139158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f4b10be16ce5f445f1b63fc7403871159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fefa154c0cad875165a2915142fb00160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a631406e4272863de2fa1503db05c9a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34399a386327f92d5b3a139f2ff3b844162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dc6c1ab4c9194266aecbf44cd18406163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677120c8b54412083f83f9106186aab8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a303816e5acf6eecb0b0a282922316b5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3026672aa86c6f0401a72de8dc738011166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ec8912423c7e9b1a90e163c008fba2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e48c27654c6c0acf5725b53e679e18168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5161c5f10148f7aec4cae5641074d073169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022967c37ff32137dd8d03f2d4307eae170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076c192116dbc632e6532398472bde1a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b57a6bd70a7f8fbd8a3d4a84529ca0e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69af9b46e166a5b0e8ed83c34d95d53c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f71cce7ab6e8ddb29e00f599672dc2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756ba10266098cf0fdffce40c26c8f11175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755f2113723bb76f33e4d760b929d94f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bc4a8170d48e042f9d2146e3ec6df4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbb499bc527bf699ff1139a35902439178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a490928cda4f8fb34f5edea92f3e69179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5e10e1a70dcff4c367640adb79877f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143e422defd2dc1f7401d6d4ca7ea220181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20996e75a622562cf3fd2fae389ac3c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b19da9e0f7d60047c657983d90fbfc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fe7d6e9fd95316a81c5cf6170a02b6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abd8aa37de2496461ee47242ef00c76185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77007eb8dcb62e2c42fabbd8ce774bad186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e08031b3e35368a16ff40f2c718472d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc721ce2e153517e52cfe7a4a2ff7424188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19b8ba2f2b53b53aa1b52c2325b6c23189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196ce2daf399e57ab74fa8da18e8ef01190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9debd1a4ca1c09b9d0b80483c8dc87191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d49b447dbcf6314e2cf2c5f207c51a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c009054360baa2ec087aceeb6a0cfbbe193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6228f9e1693b8120f6d665216b63d6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987b51d5895b9bb7a3f55c0017116736195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1a7c50cd37f52619959937fd20c9f2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1f802a8fad7dd370d01f9c51e75f94197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4afdebecfd15be3adb584838eb6dbbf198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2622185cd5d1a5728c4fda6e8e5061199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb6fbe73d5ec976acffebd759197612200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620fc15a51505b1a05570fc8a36e19cd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d43160ac8c584227ae3f6f9da811e2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d912917762e313ea14dba5d305fdac40203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1106a818a05f0a40d86d5c6b0edb8c46204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ae38fedf2e0aacdd70f5e542de39b2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61d265c2a465d619adbf7eace1b53c0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97f2a4e338c9813be26fac71fd3f231207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913bc03a73305c138ebc12f33d9d8bfd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0886273935c5e8f05388f7cbe4930b36209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711402e88ec8f803f4554964059db24f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4c6dcb7448b835e522c0bc82cf029c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c56d3deb0980532dcd1c003372b58a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489ae554448ce236b41f32a171c7acf5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce76b29ceba8dc569a48da15147bc76214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbe493a79386e596d6c13f422f1ce29215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ed6924782ade10a7f1e9fdb2d3b49f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2538d20a79c01b4ee80251bada00db3f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541029780656f2e146a7ea4983d4e35d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701b3d5fd63cb61821d42848e54b690a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3a851f75fedf7967095655df96ba8e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d08d1ed2747a3dc50d95b6c7568272221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64478c52336f05826c54bee15aa15743222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfd27d3283d49321c37606b9232b071223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca7b7a44992d9ccc30564ad6c8041b1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c96e4bac51f5b46b9062eeafb2b86f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d1837e8b7909917e1e77f2f1201525226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55056d33e4f6f9fb5ff813c36fb0dfd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dce12903a04ed9a3ce9d4c2e2aa47af228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a38d290c44b25613043196370ba111229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ffa2a19abe957fa46eba121d19bda4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af788a6591eeced47971e0192669c9e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5becfcd0b94bb844fa0105ab2fc8f04e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bf64413697dd6481f577cf1b6904d7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02fdbd6991131d9efa8afa89d73f115234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338391dbd0b9aecd7171de495180725f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9912c3b31b80512fcb7f8d2c976ad2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6be99c0adf1e310b40cf048a13dd927237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d092e972df4d1e524ee72396674f12f4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a11ac3525fb48e1b285ef52151c0124239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961daf521e8d42a21356bb2495254417240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a8cd677f12843486f23d1660bcc39b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8c8fd688e80cc165f447e9458e20bd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f722f0e1d31efad2effd78baad64548243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718725c6d060c5592c36a67550303b4a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9533a7715cb60848ba2e4d9a0f59eda245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ed4908fb3d85278ea725c10ee98bb8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3c233e2c748834c206e6fdfd884741247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c648ed82ce5dc2a6c25186bc6deff5ba248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa978d8f39a64c649941dc1bf721b67249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45533d8aa458da631612725abb129f1c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fbc8f690f296bbffc40328c6ce6f6e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467bc0710cb972e8ac357ae977a8a0fd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5ba677519f53551dbad81871d57234253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052477c960c0acb3569d0414654d2c7e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45863ce331a0ac5c89dba30a241cfa44255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707d2cc6de16b140524225725bed8163256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc1925f3cd0028975ef83c879f7a6db257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3f317934c29a917204b870846b3529258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbd81db31517b16c086da9fb15adf30259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bc46de68d63178ef45a7a382bbaf13260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41efdccbc0ce5049d30f941358608a1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f232b82041f21ef1ea85955e5f156c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30f0157c08a84df3ebd39a0372118df263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2641a75402577c309f2daadfc5a51dc5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b984ee83a16287abc04b81fce290eb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c52ae802ae6d307970169d83ccb5e0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e3ffa23e495f87d8ba30287c18104a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359a427510df8befb69cb001326a17da268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25666c3fa92386db33bb2a340b07ec3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76104d14405c30ce616f307756ebef5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c293045cd5d35c416e872d152f1996271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1692a0961356cff6fd3288163ce03cd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d494043826b694b9ac7ae127f6345e1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8027c8eb6cf6a025c1d245705fbced274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feab966cf72636b72b7b2d2b9d5e4a21275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4fac632f09d80fedee9e03d42644ca276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0b85d4e0d8f7f8815ae947b7dc036d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4081d05d33985b2d690bff66827afcd7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52bbdb19c93d7b8b7852c21af58d58d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dc74d18080dbda1c36cfe309181396280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d9c20b771d1dfe396746dc7448cde0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcbee7511e0bdc1fb6ac602fb71b685282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d73669a1ad48b897efb8c54a7c9422283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc033aab5217131537d84600773ed22284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac4f5c81611f13436200a17bbdb3d7a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f5cf0a7aac905fcde31398aa2bbdfc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e2fb1bf68b5defd2c804572beead82287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf71056f58583667f9a22ca645d47a2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc386dd8e6d0877e30cf1df46287150d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71ac852a01ec654094caa654c973358290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3ce770b009c7ec0df330cfdf6ba38c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcac76bc87ccc1d6adeba504b4f0494292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee6aa33531d6861cb23342793b2dd59293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88dbef2362df320b174749b898eb1b0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1278066ca9ab1ab280aa3888bcb3d0db295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9cb20b077b4ae31964c07796dcd3df296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fbfbaf19f2f910eec2a0eefa8fa514297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17b1aac5746222f5d62e04cbe16be8a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f52dc850f7a937a1bf01f7abbbfe21299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7a96761eacf11ee8441ac35f13e537300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30db6c1c70d0ec8d7827ee17387dbd50301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af74227b1d19e70392945eca5c7f767f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7746ba82ce644339ed1da6abe241c39a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efabe94c720ddeee5abab74694f4652304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae57858cd3d80554ffac4c35371e250305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac45da61e13d0534e6ecf9415b95997306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a728330a047deaf45a0e79522ba4d17d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f7c9fbfaca817f6d897b201fa7b6f7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643b5fe51337cd455f7589b29ae2e809309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb74c58469e2033447d6d4a5e42ef7d7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab2c9dd66decb6085749a24104c0064311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b62c50f6c1e437bf8d3edf74bc7ef8e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7548d3918ab2ec515c8a203467ebb678313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f140ef30e6298a58b144b0a62ebbd49314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38ead11398aa30e15b4b345a54c52e4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47dd92a8dd396a497766d3beea4aefe316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fed96f4971ae5294fccbabdf86f9f23317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b167d410fe4bc981fad496d79b94af318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3eb12d4f2407acc58e094bb89b6106319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8a48d34140c1530614514f0848a10c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0760f1ccdfb26c87dcf4c4b8c92b3441321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420ee629c0fa86f82c4fe183f6814798322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461f68d7ea94bd071c64f34d48821121323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984e08502505cb7403caa112d999ba27324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2abe9acf7f95f1766023ff00ebcedbc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df13d7caa9e2877663f8ee47d7583833326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a1334a21367b1419dea32df93cf452327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e997535568ef03c4e691d25131abdf2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec9c433677b0d103313cf5c913c5b2a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597c8d9d16018658d437ebe6871158e4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0990a8479cdc7043b81f6039643f6c7c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5412970ee99e3c3285fae2af3f3f89332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908791fd8c8ef677bdc4778eac5f8b44333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce0ae29724b65fe8a7171164bfff6371.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b2505b01d7d7ba831712833adf082c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d5d2f73a16b668fa3ff1e9448a95403.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846abd3551d16ccd2bd00458c120e2bf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c83826d37da4e824c90cd7f38afd875.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52315a6fea5f28b1056fc48641f6272b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a42a7874cf3463f80e47265c65a45b37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd9242bd291386fa3bfbaf2253d26048.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcf73c46a3b7fd108cac8e68f7a8cf89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ce692da6da775e25e05ef6ced75e7a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3309916cc8f614db9f740be91a4b2cf911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bc87ce1b557a4b208986e51dab1afd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c5843518c012ba3be5560ac134bfbc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638a027e446d7d02734b20c267b1a92f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10372a94171a842b5b8f193e7267ecc115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d028b91e0aa125314553d8e0b7984fee16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f52035a9b469287bdf0fbb5ed752a217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d42f88acf41c30f8e7a5b257573748218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae13f2635aa3e74b91cb6e62846a469819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6402c13baea616859a25feddaaff294820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c5f1b49a40ef14b5c48a896e809bd021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176d87df774937b9797c56d13df52dad22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c3103efa07633c413b865d7c4fc10f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73566b682c1ca435bc5f39c0c4dc354724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f876609d5602e66b8964f54329e95ec25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec0c1a2d0ba8a191b533d09cab0c77926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9694d7d7f61d333674bd6913b1fc48127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbdd2eb23410efff02c3bfb960fb64528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c951af60aa90f3308f398dfb02d086c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d745417f62ac25c5e2fc450cffe1d530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0897e8114b7b3cc70ba1a9006b270dc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246f482a7cdc906bee967e13ac44609832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10b241a176ef4292b0951e9bddcc81033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2672c7ed215f324e8e378dafe383727a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ef6a354ad8b9cb33648f0543dfdc1c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217860739003e07b12d76cf6adaaf31436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde8bd94d7a210f87f22b18ddb98a92e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34aac0b2325c1eda8e574c4fcb78af638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043476d45b232b3d184932de7b5648c839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78e9c73c0e57a22f4abb8d4665b1f6340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1077a734d55bd067f9430b8e84d5ec8541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f7d310be98b2ea6ceda48732a8da0742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc5261ba810b27942210b6befea976343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe08a586dda8eaf8807320c9a1e4032b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865222025f31dd194963562ba7b9f24745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdb38612ea023168efa9549e702f67746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d92d9b3b76d05e78945979454f241d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c68f887d0a23882fd70ab85d69813e648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5ffd0b450aaa2e9630249da788f4dd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d64edfbd757ca0f9257d2c88868e9850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7672ca970ded8678ff830ca46aff3251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749f421b03bcafe395df594dae7a482a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc1baa65b2602ac1eaa74f8ae64a6f853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1377a2e98b1be2d6c3432f56fe44a2f354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d14e6dc33c5fa7503dd0a9366ffaf555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e73634937475f3916f03988d9be89d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3224ea684d2489b843f3c5201dc7b2b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40baf95d1c2ef59559df9a446cac86c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402f7b3a9255f8b23428407f53f716e859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9c188de4d4f491e0184de6da58ed6460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52ca0ae182bab583daee1ea83b1247761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068d750fd76ec24b3a3711232ae04eb062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fe96e4371f64d45ff598ffd367220963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a832f5eda3faae7f965d9f09c7743e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8236a2a34c785adfbcb8adf0cb2de965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d357a38cb5077d6ca6ac26023ff1a15666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed6ef6c67a8647b692ef802de40086567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848be649a243713c7b551f6d7fb4348e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df60a46227d275226feaea7f30d41a569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abfcd3fc3e7bd92d4387d95d3727ee070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b027e14edd26a5c3e24faa039a4aadb871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26baf6c472cda9578dbda17e775590c172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32ee53f2cbc3f5cd1e398b81ed46a2073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed555e7de4444adebfcbbb8c3d087ab74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983c23754fdfd4617922bf2276eb813475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587001334e2f097bbae580f5ead1ade576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc7734bfdd1c0e5fcb309b694d8980f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d02417f3e2188bca01fc55aec495dc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85881be7abe27184c5b98e4c48967db979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e053b2e45d1449b77bc7e33c057f7a780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119eabf5990f03bccdcf3d812d60f44d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14779c0bcdee97e382bae07d4725c09482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187d0c11b929a6576e6e58988b243cfb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528d77df91f8838f2fd1a6b3d92e5bb684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eb5444ac772ac99fbb81326d5b4fa185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144b2694f094ffe79a4c178643069b3386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec7bbe658de2e2b779e25564424d94d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83cf5ffdf5ea2fb06717f7002dd8aa988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587a9f39bfa7449699796ebb15111ce589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acb31c950663ee8439cdc7fc580f80490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc3efb8665673a6ebd02f969541d2b091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb21ec0b50bb9c45c17cff08bcc02f7992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d13fc7c7f63b8f5ec46ccf5eb8b0b393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a832e112f5db1bdc70adb063de975494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa6f6f00b33d0603271f5136885e3ab95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0322d61cfe43a5cc1fa98e621893c9c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a81f66e4786140fe52f16e06e367c197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ec3909bcb3a0a9d7007eaaf99265f998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a2240b64fc5f1c8bf8e18cd4c4681999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42af95fa8f3798e13a907afafbf88ef3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07de060998b4f696d190ff45f7bbc90a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf459824fb481a9e2dceb86e254eb78102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2e948836cd9c2b7471ac7e20103161103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f56a57b720cd82cd24f786182a072f7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414b57c50680910103a1c95fed7a7f17105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092259d772718afeb61e6416d1eecb0c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87d4ad96da682c6af1bd85319c4478e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0063b7ee1e2e9b82e3ba5fcbc192ee108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcb0714be868cec1fbc220dc5bf653d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f236ca080cbe3c2256562cb4027bed5e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceb152c5e3fefc1a6de360e57b9be7e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae9176ec873590b4d1b798c39ee15fb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842ac7b706028addb61943ac38bb6331113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b0875fd467bd49411f92816427abe7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33da683c97849eb91e6ccead836cb10115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac54e97932fb8add997f76c0f0a21dc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1204fe2a7b9a3ec01a0f43a4a1deffd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ea8d4ce4b3932ddcc6768ccb4e0a50118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a7ee14b4650492082d5f7df8c63fd4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762452dc8783157ba61ce89925fe3659120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b87290a40a276798ce175930e8929da121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d31123d1a8e00cc1ae53f81a341034122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecbe9b9661a4c8da65a8d3ea553d458123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cc5b3d03cf6942da72a52ffd259f44124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d01976210c2833d65db1ddd092ddbd6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edac938a9370e8417580f88efd129c62126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e97e8268ef71f86c707718dc272de3c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2144a4ea792e36eb2cb7ca6e0355c4f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306bc2aafafb0c3ea7b2322f08598efd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd91dd0a0bbf9dc93ede75a31907090130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff80703c3683188d3db1f106b10fabc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c29b78073b60eb54c58f7d9ca32f9b1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c09f9a9dc4e46ce9aa56c3e3eb05d5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b64f4fceb967c1f4f8138bd1e7c4324134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50f1079598822da34e2a30197d694a1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a178393b8231d3adcdd24c71d6b3c404136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd1f3212a1e262d47d0bfe30e426cab137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d07c817ea10a1d71a393cb588e4ba8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0f773a891c6146e215cc6412f96c35139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a568e9428d372b220a83bc87ed89b6ba140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0790347e5d780841de8a93baa1d6b3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0244fec88cf3f64fd6d5490c82e71d98142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d0d263ded1848dd0e925b1c3f7e45d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff294012d015807ac0e631a889b0bcb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b00716a0c8c826911de07e65d65f929145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bddbaede92cabf746988e43a802725146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f20f3ead32adb1933d5851e1173c3d1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2c349d50491547487dcbd6129a1971148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9197a31b298dc7ead280cd92934c8604149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6544ccba0a7d21a2892a30e84fcb70f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040fdbce197e5a39d46607c60460ea88151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9981b405d2c7b89d3aa28fcc3a95788a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cc8d5dda97893d73d6c0dc3e4d2674153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d540e5a93203f086cf948cc53063b27154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18a31a6e14d68778fc859aaede57fa0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e906bbce32d85f6766f0ad2a1daa36db156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3340b83b3cf7b71ea4b0907457eb46157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da0489950ad021bee0986f21f92cfb0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b1b475d53d7d98552b77b3741b0af1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b266b011038fe64a274c7d248075540160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bb596dceb538f88954ebece72b3749161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21d404a250c28459f3674e072ced784162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2153bb773e6be237896d851ba33c96163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832206e267252748c7a09ae04a8db871164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d2e0d043e189af7d6b259f7903dc80165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c005094bd7bf7ecc8a2c794b9dff64c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236a4bd80e73904dbe9aaea085149eee167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598593b13a97c2478b72e186edd34945168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d66de05b042ad422fcbb607f75dcdf169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc702665cd7d2dc33b3b0f9561e63fd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9a0ec192e034ce5568a1077f09f098171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c80d8499cfe656d2fef2ce7a42b64ef172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46db93681f6e2189ac247d60be4fb3d3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54dae8400ce901557d30268f1b91e2f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd66c86f1f9aca87f7fb8c2d2782e682175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251a8860f54f23349d3492e421a9714b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b4e5729fd39f1825c0110fe1fe01ae177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3dd0f53efec99caa943d4d9ad9343e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d972da8c8f80d401b4babc82d73e76179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a79d6b97c389de8300388ccd1de5be180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdcb979b79a06b48b520fc801b347d9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4c45cc3975483095052d52cb31f265182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb7f60768f9080ddd5af16c2188f44f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2a7504585c8e8afb30bce1ff813fa2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365579dcebf25ec9fb61b55df347b17b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9b37a82872afad0e6552bc1de5c387186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf6972c234cdff397ddb1b3cb545792187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d0035a90d78972292266b18c553529188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69006b82dfe2f02f538de35526e4aad6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2506e8377b510053d0edcf72fa7e0d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e449925038d46d53230e50ad58c1cb37191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eb017a143420fae50eeeb82c6d3e3c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a048849df8e3dd9f388583fe6fdd821b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8675372c13245b57b24fca1fd426804194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e76cc295b33e8a35ee029cb628bbf00195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f777e4af717cb0475b6bbebf5f3978be196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d708133ac374dc9b42bd1b680b8c19197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceadc398c8460eb6d8c350772abdee8b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89db857509dd5d8c13a3cdd10b633acd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78508362ea7b3a9bf662ef86b6eb4e4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bec319fb7640ed5ae95d4d024cc5c9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910357fdb9bda3fbd5690d4aecfeab6a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404079f53df452fa394ba12403321d4c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f7c4c91fb4fdc746a64419bebcc8ca204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5766df872bdd3858449c01312c1ecba205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623695bee41e478f5f42f7b8a5de7dee206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456ecd600e315fafdd861117cecaba1b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47619e06958c95338047b78eceeebb0e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1226b7ec42fa6a82880c1cc7f00e8382209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0a97dc492ee6f0723edae086382c1d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf22032e19ff5da9e2f3fe3220913f9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeff4f72c5b38e9ee0235b6973979ed6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d3137bc18578f93dcb094354be2dab213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c30eb269c5b3ab512431268bfd1bf7e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ca005d8624b84393613fd9532a03dc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1bc2854b2fff46c315f1bf51bc5339216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d3e4f878293d248e95bee256d8b9c8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff203e68867b43b36718ce27da889f4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330682c4868b0e74e0770dc918d3fda8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce1dbfeaf52d2ffd9a847b9aa97f6e8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776a3bf9e1c973e6ea5fa8092193d402221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e901bdfb83a6000943b2b798564a3ecc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e568c1ceee5d3d635a012bc4f5d8665223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9600fb05d3719dab7839394a4034f96224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771817ad67466de6f6d8d5a30eadf0e3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5213e0707de706789a287ab522c595226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2327d365bdc4b3171528d29ffd7c4c02227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95d7663022b3464a05ca872b64c7f7b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b71f0fc9eb15cc042279ed062359a6f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9880223f591d68ab90799ce4f8dc2e49230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcbd2543c22d813d0eaf77a2edf2b85231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ef60ce190147c8a7c548c848965e37232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540358c05a4a6eb5024ac3ef28df8b00233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94f73712f07adfca2c522af0b6d1274234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21604ac4cb4477bf77458935a59c0c10235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a258e63fce535bc0e4dfb3624fe893f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c489b230e74d533fbab8680bbf62bfb6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8013838551d234cfbafbf3e5322dcb60238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb70343245b50c85bac1fd112760b021239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507430ecc905953910d24f2736fc46bb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d9f8fbbaa368727ebc06780e864d51241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55020a076edd99b128ab2594ce1f99b4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c77b1fdd66f98857c4f2483e612aa4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914ee32764fd21ef173862e436ca55ba244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ba73bf46dfd0bd3c505616c148aca9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed430c56bfe11d66d389bf08d004815246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a01c4a79fd1366cf7c99782d3f6858d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b893a587be59f90cd4e79a13fe748f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd49ef5a9fba11d4f6cf2e8836092a39249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521f4e38dfa11818d26bb81844f0f218250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3483c1e0c3a9a19ea1c1c9dc2d1753dd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca561e69a6c4d1223b128a04cc574ee252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f063163a9670c494014934e4c11131253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c2c968940a371d75ca11fa2478f13a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638917d3798b181fe599fe6fa972241d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0a1f12ad454e4b4f0fcdfe03490d46256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96801031b65e13d37f28d1af013ea61257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcc54289a18b7df51c03de534ff4a2b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f56eeb88aa507be06be8613cf154b1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9958f961da7e15d0bf868c977b870d59260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9942396b4b94323ac6590c1355855aa7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da114027aec090ec4b2460ac1cba1927262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b47799b4e5eec78cba1db78a148dab6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe1f0f1ca9fe42776ed66fb691e1390264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dd0db373f2256da504418a5cef301d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cc99e77dfaf1792d94f289971d75bc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d816090c9211bc404cc3b25ffe35030c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6b5657bd61d9e9bf858f340e57ba93268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dc38aff861ce1586600394d1a3f33b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d00e2d7aa78db31572b9334b3f9637270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2457bcc85044013da0eba12751fddc37271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e779d6017a3ec7203c9c1f76c823a578272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fa5878bd4b5bd00f03f3a988a29d05273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc2bcea39f1e2044b3e324c83ae8aee274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf643dde3789226c7dfd7eb17179350275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997ac2cbdd93411c459868444ae5071c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5886c4f029c857e99b8fe61170ebd7a5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1878b427fa1d822f64d5fc1a06c3ff4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de82f6171b6c6fc3abf0d356b030f571279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745ea39365d5fb3d9d33a046964312b3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8084561d099c44043220278c7396d9e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5bf909797fb9eca07f4b892c1a032a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4b035136cf2007b35f06f25aa141e8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af465b6a6163896bceefb5d6ff6280ea284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1722341aa0cf068afbf2e641a27977285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8698287c02a052b2044802a369527aa3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9860bf214141e766e7229d9941ca8a0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334b78fb5a662d1f784b1bfd8847def1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00176b9ed43a206e37005c65f218a815289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e73a3f66b7dee4a42038186a10976b4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86e1eb41e9191eb3563cdc6a52f7cd9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03982d3bb9d5fa504e1405a18628824b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07e0fa4583c8f190fc348a2b026fad0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55606f43ed241d6f8c17dd6794117a97294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d332efa8dc69ebb819ec368e7291be295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8735bd54540145de0b95fd559beee9a4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a19dc8a14151b3d887f4d648d979c21297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3e816dd1ffe78125a39e2fa85ebc79298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa060517bcdd9e0cb2dc5146ae84e75299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465004485beded18a1da5e8872fa2c37300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1eeacf56769ce82060a3ca720691a9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e6870575c49a80391a55d69edce313302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4da9836e03f9cd50252a0718ec1966303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e544f71fc295b7eb8934418fed25b284304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d3f67fb0d320ef7eb8c47a65d5fb30305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e082363abdc7944cc470fafeec045a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a19ce1c14de78f4860419cfd9d5168307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d289bbaf633cc51328a5be857453fd68308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a8fee3785b404129d942c347a934dd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f598d94ed866b88cfc266445741652310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50211741d921594a2eed6b94baafd75c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365b6bbbc45354b288303f47294356b1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070e544eb05ecdba7d06eb1c09bca21a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbe400be8d7ccf7969fc7494267559c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd9bc73990bbca20f52763f5e153ec0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14c4066f8100134df8810e956096d1b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993dd59555e6f74052ae017e989faef8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fc5ab068d7dd1577baf6dc1c3bf3d9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1d2cb8c756a19d1f5dddbc15eb8231319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70b4b780ab418b4c16bd595d75d6535320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445c4e48004892ac43ae49bb6848875b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c81b2e1b4d221f5a4c54f8959e48c43322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d0630df4605dde514d63df3c494ad4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ecbea799319e2db2e4c3e7d6ebca5c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada340837d080e214a77582a330615fe325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>