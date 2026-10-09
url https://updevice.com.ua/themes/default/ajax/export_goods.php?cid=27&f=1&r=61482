--- v0 (2026-08-24)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="487">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -436,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -508,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -847,116 +820,77 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
@@ -1105,53 +1039,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
     <t>000011937</t>
   </si>
   <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
-    <t>000012998</t>
-[...1 lines deleted...]
-  <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
   </si>
   <si>
     <t>000011947</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C New charging data cable U144 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-new-charging-data-cable-u144-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012057</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Nuevo charging data cable X121 |1.5m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nuevo-charging-data-cable-x121-1-5m-60w-/</t>
@@ -1249,95 +1180,59 @@
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
     <t>000012270</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1444,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1528,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfedcd2aa20c024d8e6062fa2755a161.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e7b3e3125ee1db7726af05690508212.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0555fcb3492bdfe02368d89505a8f83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56995af30cad14514275671f05b02d04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b294916f2fd351e32955fd3f4e2aabce5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfa705975abfedec81bf8941e48befb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90426f8feb22ab5808cde9cad84bf3377.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eea8414934382f279cb4192360030e98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46acc5d25e0774a81d0be0b2a1af6c899.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9d5efd5c37343e78899e314b6b2dbd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791be2bc5c742470433442ffe83c8cac11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4598c32e67801f8def6f89e9087925a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2bf4f32ce2887190d8446bd1e0d6d813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9873a881742e33ade531e49f13813414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e491603ffa1ccd83aeab0a5e32f3af5b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cb0ba8794e5803fa694ecb2b87f3e616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe053519abe040494951c5a8058632417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43187277a38abda271dcedbdf1a23d2c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e9d4af72560bb4460a11b9e2d413d219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032075affcb4982d01ae40c357448b1320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248b5ba2888ece5f20f8320e94d6bef821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc000ddd7ed23e16b12ebd47a1cb915322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4d02afd51a47c72b65bf60e6d2898023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c836eb6f6cc2dfddd47199d990f38224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b796f89aa2bd5c04285bc6c02d9434d925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb86a02c96a3ed42591447579d7aa1026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d05abaf4aa9de860327308d029125e227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f94fa92e2799ef3c7b6fdc8dfbee63728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4484b079282078abec23ec634bee4a5c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edeb630d568cf3caffa6828741fead230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828028d604109e7f000788ed897a8e0231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1752bdd721f5dfe9f03365e6f1cd651232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5012458705d4ed9c43ed53620d80f5b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17d770940eb8cbc2bf877c7bd692d8234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961b7ef619c7b07a0f0e188fab89df4d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91679b26c56cdca2a260d31e63fc727a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a8653815096044789e0787266ac5de37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc239c30c6628c58b2966c5ce6b9438d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214b88f35c832e3b4adb964d86db35a339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c984f166d253c17ae72eecb45376a2aa40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0721977535f66e637701b34fe6619241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5afaeea8f2bc410de4a1a1493a9afd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed92b6a1080a6304ce05b9b61cb8ae143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77495873a3556d1b8bc9a45adae40c944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3809e68e6e13db86b1532a9b4bb29b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab807255bc97260986af80a00316c46a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a89dd68b809845058906a3ba6864ac547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45ee814fb9fe76dfb1eb4b356c0328b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d281596b8a5c086e78b2f893c3ff0d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3e4ebf59924fb699e38b39bd87ccce50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3288b2a6664804f8c62fc8414cf69e4351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e21c1c0251c8fef2e4501109a9e7b352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed00c075546a269d10ab5303489ff2fd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8fc33153e2d3841b5fb6bcfe9a475554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ba3ff33dba8f19c9251547ef74fcff55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c3277b7e551c9b8048d19fdf7a85b256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e085d6cecad96349f6014d692277445057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532befc8bf681aa13fa80bf258729e8a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c76517ee51cf9a6239662b9e367bc959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de21369d1ea9179c51f8afc72688efc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6f19f139237afb4314e769b8abb15661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de23526cbbda0c84a29df53367cc1deb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caa2400a251ae0eff700520ef3a4bc863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56816dabe389059878dbee92ba314bb064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1270eeba8acb11072299d0367a032a665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29619f44d4acb6d5c9fff7879216f8c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee84f963837969e7b2064d46a345377e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f548cde551d5812383e0449bffbde368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd8c35ed314ffdb90f5b2d678673a9669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aba1977f15a370ccee1bb72d3abd81370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284a2a23dbf1d7a2aa7afa548c200e3571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58e50b3cf5178b6107834fbd12de60972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b622ef5ec003779f867d279fdf8cbaea73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65b5603ad548a65d87fc847274c478e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a81c3927b4370bd693f39a0b3be37175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbb68c396f7318d50fbd6180683284176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9e8ad766740b9012b74d72c973389377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c7f3d2d3b5bef9bd44eb8ee6b106ea78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68279169f4960700c8a794e260937ed379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a471fe6408aef4f3f4b1a81cc2bed580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aac69edb2ac770a2bf16bf598a128581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932616a070a323706245784e4992994782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7c2c0d4298fa9dde41cf8b5dde88b183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73abb7de05f31edfb004f5072a608cb484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceab5057e5e5be71c0ee536b6d8fee185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c424b3b6e1197717b883576cda2bc586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29593645797f823356ad96da7be180a687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0861fe3407a2843afd4e968b53a2248688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a227c96f124209ef164cb8f47746c7189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f13f7d5d6d1691e57d716e4269cf8df90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c66867578c62ddf4431d8f9596700d991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d17f1c4bc2448c8793c9a1d0f779de392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0d09a9a787361c2851b50b2321bde793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663212d15f51de29ca80412552ba1d2f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fdbbd4403b80318070d3b61fbedec595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569cb5dce463b457f70d49f9c29d2eda96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd5eb73a09413dad3edd2dfaae33e9897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa6d02b0f1a0c03d57e800f7529b91798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae59c946abb7b0a4a93944e5b4f457699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96066d21aeb0cdbd8d2367f39e8ecf2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f45c193905a8c5f10dd4ccb9ad44f9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40282b07d5f8da8fcae5624ccb91ccfd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526c14efcf03cd13dfdad5f24deac8eb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9bab439ee1704d02b5ea845ef0d7eb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d5e9a2b8a366cc8364cb502442d13c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861c52eb2e7d65666ef086e1825a9a2f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f350297b36fc1222bb93c89dde6b12a5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41368fa6e4ec2cd36d554454a4eb10c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebfb3ad3fa7b7db95a8e3fde8ed0491109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2628cc0fea177853e856faf78f190fb5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b22058e536b8e8e4a1de855d75329da111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffdf557e5a42006a02eb4a54c211b22112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589fa8f5040af8656bd68988eda187a1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb20babf5a51976ed9b771a32fbb099114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1e615c7b3001d1540e58cb38641018115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac413a920571532677e7e8296534440116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09abbd9d6f0be2e2686db1c59d4ac95c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24192fd6a54297a5f237e3855e91707a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d810c22e1d1874fd42e4f8e6ffec2ba119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4cd6968ae9dfd165ee13b4306926b2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375780835f386e6d16ba19ee8947415b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e98ce789ee3b95c30676f71e8e323d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bcb6f1bd540cb1abdcd9f60f93178c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9183d1b6740d549cdb58b3a1c166133e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6646dea643cff1d791a66f023423aef6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9caff1fc1084f9676765c12c3227214126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61400b606b3e3c70e87f9e0f1316438127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6639077faf0b7851897e565ae9af4d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b478bee4e2ec62c41f3c13250365d89129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f236c1fa92fe0fcdf0f7c3c72209a2d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e12ea0fbd16f2754fb8d7442f5e5b40131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aeb45490336750b2b67f8c88727172132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0738de418d934d4750dc3ab9437d72bf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95902c81a54c4c2bc8d2a1634c616489134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aef7f9ce15fd72993a5443812f87ca135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f9c25461cd3511fc06c4a4b5a26c40136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddaa36593fcab933b92709c50452cb6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5aa19086017c35a4751ab1d1dda932138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441e030f8a5c954048bc4bc1e1e570c4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0274b41d5f4699479bc8ad3cea8bdc8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfd5da311b2fc9b8186cd515761b448141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674be56002e7f3404b2c0f231cb44f2b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe69a35f93e753e2cd14106e61774450143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb3fa43d77ce2d90564af4def71356e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf48fd4ae038e341311223d93b7bb94145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993f98a7182da2f5c446e355c7ab10d4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf5f54ce955e1fed46b26c91e5eac25147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f6e0041d9f8d9e779a9e710b820d88148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b3eecbbdf228506e9754201eca01ee149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a7dfff044f74956d96fb8c4c19b9ba150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d55caaa30eea44e31950cec40b75ab151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c2986fcf074d6537960f4a0c4c18b3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6da0329d2320891b2f61a92ca69c067153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3767bfab7d5626e8f121b555e42bd60b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac03537c9d0993e8c830239a39a2132155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc44c06770ea3468fe9a7d3a6b393a0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60a93dacec2dbe0e22718b93bc8dab2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d9d505b441bbb678f19dce300beb25158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3106835553274ff55fef5aa96aa77199159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d18739866408ba44490b1cdfeaff2f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf7fa8549a94febd22efc143d917ed7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1422c2a68ae9b7819de94234f0e4ce4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9809d99f594125e6eff5ff9261b7df06163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1538a19790dad308898124ddd3c4d2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2d1e80635f84cd978fdf88d8cd5b4a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08a6d25c6f4cf97538130f0f764b1f1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265dc317fd8f3523a942996ba3a61fc8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44b3ea8dc430c9ba4549b146754b97e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65919ad52c5fa394e4698509cbeb053a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ef0f5f00f673b942be183234d83d96170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e26a7394ddb85283265259323524fb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd31af6392939ded784ffcc7f5f4528172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ffd9f5702fc863f6bdca4c18abe5f8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e790da2fa1b53330a1280034331a7a5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca95699e71ec9e40e837fbd78b2a2fb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c025a1f0ccb61f6f3c25f9c58c152459176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b23fd3fbe5d1a75b1cb94e4fdb953cd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a055cd8f0285855d18353bd22c975ae6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70a813982b21f340c54d2744dc338dc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01d09b8909f2b32d6d35e70fbb09a19180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cd32121c5a434aa592dcf9f28ce7f3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501c587925e1c2de6e805f339c30ad15182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400aacfbdc25060e0a03c1ba0dea940e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec6fd1b6ed78daf12e731b795b87b81184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fa60180d81332b44ff9a16dab99f01185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a937b762cbcb05efb3050d158a99d3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5210a43a28cec3fd1aecd2f38715a2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5008255a3af2084bca440461c7490e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428e3d10da65022dc8277a5e2dfe9247189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5a7458d10bff514f00ed3aa2d79bc9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f439bac533cb577a1c4ee8a30e34dce191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a03885c5a039f01c2569aed1261d6c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53363dce03bff8a055b56fa0197ec07d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b307cc1919826287307e8f7e4ea6194a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b993550033ac2540feeedac66c68ce195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ddbdb146083470e299f91aaf58fd6c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbd9cc973b9c8eae7b051c951a467f9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae4f708c2ec9ee7d982eabffce9b9c4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afebb54e793023e9b8a4d543c8bab6e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753d14560e362a0c6a1d6869fd79f156200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250dd58feadf36b0e145fe8e6fee1adf201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d715c7ddd51162af876a42027a8ecf202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485c907c30d263a64ab7c76262f49348203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3b6b49311acc2c65de14826dac40a9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cbb2f6f569b70f1f3bfe36715f65d5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef032f2221c71519d78dcc2cd4c1bef206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a9f4a6630666a87dcb77cdcb302b00207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc20d261a8c89e8a6dfb3c700c9b216208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a0dcc4100c5d8721871381aa6530c4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fb544fc8a5b1b7d2053b70978c1a5a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d5c139392315d0715f56132155d0e7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2da4d5de623bb4bd085c3cf507e7272212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67ffb78f123d0d7e6441615521913f2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3813f6da1a2acd86ee0d1c125e507b17214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dc9e7008e22f7eb209a6f0b1859fea215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c14b84f3a23e95fbdb20c4067986fc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290de2a64d94e582729cde33f5c18a6a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be59aef868df9a63669ef1ade8a57718218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e611712557d03ee6059bbf84ae335b3a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be83da0420de351d0d62704bae81a70b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa9bee2aa3ee0846fa255f0d5e33330221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f024b2666d3f701cb4744c08e4e6dba6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfcc58c32f739f8d5bdc5f3db2c5428223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27836387da0048dde4e3799134b7e55224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b4445eaa50b4135bc9fbc0410fa2a6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0efaa818eec19c52f753cdaf06cf0ac226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8cb168be2ba57c6d7b678d92313325227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5657e6095fa2852506c43c3df3d79666228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6b090aae37f718ec09dbd19548d3b6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbcbd57c46917571de5f7d79fc88d58230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a635e7be9a202128bdd11c47d1dd5cd3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a9654538a5f88f877acbad1796915c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3b14ec8356d2958c43b2fa832e0150233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076e4cdbffcf8a723de8942e9e98c8e0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc70ad52e72879797b5ec611952df4dd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af016db2fda1c5fe0289d4a98e7643a4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7a21d495443aff5938f35577a0b9c5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56a6cda1b88a6324dbe92b34b351fe3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee771c9d975b7116b82dd6b120a47706239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae79444e8d344494ebf3ee15190c62aa240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74f2dac3adb754eca04c3e62e7de672241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13023e0124e7275b18fb4e121bf0a91f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5a3f496e2fe4b6a025c10c96741f86243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712d43e246a344ad6df8a0a3b727b731244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10690f27730fcb31297b118d83dc0a46245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85e6816aaa0805d0175ce268229361f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67135a5ce88e80ea181390e88bcd4151247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea5abe21aaffa0dd312011a595242b9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc9ef72ed6973b4396d6f53307d218b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c38f7799a4181e62894b27dcd96d272250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77e5abdb8d8d3ec7f2cd065525ba86d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c34914861f5f4e9fdeecb4cf865d128252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30495def40f5069e2dfe4cc925c6323b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f59ae450f45d609edc5ab2c4596975254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1964bb6e173ef12fe72278a10b022e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc8f276066581c4d3f0f2fe89877896256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021e1394bd53bb9a502e702047ea5e22257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8463965c2602b0df6a0cfe83b5a534ff258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c28d3441678e67e0363c7033888926259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcddc59f495a1b9c75325ac20cffb29260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758207b12095a60c365034bcf803c85f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3bdfe03dc1d79cf7e427c2b00329ec262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d710ed4cec8d1b6449f27a200fb6e6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7720247b041ddeb21d4277c1784f419a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6868c67c08cd1b587140a94b6e8e82265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f107343ac6fb845e4a15687f10611e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338d8a7f9b4d98a3d9ff01e8a60784cf267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee48921ff31052b9ec1ee71182c4768f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4093ffb1e91b89910d20fec60f9a315269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdee0f5dc77afb338732e1d0752e0474270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03933df8f395a0c54b8837e465abf54a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62a88097d6a1e3e4a6fbb12b0702ae8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0040b151c96d2b22f32ed44d95a1d6d8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1ab7fe034a1c39a2d91af507790f4b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885e041b57474bbeb1bb96291a661cf9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb02a70e38635005019721768d61e32276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d3e85d998df64a66a6a42c9560ecf5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8590581d1ebb423c82494dd651b73b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e587e219a454162da0f9abbceb70bff6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216f70a190adba2a3024dba25ac21e85280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eb21a22adeafd52bf08f8b8f7d6abd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9f41ef904cb7e87cc9ee457006a67b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51abdab69f0467ded49007f125132351283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d17e62bcfa7fa05326d6c85e283d955284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184063730e48c6a31964911d2d21326e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bbe28bdcb479368d6130dba8ad0bde286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15ba45c31cabde0b005025451d79170287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a18cbc9918d8b0999fdc921512ef010288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1124c77b39c167154b263d016d66fd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a939e46e0f984b69a211203cc436c11290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337df2cd6db6eb63efafecf2b33e7bfe291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757dc26a16d001a5188ac250cd25da66292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99c6a2181cba870ea8e64c6584f1f93293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce85934ecd56d248a55e0e52a45d49b6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12603764ef82236dbb08a12c3683d91b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588da19744c3eeba6da9517c5483e9df296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dafe85041656ce07e84d2560665957e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a0f18efe395d28dda9fd6670d79020298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552d5cdb0cd2fabc308622aac3c947a4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646da47d1aa4acb37f8798dc3a5aa4a9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cb2dd94299917db5b814be6a7fdec6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aed2f39ea3a56b974784f102ae7c13e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fecbb3be1c5f49c56982ffcd2eeda64303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91493cf6c78b132bc6b47f1016a858d4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a513d6c1a915e36e184205538ae3be305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8eac95d32727bf26f59878eb096844306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd204465218c62a5ec62a5794377b97f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2abd20b8fca8f268e61f03110c23ad308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a182cd23a7ec970d475645ccdf84083309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cb3ffbf85f137df887575852218aa4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f5bef9d4153cc27b68afd0048bd3a8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e717c4c0e4a3fc6571af82fb52d6f0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc48e08149e7752a5c8c6290bb0a9040313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4013a5609ba8e67550eeeabf35d03a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc554109c4d6792637d37b860e7101e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece5209a0dfc04afe9a5297fb3adb41d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3901aca1a76ac37dad48292eb6c1f66317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e803a6fae418b8ef7de1bf2d9cfaf950318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b61422035ddf046c5fba2d177dbe3cc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04814e97fa3b9351f44b1345c3c468f4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe17f218d87dd5ef1d0a3d6ca8ba678c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a19b605237471fc22bd865cb84f9173322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e0c24b80d8619f955a34ae1c9e89a6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6775d9deb587be88a8723ceb44b7aa324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850b12082379fcceaa586dec8ed8fb3b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd3f656cb71b25f648faa71202cc357326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742acce06ba78e6a12bccacf5235c9e3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2a4b8e6ef2b3048e344823a6bd9af9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1e07e824815d94df6d7041f9e4b17e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f061eaf07e11e189da0d5823109a0b2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2817ee61c36b5b11d13f98c9d2d7d7c5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0f7062b7f30737d3bd6a9eccffb8fd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d1a28087b3958a626763793b25f1e0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc86fa1774e51671934224003d043c1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd115f1bbe306233d066a1220fa77ed335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6967b6ea7c2e9b1bc1da5453cc06673f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d285da1a915cf1c3d0722a31d8d1b142337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2247b8f2a33f59f54883f7445738839a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e8f51bc38343bad52e2c2da99022d2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c20e473c6854b7480b3e2eb4bfa22b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25247a45c2d6cffedf49b25cb190c58b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7600590195e569cadab8d0ac632db5c7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcc05f0da0165ff75c4c9b854dc1fd1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43a49472063ef92e05e000a58fd2d50344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8751d7daab916e41f7d9f6438160e3c5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fac67e4cd6839decedf5006d661c6a4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb697625ae2a385959cc49f9fbb20c07347.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2b7fdd63a5cdf93c809db43fc363201.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8b4341cdf4ee3c5e2c037bb80f9a1e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770c31ff977c74eeff737b65a660a3f13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108450eec39b6fed0e120fd0a6b28d194.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddb3bbc5f00514a5bb6bc052f8290af5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfb5a67dfae0e28e699f2116f61b3066.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e42636fb059d815ae2cf382adfe49eb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce47d54023f05a5f2ea047083cd83668.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78afc836ceca238c7e122fd35fa54d9a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94da149feaae291c91934b723a9e6aa010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33506065a7e5cbb769ceac8023d34fe311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e449dcde3e7ba20dda14c15709f6777b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f87e84eb7ab562c93c0347ee5c450fd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78611f48c5273bb3b310fabf5874195314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c815add8e5f8614fd3f5db3a1edcac115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba14654595e44de967b804bdefa2b2a516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6469640d942cb5ef4747bf5d443428a017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b41e4ad49e61eb6935c61229d708ee618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2c03298b70cdfc8a6ec25e4573575a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa33b8844c6f1bd3e1e2665aee8c8dca20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d117eaa981dbca773069590dd82525121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56c60f6f8de68a5bae610fb5fe4212922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aafbc54e222718c8cda93011f6a82323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572f66e6b0c9b11dd2d3434254741ff624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a662b96c55c1aa783ab10ad3d42090925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f97f51d8c0c3791b9064c7711f457c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19b93334b9f27b129762ea4df4b654627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56e88cc058a0f803a6d1a58a4887ecf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcc1b6bedaacc774ff6a751a0c41b4529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79ef9874840adfb536043c5cb2a27b030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54510f4c0ea8173a4cafa73f1a791f2831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72a17dc1c7ed97300f76afc59b5a5c632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da97e08072080f1f2fe398c430b31d6c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff50be3d4781241f854707b0aa65355634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec4dd816584d60e31f8cb8a4cc3a68235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b188173055c091d77635248e861883f336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0417827537c5ae26764aa6d5377eb10237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deaca2fd7a0cdf5673c1aaa9b5b14a738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f98e35c6616cea35d0bb4df3205dca39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b4588ff7830df594a6f4530c44d05840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0723e594bdcdf383f9d812567b1fe15541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17c5535d27aac6bf10a64f42364e85242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc90cab709895cf1c20dd5eebb7d0a5343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22b178547274147597665b0673ad25a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d9b80b3ca5c7d5a7ee18a2860ad8c145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdee28e06068040e8b8294c9ba3c63b246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c47a8125fe4cc9fdeb0e0a0dab811f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64308949519b2517a0bd27e8cc8fa0c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1944692833ff4e20ba2598d6b2386749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042dc2de567b5fc4c94270dc71c7e15550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27e819fdb063097e8fb473fac6cd43251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd084f603829bdeca6a027defe852fa252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab4c29be42203cbe1930184ab9aa46153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f588da2658156942101986ea27b77954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e91bc40685383db2562cd67b05cede755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c366d41c259fd4c0ff66f534ecbdb756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be9ba33d0abd7e2029fddc44b56916957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36996cb56c9e42b60b1f0f603188a1de58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bc264815af7162fca6e66e6798020d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ac6c1c7974fcbc1e8117e082d9e69860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5946d37fa2cd67f1749878069849d41c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8694dd115d0906316320cb68cc9d2af862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfde6294acf71ff6fd46862f5df6bffe63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8953a73adcd3db4a84c0134e7a194da664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c42e9066389744f0e95bdac5bc747465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6696f74566611baf0dd5f3a47ffb22c966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1683cc3d004e6b479df80183281acff367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad416cc6f8a7eb266df593d36a19567a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b14af01fd89f20a6751d3d4885ed95169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b972cc43b5df4ca668fe2d7423c9fb0070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc9440ac6047e6c4427dd3eb3ecc38871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8711f1af900fd94a0c5f08a026f7add72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f7e540fa8f5673fe870910f5bf92c773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bf9e0b00ffc9d2f9281c65b1dff88b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f452407b5e3c3ec817d5ac63e5482ea75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51cce07b9a5b1e32465428649e81a4b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7e48a31079b70f9448b588bcc1055177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf00ea3f0ad0f80d8385633db3f7ea1e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2f06b6381ee595a8a907834c7e66a579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e071921dc9073fa354f0874d09b70880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65348c33571c8ea17091fcc16d171c5c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100b55b28436df6418be4a09652c55ad82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683d979be8d98f0afa2386e35ffe996883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea2075f950aea8189f79164ea2ea06a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9962a7b52f1ed8d64ee9ed186776bc785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add1127dbb07aed3c5e96377cb29d0ea86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64d2cdc7a3766f514d9f313d6c1afed87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dde92a6b43523eed022c7ee8e6356a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efb5c7ed6dc265cf33620db603447db89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dcbf295e074e62539829627dbef2f390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b2db2b8ab39e297ac1f319193b166391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc1e34b0206373a7bb789d82ca093f792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0be05d2b36f50f23c1196365dc6aaa93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d893912c87df21e292c749cf6d0393e994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b079577aa73f6a13259d17dca55e53b295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f022cff2444f73604a3f9e5707ff8a1996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ed231ff5fe9734fd67be5ed64165b597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0da83b960f10a286fd3d6e8626132598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929b366b488bb07a5caed10d186c2f1a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaabce57471a234615604e15e5b10c28100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29a45818b7551f24b67a8a638340648101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed8fba24c8a3dd24c30f56d4542b179102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341622ead6c58caa5bd52e5d978353cf103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a37e013da55231fd17a48765a63b0e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efa16970455dddfe63c475f5dbb3dff105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372bf25a515d987e8d3e9ef2a3648a79106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc350e00dc1c69e8bb96357ea9ad945107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4672cb5b574abf08e1fcb34fcbc1cad108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563dfa2756aa576b674a56fc6992f97f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0339c3fa21b8bf1f810f442bc0a7ff29110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2426b90c365e63c24e8c666708cc2b06111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8239fef718ff9b9fad25024df89fdb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf6e5f8242de8691b5a4e316b261e9e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607dbbd6ccd6b5e73dc6e815a67bc0ea114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a6d8bb1d3cae492fa096325b317e0f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75a51ff4d2aa03093ad167375a81e3e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265b38ae3856fb40741df6394d86282d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b34d98807defae1b1843327ef073beb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaf54e49f5b5612286d8731a16ad27c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50d749decae7bbd31d7bfadca1ac325120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9227fb89d03e81ffee7f085bdb62d11a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ccf1bd5c2b07e85a74d5e18a8a379f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90afd16e5f7e4684e16cecd6a13a3f0b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631657d9fbd532a41b9a3cb1fbcd85ff124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bc1fa67c35e013b49f72b1eb4a38ad125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170844a4ce78a02a992019820dbe4c4f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34cbc32da65a7c17898def070b2ab2e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5c51f623b3f5b248c2e645efaa5e9e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702c166c4321e89b381aa1fd1fc76070129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17370db5e77655ab7573ba6b65e6f28130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f9a6da5c5b57af2fb03599e57ff5da131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e099a9939d65aa91bd98445e82d4465d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a567461e9bead38b89817cacec761e3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099904f98c94b63a9a0f8fe95766ca2e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75635f37434656247fe324bcaa0a2be6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a3699896d47f01e3ef61ce00d08b30136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19d519a5afbf05d55c36b101fbefb30137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4233d53ef018bd4235e02f62028942e1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b41edd9bef1de725450f82e1cf0b921139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8441c6d39377d9f9135f609f2b462f9a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617a34cfada84f8d046d4065fd56bdff141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d563425da741faa584c5eb5bf6e570e2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a686a092d6fed7786c327fa0ba6502143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf96a8fba2a1b117929dc2e4ab8a583144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d844f580aa278f5acd361c189e9ded0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603e0bcadf8f9a5895dcfc215f71e9a7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3dd2d675b468385015f213e6a53a72147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27227931c9ef113871d0fc122fac3c7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6b0a9e3739bf75f0e1ce7c318eba5d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d719bdee6b161f41867d72605d68a72150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1f19f45f537aa1cfda7153b2af4823151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209d9db849864de570c8b3edaaf4407b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7becfd748899398c37194ae717966711153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb6fbbe8284f21d71e1cb652b2d51ce154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8422c75752f7310a0c436fb685537a8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dfa03b600e195fad42654abd6acdd5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f408949822f7cdec17ff356b5f7b1e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffd96f7c30756f1bb165c89444ff75f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0655804b19149f77eb4077235099224159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89a6e73b52b506e9176187f8b5aed73160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01ad5792a749ea941aaf1116e128c37161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747d0ec41e1417e8d9fc6af94422fd6d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd34f68927c9a3506cae596e2ca4beae163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca24b78de7ddf5514a5cdfaf87adeeb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66028752d38d79162cc2a3dd45ddbc6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc38cb1787b8fc5a95fd2baba4e6e1d7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10be03853898f6f76ee5a6400e33da69167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eabc3794820d7001439ebc893b9210f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8362bad30ca2926e16bbbd30ab32f1b0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83cbbbf09c5e2d7692d681176f3cdcb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead95c9f760508ec9f6376e57f122a4d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d889ec1be586cb4eca2707034bc4e7cb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26be5a279e080d09019a5d9e2b319fe7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595ea7c064ec76efe940316dff1a25be174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b498207ccb2320afab17ddeb52a989e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cc6756007e6ca1a0fdc3bf8e400555176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0740f73484e20feb23927b609ee09c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5425f7e4ebd6c1dd87064d06d8ced7f9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79b61fa93d63f9b5eac313e3bd61f5a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d82f11e194298db6b02bed7fe87920180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f17bfbaa7ebd349aa91a6877a193c92181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e323911e2a7928e76b14b7a3151fe8cb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15048e1dae49bdcc2776e4c3f2fa584183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f5e9d6c2a7e1bbdee2b954f115bb80184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b6a17aabea241e5177bcec06121453185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab9175af437de245fb61bcb26194735186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60736fa6f20144d8d199599464fc7bf7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed06a2266bff194db40606d1dc8a313188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0e8f7850605a2c27229642339dc615189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b4eb958f33636d12367db187d9a5d1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99944e307df61a35d21ed9672811455191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76fc274790db0b0a04d5dc38b0bfc1d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b50558c51e7222ee6c15484110fee8a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dc15afcfe122c3318246b96772bba9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5724356fa6d3495e58e5fe57d167435c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9280762f759a3d7336edec1be65f562c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dcda4a294142ea5e964992e377bb35197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6a3d1b8c5034a690925aa094ea45ab198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15dfc91840e2b80ebf8c241934a45e3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8250c6eb3237b46a1dd0ec5c3acfed63200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa5973b163a3b0be9cc901e192cc10f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037db43a393f23e7b6271b09c02b9eb6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd843e334e9efa2cccdfdeb35f7648c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c017dddc13cbe734e60eca1e1eceb612204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b6105f31829bac7059056a386645e8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9321a39515fc393b7e796d75f9a17651206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41eb1272020411d6f49f8ce9601e37e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452a429e317db4ed936d8a8dcfa2879c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8700e020952de9e524e0347f60cc0f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e8dde788607ec5b48d6119cbcc53fa210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458896f469b70625e60b331fc5aa6206211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1e622127a239e66b854e85bd292820212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e15d60d504855463550b8f196d7bbef213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31880cf3db3ab3880286b3dd2f521187214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177fef0b3b67ef9ff98a0e0b007c9e10215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b268ca86b3eb37f441534bf71e4701d1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297506e934d8e745d1af5bfab9f4cffd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc60b04d03979c284b62b47bc3f92ba218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b04f7bac162120c53d5da9dd25fbf5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7784aaf2767c31dca50721d1e0ced570220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42422ea2cd295569bf30460754e50054221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769abcf7752a2e152cc01729748f48b4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8cda56aaedfb10c793d3bcaba9309b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece1d487d9240ee9c8a10ce0d7c43480224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0278c7c93464670689abf962452f2d4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf969fe20ca1e57971d93855911a4be226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1467136652c7dc66c746989b2b962bf6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9dbf28dc47230e1028d854b50f9216228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24c134a3b477d7743c10ddc732da1f1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800445b8170af0725659bd1f80c390af230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05de61a961a18eeb5feefa649b2f88a5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483df15ecc0613103fbcb94838ed4119232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b7fb9891e94fe843f20f1be4ee0413233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e17a0327017af6edef78b9c20d5edf234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fe1d3ada1b584e6e701873358a37d8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d1033e0a5d98b5e72e3ef3012198f0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffae03a3ac1233e82da6f6960016aee4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52067a3182b2f72f478dec7ed513b07238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a2bae2a188c8a7379d2ec57a110ac3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6498c8398ea9e0ecc42ab10180dca4f6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f682f477b39e1924f4aa73b57cd72422241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee216cff336dda821b6037febc37d1b5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9066cb6a1a1da176720d18325ebf03f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190d5cbb9b894a49e20a58bf20a7f94a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0596c7744e13b567510a9ef46da6ca4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433ca62d5af1e7cc815e62db3af9dbb8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40be036a96aebcdce2276692cb99f27247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49427f3397ca6867dace6ed93b06c44b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d274d9d794262f3dfd5c9c5e8388ce6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db45d639ec82a1ef5dbd37ca77c967ed250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b1b3840e164791652b30947c55b398251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a653f3f121e9446e222cf5ca7d42aa252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6ea1900c06cb179ed8dd059716263a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9bc3b738b383868b432adbaa1d1b15254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7497ada473da7c901449dc1d2eccaf1e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1b3758eed96dff6c3d93810c2b6cc0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991348cad2d106232c16b9e985e4314b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc37b7e173ce4eb0fe8ae8b33ef9025e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9b6a731f951ae420ab64e186f9a58e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70fc42a523ad5f80146f92d9f7c6ca5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c315d7036d5459f4c2fcb9a9af20ac261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4287b71c9ea8cfb0910a565b4898fbd2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df1432549940bf244883d95ac456bdc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f235fcbcb4683dfd297d158ca9d668264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab281f5ccf76edd992588d1bdc59f54265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb49966a1d37aad24ee419adcab6a379266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ede17c403eca4f9b1e8518657df8c1c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a882e3f1b70beab03e577d1a9e0406268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af48db025652d2e3fcd8da249fe745a8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562e86c48de77e1aa4f3a81a6d7c2836270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c203de6afea61832be6ffcea882d0848271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff312be180fad41ed60173dd1b66bb00272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436d74cbfbbde433c41e80dcc57ee365273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158d046f749400659abeeea78420f0bc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609fc9f2e5c3dcf19f70f7f2c95073fa275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6ae973799023d354197e43be4b79c5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c7e63820dafd7c3e8bba260344c21a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a9466dbb699eb780a95734be81a736278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28d8e907da245d6ab3984dbd61a1e3a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035ed9627aa5d93cd197f6e8e0c6efa0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48cfe48867a9b18b8370b9d91bf22c5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73931450f5e7636712162158887cc93e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7abc1590b2edb85a49a3d4e67a79dcf283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fcef52b6c3e5b738d590c59876672e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2740bbeeb54e5c9fd3be7fa17c9865ca285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cee2a4efbb917f4ff62c6252b6ba02286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa2cd4567eeb231d03fbb853f7274c1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ba222b09a3d1a5c200800754276821288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e58482daf47defa633d68133855e09289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13f12eef9f4d5c230e5bf00e6f7ffc5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf34eb6114238f612b6d442e2449c83291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0eb6a702386baa0e5736dfc12f11aa292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfa71736419c615c40365aee3fc9ebb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39977eb0138cfe569fc63eab19952f92294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3c48dfa3b9101c69611ad7b71c8d9a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c8eed73ba61fab6f8f059c801bf271296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e79e1cf7736ee19a4feb86e7607b870297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8455118c060942aefebfb01e939a7fec298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5527d2e545f8003d99f24e00edd08423299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f438b40f0023428cf3a1132e3d953c1c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be403319dab4ed274d1c6763cd9a03d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806518722524e6c9c77a96ca82d45240302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082cc27fb275293c32979bba6129d62a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97a0dc86d76dcc629bd7e28a1bfc06b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83611f2c30eb0e6ca2017c70f14ba58305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9043f72ec97a5d3fb63daa978066133e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a214b35a7aff7388bfbb784813a7a81307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d8aef323dd6c97bb51c0d7463da14d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ea5dcdf1019490f2054aa09838ed0b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80652579ca1e65d13d7d722e2544fafe310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0404def0d6912f7c2d2693431d5565c2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e92459cae05cab2c534202cb023edc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700c90dcd788bf4f78f6850e5534101a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f112fc37cd2dd2d5a5e7d6c6f47d48eb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613843d090c46d788590caef034d6250315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4074632142ea614bf76b3420a2860c5a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761ecc830eb05c205c64120276db0abe317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c91dc7c837f24b1f8919e5b3cad1f45318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911ca713ddce4b0e350ae486a4abdedb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae86ed01bcc9ee8fbe059bdc9343baa320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec6d8846d394c4c4a64aa61436c188b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914683d736debb1dec1cb86c95f7fe6b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebddb6c2e9531dfb35b825d46cc21746323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73a7a84a88b9f9d57516513179a7955324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec380957573e2f70046a90f78d2d03e325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11270,710 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...658 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -12240,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J175"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12890,3794 +12137,3519 @@
         <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
         <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16851</v>
+        <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.35</v>
+        <v>1.25</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>16873</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="F27" s="0" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.25</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16873</v>
+        <v>16882</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>90</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>91</v>
+        <v>23</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16882</v>
+        <v>16889</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.06</v>
+        <v>1.7</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>16889</v>
+        <v>16921</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>1.7</v>
+        <v>0.91</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16921</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>0.91</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16921</v>
+        <v>16924</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>0.91</v>
+        <v>1.03</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>16924</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>1.03</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16924</v>
+        <v>16925</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>1.03</v>
+        <v>1.44</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16925</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
         <v>1.44</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16925</v>
+        <v>16933</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.44</v>
+        <v>0.57</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>16933</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>110</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
         <v>0.57</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16933</v>
+        <v>16935</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>0.57</v>
+        <v>0.93</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
         <v>16935</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
         <v>0.93</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16935</v>
+        <v>16955</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>0.93</v>
+        <v>1.03</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>16955</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
         <v>1.03</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16955</v>
+        <v>16972</v>
       </c>
       <c r="D42" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E42" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F42" s="0" t="s">
         <v>121</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>1.03</v>
+        <v>1.65</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16972</v>
+        <v>16976</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.65</v>
+        <v>0.71</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>16976</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
         <v>0.71</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16976</v>
+        <v>16977</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>0.71</v>
+        <v>0.49</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>16977</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
         <v>0.49</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16977</v>
+        <v>16980</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>0.49</v>
+        <v>1.05</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16980</v>
+        <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>1.05</v>
+        <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16981</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>0.59</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16987</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.9</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19008</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>2.38</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19029</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>1.22</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19047</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
         <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19048</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>3.51</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19049</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>4.2</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19121</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>3.72</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19128</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.16</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19125</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.1</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19123</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>5.01</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19149</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>3.86</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19150</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.43</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19157</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>124</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.58</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19176</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.63</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19177</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>1.44</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19211</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.52</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19213</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>0.7</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19215</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>4.44</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19216</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>3.57</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19222</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>1.15</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19223</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.83</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19232</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>0.82</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19234</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.91</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19235</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.03</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19236</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>1.49</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19237</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>2.2</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19244</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19247</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>1.51</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>243</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>244</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19263</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.83</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19264</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.52</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19264</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.52</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19266</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.63</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19267</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.89</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19270</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19272</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19273</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>0.77</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19274</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>0.57</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19291</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.16</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19297</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19298</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>2.12</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19301</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>2.08</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19303</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>280</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>281</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>16</v>
+        <v>43</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>282</v>
       </c>
       <c r="I101" s="0">
-        <v>8.970000000000001</v>
+        <v>26.17</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19314</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.62</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19315</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>287</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="F103" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G103" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I103" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J103" s="0" t="s">
         <v>286</v>
-      </c>
-[...13 lines deleted...]
-        <v>289</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19316</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>4.49</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19320</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>294</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.67</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>295</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19326</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>296</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>297</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>2.9</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>298</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19327</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>300</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>2.46</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19345</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>302</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>303</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>43</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>304</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>26.17</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>305</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19346</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>307</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.03</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>308</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19346</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>23</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.03</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>308</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19347</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>310</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>311</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>1.16</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>312</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19347</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>1.16</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19348</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>314</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>315</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>0.77</v>
+        <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19348</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>317</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.77</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19349</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.88</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19349</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>0.88</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19350</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.8</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19350</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>326</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>0.8</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19354</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.01</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19355</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.88</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19358</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>334</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>1.93</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>335</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19359</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>336</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>337</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>338</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19362</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>339</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>340</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.8</v>
+        <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>341</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19364</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>342</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>343</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.51</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>344</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19367</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>345</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>346</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.59</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>347</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19367</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>346</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>347</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19369</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>349</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>351</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19369</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>352</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19371</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>0.59</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19371</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>356</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>0.59</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19372</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E131" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.6</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19375</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>363</v>
+      </c>
+      <c r="E134" s="0" t="s">
         <v>364</v>
-      </c>
-[...1 lines deleted...]
-        <v>365</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19377</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19384</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.7</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19385</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>374</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.51</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19383</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>2.85</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19403</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>8.49</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19404</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>0.92</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19404</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>0.92</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19405</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E142" s="0" t="s">
         <v>386</v>
-      </c>
-[...1 lines deleted...]
-        <v>387</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>0.64</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19405</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E143" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E143" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F143" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>0.64</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19408</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>1.39</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19409</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.49</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19412</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>1.28</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19416</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>1.46</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19418</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>4.2</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19419</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I149" s="0">
-        <v>3.91</v>
+        <v>1.75</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19421</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.66</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19423</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.48</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19433</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>5.78</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19454</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.67</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19455</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>2.55</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19456</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>2.5</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19457</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>1.93</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19458</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.99</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19560</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>2.64</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19461</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>419</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>2.48</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>10462</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>419</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>1.75</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19463</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.75</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19464</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19471</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>3.11</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19473</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>4.11</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>453</v>
-[...11 lines deleted...]
-      <c r="E165" s="0" t="s">
         <v>455</v>
-      </c>
-[...260 lines deleted...]
-        <v>486</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>