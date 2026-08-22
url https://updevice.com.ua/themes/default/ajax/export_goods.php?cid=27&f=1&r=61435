--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -1489,51 +1489,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bb59116ff033665fa447c15c5171a11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b939ddae88aaa63295d9b0fa85f6662.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62c9f7b3f17e570e2dd2bb747066e303.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31d1d2f1f289744084cf1f3e9248d9e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45950ceeb9347550bf4b232491fde0945.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa11c48a4c9524ed960d7d795c657576.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aac38e54e993645cf0c72c6d9771e297.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ad4180037f07256b903f4f2df4ee908.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63a87c2461e55cb020ed8da0467e70f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e22e23b4d7a8c81409975f7754862c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129d4cb61e5ab852e6eb993b1cf248a711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85559fa130e353f03ed839f1ef8d0f4e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54d01bd8fb63368a244f4d66fb0a07813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b0e5c89615dff485feb8257971b48314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db37e98847ff290efd85a5fcfe8b4fdd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b2d7398fb4022ef1c51de4fb10d2b416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76cf989fc069603324f20ca6956391417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce68f2e58d41b867078f777baa2728b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb0a58e5f19412bbc49d09608c3ef9619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49292c87d3d3da6c0f6fb8a562ac64f320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821b85ce35dc925dba08b8addfd8ddef21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c07b1c158c1fcec99c636ae11fb5b7f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8c5cc91e9d82665cb45321cda2306623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26296cda8d01d9cccc86babeef71e1f024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669595f7a984da4cad5a10d7eb27777a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a1929eb067c595fd0fbf911aab591e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d45b62d3c41e0abbfc025a1555999427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7fb9ff5ff4e972a4344e68a62d75af28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d4495d9d213c649c1b3c7ad5dcecd129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bc737100df3fc09a2819e4c5cf4a0030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193e4cec641aaf0b7debc48da631cbae31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b0e3277cb3f534506fc834515a3dba32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe54cdeceba0391393d8180c5c340f433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfd16a8d916acb8c29bfb81f351252934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5820c1599fc3286a1d89e03a2640ac735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5815b1e984477224de3da36b7f592cc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd6b700cebb63caa53bb6341e12b15437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8b77fc3bcefad5048016837366fcce38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79edea507211d170ea330b88e47af5c239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b98e9cc2b057f9aa6dbe043175f362640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bfea6d7e1fba8a409adf90f3e1624241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeb93d2934211bbfbcd190adad7f26f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8f082be67afa8fa908eafda2b9170c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194a118ae45f713a26d6667986450d4f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4accc6a78e02b5af5c55443ad628c77945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee3315e5793b7bc86ca90e94d6b4d2746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abd0feed3ee0135bb44c8e52fc7c42047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e08aaa847b2248ad65632c3463deddf48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecb2d8c68e378fc82d4adcd757c661f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd6f409ab7fd84263e0609ceed7185250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931938e1a406d1dc7a36558cec51b1ee51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984e9ffc15010c3f795da83ef92ebd2152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dfe17567340c6b9deb98a6725ad45853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcf23f16ada9bed92ddbadcd997103e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b8656fe2521fa84d9a771ed4cc5ffb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec34b5ed2859a6139334d1d80cc7f8e256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b56d4274b53445ee2b72731c8946d3b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f6ae7ae972414f3e1ef18b21e19d3b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b090abe880de17ac298589bb29da2559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0551827472bfcf7a0ec1e8bfe6a13960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d352f28fc1f335a5d62e4b95d61730f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e151d932ff29c2be00ab482c008932a562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02002274e54b1aa508f6dd7f83186ed363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99f039d2f880ac57c47a41a0dd8d9b064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691d159ac0a11b13a3e382d95244d8f565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267a3efdb36507b2d776eae7b2ef7b0766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e60791e08e61633d52909a354fe72e067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0978dedcca5654eaedf101f9c9b006968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4054b9e3dcc3892e99304926d9d325669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ce40ef0d3a122e9b71d1245012794270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a6a395e2efeb8179962a7a05cf499671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76f699898e6d2c09af94d62c4008e8f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d90c47a5b48306a5ee05d21bbc2366f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ce9d9890bd95c3e0ea0bd6d49588d974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df46dcf25f9ca4d0de545b7edc4777c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1dfcd7c08851f62a991bb2c838f52376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e50b0c2e3ea7ac872659f4424d636ac77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4d232bdff0fd78e6d88a78255bbf7c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44df52d8787dede7d9d7ceea4c4b35079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db090756371d84b791216db9dd59a5080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4927318752a3ce47bb26219f71abe17d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cf28c08839a2a980ba1516705d84a582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2dfe740dee8523d19d744d790a7f6e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f078d5e76e5006bbb467159268b0b284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a9cdcdc21504cff73de0a913a69d2d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd4becc8d2a7bb86a68ff181653b7cf86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4756fd14bf500dd58e9de848c87aa17787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1d1154ebbdce73802561e2a940176f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c16fd2b791b546468b7e868d7e3e95989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9158a98568d52ed40458702d1c3d8890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc993cebfd3acf62f1ccae951a76d0091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83330416758de540c8a20e6ac7e5540d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc5c290ec7167be3c9bc707c22d64ff93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae12a706a8bbaf5e666f27edb06473994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7dffe20407c3f8fffed4a7d7af356295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e99b1f8dbb4ae45a8b7dd5f9921851f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e9bb241963750a11caa7043e872c3197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c903d0c05ff48e322d32fe4fa525426298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd1e4c311d72f6c3cc557cfc6ef823599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3191404e1f883fd6da0f75fab3f626100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0903d3115a49d0c5fb2eefa99386fd9c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ab69b86904b092b865b3107a7e12e9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea3ef39cec8ed3476a7fde37d42d6d6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6301443c822317da463a54658fd5d1c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fddde20c95b82ef158324965c27c0bc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8663eb874b6f71118698dd5a3d0d9db106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25e486fcbe0385f5b68a199dcc4435f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf72faf784f8b13f535b1f76e1737f3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e954aac89ff694306d356d13c985436109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f4805a410a6cc89240116079b3789d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4765a44152d6208e50c20ae00301223c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552317868977adbcfd20010b0d0d9128112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cc42c466939cc454d7396298f96859113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08823637e08318f52dadefad3dbfb4af114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5251f9a873a7135e407ad1a4241c1a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0528e5e02410d8c909947088cef6e408116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d6757af5d25449824adf0de796eb17117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82171e23f6193e219da99f379b598557118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a649b36a3721eaea48d5b2744b9895c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab55cd16340dfc80851285c889c27e8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83b1401382d245294481bbd12aa968d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5daccc97c7c820fbaec5e730277c69122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5590ce341bf9d524670edd8cc2683a4d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3577b823908998b6945a15fb163b2991124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5045e2aa5449a81e00c528952ccf50a9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64bf67aca5616dec1e83d1854f95676126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e63d9b617d633e891d7a5be5f40100127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cf6e53aea5761f4914c5caa870de9c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52f4b22644062b413e64be367c256c0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112ca40f3b6e3e32e19eb741aa35366d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba6f26a92c7b18b7046d3eebfb41aff131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f954fffc1c2c5c546addf44aa1fead132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1749aafe753157379301216d618a4f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e319d0d5743e86b403c2df086775755134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99c509e15206494f9311eeecfcd4242135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ada7afca796cb3d85681f32c2d120dd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b474539488fef9fb6924297fc810046b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2fa5603e9b81d058e322873e70c736138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dd7afdfb6340dbd1509032f4bf2f35139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864ba61161b8374347951941595e4430140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2994f577469af17b0b48e3fe7bb7f0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70360657ca0c4a3ee0eec6e0c80c50d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cfe4185c00a3ff5bef9756cd1e7aaf143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aa6e5d2878e2ba0cf3d25668cf1f23144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d4cd0080917f310ced5df65178288b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75860d6278f65aefd9fcf2c33fb6f180146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c63ae3680fc47b6f02d8006acc38b9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52603ee33a649d80ba69b953f28051a7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c3a9b116db5f29d1a1215f473d28f7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b30414bde2988aee033c165109729bd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62921c88dbfe14ebd1f1383ecb79e33f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cfaa0ca04a449c9a1a56bdf8eca153152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7e990b5e6d79e489bfaf509b390efd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8ae22ee46c957663eb39693e105a1e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae55e11858a2df0e5e42785e6f3a05a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d0a6cfd70ea6ee4f83836c944e6e4b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365361eda10cdbd62942aee2a3d2b7b7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca73c302f5e48095b986fea7d6e97913158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e106945ed0494b597f6477131271010159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e450f378741f91267b98c5eed72d58e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b264bc05f2572c8346cbaf18ca9585dd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd000f694b4b59c2c40664042d554adb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7746c427328439e0df8b89dbcb2dbd52163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a490e6462d77843dacec07906ac56203164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5d8b4ad4b6cc53d80ec1210e183990165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a92ee880ea4a8f2b86b40fa76e6b6cf166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0977fd27120bcf7043963f2e928b12f2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ee6677569539d33fc73cdb034d3340168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41067be679f9e13076f90796d2af9ccd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1189369d80aa8ca8f0d33905875e05170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285c884d0b0bcc0b92fc8020b04abe75171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f76a6437ba6a32cd733aad3cb993e1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8acefe8150fa7bc1be18423730811d2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1575b680f0ded2cdee4f0a0221b7a0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4a97edbc2333001eb8a03611411703175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9207e852dbe9cc64437f590f2c405fe176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a069fd215c25f6fba3eb3d5fff9c52177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353189d8934e7cd0a8fcbdd483fba6e4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ed4f3442e7cfe3cc5d9d5ab8c3d62c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67b11e241b54a77bee66e8f21daed56180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33a6799ddce858985f40b6f8deac7a2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280aac5dfdb8eb29a5174894fce4c1ca182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b83f7c496bc8de1b39d3340ee8a17fc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec9a939ed8b448c1af793b5f9ab7da0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbfb0ed7f8a8824d6c0f095c2e7d6e9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32dc7b1e825fc1156c0174dfa8c3770186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24adb87e40cd6ffee8f0a01ddb0b4d92187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad829aef5cc59e98c1f3c6b1d41c880c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff7531ee4fc1903307a139967ff8e56189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e37585d45ee09879077b07d0f473e7c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c66c5cd0f8482970f0c314d9aa0840d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a3b5eef2405808c92d9386165dda20192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e959ca07c40677d0e0b0d7ae91bb8eca193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acc12b61107aecd92209746ce8bb082194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2102d3347f6d648a9e1b755a9b87958195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a680a3b6d18e6c4cfffebac3c1c68e3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76079e371cb2ee73c0eb5ddcee5076c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497ad9d23021003fbdb9edd190358e77198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9d6c7b2ecb20ed9288e3f11e98ac98199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4ae9f7c0e65f33378d575dbb84c1e2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796b7023532874071cf1ccdfc0ff35fb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cbaf6e2202dcb632084060f9ad170d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260f320825e8d21d45c12d60a0dabb7b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea748e7918eec19e0753a54d58ed80f6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1704684a46c8dcb69433db8e13e98a5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069fcff8ad7b2d6fdf00969a68f7c832206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5f068ce481c44afaea966c7e7f9c0f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8444a5e6871e650400ce647b3511fdf208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ada8e897f028e3877643b62f0ba66d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aec839f4dd9d41365b492cb62e49e05210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f79de7ceb5a586b412dfe14d97bcab211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90a0fd6f936d91857140f0e77d61851212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b9f16997b32faeff7dadd688f8525e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695fb9a9391ea6fe7f2fcfed0d0dbf86214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c6553ce75e8ab66cab87a8994534c2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc14735fa242c1e46ae8d9a2fe8f297216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f99c5fbaa65b5e6b3c516e9470c6c98217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde640e986858e5ed12e1b328270a60b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c7d0cbe1b5674145fa9bcaf16cdb0d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9d6cf48967d5c820da082462ea2a29220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aac96dd99d5262302eb90f56add949221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d4f467488586287c3a6fd948ca9484222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f98f752db1e13f6e6f10c8c39169ab223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79087a851b7bfdeef352277e32dfc902224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd48e7236b71d5391397cae1ae6ef415225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02bcdd4d4a6fc26947378840bff8740226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fab997d223a9a4d3074d4da538bcee3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf44dc8b9b996ad03f090da22b4c7143228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159cc50b19d7261825e9fcb7d80bd79c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e48a9c5a0512385374c568396f70dc8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1c2fd0d367d1682bce02680f18d165231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9179830a0400a063ed66fc229979e58b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215ccefe768907140b668ac270f4389f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62054d976118e49b8d5f86aed3a5d896234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741d7f989058f4990bf4c7e486a5c897235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec553f69ff79ba09120c210ff886edaf236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc907986682091ae1bd8ad8fc4bb52b1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e5ebeaf3623511bba86a52a00a504c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b124550ced28cacc9a6ca6e44399997e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774bc9acad4c7f3849a7cb5f99a3a98f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024c64278132bd839cc45e1a51f84ee5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95196fc16476587b4580bc6eb9ec64c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f687dd42c216524c9ff043ca10f7480243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e2a94eb573e6a2717126e264dea421244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe9d28020dc0723cadddef53986ff24245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70d94d68a373e93d3fbe4a069e80309246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6521cef2c7491dc8c86efdd7b8fe6e67247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce936670b9722a642d66def4eb035c1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9c7e63c864d52774796bbe364954f7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f3379fe4e497a9083d69947079126f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814b31595dbf035e3a870a18e454eb28251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460ff7cece6b966d3f3ae3663757b89b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719cb6ee59c9444d59476b6d0b3c0a3f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968ded371e8646d4406aac9bc185fc44254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c2ffb2339a13d6d9d3b66f9478a5ec255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c811bd6d228a3f2c7442b430edcdb283256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab859857854dd498461133983ee5fdd4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543fb3dbe3ecfc0f9c32d9698d76006f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640c69bf89d55481e231d509b998196a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aa8d7c95466f82ed91dcb865ce3a61260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100ffb580e5ee3ce5b12e6373f0fa5bd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484c7f96b837576e4fbc7a5e110fde26262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1678f67b880ed8ef760e99f97793d8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394e3d4d4d8e1fc2cbcccb3b3b0b4d42264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207347feb83ec188c16f3d35f58a0af2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fd7a879cf962bf94133dd6688ef059266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95d19f9defb50b16f06e711078b1479267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77992ac7853a0d1f46d530a9ee6cdaa1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374813d9c736b1cf937875613f21af84269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0645722bd80dbac8fd8abf2433969a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b779c4efce63260ed86c0931df67e5ec271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11203f30881c44f94d07ae870d4e598272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190ebbba5fbe6d5f78d6750f9fd675e8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76dbcd59c13fb342ac9286ed6ba95ea274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4800ff0b9e2fb01d1f07a3984ef7ce99275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7bd6a6d245282740c291c2bc10afd7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24d33f6cdb4c58ee167ae5aba1b2463277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662847643390a661094e11b74aae9b2e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188e545d57f13c01f6106c2c0cab8cdb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666663e6ee9b8d1de75eaa7eb07d2ccb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305b20249be81a56427c201edd682771281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c545bed4f83fe3ee7f56c2db5fd7a8b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af57cb64769cdeaa9e754f0d60e12f8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee8eb45c158ca83e463f616b885363e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f764923845aea1a6eee05a975679d3f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0528e2cf870b6df99dfa208d830446286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67060e3d41b96a65b3d30e2fe007ba5a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57618d8abe20c554e668185505a8c1ff288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37835fe3c0faf81230757382721f1b1c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83e1b6c9139fd788e7bf07287899be8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48856b25eac41ae106cf719cd3437bab291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f57854a15eaa63cb6dcc7b00ae3b8e7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b53a6d73b2fec0bbd1c14949fe27744293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132ef818360ece5b80dfc8694ba0cd46294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457e6a17332def7f96210a964d3f6cf4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12c425bc8e19eaedba1f03178503290296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49653e3d24e09f20a3a7cf9f424ce249297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10e91cf89552b607be303a0cc502347298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eb75e8764f6f27cfec30f4b5108c09299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf287c46b62e231552dc14b4fb491be9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fd776449d55739a9683dc452a3a559301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a013e5e478f9639fcc9366bc832f4d82302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7434488c466215d9c160ef9e53a985d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c1abdbd413ff81afc7aa972ec3566e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc7d556e5c47cc7ffa52a068f873a6c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960a27679fe71b0af7d3f138c0cf043a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb82efddd67d3604dde494561e97134307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ad9a50a9a9fc2a621df6985ee42a9e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75de832a48d12700012d6a20db5d624b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fd1f12a775cb10e2034dfd5ae0995c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0328ca667526e4c7d8435f975ce5a41f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033acc04cf16ab7d0fb6afbd41c64162312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f9236d49bfef5803b3ba2e46a14247313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c832954b42e654d02ec897b5c740ef314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e422ad7049302f3c2d5b4a14dff3de1e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8ceadfa3652f0c85a191bf45a23fd5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2201ed530f363ae806f81b3d1f5bb762317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367512c2f97817c6e6adb196df258aab318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a13a0d71acdb111f77621a313b97a6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1ec7ce8e676bdcc28b42b8f2658cdf320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383e7d82f164c85cdbe5dbe51fc10ea4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dda94a922b1f0cf06fd677ba0a6e3d0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae5ffb31b3e381aede802e8ca373415323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34409a62dc0a9663a980bff09b22aab3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4acf3f0b9efbac176199bf7234f7aa2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa66f5d132049dc3e66e1671882db69e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd35631797ba7665abd38bc466fbad5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d098f0f2c9b59acd5b887c559115e004328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ff4f219df11bdb9397a60b7ba4cbcb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5ee8f4e26e729b741d3dc383ffad71330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6aecaff1adf8205be280645e78a54f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ea0cd71b36beb750951fd7751406a0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5710117a0f12b7ae1f155039be814091333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc4f8e7c9bdcdeb08b3c1d6b85147c51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65377ad5ef1aa3e631df8d81d66f78d32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7073dcbb703ba9cdbbce80a4389921293.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0572cd815013ddc803741cd6d970faae4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493834de90b25da845fa3671a14348845.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fdcbf3d69805209f7dc594746b166c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368700b19529326a0f6108ede58d8ebd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fa971280f6c3d56323fd1a936691208.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8780854f86c4972cfea4777bba5ff3039.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10f8e0ccfd16a7bbdcad19f0635ba8a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df26a1950043bea48f1b6a0d5b6258511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b058b5c68804e03b8971b491a48caf12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2396c4fa9a7981ded7e71da69d2a7c5213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4259e35ba05dd7d8061d5e5828d75cd814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28afe3047a520ce63f404082234dca0215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3601668e85535e41c3f8cb5f1c69c216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c511da25eae49f88cc5c42a7d9ff0617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3076b2e1703969710043190ebd95396218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623d8bfdd65d20b546515e4506327dce19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaf7e7607782a128973ec44d38afb4720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eeafb415d5aa27ba93d9091a4f35cf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b269d40dea4a8032cace94875cf68522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea2d0049636e887022e52d767faa56823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40362cd03c31ea3f81b8d80fb50ba1c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376fa86b647e39ef33f6500430432a3f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a587097a8e9b733ae842097c5ddde526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba53e1d4292584addcd00f37ebaabfe27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d62645751215f076a4b65b040c13c8328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308cee6f74a8fb30f5aac5eafd56b10429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aade3665b57c5ed6fbcb2d4a6bd353b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f80d624f3b534f77b3e57d322082d231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa2cf796f64c1b1592e696ff5e25ad832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a7fe8a49a9c151648517d10f88bef533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d73112bb47eb517c1a869b84c78c1f334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07468b9d88fec37a62a86941cb9532c735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9d76fd8f261cbb6bc3f0165a2a664836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abafb31ede0eb91f41b07536ea17b85a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d9ccd35b34714527a3e769129faf8038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d172642a0a75f6ed46d6223007bedd7a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e500f715d11aaf8babf41c0806fd6bc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d590c2f8ac8191328acab5e6eadc9641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a26177c01db35678e7ed8d97b378e1942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27d65ed23839755cacea4e8cc32ff3a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dbf5f8d1d01937489f6008825a53ad44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b25869f032558733bd37f76e052d1045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e648c741038c083381ee403d52d7e2046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae361865c09b46dcb1e2ee43dad6bfac47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277023195377ad78d28972a18c4d6fbd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a3daa11da6325527a6ba51b17034df49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7603dd4d9ada0c6306ae9874e501955a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afb064e93eed7404554c2a9db29b91f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81dff6f1b5e35a70a98bac40f0a522e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4265586ac69bffef8ababe79be06acb953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7078c67c5ee0e814c527538967ede3e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8bd620cdcd503f229a36a8c1bd7ce555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833e3c5d01be0cddfb0f1f392ab0a0eb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05892b06944c5b01126c8ea55c1967a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326f0e5b0311f829c0176ab7214a22a058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1074c1b74bc7bfb79693d406a1a281d259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ba6b4321d4283838393083e816511460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff055e02ee4d2f4b48bc4f819b455ace61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeea0a9f88eeb90bbbe3e115085131ed62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30e0a96c5f92da7f0c9f2e3f7b2b3d663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1a629cc6e113a09411177719cbdea664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30512dca787dd6366344bb5cf1697b7865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b4dda0d41633043b289c3234cf09e166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13306ec0abd613aef6d2d7fc55bffd9767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f830ece4eeeab73b14b92307d9696cea68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0dd61c9a1f75dedf19dabd98ad685d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010cfc8ada19fc8d655cd17feb83f50470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf8ce3ba85e02814bfbec3e4cc2143f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a94cb8398da26e1a3a76ad114818e1572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98706a87ddb8d89cb841df7251250ec773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991c0314ea106d00c6cb22e51e50ce6074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58561dc5c958a1b364632ea9addd6c375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d11c3d7b60c34613fe13a8a3d68ef7476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f35c0bc15945c3a6c18fe9504bc9de777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f539317cb3e6c4c4f736078ebf3b2cbb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8cb0ee713100592939e2b4a8fa737579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c9d1f34ea69ee6bbe2883c29bbe0bf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1801d86b0e8aa861f35e0bd1880981381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fe0e596aa127a0bcd2d3c9a45063ee82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61517d763b34cc4cd0002f12fc45fe083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a85abf4a88b96ce3c3e8f3795535d9984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689d48eac52169528ed97ddaf0b5a81385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd4ebecec18c0a909d181de64f476f286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b767a03c64c0d6af3ce38a55fbd26c4b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a18a8e939045884835332c6f60e19e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033c1793189cbeca3982e83db757c43189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab2a53ce4b3873168400601518f53f290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75620bc5f7a1778c5803be67e660221b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa3f3279566f0ab9cd564a6ec6eb6cc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d582fad021ac72466ec6d64c112a6693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c2c866cc7a81edda3bddbb7d3ecdab94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2940f9faecefc4f64571b34266f852d895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fadfe339775ff1a3646400cfd095da396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61a7bbaa9b31f7b9d28fdbfe128263d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49afef2190e6cded67ccc6e1e360fde898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b520f0f5b89ebe44b95d7e528fd4ccf899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e913335c836c0a1564fb1fcb8fbee9c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8427f4af5c1ef181c6d05919c2451a1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2b69490f960eba030743781a1f72b0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078b371f7d97f9663bbede6847603f9a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582642eadcc29cbb5561c05382c8e506104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0346d9813804345d428cbef327b727bb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a8ee6d04e0c89e26dddac8e7f0fc17106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb68947f614b190aef018d449f6daea107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4521e494d62304c0e926a04953dc48108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0fca95d6900d8884c007cde485dff0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac092a61021a825fb447e55bfe8494c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a295fa741ba5483639ed29f5c2f4a8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c264c40cea0f3d0b7682ad6d2a1366a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab0519ceca11d2b3ab922462e8bc3da113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ee75cc1479335d6fd2ae5527bfaa8a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edad157ca7caf63d7915565953cbf4f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87b630ee4dd952851ce4b86e31f84c0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9e594d275246d86f51e776b290ff09117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b02dda1ebc9afafd1373290dc30c610118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e0c30e8d23b640566778a29e82ef97119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63740babd9088b40f9b17fc30d3749c1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a218061591d9be4706ae9faa13593d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2a62659230762b40ff25657986b77a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a717311a8a7e722138769bbc0b9768123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba128343bd8e25fa160ba94bee8946124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2555ca44ea1c89eeff6f9b269757eaac125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330dce00f02f6c7cf689a01c65fe95bc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9f424e1f746ab5df48af462ab9a606127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bc45c5e4cf979680dea0c7ea1711b1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca18922ca6e0cb2fd4f2d6a7d095923f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fcc142e4218a82e6fdedfd7db70929130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d823196b911433d546c982784e0db5a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c2936514f204b4ac454cf5ad4e2e97132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512e571df3621d16bc2d1dc6133b56cc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6373bdb543fb7e6a9349d2179259a96134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf75ba6d99c38cb9218b9ce1930f8a88135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb957648a2641cf3828455b5f0641b3b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33a0bdf1fc92a43f32fad180b709028137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd96fff56635d1076e64f7072d67f201138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d696a3d3f5b03e0dfa6b79c4eafa1d1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465aad6ba8e4bb99ab23b2838c984e30140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8454467d7c5f769ddafff86378f158141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c16e73646a99ff902ac21b48d8b9e4c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3ff978e3155408ff60077c4274716d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afa07bf9adc2f3bbe9de19714f67160144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93937836b5b624149771224eaaf21699145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351be0f761da546c03b13c293e711887146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c9aef5eef0ea475fcc0b259ea48897147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cd36e5acacf47d5c28cb313b9ab380148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f4b28256956c65a9387d0bc14a5f72149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb5268eb77bc6deff232ca13c373179150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1320d29f57c6cbde39ffc93d4f9297f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce71a499b6252effd87b842244f70ec1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaa9fe06eaacaba7c6e9d1beb90fd9d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d150abed49ab8ad69de741ec148a270a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091dc02026abcf72439c17b444af0ee3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac16e02e505a509880285f47dadc345156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7665bb5d6ba2a25c3ef5190e9287db157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c7368ab11f5fac9e373d29352a2890158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5856fa020d43c1f371d45f9d93311813159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a87c7b68ffa530ff9c0b54078b28443160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988a5602658843445a5c9b4ab196701a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e57bd76181f0aaa54fe68123bf9dff1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f690d22674cff68d4d1c8ff0d33cf730163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87ac01987b40909b6a2fceb22e7c4aa164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf39d015ef0a3c963d3050eb3a0e206165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbadb66704f9d5f115ed81e2d716406d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f63ed7b1a5e60331b2f422fa74d8a3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73152fa39cf9d1a2978c8a6362962140168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad90922eb472bd07928279543dfbca2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101af2e3cfa64afb625fa8f8fc65066c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2a8f78825dfe9940397ebfd992a85e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c854e9abc1600b6cff226b91f4a76b52172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5fab8f2f04aaf6c4b0de78f73073c2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23c07bbea355a501ca01ced16a9461c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8a3ac7c8e043748862b67397aa8b86175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c1d2bc0a086e9ed3bc012520623d13176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a2b659a57a8bb7ababa04d36ebf6c8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce87e1fa6707ef52e828d634e1d6ac68178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76c8843ce49a50ee87015f1591ce387179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9f9930a37ca0b397ed2e51de7d89b5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10de567deda86f824f901523d7ff5e4b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d75f61e571ab1275be357601b1f131182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb2bf719418715bc5e8dbd5ab2944b6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e064bb0f326909f5a4cb7816a66bf8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81b7da302630109a5a338fade9fd103185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0289640ad10f61cb777ace3e3a16d8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabcb94e2590aabc5379338a2a084c28187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e4d6382f1937c403689113b3531ccc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd406b7b4030e1b0ead810dada9e9351189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba29363915f31ead713e2676c984d2d1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548c4f909de32cfe4dbd7eafa6e0f5fb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437dd146bc2399991dee35743b38ab74192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7af72560c0aa5b03535912e8881e029193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dee2b2ed38bb8b7c374429e1899f10a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d29f929f8882e4f4fdd82d86bbdc393195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cad7313f1eed08c3b5340752f38e12196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b29175da3f265c163c41dde1741cb4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597f08738809f8ff5629b99575a7b3c2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5886075630ae1fbdecc2b5e3be87ea16199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2557e0f7d4a7c680069254f698c0963c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e222c86727d079b8920409c2cf68b94201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c6bfeff9f58679616ea450b9fddac9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43cc3e30e51537957cb9f93ccb7d7f0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff074c77b6e6c8ecb9c28f85fae8d27204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200ed93869ce99953df0d87054d8f8e7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed2d1a2698ffac8bf45438c5f31749f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7387d93f3dc167a221efa839fe6c88207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2aaca26b4cd1b34902946ef7f83457208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c77bae427b1a38ed7ad6142ca152019209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddb6dce656a39b029db17189a67f328210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ed80c2a452ea018c961670e0f16a69211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139f12903af4f427eedce38307ebce21212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc80bccaae82cb7efafca847c5b7fd39213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa32aaba62fe8f45c5857dfcc6603bb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6dcca5d7fc5bcc8528c7b838d0736f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11c2aaf08e44ad45ed6f2ee58a47e89216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53a834a8b39916e6ea2a2017c136123217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311d38de9f6292afe30075d515e0f47f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5620e7ec09d05bff3eba8b6165e0475b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1071eec0f066c015b881e7b3cbac8b86220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138631e573fe4210ecf4545fbcc823e9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7e9940916037eb8f82f8cbfa72fbbd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff33d4cd14841baede0907a54cd4824223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785297832bdf05bf177370b1942e3f5d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f1462a63960646c2fadb9aab5e01ba225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66983fb638f82e2513028bc2e22d0af226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20887bd059d7eb82eb462b603b4c2608227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f62cad3f0b8ceb3930967476f56bc4b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dab235d67d710156fb528dad9d9c4a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ce3bedb5d38cc003a77bd7cf38ac9e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1587e5c4b1602eacb8750ab57aa2a71231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba098f3059b3934eb7e8b56682f29733232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dc5411e712c4875ea4d7e64aa40171233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368019f55bde09c9f85186a800d5095d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e0dec9ab9c25ce62cfbf1f1a35a476235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b3f532ccb8a63f96ccfae644e6daac236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b6727c8f556e1c08f683701012577e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176981768bbab056dc76d59f1534216a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be627b1437300ed562219a6e124efe7c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47edaaa0f2a3418099eb60a0889bec20240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24dbf38b95b2dc27fdc14eab9c289cf241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11157df017992562c3c580476338ac96242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a3c88af8943f5066fb64a4ffc2e3ee243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d65713161a5cdc0a27ad828ef8be272244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defcc08aaadf832c814f569aab798327245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aff07519c8acc1cacbc67195a08b909246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d844a3e4575bd5650ccfb0c6c29b3999247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16cdda1ea9909a57f8852abe28bb90f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8051a87052a7f6965f9dfccc8a4918d4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3c7e43108ebe43b529495f29dbc535250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2789eaa7da0052ea9fb553721bf2a60251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcd1c7bc43aafb5daab851b77240824252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ea26cb6c7a618ca29fba8a00c47168253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1b378b1a0049c5f5ea452f70e17136254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d5dbbedb57b78a0a6c7e3f9c1e1429255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9fd5bed8e256a76d725333c974d275256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60659a5c388178b49596c51f7886e93257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef500726978d08cca81d0289c2178a98258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b4a7acba7913073f8612e594a38d99259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2222e6c60c28fe511d4033892f06bac260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1be195ec3a12e8e37d7bc25533ecf3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa630a94ab744e54e272abd0fa428d27262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5841bd623d71d374f16afb8d2474881c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b671e87bf21f06d092b2baf9cfa61e64264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d613d6e81946e294c2b560732293bd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7590f8444b81a110fe2587c850dafd57266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb9925d34397065c7b02189b40a7a43267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a863fb80bedf70aa4b0d0daea259a534268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d80b6794564c676be2baf0ff79ec52269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25757436eac4529df12a74db02e41686270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6f56f18b701e51df53324d5bc88431271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3068237ed094b141d8df647a8e5763272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64e249819429936acfd0e80e989b256273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecaff697a20d9252e551ef8d6c784bd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5d93af3fe22a83e0baec474937f8db275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24a64ff3cfc8d6a812acf5098ef52b5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b90a74bdf9992b4251635e3e1cb38e2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48d9456eab6ba5b1fdf8b35245e38ef278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c769e4fb74606fc67077b1e859bb0863279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f7f5f61e2abc35af90d7c40ee758b1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f356d36084cc8d794bf6b87f48e26e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048f2ba431639ecb0741f4025a0ec0a8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fc53ed20b6b651afffc994ff04a259283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e02577cba0ee9455ff55ba0cba52e6e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fe30b6dd3ecd5cadf6a9dd341626e9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c257d8f3e025565c0c28b63f30b985286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a506b0e97cf752f9b09ba14ad88f9fcf287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c599a8a724fe5a8e7bc65388a7498ddc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e6da2d01d5f73b59f5bdc463522145289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4d4c8af6ef5cc3b04fd7c485b247f0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dbc001f61259dfbdf62f8cb1c340d2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7270ca1b6f8f22fdcaee10e80a99878292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e5c7f235c950345d2a87cca81d139d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a38a5fdef3f45484bf8ca834a37bb9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab6e9f57137bba8e18cf4dd7dd0251d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48135079fe038bf40d488edd42b7791a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287000109755fac734939a2d5b31cd6e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f29690b7517e54d38df3a1d9c1770c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb2235379c2fa77f565afda3ef92f6c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f825310d5f1b3d96d2a77d04ed6ab1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cbafeab3be17762683d3b0d25a763f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd308260af3630e13f04b76d4ec1477b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8c6a3342b0aaefb2cdba17e82c972d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d5bd6168ab78a3f852251d5dace43c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2657e8b2d68018cfb4f01431b87bfa02305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4720fe72d91d64c1abd7e6ce18e1706306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dd271e55d931282e073d7c240c9174307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a16cbd7230070ee0755ea1b59b74fd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b219ce33c3967f4593f755a886f96b8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c12f235f62412f379515fe42144469310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636c1d589a2d7d56a543a29513d6e2a0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e11626037ff8747a3257306f7c2e418312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8f7e74423f82f177c495e764e76844313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4f7902d0612ae147e85d7cb898bea4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c39fae97913bbd3874ec7f50ea4c130315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a0bf2cf009ec99e3f2b4960652173c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6e71a913d957f3c6255d99cf633dc0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2062e0931144f7b95fc9f2e0de0ecb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3553039532dc6e05a0deabccb4358d7c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db827f5a52569b0cec23ab509061f17320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416eae5f84291afcc4af53723afc12ee321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a38fdcc0ee35703018a99819028854322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d4907473285622bb73de170e8b8364323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e54870aa098a0853eb46d198bb7adbd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08b58168a26b238690f321cc0ad3424325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a97343fc0265b995f8d8f586d28853f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7944b69655afca50931f59de7171d2f0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84747ee401d6c5d42c90a16e8968371d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281d5d8a875a39bdb42bc54bc851e08d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18a161ab236c9fcd1ee6b1fca343e4d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb55ae9c3fbd7faa0a2edbcab7f7f69331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c91a53f18f95b2b91414b0ba72bec8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c3664205e42c3dbdd65e74b778c949333.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>