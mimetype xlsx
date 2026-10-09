--- v0 (2026-08-24)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="487">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -436,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -508,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -847,116 +820,77 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
@@ -1105,53 +1039,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
     <t>000011937</t>
   </si>
   <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
-    <t>000012998</t>
-[...1 lines deleted...]
-  <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
   </si>
   <si>
     <t>000011947</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C New charging data cable U144 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-new-charging-data-cable-u144-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012057</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Nuevo charging data cable X121 |1.5m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nuevo-charging-data-cable-x121-1-5m-60w-/</t>
@@ -1249,95 +1180,59 @@
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
     <t>000012270</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1444,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1528,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de577fdd9e770f9e8398cb0850a872a01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a3d7686a21708484cec213b3006bc52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f3d96b3d6a5bc6ce692b9dc2a3309d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5930ad0e3da10487ee516d64702d084.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dca09067202fe91b541686a8463cfe25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b8f68c8cd116a2fb82565b63cf5c766.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0278f13b51c3343cc9af6775c059067.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f27751cea84f99c83211bf6f61a2bd28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5f33cc608d092935bb3833028ad3139.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7da56a99e26d0acc4d23a90dbc6816310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d31837f648e78ed9484c3f43bb9350a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036e140e60596f2a3ee8d817f171ddf612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4278946e00e2c4d38cf865bcd948995613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e08324ef81deb8bdfa41d481d9ffeae14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f434e37043cd9d6636b30589ec2349315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0dcf5a672ecb4ae6904e29ba0fef8d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194b76d8174ebcfeb1612213d503840a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30fce7def9760fa2f18734c72b4f2db18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8025d42a65b5ae4a787fd84e735b1be19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3b01d05cc3b96b4d540835f455fa7a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11c322239c5b6c19a2180e3ebe993a221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9545c5cdcad4d66a5d7b03f73db5c7c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f38ac029cf736a934d7dc379fa2b3da23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cb15de5353e74585f4cd95c9e8c03124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc22c995bbf6721f752c7343cc8f2e1925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454e35eb925c32d6102dd0cacb8c036926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34723a001096717164935efcc30123d727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43d9f6933592feb988bf90176b4355928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b297b66b26f8064ff9d0282c454dbe29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105380b52f6f8278753098cd232fb77530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69205e39e0ec95f5389f9cae77d7d42331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108420488dc96f313a7d1922290350d032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7bbd0af2b0fe5f6f959915e908d50333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b7f3346854b33bc78e61d3f2b0750934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2035901ee9596d50694691a6598fb3e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85a6cf006d9416ad2cb2cfbeb8f637836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d2c84b6a7ea1ce64ae096b57b959eb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4f9a4aa507c1cefcffccacde95d20738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89bfface575c92e1441e6ed4be3d7a039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b53f10c29eceedd90129d700503a9ad40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6ab5f055be03b5aae27ca72d6351ed41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea07841ab127add3f00e0cef45b4c7042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dee6070997705f7c3e6a0f508dcc1543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5e514d5ec497c1325081338733786f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d57cb64ef98efa334a23055ac184ff945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4275891c6a95b4817bb6bb3b1a919646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcc9d5deffacf94f3416662a2e1292e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d896618796a356aabbd8648265762f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcfd8f2bcbbbd715bbd2241aea78f4c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6e7e4746bc534e97f46e66de323c3a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5925d73656220f8772f1c14a8ad652d951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf35b4454519c300b2e7b7df7145bec52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046cfa987ccb9cfc13e9413aadb11ac353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45d9f80deec76eb88b2ac36a36d87cd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84de1deead8827c80b8c7b6ab03f6da755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210e1c3f1ecf4afef58e78b4c7b6ef2756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43de64c731bd09bc17f71e5a1e128b6857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a8c4d9d4dd2f3978fdaf31a51ad40358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc341005c4737d6e330c5c61aefc5efc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014c88be471371f4db21996b6c745f0660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3463ea0cc7c8b04f57a45a6bcd409e6861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b64f7a7b62a466ca7b28b7504513a2a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f358ba4291302e31f4246d20ac0c1763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2f4f3e6eb7d6c409a0b7a8e10cd28864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b415bdbd8ca82a7a309215ba19bc4db65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f4eb3c5f10f605ee86dca42e7cc32666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761eea62d7047e5cd2e0bfd62780147e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81979ec2284d6d89e9c0d2963e9e799f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6fe059395d546f4643a785b61a454969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d9f114e588fb52d4927408258c274370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b25f9a0493621c9db1a00cf7d774a871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b2fdd1cd92d69865b578c42794158972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac636381ad3407a4cc1fc779a08460873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aba0dd223fb2b406ca8c3dc3448c3a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c04f3a8dea5d602a77e3c29a324922f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69099bc42c355715601056d2e5bffb2176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aa0aad2ae51a1cf68d2996d5c3ce1477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482a9b3e3407a47f1203ff1c9b07768c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ff44f44e04fafdcb6dbb1bc34c96d879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821e37f751cb78cf48d86c4362720b9f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a343c1504a6732c1e543a88c70e47081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b5c5a45379dc4925bdad29fc94b16182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d88664ca71a2e86e99f26fffe996a783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a511e7eb2118d542f6195e755477abf784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3460803abc64cba1f73d6b57ceea6385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aa3c560ce93c031625f0bb182ee54786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6fa05dd61230b4d11ae6af4da894ec87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d736f208b80ab05824f9ed4b8f373b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084a2e1990c0ae42ff7102762fb65c6a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f96d38d7a80cea93fa9f3b85404731990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb02cf5a77693c04b4ac1c33094fe1691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c4f4176ded8287c390b53e1e29132c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28ca9f6668e152e6261cb69df46f0df93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d737a5cf8503263fb0b37732534942994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1534fc6deba858c3182e39922256c7095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70c79f6a4d180f8c98a6567dd9db54396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5dedc68ac9fc0055a7440c590e32ee97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6337ee7219864fff82433143d9d335a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebc127357ab3e0b5eabd5c9dfb2e7ab99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cd2002c5e8f88c8a79bdb4f03d7f87100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8618a2180b25191e63c8f5fb60a04d1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b89c072e6f3500f14e49bc8f1016471102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152c8f11dcf7bc923a70f14ea4535e1f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f5c3fae1ee79b106832b6ca0032546104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46626cea53dedc6ae5e6528539fd6d4b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1add54696c7ab043033d82b1664d2ad5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f233aa4aa143b8e371443d22e5ca0268107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec74c0893534233e279272a91031d07108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baed8d5934ae05e32e4b64540309cbb4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c745bd16063a5f8288ebc653d764bdc3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de97e9d490ee69e554ba1f0da90bf585111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eebd5ee922c0263258e052f84d8afc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e5ea6821093898a55b515b2cacea8f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aa64bfcbcd09ec54fc552c2613485c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb9d2e2bfecb4e119b590dd87ea9eb4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a74311002e96368d060d81abc6b4668116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32cc23299189d280789c8062da99a1f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf54420daf2ff62a5aa6f49eff50c16118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f77037afe12673664560962680d04ef119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d7d8968adf96d6c6198f1fac97143a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3281e9726bcc2430eaf513d78ee1c7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae0ab727767aeb473391da345fbfb0e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335b2ca42767fa8c5c4253bbd097b6d3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ff1c9c125f30cb53cad05580c75564124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061b25d86d313d4c2004c343f66d3f04125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301e96b5f492070a62e2cefc97ea06a4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68c616bfffead5da5efcdf2daf94e25127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daf24e0f5955bf7285b731011072245128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2c96888e6086bb41fad2fa3f023b64129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9fa5d3c5f1844b63ca92e471f9fd43130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac4a3908be7f37924f33dd5349ff94e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed8908f1a84a92cbcad880b7f9a928f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b864adc89020c0a7cc9b70b98200233133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdecad109e9ecf82beea427ee2ec51e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6baf13f4c04d39a7a656b5f597d55fe135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aa0b1903b8398fafd72fa3092f5fdf136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d7baaf6efd69e387a8944d2038b5e2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5f2b209c72e1705203f348fb7b1c53138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a549b371710d2c9568ef95a59448387139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00b718a94e9ac1b5d347800247d8735140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1b5b6bfdf1d67b6f4ad3d66bd7d50f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334c8088e7bcd40c10306d2b6e9db21e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1e57f59d39974adf5153498092d1d4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473bef1e9f99d4e68c7acba17e08eaae144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96840827304cc3148d7b921caf0cb06145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfa137c43ac7d1b9f8b371f34682521146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe84d385bce267062f5c4adc1d391c5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecc69750ac3a2520f5ff94eb6cd450f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892727f5941a1400da0bcf37cc95a152149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91da08294b6728360d75a95b1a585a61150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8414f0b4768317abda71321e098cd81d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9d1bc7d7cd46eac04d2a9b19dc1473152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5123367541d5982aca4650f038faee153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a6855064d5746f3d4703223242654d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64acccdbf6bc227920e39aeaf2427ef4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3771a403b923a434270b954dc308e0d6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d0f2627f55e464904dfdd1f6dc7058157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ee3881b2e9066fc3a88a12aef4f16a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a393e6050bdfd3b9c4c5dd500b70e7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe8948f69f22d40eafbba5e55e0bc6c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb0bf431f6086692211fe533cfdb43b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d02ea6db172c2dabb287d8c36d8b19c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9716c8d0bd3bb4e010d6d014ab1c81163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f219cc04c7a4f2f53691deb95bcadc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333b73347649d3f3271ed2262effbd7e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b517cf4095497294a4784c481a95cb2a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfb7690e56ea96e9bda0888b681fcce167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d0846bf4f01adce6d8964edf429407168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad9287015d18b2d1a5deefa449e28fb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f0e1e7682819efc48c269c37a2b362170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd971b80ba336140dc8831ab204771f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f887c01ec4ad2479fb53b7982a8fe018172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc707cf2a54fce636fea28bef8274ef173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46ced9cbbdd34ba6aeeeb2292201f7c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad4ce3c5837c7ca712999fd944ff412175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a18dbcb8b93a1aca9341b7c795cad3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62b51b7f6f5a57f8f2e0d1b94b45cc7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86edf988b91be3892cc8271e47c2f13178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e036f5706297e6ca362b2445565b4d0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00340e5f0ded3c028a9189873c117be5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cb410b0b12e35b8860d9c8abe63e07181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f411bb8485a42561a625aefeec16c5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868f329bcc37610654c0ac0ec00bb351183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f346593c9892b218670a539661b61ec2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46d009410582f19d456060bdbcccf56185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0065bcc10af1486691984d01a66cc3f7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15e9a3d6263324593feb9fabfae3a49187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4061677434bfd92f51b56ae1722a5a2a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b887a624dca29bd7297d5e044a95aa189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd0ae06a0a581801aa2c5c5d1507535190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae51cd6b2177db64dad74db8ea6cdb9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222904547d1e4a891a211ecc55ebc397192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab30f514219ee589abb05617b18f2f3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbeb1c479e060d3efd812ec217536f1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7911d81694c55c4b1287f5cbc83c2e4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c0a0957df0e0a3b41ff5561a686836196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fdfb0759e64cf41b2c9ac3e1fc137f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d72a54afc4bc18927880b9ac3e37686198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae18a41a23ed5a2d4c5e7486890e938a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618d4ca262b1908fd1a4890961c9682e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbcd610e79cb95704e7275ae5db0686201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f09e2624783ebcbde4a8db6080d765202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2819275122fed7fd7c2bd86b730f1f97203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addae6cba727cf01e0aac0761192b9e4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7694d58c98ab9d76f6f0704177cb6ea8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc0a8f2a749b06fba0228f44e75c0e1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d38048342683787538fa3f0f723672207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463feecd234206c7f1e60c060157f64d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3655d972b9933e3b715079a5b5451635209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e03e18a8fc79e4dce740383d955624210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78f3abedef8f6d33bed6b78847a380f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eeb2c37366827386c01b8e7219e303212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37989b40da5e2b7bbed56d60fa59306a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387174aa4e5cdd469f0ed8efe8ef3cee214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edffab7655d6e68c7523232209c17f23215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c8f73182b0a430ca1c74a1053a7e12216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e70b2ec5eb321dabcf7dab958b80a81217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d05aff1c98b3cf94f0cbb02ced3031218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6f92d722bdb69402e730a1d2fc50e5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a80094dbd75a1ad26dea89cb3adf83220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298469a48ea5d26777de2bdf01028f59221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb5b66da939216d15a94f8a9f39970b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89a074568bbd60d0f033696755983d2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e717717002fcd405a04c323a26950b47224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ed50468da399f7daa4f115adc38623225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093880c227008c1f0d19b4e49154499f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cef7f5c53318c687ec5fab0082c266d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a64a7016e3295190036dd5bf843d0c2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8588b6cdd1c717d15a66954bceb9f774229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a5e246ebcd593827828976b2a0a315230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffabe23366838fa5f839b2a38d0cccf231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbb98ec7b1d9f8a48465b5f196e6a97232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8a885f3176f4ae2c04caa66c1bfaf4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42c8ed9cf0063b837320e170a437681234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3639921f43aaaacd6a3090167880b59235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25a1dfc82f16a1f91667d44d2499d10236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1737708cdc105ddd63d06189125182a6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a8c5b48f068889e3e6b473780258c5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ba4c1afbba2fcfb330e108a5a4ba3a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ed0735ac7d02291935d3fde897a48e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f49d60938ed86f0956d8556d1ce8cb5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5f629bfcd583e94a4d79bad7d7c302242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74afd467d1b8adc05a28e4426b715afb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d01ecb61a7d328b4fe9d926223c6c72244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c16cac5fcf7c72cbb080d8ebf2c2b0e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94213c77fec5f4d658a1fdd7091e0fb1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d0b2c68ba9c6f1c1f663cc92cf5e6b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6bbc715c042efacd6fc5219abb3eb9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7626f228cacd02312bc473d2f256892b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e84f95514f4c9afcf875b2cdbdf2fe0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca69eeaa9d96c457ec725782cd37e922251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646fa5255cb6e9900a5b528a6d879ac2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e2db89c62e2c14e822cdcaca52624a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8870305994abb1ff5e83b14ef0ba545e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac175ea0884c5bc623f50e61a55d04e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78090d09227b203b0c84893760aed9af256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb28ed2c004f61c012970bc4f292394257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c90edb126b45d00701e2d95ef6a7c68258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b569b2098035b20079d5f1d8bec054b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b73f7bf632d1979e57ca396c43225b8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed678d7d15fe96548c7913b5a2b3038261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e3dea398c5285bfd027e3121795b52262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913884c7811ed8db2b04e56f48939b38263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a640b7530f6b24d7d96d587f1d57d53e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6afba2d502fe82fb03674ad7e423a0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a8f637bd8b8ec43661130b4496ecc4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56845de876768960c093edc292745f5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d20f2ca87cbbb9bd6c30561dd605ab268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ff3bf2a45b3fd4fd6f7366392b917f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf274cbe32539775c900d58b566c4522270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497ac8ecae863800848d134ba2262f0d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377fad030c195ddfd85e470f4ee66ae0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706a1814769b29c5273729bc0426f97f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69a4ece8b15f969c0b161f242709279274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c5097bdf42e62709bf805ed5d1130b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb5aaf35f3a1e16e9aa36ee2d81c5d0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141bf5a3ef654d8747f6f7f25ddc5f62277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df2253659c0889611d3e233670661b7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76ffec8fc4151f54c230cf618bbd698279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c02f8b4e1d7d41dd87d4e68fa03d0a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb2659c8c5fac6dcca2aa702dc7cc96281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83258dc3d96219e7c2a4ba75acf1ef42282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f71d42eb63db3c7ada9276c4f0710a2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423774cd2e8d4d29a6469d9c66021ed6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b81e94b214628fd50129293170c9d9e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000a5aaa1a0b5167050ce18b89ee8625286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2abe375a6d95bfa4e8afabd07727f41287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efaa139b840295d39ef17199dd53302288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38019862c7a8d232cb62f261164d83a8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe6b18f6e03aa3404163494a938ae97290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adf25b47595db18211c0145f4d4f291291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076a972f8335166770cf38a0563e37c9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e305314dd8abfafd40d54e1d16c8373293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52233382e1a44954ae71307dd0808cba294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a83f37e4a35c9e94a0ba3f8ee6b6ba295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4894796c2c73f783e20cc55da65a7c6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd2c9aff490b311f46c7338c60e47a9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd9537c79cfef7346d4d0242e2b1184298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4d0edf7865ec4878cc1d0dbe1fdf0f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea774b66774edaa005d615770e61eca9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8251539004eb6a10693693710e230a3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0174d92acfabec2e5939f9796950e19302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d86107f97a8e474aac3b0c5051660de303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe910e8b11de7d8f7b69ad8a022f959304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180f72b7189ce27ac189dae34f59d3ab305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d792d91aeafc8be945056f9bf03403306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbfcae4ec0b2a637d047fd79297b533307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23e1fb81aaf90ae5fe49be15cd8350a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f0ff2230f34b25fef66c96cc2a4086309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1614c3c16228c3a9d30f30508e515324310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78700a1bed2f6c0174a8c856d5a74353311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb2c44272a9c3bbf0e04884246c8fbd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f876990e435af2049f152828c7a61475313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3d7124888ecf69e5b6d6ff92a87f3e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d6890d3d35e3db1121733026fdb44a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd75595e1cfe7745145d4e43a151865316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d0a62565f456877bed668039a13d48317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62794c3b86787506684df90aa6b646f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc678312059a840faab82f6ed8660e1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9a36d6948e0963d75ac8712d1a45fd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625b59cd47d5c9efffc7d68a50438f88321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0bb4421bcd81a9d485b7513d0eb261322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcf0cc325830e37200041e78e76ef2d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926c752662e6e03ef4a37fba1f59b1ea324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a76cd2534243b74cdde3a75e325d05a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bec50c1fcacad77eef3d24988606cd0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71e3f02e32ab2a92491de0ce05c3959327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70481d2fb17129c443428fdb8a06efd7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e90c33e4d982d86ddab7070c53269f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459d91408ab98fd094814e99b8ecec1a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06458c06ecbdbd143b5203b3503fb675331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b23e4c156161657486dcfc85b6b255a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25b1fcad8bd1ee340b15d4f8a474384333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0311c5d55b7da8281185454b90ee1b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aa02a05fd3ae375ca56057145a32bb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d455778e973953ea8cdc0d1e9f5117336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dd469a423f96644234b1ad5ebb384c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137494dd3bd1ecef113fc11f5ce2fa2a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9f0a4f49f3df2b98dbdd2f0e6ec9c1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0a5fe36759606812fcc6369d458318340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f345b9c2732c87edc79cbfb340bb8013341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc25fbbd6083451113e660f1584e1617342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8380097c766fdbd77418aa2c25c990343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cb97b82d6582950adfb318886fb545344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead748d6b817a07d478ca2940e737180345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c561d09c2102b9aadbd1b9aad23248b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cc2e93fbc0273675c423d0187cc565347.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19c43a7755937982e1253b73f34819b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aba85b8d8dc8e7e3584de12cd50c052.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3a75b7cfbe3bf69eba0e76ba5576bc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf2e9bbdf1e0ae557575e840435c6384.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8770ed375936384556b0205b0f47106b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f181368100442fb2aa2ed1c013b5bb236.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cd3ba8635a70a6285f5964f21e1fa77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ac9b98e51cb161e24281876455c46a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f9a2fba9f134ced201cf99679ba94a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb67089a499f6db25a331f2b2cb5a4f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f99f2815fcc1546c1c03fe50d8f9d3511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307358a8eb09056f6b08128f4d280ded12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9d7b3479138481de490a6c3115f73113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952635538850358495a990070de2950d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846fbe4d506f79f0338ed506a30990dc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2c42823aaff67ad266ff43f80c203a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2381a706d74ba4134161d0d1dcf6773117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77d7a034cf37e0cb3b46ced863f3b7a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a052ded508ef148d28cd72a81cee6919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b282cd5d52f19a933be75dbfcf0b5fce20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfcee7605ff35f2f16c8ad66bc51a2c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6077dba73144142e29706fd24d300e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd02d52295c0382924c31b136155ac623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481cadb5e713791d37fcb8386645f90624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ad9ddf47fde4d72293a4f6999466b525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aaffccf9bbf6a6dbc8217be3b8603826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817eed32578ba5fc0cb46cabf4fe972027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe5716131b965e0a352265afa7416d628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1688c96f06aa99a6f4c7e641b60acc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4945ad81f09f5151b07bd161972048d530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb358ce31c07d85e02822f7917e08b2231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52821acc1275e5f1d1acc9e3b80f3faf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712d75f2f1bb1a95add89d85546e1f7b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e346b9d36537cd5930b13aa86e77c04734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd40c54bcbd38f7198155d328fb508d435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802b8a77bfb4a231104813d92167f70f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4d09345d796d52aa92cea353e00f3737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba05498ebffe570e8bb4268a656ccc538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c56fe438eb616ef47bfd739572ea4539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4a0b2a1f549039b6e5d92ec0bbf21d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dce5d6a833e6c90ef6401d416ad1a9f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926ac4403550b605d53a9734c148863c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d2aeb1662fab4b09d344cf6d400ce343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a084a8779e4031f73babaae9613dc2cb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100861625665db245313c999489ddc0645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b829b6c699ff3c58471d0f2a5a8254e046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b4006eb777b1e423dc2d148033a6b147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8caaca12155ceeb8081d7ac12e65c6048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7448ae565c31c442f7ba1397552a15c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f0fb7ee7a2519373843c37fa3773f950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f7f50c5f4a381367f2eb5b3c4360ce51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e0b7648c7a7c1c79c040e9c018266652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f324c01983b4e70c21cdb21200ca02ac53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9831298292ede59e442f19287720390554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc59a4942a45e5a1eb39f2a6f10823655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6770fb4e6942acd0cc9511b0eab7c4d856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9cbdde1b9e05da1bfee7ca5998fe6057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbaa44f9733852f6cf6b46bd1442a8a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173b645ab8027dd1030c519028581a4059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85552324512d158203a6c9f3a08547160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5f7c6e23d07ce59b5058dbdc1261e661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22f6788b0c38d76fc9976167d5302be62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691a329d4a74263b91e4d4c84796525e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357a64d58e0068e48d4a62892db9e9fc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd6b03c82cca66d39edd197d3f7750d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dafe0356f859857f40b840f7412a9566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd2e974c602358cfc1a1e803505ac6967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb46dc745b85837a8d2b4b5ddd13dae768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fe8ae3666f3d0b546e8c05392c228a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed92f819cd9d40aa15fb760dd9b0b3870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a1e340f0545d58396ddec8f70da41c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dbe6c4e4059113bd5eeda57ef4ab4c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed6dd89ad30b290c1172c4fa964b95473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ccf4176e7d5c18a5d1e0a7c3f230ad74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384bbe114f70fab41504cd724b2ebdb675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b81e7d973fe3698d74cbcd5391d21bd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb179b806995ecf4fd2e3f010b0fc8f877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9293470b28fad5d5a1d3f8236a988b2178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cfa75f92cfbc3c4715640b5fe84e5979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b127a9b0cc3b547f1e0cf4e332d11a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b36e92044e642fb19bd49b1aaabf9981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7607b2a8b94d255241e2362cc8d7df1282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1d0c35cae25e279bd24c5d786dc88783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d9df8b421f1f9b25ee41055f57e22284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14960e1555f16231c6bd349534a190a585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4352e235cc82d0b81e0f7557c826284d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c321b124533a908af8ecb48331a8d78587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f22b31e51d13b5cde8edc8bb115e5388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b54860689a7c3f7fd44fec781ad5b689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91aa8ed52a25297cb0a9f8a7e32bcc790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b0aeec6d5d589f731baf1014dd95ef91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06e243fccb25f3a43ed673b03e588f192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88992a832a38773f38e052ddb421d0ef93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b8578528c30b98cbb4b4da0687993094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6654b8b9c768718d4218d1484798beda95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f035838663da5e1be8d148a1cf006996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02317f892c42ed636dc726e385c934897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea52866073c514cd9b22cdb1ac0b9b0298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea98ce6082f73fb996bfa44e3c738f8699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2f3a48588bf48310694eed514e7b51100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c8379a9dd5f6ea3bfc47be59130746101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c929c05634cac9f72c9b5bacc8ae07d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b155c969d31cceeabf58d68d787dcf19103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06ec126c9c44267d5ab5764d67f9a43104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7f21180ced3d99d26a01a6a25c0b25105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a42cc6ddb69f2353a4e929913e493b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b51a54fe19a11b01bb767a065f13efa107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707e4be5561b2ee03c0f210520cfc11a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6773d9584764c8c9f636acd80d81f6c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675d0999fa36b4388ff50b1da113d918110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba395934d8dbd69db933fb7224de8241111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4a3ac65a4a952aaf757dc906a097d2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236614ebe3eab88b2871a17be3077a98113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c70a02fb3795a2012267891a7d4de6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba03fe844ce2682f999a18631c569ea115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c774ccf2acf4af4974a88a3d9d6318c7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46157d52dec98984abe5dfe2f604fea7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7542b779c7e18f429d6cb809baa4d2e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d6bfd8bbebc7c6a3718cf00174cd28119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a2afe3def5efe9d6d612321fa47790120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90d545302d62d1b90cd1521409c2a85121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87145cd68d7c6903c0d327df2336fa57122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a38899ba5b3217d9e61ec1a9eb316c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880f8d7b3d6546fc5dc2a3a92cccb222124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb73fbccf4d7ccc154334119bc892a5f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53262b6ee1fa161bb7616ee9fe36ea7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502558d6fc38d54b76bca537679018e7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0552d73dc1350026ae111024bf0b54128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d24f2c6e903d1dd14ac7d100bb3bb7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5978dd11b700559e992ce9edf56f797b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95d8174bf61a5981ced91f170eb3843131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c1d70da35aa4a1754954c149644e93132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0b6f31244c30178e58bff3e10b092a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd583121e65273ee1d4a27ef91579d4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a1bbdeacaac3b060808292923710a7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10d9b33b8272811b76cc10f99bea9c6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348168441b837b52f4243a01ab335e02137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf3346393b77feaf44dd772097e7a11138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82baa48a0b4debdee72ff4895356e9d1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4ee5d683bb743645d5268bb83b6b9e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66723b313552a4f498bb7e59c5f9ffc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425754eee1bfee4ff0f60fabf211b1b2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72445cb08c6d79cc4580554e7f47b162143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499377e5841aad8b225d9863a1fa2de3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2969fb7761880ad5a180dde528cac973145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3536da490555f204fca74b5ae2935d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7366daf71f417e69e2f2e67bc82a3f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c6d160f930d2e6664ecbc64aa6c431148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38acee0a4494e7c98a7dfefc2f1aba16149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec77dc2a77f33474cb7b8c8fd0caf2f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec7ba9a96c5c89771fce7242465b4b4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e8d8d24f9e9de5fd3aed2c37f396eb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d704033d656cdca913c7b7082e371e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5509f6ff67b77d8333fcdc85a9e4c6b3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f06066c6dfd86cfd16ef12dfc3805d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92f4b951cc1dcd57b858768fffebf98156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ee5720dedbd2e4792ca4c27f2a7902157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0071a13fa5d7dad14cc1e00baabc768d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064dca50ecd4f14bb8bb7a0399e6e5f7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f7497855232cb36c000212227f05c9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f095c291c76f094e9ef5718ff6a4178161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6af91bc4d879952cce2a201b5824d0b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2fe9c4f58bf74e985df6c933b89cb5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d455583a88a20a2753051e47d20743164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136a7437560f33c302130958bca6b84c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305cadebe94c1272890ed084f081a461166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489f4fb72b3959f8ce85dc54194bb130167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9b963a2fc303fcd4fc9c8281d06cfc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5a7efed3f82dff9efd667721c77c40169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb787090afdb8cfc73fc96630592aa0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fe3e18ed579aa01e6d765aecacf0c1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d10fd241e0b18cc19a5bc9582b388a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51d7019a055755596dc353c38ac2c52173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980a5c103a57f4be0228380615ddf408174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7499887b0d83a6e5b1f1d38f8c8aa31e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d758cd3cdf87ea17dbc26c4cb67d07176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fa74d1eadd420062e7c243b423ad87177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b946a4a2e9fbaeaa2cbb2898cd440af178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a08edf904333e455c69a0ef90c16f5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0277ba573f561f49bfd06a7cb9ce4d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b63ccdce675ef3bfdbd6bd78d36026181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b25f9bef8f0de382658887e6af001c7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444f0c298cdc38610d98edc4600c8a53183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fea2656c41df8714c0c3d8d23a4f25b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417ac6fde9c5da75bbb3c90b0c590aa9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30acc9a2944160e28cdc1005f14346f9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d841cde424460ea42665c26c4d881bc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d7f153e8e5492fd6e8a700d6dcc99f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e174c8b05fd4aad3cbbc7e82e13616fa189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a44e1e85440867ce62695a44bb17576190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf6b985987069d9c72d3e0fd3c07cd0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697b76cc8375702dab789499beade010192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c51c080bffeee5d6b48140f8b15430193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a755affb277d92652b3e5b6b6ecd862194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6b9baece597a917f8a617ffcd4b22d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e41f053dca9ea7e0ecc0183af41839196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0261513cb7c3515e000999b35c850c92197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9771940bf0f21f0e903cc7d65ad119198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6563f9703342bdc7cc026f539378ddb2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1620cd2f4d24868bab304970e49bd0ec200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092aa0fe21cc85179c09f5c445b83b9f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b9741e67d51c97cdc89dfa8ad7792b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3f693b913dd9df9ba5be75715c6abf203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5aec153545187eb5f39ef56a0f3bff204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3bae75e8a657c9b9a4c3e65c7bce6b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff6588b404392259fa8c81fa4d124ca206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9b0343d9e881d94c2f0b68f82ac512207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d7191f147177ada37548c525e3618d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a5cda44fd80c71becd7cb81e1b2779209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8ff0bc6bb4765183b803e1bb937d6d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc15a4cf2f830c78e12d3596d7d51d6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b64f9fa0b72cd4087e361d8b151b04212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a93079d297d3e1aab83580994c08c78213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3702c2a15c5d83b3d20ac3879784d6e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ea86d8582f16fc222a4fa0b43674d2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9127aaef16646264193afe9664f7bd27216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5e58ea6b66f6559414580d8f87cf7d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aead2c6dd0f6cd443a8c245e6faf89a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad49f3857a0bea259e677ee7cf3f883c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a37bb0819ca0ce52f5978b428cef390220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7892f8561a150af044d060136500c4ae221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462edca97125ba3ff97d3e3c9b9cfcfd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a731dd2b9685ba0465e2da1d7702eb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a176f67c90f2ef2aca437e94ba1992f6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b3697a2ca73c42740bae31b05aa3ff225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46fb31634fa39c902deda27eafed43d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18aa001ec513287ebc894594964102b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aee22f7d671de18418ca0019389d2d6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c683d8eb32959d9f5efcc076143558c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8961db6152009a37dd84add310272d38230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae57dd6d3475ebf1b564a384dcc9b802231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60304e3f9fb5afdf99752053fc8d3b2d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f0e66970e995b772207c5d3411d588233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73cd2ce9319d02d214e0fc525f92f51234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff83ab88100f3fd5e123bf30607c417235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee1e78ac5efbf3f01a00e54d1060c19236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e172386c2935598d3e45242636fdd257237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0788af13271a76a7225509b68e887155238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6b8e0b049a217ba68c6cbc7cb333b4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca02aff2091df5130e720fa79a108f31240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195e4915ff1d4d515f5f738b9164f0ed241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c348502a1b6b52aa841be49b476f31242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9422aecadf518fe987af91ad391961b8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7592f9aae235115fd628e24bfd193693244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ede7f42f990efedd772288b812ff0bf245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd16eba60eb8b17e78988b82ad04e8c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f48ab8fa61525588eece8e905ad043247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6679d1b04e54add709f98782db988c5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef4d853cff62badb77e0dbddeffff44249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc182ab22e3cc99bab02c4eb4ca8b2e0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00bc69671cdf4c567b21dbde4c93387251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52a644c26d8996d4c073d572e046fc7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b314ecf5ddf63f742505694815276fa253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d48c5077775fd774ea42c9fef989af254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dc2797b4392dc537cf22d47607f0e5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67a86241e8d8d49ced7f176001a300e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d82c8fa4c38088be5a9c5fe9e26ed9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ee15a9b7614fe53cb17309d3c6f697258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467dac79c8989eeaff91092ced278a65259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b58e5af97363220d46e72cd8b4c541a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfc17681d3062f64921e717a364fb37261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598eec87ba2b8f82752f8519aacee6ee262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ba6f97064bc59e2e3ca25822e32943263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d826714b9192ebe6b0009fbb0e64efd3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067570c438b84cdc288b5819d3e143e5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf7bdd123abdac7c5a95e02c35b38da266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941cf2048ec1e701357ef9a5f893aa35267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b795ac7efec38810b9f9fa4d4310584c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340290bc051aeec72e1cce6226ca2513269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf479174d59ddaae9e1cd08b27feb57270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd41640399c65d131bc6203980f5f20c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336e4d0c8ab67bc46a71459f44bdf005272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e794c07997ec64ccc80a952bc03e5445273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24265542fed7538a4a468b3251217633274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd27f1a5f9039a2e7d6ed5cad48d52f0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76935f07b56b643db6d594127505c2bc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6589d3acb1f9bba926569fb4489deea9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c606892895a7d8cada11b4fd54dba60278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cb4c2c0161c16204bc12b04207dc00279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7459ae41d9a3a66b9c0b23fa28282f0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c047154409ce4af84069b5c1c2cdb365281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33fab46cd9a1763896387a0c6cefae4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947af7167b42156819df92a623eca9fb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46e88bde2fa409012a13ab67f56c79f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f284d0cf2afb9c5f1aa2fef262ac7a3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5db5d10c9e75a940435a6b6eb0861a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e55164b98d25f3afad8de24a1989f1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a9f710f78a01cadb3eaa800d3b9ea3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5b4305aedcade546d6d34ebc67f751289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df24710e287f576c348bf2b12c7aa5ec290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352a57a6cbc2e270534e5f95c4288ece291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab9a135c31feb035bda0069beb1af0e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd30bd7b85e118e478f266655a5c4b6d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b32edc4e7c342e1c78914d03aaa6dca294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eadf90bc48124f130176a4a86a9bb3a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c9c143ae5feb315bdffda99168eacc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82fba03a1185b2407dceacd5b921def297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4989eb8083d4ed9cc2037eb96817bc9e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373564838509dd0bf730a3d58c9cf062299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90265919e6990e554428ae019904e5aa300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb65b7ea30f72d30d4bf7fe03fa79877301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e0720e18681ad5f5d4a51a0cfe7c4f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd20dcbc11ee5b2b108a165ccfad56b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108ded642f599c743701daf3a0b24020304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a0f38aed619bfd0a95eff2b2dfc65e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8795119861c6bb90693f9a405e1b5b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee69cfe0ec0f3dd9f9ed36497f5f2fa307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0032e3999a908021e4281acfdad4427e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b764116593dc795625440f455f256676309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e766650d52541e11b8f93ad66ccda59310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02fa3c1f0ea7e89c83367ea6a74a700311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5427de260b88b6aded9c82ff7d44aa1e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6ed02d2f34e8710d08425c67369cd5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4de3ed6cc37654019dd3dc1c8729d4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b6c44ce264d8ea472fb594fc23c9a8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35731bc280faf9e7f9030479b1016c65316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4702c21163b8bdccdfd633b13818edc4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69419dfe42de7bc50b5e3a83ee7f2067318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413b0164cbe7b1c04d79b3fd4cfdf881319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3206e9b90188637b07839752f5da20b8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6df4cc893b024851f8aba59e67ee23321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900fc8f93830088eb3796f64955550aa322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed93220d5914c8408ca10994f43f7c6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25239942f3d3248d562d3b56cd5175dc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b16787d1de333a404407260149a950325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11270,710 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...658 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -12240,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J175"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12890,3794 +12137,3519 @@
         <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
         <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16851</v>
+        <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.35</v>
+        <v>1.25</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>16873</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="F27" s="0" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.25</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16873</v>
+        <v>16882</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>90</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>91</v>
+        <v>23</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16882</v>
+        <v>16889</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.06</v>
+        <v>1.7</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>16889</v>
+        <v>16921</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>1.7</v>
+        <v>0.91</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16921</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>0.91</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16921</v>
+        <v>16924</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>0.91</v>
+        <v>1.03</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>16924</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>1.03</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16924</v>
+        <v>16925</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>1.03</v>
+        <v>1.44</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16925</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
         <v>1.44</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16925</v>
+        <v>16933</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.44</v>
+        <v>0.57</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>16933</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>110</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
         <v>0.57</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16933</v>
+        <v>16935</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>0.57</v>
+        <v>0.93</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
         <v>16935</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
         <v>0.93</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16935</v>
+        <v>16955</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>0.93</v>
+        <v>1.03</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>16955</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
         <v>1.03</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16955</v>
+        <v>16972</v>
       </c>
       <c r="D42" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E42" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F42" s="0" t="s">
         <v>121</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>1.03</v>
+        <v>1.65</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16972</v>
+        <v>16976</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.65</v>
+        <v>0.71</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>16976</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
         <v>0.71</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16976</v>
+        <v>16977</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>0.71</v>
+        <v>0.49</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>16977</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
         <v>0.49</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16977</v>
+        <v>16980</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>0.49</v>
+        <v>1.05</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16980</v>
+        <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>1.05</v>
+        <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16981</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>0.59</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16987</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.9</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19008</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>2.38</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19029</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>1.22</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19047</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
         <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19048</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>3.51</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19049</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>4.2</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19121</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>3.72</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19128</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.16</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19125</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.1</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19123</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>5.01</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19149</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>3.86</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19150</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.43</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19157</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>124</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.58</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19176</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.63</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19177</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>1.44</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19211</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.52</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19213</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>0.7</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19215</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>4.44</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19216</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>3.57</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19222</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>1.15</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19223</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.83</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19232</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>0.82</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19234</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.91</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19235</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.03</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19236</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>1.49</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19237</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>2.2</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19244</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19247</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>1.51</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>243</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>244</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19263</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.83</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19264</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.52</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19264</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.52</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19266</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.63</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19267</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.89</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19270</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19272</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19273</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>0.77</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19274</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>0.57</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19291</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.16</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19297</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19298</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>2.12</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19301</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>2.08</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19303</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>280</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>281</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>16</v>
+        <v>43</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>282</v>
       </c>
       <c r="I101" s="0">
-        <v>8.970000000000001</v>
+        <v>26.17</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19314</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.62</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19315</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>287</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="F103" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G103" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I103" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J103" s="0" t="s">
         <v>286</v>
-      </c>
-[...13 lines deleted...]
-        <v>289</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19316</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>4.49</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19320</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>294</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.67</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>295</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19326</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>296</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>297</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>2.9</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>298</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19327</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>300</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>2.46</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19345</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>302</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>303</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>43</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>304</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>26.17</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>305</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19346</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>307</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.03</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>308</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19346</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>23</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.03</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>308</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19347</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>310</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>311</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>1.16</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>312</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19347</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>1.16</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19348</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>314</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>315</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>0.77</v>
+        <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19348</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>317</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.77</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19349</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.88</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19349</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>0.88</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19350</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.8</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19350</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>326</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>0.8</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19354</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.01</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19355</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.88</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19358</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>334</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>1.93</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>335</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19359</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>336</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>337</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>338</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19362</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>339</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>340</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.8</v>
+        <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>341</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19364</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>342</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>343</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.51</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>344</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19367</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>345</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>346</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.59</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>347</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19367</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>346</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>347</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19369</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>349</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>351</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19369</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>352</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19371</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>0.59</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19371</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>356</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>0.59</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19372</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E131" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.6</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19375</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>363</v>
+      </c>
+      <c r="E134" s="0" t="s">
         <v>364</v>
-      </c>
-[...1 lines deleted...]
-        <v>365</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19377</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19384</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.7</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19385</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>374</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.51</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19383</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>2.85</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19403</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>8.49</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19404</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>0.92</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19404</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>0.92</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19405</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E142" s="0" t="s">
         <v>386</v>
-      </c>
-[...1 lines deleted...]
-        <v>387</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>0.64</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19405</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E143" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E143" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F143" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>0.64</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19408</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>1.39</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19409</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.49</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19412</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>1.28</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19416</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>1.46</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19418</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>4.2</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19419</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I149" s="0">
-        <v>3.91</v>
+        <v>1.75</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19421</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.66</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19423</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.48</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19433</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>5.78</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19454</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.67</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19455</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>2.55</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19456</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>2.5</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19457</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>1.93</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19458</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.99</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19560</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>2.64</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19461</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>419</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>2.48</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>10462</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>419</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>1.75</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19463</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.75</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19464</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19471</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>3.11</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19473</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>4.11</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>453</v>
-[...11 lines deleted...]
-      <c r="E165" s="0" t="s">
         <v>455</v>
-      </c>
-[...260 lines deleted...]
-        <v>486</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>