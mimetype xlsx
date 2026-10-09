--- v0 (2026-08-21)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3009ca2056e383b33ff97c1ed43ad8391.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dedf0f21eaeaaee77c68ceeec4f22c32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6998b084d05cab0b92e76c5da4ed21e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7a73ba4389c2b9582a6efcbd78ca1a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a5938e3366f955ff0c9cc4cd21348a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ea409487f52ab352c77007b3726c516.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a754236dbafd2fdf792dcdd526be3157.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2372f7aef820768c6377f7111e8be278.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9b30287d4011cff6a7f24b8dcded2c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcb8f57623976cf50aacdee19e2701110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932821dd08e5309f871d934b8fcffc0911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4ead5c1eb3a1d8bbfda359ec145b0112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80292319da423aa996f8c9a2ad9c14de13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af230e89ec9ed5d1948ed6594f0cadb814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f628c0c62450b024ad5813889252fae15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ad933b4cdfabf82c3effe9f7d641da16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6939075233838299af77baa5799692eb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0078fa7b3501989a4f786d18314b401218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51802261988fd212c15b051b75d14c6c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de35d4c0cc3b4aa002fae6bfbef8e48120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d29427ba8dde71d30549b81997ab7921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc94a483726aaf4e5191c2ac48d69d822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ec1f6a536c2127b65080cbc1f606a723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58268dd4293d1e3ac9fdb02c22e4c2b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141aaaf328c107f5869549d90d826b0225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20aecc81aacd1071756fdf1cbed14a526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b7d5162fb206d38d46dfbe7aeba08f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78086121d8e01d73e388e702dfc6561328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20710fa4d08c5367acc94969769357df29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c88779c8b1239e8b1968b5ce8024d430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc012ccecddf89b077735846baedfd2a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf683e9beb08b87ac576dd6a3582077632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1d23ef5307e40e7970a46408c9cce733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102f9b540601be75e9436c6d7dc6804a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f343ec52ada2d58a2d1d09f13ba8e1635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619ae336dc3c65111ac3c8b9586d12ff36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7a3da957e6b59cbc04585ba02e695937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0d92e3cae7070a1561b07de0d650bd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a47d9bfeea03db1638cf3570aa03d839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2009c7063e4c1af8b58163a7f325290640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da2822e57fea7c182e68f833200c56f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c10047eabc5858d25099311ceacd41b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2111767b1adece2f0e990f8f9efaac4d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e44c8c8ee42e48b7854ce96a468de0544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da077afaa19178048f8a55343902a4ea45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbbba7339b9ddd6bb1d34519339f9a846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6a34498288ef38539e7d0c3caa027e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bc144e911f76b8a82af2bfae16f91b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65456cce46363205b6681fe1d0cdb0de49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead9b40128b45f6e28814545a246d25f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f4082bac0fd02b798769ef07c36dec51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7233c55b11710a15f53e70c43b5469f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fb4743a3b1274f4ee256b95ebe484153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23699304d7824585838e79cf8283fbeb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f570d93828566bbde5f8e727943a4255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e42d40e7c096837e70fd25a8361b87856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8727a1491ca46b71315cee5ab7077b1657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7f187c66cade3e779f7970cacb3f9458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f15d1366918305b2b022a86aae7fd1a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7164092c8a840caca1d97e700c2eac60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207f21625932bb6ab674e941e7702b2461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ee76e4215c859341fa503980bfb73662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d69640e369a0ac43b29d04a076789563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d9084e7877a74c8dbcd76cd11d86e964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e2b19e9618dc4ad69dfd7d2ff4477a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d0980136abe86373e3ad8c38c8f6d166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bb5f2af8eee22010bd1378dc41127f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa18d4fe716a1632e909778ffe8e3c7768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633106988d9f9011453be50f41cab68769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63caef45ba60a4bb54fba80abda70e070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaa8b75043a8709ad65aa8014e1cb9471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e430b42615c2b9f2aca1fc9f13923a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8d83c3f213e054c1b276903737da6e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ba81b9310941e9e37dbf3b1e39ff4574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196025463a14a141e84871269b87282875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ace1103f35d98a4f29e15b771c225d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1a568ad16b079fd6949ba4133d873477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0ebdb7c7e042cd98e65e07900fea7278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc056ac77e7e8b8fd6be5d8145b568479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba428a3d2b9b99b9b452a6e0606079980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c02eedc3019ea69ca194a6750caa2981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317deece4455f75c820bc392b0f702ec82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b5f463df2c2cd9dd8dbc5952cf7ae783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95441a6206b4022558ba2a67d9509ed84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c81ccdc0e0c1926c5aa741a842153ba85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418f2ddc13f0078b50315177829f043786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26f1bbe04011bb2e93640508afff4fc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ab68dda4cfdbc6ca9f828bb3df9b4688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cc234211202f6516c49af857618c5f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd816090d14f92fc6ac6ea40fb7117b690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3ed0951739e9c74376eeb792b7132891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a6db0230fb7e9c4342bd9fb1f69db192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c317bc88cb7239d44b2def1631e25c393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bba6afd0ee8e2787872582bbc8ea8a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79dbaeba219890c903b861db55228f295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d27df779f31a3fde162835c288d44696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d4f0ff70abd0ea28979b30a13ef41d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48b4ad343d33d89135d5e599d046f2198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453d70be7363713f1fa80204343874fe99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b466785f9c06d2a7ad14a8c9217b55b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60d11694fe5f9bde575302c8cf0ee43101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511e32631b65c01cb973f67c5aa14506102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843669810f1a0b4021baaf824f974b7d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91f37edde520a8bfaa010393b402c2b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc72ccb889c49cd62c3dbf5e3b2c4341105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5d7950fb4bc085546d15379afce8a2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105222d97e78ea7a4d82755561ca0cbe107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7217c84535081a9dda65ea5c3aca166108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a82ee21aaf264bff4d080da4a0a6a66109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8893398f712565c8ddf4f04043538816110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba5fa0de87e2938978a9dd44451a7d1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c4e8545fc31d807b0067043e667ad6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f8a16149802782e7509e370952b467113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7154fa566d0d44e04c4c8323e4644c3d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8c3277acfba5d23661b2620b0ce408115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3342d642b6b3806b23515294cb403eae116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e9284d4fde66ddcbeeba8d4511e93d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8d34feec060bf890e2478a74b0e3b3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f66caab6a268c69a81630562362139b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fca69c48abf442b16f89ab07ab374c0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a843a9acd2ef390d20aba68c3d03deb2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802104632d7210500910df35cf59dc56122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134aeb16b27e26fd595e2642224eb481123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0308ca6325b34501822e28c8d29cca124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a28df92e251329da773bfb367771484125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871efc2e09efdd42e68734216656a8bc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b5825fa637dc9eafeb8b809550e012127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978644895c9b0db0a15248e7be20c464128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f304ed60beb04ce9a95f3739567898d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4293915e24c0a7ca6a805e635797cda130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b71b94df3b34f95c0767a199ab4dcfa131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6e01a7feb3293212c18c07787e6970132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7969226cf967f56e79dd988d4811ea1d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc7662bbda83f4272f0ea8ec46fa8f8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c9689849d0b68d8fdf1ed469fea20e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c7e8b0bf69f396401d8a61ebb6f70d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131c370583647412a9308dfb7cf81e20137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0cdac3333db3a3154ba0f4be7143ef138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407b907eea153057bc11642306cb72f7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b62a5e7968a5fa1a0da4957bfd05a3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877cc35d0a0cbf9f36f08e739b9f7192141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cac67e562abaaa50c54f0c8188d884142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb2a3ceadd638e9841a8d34935cd07a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10088cd2a28630bc3a9d0a33f09bfc15144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bbb946b7fd5fbfbe3e6b3972a1ce46145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29be1cdd190edfc07d04c7406af027b9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c984619cf00a3b880e7bc5c1eddf69ea147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae2bb298d7be10c0256bea97174c6e8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285d49536b1b5114a4a7a05c0386940a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89218bad68032b0243c63ece5ccc09c8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca97eca4c72eb2e39d23a29335faf07151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e689cd3866f0c05b88200d11bcf328d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4637cc85ad3beaa77a476111671cc9d6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7910b9f0b7e4b0bb8d95052c210a9b8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e829a26777ef002e44e525b338f054155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec09e867a39d64902d8d170a6db22d3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016e5bb1c4bd58a4f4d98058b918cd8d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2ccf8822a37b101e357eafe0fe4832158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec7b5c52493bf533ce761bb703bc1b4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841e40a5a8d5f2f7f867b24bd6e3cd44160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f781d0e0e6d119c579408075328cfb1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7605ecc763cb35f2d9d4e510e8a7dd7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b870dacbf851e2645871d06e9f64ebe5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19064d68c9a13f910373bdee1a6933d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9eabc6fa1a7d7a5582108c63f8a974165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b894fb4970d73747bb7d4f45a752bfd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7370af8eff3a8a1b3939f9d597b9a5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054c5a5377ebcfbf0e39e7a2092600a1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bdfd41a9367cc2695f7fe7a4d204e7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0891d6a2fb64fd0b8177924321091f51170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a1c137221443dd05b94fbc334952b5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54efff329a62e9bf6a9e10150cf0c3c3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbeaedbf956df6d007f9ac917c2de38173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913f40ffd97c59c128027a717cc50035174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3435e77d0f62d428a6eefc911fae5ab2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a6489c5f0fee3b49aa498e0682072b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d190c38bf2f5dcbb48b866ada6423fa8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3604b91c3ff0b5b83acf81c5d174ab0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ad9bd35388e4874c19c98e1ccd8716179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f534380867762ce9dc486b98ba27c1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3ecc687df2f87a74fdff1336c1a14d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5889f4a384cc8ae733488bfef83d00fc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f900ae2222fc6258654082e9d24e32183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966f9899f106065565c46d2eadd0a858184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7c2ed0cc9ef0d0410cd92a96306969185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddf360cc72bbba011bf128ff1fc6def186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5895028f08345e597b557216d6ca449c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8670b7abb0afa99748008efecfeaed188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d3bda8b4ff11f3cff90f318bed52fb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef21f4f35005104b0651b916ee92c41d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86ac32dc2ade9bd9ce39adc961d3086191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc142d1a740fdc501c427b8b16ec6af192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881e9e015aa0c56f891cecb3dfcca6a9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e1b77f0732f0ac5f98a9ee109d091f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9896308a5bedd5ac069492fd0805fcea195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd631b4f6c80086c3a3d01f321c048cc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452c17ca895cd66e2b01a40a5bb4ece7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2119f32c556e41426d0d00a25fce2682198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a426f19da478e916d3e4b9628eca52199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6e6e589e284f525cfd957909b1056d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcc6703ea49caac78ea0f49a03dbdee201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462bd275b9e73af1093be9f675c8f22b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4147c9de07d903ed7509dae3da802f2f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01de73dbe00a4be746d828669a841529204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7da6ae63cef402e4022fdab00ac917c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dbff2357039a0af964bed629f3318e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc4a8dad0a28c12eff450eacc81ddf4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8212c6248bfc87753586d67f7633ff0c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeb00f698462683fc1c6f08e55ded72209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903ed9becb6a48a4580c3bd0370e4be1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aaa67c8c98662ee238a93fd0a48f76211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3cf40b3fc8633e5a70b30bbd08f32a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a9e9f901bfb0349151050217a42e28213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a676fc36f7195194bd522c3641ea76214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a31d3149995dfbbce59438f56f8de3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd49af0f199375597f38530eb2642cfb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b048df94d3875ddb4909d4aa696c7b0a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e04bfad1061e24461d5c04de866c85c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ccafc25ee64d8a13fb3695ed81d540219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede619eff1dc4b9e514fa8f81b673733220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18a783f4bc97af8c461a40645ee3498221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b695521006faa9a3ee09286491a4f909222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b144465723791b265c8eb3ca8f31d1b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0427440793148367bf3e842c2794514224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34a9b91acb4738b8e2be5fa63524d0c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d26be10271c5b9807e572946c035df226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e761c0f77c7e79945b377485813c02e3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccf1dcfa23b493cd7f48b6e6bd26f4d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a46180b49d8fa1952e7e431aa00e9e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46e939109af709a88d3aaf85a08ad05230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e22b5b86a9645ee3a5d37bac0cec9f3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a14594603f86618e77b8531046d44fe232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e42d9eb1d7d0f5802da0e9d7150af32233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7258fbbc764d430f21deb88bacc26563234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5dffbc5075e5e477b53fd376b15ed7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ed7087982475228481798ad667612f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc41d9a5eda351a1bf8eda7ad948463237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc078ea0df864e8994f66425fca9506238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb007950d65c95e0b05677b8826b416239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a797553d95abcafcd8beb6e2cf26b32240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9039a1f425f7388e26c6371547c6a23f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488055ca6e504ba8b5ee1226151b973e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cf078c0024f66fff30172592d87053243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7de6d7f9a0b2f4c901b59b708f24ff244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db07cde40989ff09698e2a97569c6da5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5356d6559bc39feb2ff24d21fa082f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdf1dc5369521d9405aadbe5023a2ba247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b5a727b04102d9d64bb68a89241e09248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6fac1b564a3dba106335a29e2bcc70249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afa01fcf020c4db6257dcf57c3b7300250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab95f27681585cbf55b1530947da4e18251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1e2322026c5c9a6ca188b7f14048bc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0fbe6190e99716fe4cf6103e610d46253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357b38130eb60fb9f8d7ad976284a1d4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ac5416f84147dc188e67f17851777b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f72989d348657c848e36e7cb578928256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517805e54d823cd4b67aeb06c92aaf7f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7848acf8fc4bccd69326ab1254f82a30258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2779624c9b761b45a54fa394386430f6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06df753dcf6728b056502c6568c80a8f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5899eaf216883b89320c4c89dbb6f309261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb18046c76cd574ad883dd9a355a972d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b03882eaf85d32cb2aa6f5e249c97bc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21613eddae477b2c216a7f10779b5770264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defa391b96c4fe658296fddfe0e199bb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796270a20159bcac153e8c3e8ed4bcc2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92d75b1605f3237dfac16ead7348d12267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598a3f2cc72b64a46bddccd507b5e767268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b63a9a27303857359c0cd6a9b7c001269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0f07350c4d973a9a2ca2102a9fbcbe270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3131e9f33baf9a68e7387e9e75553b54271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4187fde5007cef72baad0c77468b1f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca82154728902ff37c8575c9a485536f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65ba087a6dc202ba9cdbea6d9a02684274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d82b327a63d2081080a2ccf25bc28de275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfdb0e604a6b9d1de254e1ead887e98276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1d09b3f961cecfb7b84bab3122bffb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065db538ca62552fbee2b957e201addb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8e8c5b19a7d4892f41791d3fecd807279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7998acaf6a526e0f52e901c6081ccb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482d5a02ea68b8fd50d25885847d78c9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7badf005265c0f6050cc907b77b1e9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb777bcbc21cb430b8b72a1de1c5691283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c0bc523482af01f210d54ea0d4f6dc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903ba0eec45e39e0a5093ee1f9d6f030285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0888a3507f4340386479ec593b5739e1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fc6c373ab3f82229b17682bad1cadc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ede13259ea3628ec7383c37e43edd1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5340ceebde2d8d8e2d247de9bdf04131289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0b769a49f7b53ba73e77e72c2a5b86290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9c0c8bf930ecdec4b89c374e7730ab291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314cf06ec6bac4feb106fb9bf708a00f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb7d5db336c392b3f82144994857ad2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79b6e0ac2e7d4a917cca58c8e39bd6d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2098fcebf4562715dc5d674907e6e9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e297b92eccede7f037a1c4b5774be373296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23ac3d769dfe2d0a411c1f2da9f103d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940a88986d9d94a9f82d2db738f600eb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35653309650b5c74c447c918870f2329299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d106c26baea92ec0bc176b37ab0f6e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47de3715bbd3c4fd8c3d7d4657ecf569301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f08190b26f3941657d7fb20d91550a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72c21e92669e787f975ffa6f76041b8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc671492877209d8da4e67ffac595f20304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1fa8191a742f9cae6d20531693280f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bc14e24b6a4ff7885479f08e743fdc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5a61d731478a3133d4cd8a7c8f46a2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41126b7cf0060bbbad8b5993f7b3441308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8461be24aff136d89918fe0a70f46b85309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a41cdad8a88a4b30229783e7bbc16c1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34348aa8f16ac9d7bb98bfba446526e6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c79556e461be3a12ac0265c633c77a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d71e9ed17a002f8b17f251dde8e7ab7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737bda75228034e69c363e0f2657b0b3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e23fb23cf82e32c2cb83781e965bdf315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77d76e9fa235dc89f0c922cdc1b6db3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d72ff8067762e427ee2e7d69240974317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bda2c75b37d07040c1e4b4de9f6f681318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fba1e4140c89b60f424a4d3621b050319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab71619bee14c54fee3cf19a2206835320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0635f7f20311022d0558f88295fda5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd65d1d88de6db3155db97947c5e217322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8924b69b729113e9e698d0c730b98c01323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5a2fcf57cc40663195cfe54840dc84324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adffba1a7db2997aea4e55733c996fc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008f0c0ae62cd623711504fb28f023cb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d0b37d93a940b3d1e3e3fbdde24ef6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee85ffbda63217dd6d66955d882695f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef46af413bb6595211a1b214158a1db329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b16a4589a39eb3a6bcae158a65486c3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e421d05aa8d023e05539521f1924bda331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceabce003ddbb05369bdfafba3d42881332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aac01186a3f0dc3713ac82c1794fdd333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7293d2beb6c99476f3f6e9eb315fba9e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41d48dc3aa2702ebf937ad6362e6d252.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3c5370911e6688233c95044173df013.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c982e521167b0fbcd0142bee1699f38f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af6d33d657dbc6b8bb39d3a219868b65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dff73cd799a1aed1820a72939d5ab8f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2159346d7ceb97f06878fd13589475eb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f55290f48a1ac84bb7bf5ae86b294c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3860be30f59a0c00bc29d7c742b00bb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b1653e14fff4776a4f5372a612f1af10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5f6a9a652bb31c0862513e5b835f5511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0962457f0abdef71cdd7910bc6f1ee012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed3d9cae7c8c42910fd3fadb0a14a0813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b68b387a9ffebf01f5d8130a28f5d914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd7192c8c6110fe12f52c4bc577259015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbdc8a0c4a7cb80ff14d1ed3b4dbdc616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5269ad62a3357977e216fbc49af82b8317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7333b52b19f3c2989854a104438672718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4044f21f9084d397e441a23e00757a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c5c9e7eab2dd9b36eb58c0bb80ee0320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642c92de8ee531b2b996928b8ae59f8921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8977b73c35a3a53f456ae37acea2d022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493abdae1b39db99bb3ec7f27ad2838a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d792ddd681d3b97186504d4bfb808224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bd315025a053f80809368b1ddf7d5125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4917fde554792aaf21bed0cfa0c459426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcd512b0ebacab4b3f8b93cea0f374227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7a309004dcf259657a019dad53ccaa28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1382bf7a7cc3da8e83dfac12b792882729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe76bc982d4d9042de3ad0160ce6e0e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9965c99ec4569b45e0f4f298defae39931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832f7b8d85e798ac71906a6446bd2dd132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986a1de646eced04a78bd94936eb1d3733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08ccca9d0bfb13d3c3502493e0267ef34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8436b12924d1ba3af5c081ab35e369ec35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432146d8bce63021b791b3288406171d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af76d725ed1e49e6b32ba63c1ce6c0c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190f65ff3971c276cd441c5147169ff838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6f27ebb8ec08b1bc3679e12f8001c839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac9124820ce54d3286379db6b8d894040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c209e9e5350155857fe18947a87c3b9441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed6d0b860c9b6700d0f0ad6c2b99e2242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84d833a3a90c4d756c0a92c51590f1443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41b948051fc0caa9a2ade14dd5cd72b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee6897285ff2d4f4865616a61da294945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4f1246832ecb7c05c775ee4e62043346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e339443f7438b718e8d70951eccac81347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77ca94f9339645da4865d0987d8df9848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db5b9a70849e3f1c34036f34aca989f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f513b416236eca35976d6c4a5bde7150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55236fd5820098b09435c1ce564a694a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe078afc8f81d9108c16d41d7971e2d952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac157e01ee550ebe1586abe7d570a8353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992da9efdf3471c7cd294545eddf6b7b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a5782631768597c7cbda7ba8a718ae55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5bcea923323ff23a2d73d7dc7b27be56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c14420346d212af95cf1d9144b734457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3a67a77cf5e43971d9058c1ec74e4e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe8365453b868eed20fea4b3e70d8f159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f68829cc2e621232c215b53350891eb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa829765daeeeaba8bdca12d9dbe2fb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67bed366776b3ab036c064bb6ee697e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea183e7a0793ab67cf1c84dc7a7e35d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7670a047d1c6ed54cb5c95c3d86fec6064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a829d4d207a3b9e3074f5e5dfc3b82a865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdca26abb532654863fac3ad5648e21d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fb44dc064bc86383d22a88ac9c4a3d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57fd6f87689f74a1ec24cf645c3326b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5178052d25469d411bdc0d02e5bb087669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70ac9bdf60b8cf7d2b5fdb390880a8a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9145558929b5fd37486830b803d12c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d7af66418504049037ab64b03a9cdc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193dfb99caf8055b1b27ad49430dc7dd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7f1a2f2960cd70ae5fe4fadcf4187674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e952d078fae8b6af161583cf1ef2673775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddb3e0a52380aa0f48d9407df4889fe76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e525417587d2a51af15ca83e5ca3c62677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490de88ee17da319d81bd08ab772658678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bae9fb5e6c1eadb49c2a088b87fb95e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e33a000dc3ee446e144d24c0a8177580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7d0eeac6653a501d98257db9d5602481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1405163c57bd6df4ae3976700e4da13c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ee5c8e878573ffbae7f86bb36ec17283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aeb4af760b5ab8dc4aca81dc15a61384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd07dfd5995c287c659e1fa9c13a0d385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e8547d6a30068f9695d610cbfd817686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073c91f80555ff8a29873a64876237f987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b14d7690c1005e210b55025bc3432dd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3657be330b253fa90a804d566d906a1f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8baf0741d80316e39db3b8d922ebaa090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cd047e88932d687d13022ced5ee8fc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c54f3e5d79146cba12e6405efbdce4f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d0de7df3764f72dbf2a908af56402593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37da75985a1025e089bb384cabf064c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622064cbf16be1ce07f5a7dd16381b7495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8fd64140c43772b1e7d467f5c84c1d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615dc524d63b97fc4e1a7e91e2d65d6b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d07a0d91cb45d89dff14fd17cc4440c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1331cdd0fab9e4f88e6c9cbf80cdbb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580b15ec3a116e946c2cce4480ba897e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3690cc9458a8f925b9a363d1848102101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa6fc6ae3814b2f6d3d0e54d67371e5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c303be892ea0e68ccf539e8ff6729c2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b1d4c282bf71288dd7a7571ac33c11104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbb5b7c8d19f20652939db06ce8f043105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc4fd9f07466556afec98e3adbda7ae106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac0299b70d16c3491846c89305b3bd9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3792a0002780fd73742204203c5ac157108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1521beb8140cb975ac7c95030cd967af109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cee890afa1e4bd19cc4b2e22210dc9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4c446b7dc4de06b449cfc5c9066226111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffd9da2dad1eb9eaf0f5a64b9774c13112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2778d03f236da14a922a837646edd509113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb1cf57af50a025c55d79eb6651a255114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13118b720fb3552e7a1678be0ef15179115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207f3c31b7b57502d9eb0793eea99982116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0846c6e7a3515d6f2e7bb75489623a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9697abe832f7adc483ff6a45170a91118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e83ed29459a112b2d63d390a2187b4b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2358daba15daa41bb1e27a184f98a00f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb1586f07e3974d9350ae410ec31d09121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cfdb4bbc3eb17d81d2163296e24b86122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed3966d16a0313bec51933d202f4c86123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63c1edf2e743d5e73200430adaee3e2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e961ef2c4193db348f47f7154392c73125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89afa53fb79d0591e4f8f03cac2c16d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1459615e5dbb87785dadea0b1fd75e2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4caff9b7621efab0f27205cd07ddb2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55244a084ded8f98bd5b581403f9c6be129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88913865975a21d28fb8b65caae973bb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a39f3ae21cc9040551b17e205bf806131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac304dff250bd6e596dc6fe4d140c84132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e07b74d89de0653ffaab0a4ff73db1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59203c7e2ce69207c399f49e9c48287134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954171106f4cca9b77ab2728651c5048135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7b246dae4d786d6faf7a4310bbe566136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce197c43a09250fe4179ca14b83f0c8b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bcdb688b5133dbdefad68d81bea249138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7c84e8e0c587fd5b4e0c0666cb7c32139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7b899c7ca024ca763616ef9aab8e7b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478146213eaeec4c6719cb9e76fac915141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd2b7ca03cccd53765a81b23feb5396142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8566cd8f8a66c145b81e19c4a34437f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3cc10efab4d4ba91f9cad5987a8697144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50637b4c5c91fa4af1b9e775a316f08d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a267b6369460853dfd85723c72285d3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a06216c079e501eac4d01742e9705f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74d98f1f57c020141a30915604a9310148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd80cc873092b7d591eefc44be708e8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef28991009832ae033a752591f6789f4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9454ba4c26f061b59a9e2e6a6429e25151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aacd5d91d1a26b7d73f7b8f4b494fe4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7e46515ce99be01400c5890d15c8f9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672ead2ba7875ab0eaf25fcbcaefc7d0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbec0cacda860aa308868d42c853361c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271ef5b367ebd683908b01e76b1e40d2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82d6a271f4823a8f5e55c7d028cf8f0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f8b14fbb17bcdac36ac88cc4cb802f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b28a50693025cd7eb0878da4868731e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf91d5521103686547429f6dd77a5a4d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fe5fd1794cf6823eb86f5a1deeecb8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65b1bf32ab84775fb4e277d4bb0e2c9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdfadc6fa49c6c3afa9d79030174a76163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37edefcc12249b9024a24373d75913a8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3050624569aee46212f04b628b982882165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e071fc0df5c93ba930d41c39919fbd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a888f4fd85a0756dd2a18e753b128eb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c2ee522ef936416ab0c999204c55c0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05b61702febe5a5bf5d4708e9dc62ad169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f35aa1c28d3fea0a090cba356a9e8b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151a1c10f7f5cbd466cca5dada5d3773171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67346d60baaeb14660bf37384e45bd8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d97e8f6b6e631e22d08fd2b0891124173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd5d6e72b155b7bf015110695de9a24174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d71e78da88dc60833a9d7b5b5c08809175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c824903ee542829ed485d92a8a39942b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dacdeae1ae9fbc22c6d1212147ea4b6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2bad7c269111d990ec77164a5c16a9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc15a960bc0deeaaa23acd8614637838179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969a6caf6a94c660e2fce89060b292fb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7634450950e38cdbb795594e5d8be697181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc84f5c10effba24e29f297fbd156993182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e43808c0876d5fb0b9fcbcd1c460336183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08fd2e72b9e59bf72b40f628a08d2fd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beca01e3a9e8dff103bcee3f2302df5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a255d46884829004f14bed0952b210186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f92a04ec705988418a8d3741fe3b6ec187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0796762744a313b5df362caf1392ebb8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5732d5b4a0f12058baf66e57be31584189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47d8d818cd72aea2d9c15089a15d5b1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d099a0668182fb3438e9bf82e8dd8112191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6d5f6fdff33ffffae68470d42388fe192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7949eea0cc2d18adc863a036e5d26dba193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a949e60ba95d3cba47e1fd2fca7feb26194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3034799183df8a47d5262f282600bae8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c8554f463b2e8072f8c68d96df80db196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4a7d48ec430b0b5e1f734eca0d107f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3535f3bbef4e92d231ca63c48bf2444198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe7e0c76c8c6faed0da878b0baca251199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7573b302d5d768b3612656f2bbcc6ba200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6c2d18ce4a657a1c4f627ee43fe00e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c48befaffba56a0bf60ca5a577df39202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e799d97cd9e4f78b59abdba56187e38203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509f85a7d336a501624a9fde9f95c07f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6defb3f7cd029b74be5a387d75a22d9e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed727b190d9e4c5617c913b9d3669015206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32768025d2de3aaebab5391f499ad451207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcea4c73e27aa2162854e40228abd0e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36391d53ef9037b86f6288baf4477e39209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c885bbc83ef89a9193f754b777bb794210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3255134fb511b9f86b675ef9989f143211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7360d8d8f9b97ae7c6bd289398d5800e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf93f4eb9d9d3c75626d82b01d140016213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206533c89969f7de0c92ca1bd4bde5ae214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e78cb12ed33702fb3e023dfd30a343215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f3c6ea579e538cac8998c46601ae55216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c428eba25eff1af5de306ebb9024a55217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd9888959ed19a13326d1437d9fa563218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d00d6f45d54bbd135c81f0b9bd7275219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66728bad679e938d8a65968c138ef35220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92f7e563aec9850616da04289dd2d4e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9757a098c3007668522d66078ace797222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737471fff919ce4688724562e79a46ad223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648e0e67d6ed6dad2b80be77a9a89992224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adad92e0e11f8638685a4b29ce33f869225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d35f2999bad7a040ab56792876f8632226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9406fe7fbe8afe45dd67a5e0fcd47d74227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf7bd56d8fd839b7b5c7666826a8810228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b329e55353164cc9215a7f03c2912682229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471150ea8d8032129f6c867cb854f534230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9619d9429751bf006ebdb8052a6ac9ec231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d1408b82960c7176d1513590b5a19d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949297a2da044a693790aceb13b0d0b6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b75160a5392dd9de68ccf7009250b36234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe2bd8adefe2bf5ef1fb0e773e2d1b3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a796c7bda6fdbcd7cd5e7ba3437020236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3020ecf97c7c601807ac574e442362237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eed73daf94569bb4411ea7e9e1c65c8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a03d57f0465ac0dda21cbd3966a018239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5889b81692e9c553f434684e1c2ed4ed240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec26e7ef57375e7541c97040a97bad56241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2a28a597877368bd1b4cdb3acaf77e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bd16a1ea6c0304c44311545c50b6ff243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375652170af918fbc3681db9173ef7ce244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933bc159c0ed453346b72a02a22250b3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a889c8d3643b7bdc0f4554f038e3d8a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aef78b34b0b50599ce0a46a692be6d0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc13ef2f1bb69f456b2877df1c3d5f7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e37234f7032bd8c8f861967e2e0e66249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb649352ee7662329c564de6fac7c188250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6c18bdda4e9b31ea862a765868f0a2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee40c7513eca0551af8d1bc298826bc3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbb3af32d7ef7ebcb3f573897499f7d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc07419c4482662771d9b5e90b2bb0e7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565aa3497377e0d31f72893c9f23e257255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4e91bf0ce26c9aa2e2ae3969575945256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fc9d3cd9b04c7adce6a838af4ce1d7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c16dbbc3bc594069b473702f266e19258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c451c71167410c3d227f1288e345a0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2777805fc63d5d46c31d9ab78108a34260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f8f734f2580dd661537b70b0aaca68261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2105e61984d94b85468674723050c3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262ee48aaeaff58261b165f2ee7c277a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c0ca38b8619ed3fff9ca3c394035bc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f094fa34f2770f39386047f69623e9ea265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9398970334fbb134cf8c9ce1e98a7d7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b740ab917ef424d047c8aca39a80161267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecda7257c84e6d1fafd8ea30238665d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4397f452ac9e459161551de29c79781f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3074e908effa7062985f1c6a60f8930c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2507f0ecb2ff70250e4615547c9d32271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ecae201def0c8e2647929c4c2a8f8e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7097c1baf9e3319ec20901d2e64279a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e14079fb25fce85b912096a3ab8c84b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de6d1e07c55c9e7fc00e4f497de13d8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae7e62ab26cc963c5c902891323593b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9da6d3f4146d9ed56410c6a496c2df277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0c69b2fa2b86841321f34ecf226141278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192191ddc1b0a55e86436ad55dc646d5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b8fda180f7f3afa66f3336bff7c474280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef24e51ca01473fe45acd38fdff25f2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2009bc61ffc49017a08adada9de51976282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8707e0b806722edc8b59c15330fbedb4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a92924ad269cbad8e51c4d1a435d98b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6430bc4d5a9e83fd2209ad81dbecb710285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2593fe5f2bf20c4e984a32d430b55ae5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b0b15282543b27cbd101f9cb0cf312287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd109417929217e5ad262d46f4f7eb64288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016c1978604a5837841f380e79fbad6e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac0b40e7d175cf6af2c7583a6ed4051290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e7c243657f9e2ed33fbc45c7762065291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85261ce46b680688735ee2b8ca78a802292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87593c0f7e1f11b423200cbf427291e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49c8c81523df76a9ce6bb8bda4c2efa294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc117911bc00a6c83f7a1a058d6ad63295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93f0cb2d8082eff21c4e944cfc608ba296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a657cc9a911d3a1e96381599e3537cf297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b868e3bca81f3c43b36535eefee8f14298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba550ae6d814fe41863158ada230becb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1f98c0415687dfa26b253a0daa5f1f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b3945994d32a9ffbb0d4e97896337d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5294b2c83d5cc75a6f915510a9f4f8d3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d834dbb992c954774f88bf7dfacf64e0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73c92a8f9c6ba642bf86e1656189bc2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65059a0dd5cf57e71fd962306bfa29c5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea0f0e60371edbe999f3c8ace9674b9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57aa162e9320406c3670cfecd20727d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41c7abba5acfab1f215ea2ff125f6a3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df29ba151b4d6b1451393fc245753ce9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382613c3519518950ec2c29f0b958b7e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c5c684a11aa35ce02aa4c5defa3ab5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1645a154d239c28b98b5c126c832f9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a84af730613b322fc34b302ed33a4dd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269333e2f82fa269d76d6db0fb2ee5f6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c247dbbfdcbdc0cf3076444a98da81ac315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5691cf090b2f4c2e3d328b1e767288316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2677bf11da5a1794d25081df6d0de2b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8957faf0d66a89c773870411d1c9a148318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970e9651a6cb14cca4025c275a95a7bf319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a03d23301fd5a088ceabca074c7098320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349ae4be7e367daed29343c2e39b04d6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9387bcb7f4e22e517ef224ced83554f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f339040dad49683ed7a4970b1ba9991323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143a6fa4de40fc207c09acd9d0afbdba324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d5d26f08f203dc0e6d8ec2b5d7cadc325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>