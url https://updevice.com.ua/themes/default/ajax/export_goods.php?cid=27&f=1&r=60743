--- v0 (2026-08-18)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253aa62dd992c61ca66e9d0e98ee9acf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c64e55828e0d0894703f535770b7e42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df93344350da64a4a084be1a29e216953.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7c7c4d3b817b45ce78c229dc5750084.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3013e8da5d29d949f3b4d5fb5c207ef55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2224c2934f66c7583f12ad970101e3f96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5808bbcef8d9c00d73b5b064d69f301a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37f17551655e36dad0df44fb99a8da48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08cb225780b85188422eef5f583d6239.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4212112297251d8370b683b75b4fd1a110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0cbe1860d0bade9ff5516610f3575b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddbdef56cffac68ef32bb65a850a8e712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb3227054021fb3f0558c503f33f6ce13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82953c3444a7e7ac37e06afdf848d04214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5e10b61b482dfafbc8185e34aec43415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d628019f7d62b362ea3ef8b3cfc9a55516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f48ca461692a4be4cf5cedc1cb700c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a9f702c15e9a58bfb924eb6f3a21ed18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a1654680534b15e2b8f9c67d9aefc619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4096071b57a1adee84c0c2b6b49981920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d5af636f50fd8695acf201380d45ab21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632e64e736b49fdefef5c9fb9224f10222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a601647f6052c861ccef965ce37c054223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5c1104433c4b03aa694449edbe03d024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59764bd3e4d0e17ab0dec82be153e18725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b2b84a34328f157581bbe1773aff2626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b12e96f4908cfa464e577e5a6b1ff5e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47718eef82d1a4dd811ebdf5aeab874d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4737c7b614ac467ce13d9d0eb38291f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7de63664cf1f0fabc8e06b95f670a130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4289fe9c37ce66ae7ded05e9742afaf431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0563ae110be121b0741b115ec864e37932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf418e2f41a7d7caa9af5494d0774f233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f354c314ee9f97f5acf136477dad12434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377d4a0a0a4262d2a7d53fe49a411d6b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0e5dd2c3e64a63afb73c347e790ea936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21046add5fde3f0abf7f35d56ec798537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca6d1daf83615f063fb93f5e014709e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5f77cc94212d3b43ce5164aa7f633e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034b9c11233bf23c060228bd3ecb84fa40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75387a42623d93ed3957b223d291165c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66a407a9cdf10b52708ab897834bdaf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7d78fce31706585a63bd65697c136f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca21c3ae0bfe5193d4ed96f3019e93944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4241989fa62443db591ad32f6b446545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f3b078d76046926cd76a7513ec6b5c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a5f5c2fb66050cfbd8e9e52472f66847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96b5420076793080d4302daf5d307fc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ea9c94a90d3105be3b4c75133c414e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ed8b04530661651ef8e0e3a93bcefb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e2068330799d15c999c8632048006b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a306fff5cc07bcadcf6ae9793762e0cc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c1a3f933064c7898461ddc0022850553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318ee8ee414b70c7c33fc078b75d0d0b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7061ff068ba8bd82f77d88e5a5b426a255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d916536ede4611657e7ade4ccabb5b6a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b0a261946f071485e987592ef1dcc557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5e7d905902c77a08ab50971391b3eb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0bc582541a76d1c83205b9e675924459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b3b2676682508e0dfc461ca060c0b360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51731a0f1a69d9736e6d4f39d2ed764961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad9e56c37756cae60984fbc3db6384062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293ba830bea6985caca5dfa7bbd88f1e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dff01a83ffd60e7188d7a210e454c5c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58686192dd5e4c5fb203556445cb123b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f22eaafe25ef53e9879594e63609b1c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96de1996805352d99f20da60b8191a0567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980eb7359a36e5d9e8ac8778147dd1a568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f917ed117c5103401435424f79c0885669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a56c22c553de4f2b77ca3e214e3794970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d4109eafa6a84391d9acea979a2a7371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b70fd3853a3d60508be7509783eaf2172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d3e32f9452f1250d2f98528a5c1a9c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92acbef7ee5b5e40810e241af98ef0bb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831df31a5e96500fdbe1330cd6bdb64575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e45e696fd7432cbd1f98b45bc187fa76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd276242acc61b2a75293a9fd8d64a1d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333bd9866c7c4f3fb389502c020215e078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c0d77adee7a0b660fbd71d963cd82179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a363ebaa6683e5bae4c2ff7928f0222c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0fff4fc28713313638545f1b402bb081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2ad8bbe5a8ab1aa120a920e57b99f982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5a379f3de0258de3917ad37ec3e13483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218c75ca5d41b56e56281e1ad176f33284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d63518ad4f70b511c9d83541a46d78c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bbc4620344b90c9d485d719b97310686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1f526ecc8ab00b970d256f0e3d2a4e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867e98bf5a4d2c6a2259e6f54773e99588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40c8c15e4ea70636a182f34ed490ef289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def076e2d5dda1b63222aa8d2a2e089490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d9144a2c5c11bcbf92867e45ad6c0d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d037304925e6baa5b11e336a75ca924f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ee819225d69a23b5db3e0bb412e3fa93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bc9dad9236bacb282d23eeba44a97994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4d5f084c08030dd0ce4bbf8db4d85e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ceb355a913bb462f4061984796002596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68959ba865decbe8a7cea2e5a0d0dfa97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a68e36c9720c50ec9f0f99d8756a15398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad0eff46cec003c5f11944dcdcac3bf99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63888aa8ba025294c8cbb83f76cd13f9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a7c4ba4a49a8b3d3cb29b6703fc849101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b9e0f8f1a224848e43fbc5063851bd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4f357e42dd87744e632f8fc36986c0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c7e8fb918799942e8c905c39da40a3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6f7c28a05b78cc50a1f7e935ece6c3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43253e1ee2ae2a3d9400631129d8cd0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d1241ae7628c3f8f72b09681553220107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4773316fcd6615c73df586d76ffa57108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31e8b97534b93e6635f47fcd28ba9a7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d1c9b720f95ebdf5e8bc457b73f1f3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c230644e790254103ffb3f7b931898a9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe95c22b955bb6e58372a64121966f86112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600daea9e77dbe4bf505a68b3b4a07d8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866934ef0ba53fd1822165b50e5c2646114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c918f54d1608eb6d68ad5e4d5d712a06115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7df7405bc8228bf77533642e4ae6e0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c245e4048974adf2d4620393a2866e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13da90a7b56a0782286530b111758536118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9b7cbf792b28c2af3226249c6ecf74119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4b51db6add8e5751740c17c967b1f4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072faa5e467948277f70d0131a22382b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570cd573addec4a41159d60e11524613122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b747ec27a2b6ff8a7135553c6f97451123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53681773593653d7557bb8792be3fee124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cce659591a5bfaee7c929d991dfa7b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea54a41db39bbd2102a89d57b4096d3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f36441344ed5fa0deb53181b57b29e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2d90cf7b995841751fcbdf3939bb9b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e502a47efe26ee44b4c49c73325794129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb008634911dc41c430b4934979c616130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9206768c92d6d493f4a81cef862de7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a51a54fc00abfbf0128c1e88bd0f12132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc75799cb167de419a0f71c978cb4c9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95565eeb8a9d983e32c716ff39a4bbe7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40494c9c6701654d8da7010989674ec4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408ada4248ada5be24130d52d051157a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a4f9cacbe9383770b968a9a6ee3636137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5601db5a52d8511bb6a1c6e5d473b189138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3144581789648840ed216a729ee55d87139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9776307d9b0c5b4b92533713280c711140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238bb0628c7da5e23006dbd8e28f7fe5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321f8fb5c56b0d18caf9d3adc0e6383f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631fd9f0bce3ee1f8e7334d626325b87143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b176ebd1b2c80f0c46afd2b8a98dc4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82c83f87e8c47915dc9fc941392e19d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09950d4a807cbcee7950a06998ecbc5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97156b65a38285a6cbcf4b00c8f1bb4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab64a535cc7164459399a1796efd386148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd919972c1cd2bd12d29283e7c4c3dd6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d631a8271a20482d87c1a348d2c0bb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a357900d37a43c86ac5b0c2519747404151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c03fedeeffdc6d4554c4dce5e68e4f5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda4bdbd0a28be4f3f5f0c3075fa303d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fa52c729a5f5dd9d8b175a50a341c0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4200364db8bfd45a3961aba5274256155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca957a1cb273d11108e66c5edb84743156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c2127894e6f9f3dd8b60174f425eed157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c5ba4899714934e37f823e72fc60d2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb706c7f85d91e88fe8052549bc2a99159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c753c7b999121d834c844ee056f7fe61160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9546e7b2a41f3fcd117dffc14444270161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a603baeae595279bc169d119b58ab6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884df178b91c944844299f1728c02818163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493fb58ed1b9f4061178da9715c83531164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101abd138ee884ccb7b5dc0e911fad60165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7ff6c6c6a19eba9bfa54ae476b9f91166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43f01c1e2b979e3112e4a74194cd20c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4387d2637c6ed25e98e9211b237217e9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd7817621f3dd22a9d5f78b49f5df89169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d37746eeb005e774ba6d9dc9cc72750170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f0564f1d5bab0fa42b2ee9900d6482171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203bc0f9425de80f86b448ccbf10fe91172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f607e59739131b15d9e363a3e69de6b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082daeebe07894c381332a55a25ae6f3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0051d85f1271509d5c826330c3ca0d71175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f3382a12acc5537e874cac91a7f904176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ca0f863526a01147018b4220c16f36177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f0a57433c10cdf25a69ae81ad5ac32178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f6175704f88d785df0bd09f9a4476a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1d6ac32ba45758ff57f92a9f81f758180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d08c62c626183b639488f018eeb1e5c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af783cf796e48a048e2c7c3ea8566966182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd121e155aa92b037a4d3f6d03254ce183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6674e205d1b9b8035d631e9d9d79f37a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63837734acb1c75ce1848da3e10ed515185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d997b5047c89dcc60510ffecf4e0df186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5125992d564b83c60996498de1f98678187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadef352708612cd0912660226a9fbb2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31560ec9a159cc6ac26fd5217623889f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200e1598c33b26bcfd90973d7d003534190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2256626f4a000a486afd6227eaf15d89191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97308cfe16bf5299245aba2cdef419bc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f500d2705bc98a4132e85dd5fc77a84193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8136c5e346ce9d08648e45c6b65913194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ef55cf368995530a69b526360b6bbc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46322a259f652923f373b6ff4e021cba196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79bd96215fc55a2571c50321e2316aa197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c56dee19d0bf763e56b43dc5d293a08198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748444b0eacef822f017933eacc0a247199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d338ba78f7161024a9b9276e998e016d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9848622a005564ce87d3d2227052cb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdaeaa066bfb34f617b56700e1ebbb1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba17b97a45278f70ab476370a1b7e34e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d393c9d69912f89c8964d90200ab9f26204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a9db68c52f3c0b12233378ef473d2d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aff76a56e0d4cf009b2c21ab0d7091206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c9bcf24fab3629df8f2099d48d7129207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9350dc585d59881d56255b07f0b2fe18208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa64cb9f0504f6d76d7f2657fc8b9b16209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68695aa98138c1ecbf6a0871600ad3bc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8877f6cc34f97793624a15c763619a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71b8bab450b8da8add29baa5466a2bb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967f026333bbec519c4f4e6f241825ef213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e58e16ba7c4c7900f10fd310290debe214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f23665ca3ef2d6b85a84dbd0e6ae36215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4edd9760faba9f4b8f6d0ca0608d25c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b772a8a5ed7462520e22265b697d8bc3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a02cd0fc5fef249fc1477511b529304218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0115ed055241c3d3ea796a173b69656219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b60ad7c79db6c4572581e023ab1c1c2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868306e40164e7c885a480b2cb43e11c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0ce62bf9a00d5d61c3e0d24b127022222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6fc54ad53ba883e46d15cf3e8c4ca6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729d6e54c1aede526e8b8b62286bcaf5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bb37062eaef1f264e6799be6403e89225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51120a4720628b9ebfc1c8c8197c3314226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4035a0dfe0e37eaf75c74774dbaefc05227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c95b3d15fb80a6b3452470a5e9286e8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c46d734c80897aa2c113c473dd56aa229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea973f860184a10a763ddead92221ac9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1207ac088e5e0c88bfad11d0ffe73af231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac090bed4bce568528c7f1a42c05904d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17efa0a32bf12ac4cb4443c2196a3b91233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31877879536740a45a65a45a3da9a37234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70265009589e1dc2c3e951dcbeebf087235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbb8fe5d2b2cf5b2403a216e65b9946236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f5d7234106807f2d877c85d068e947237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297900983a1907c38a266d428871cc3b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb01d2007a4922802e87036882ae1b73239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dae40d5b469aea10f13ebbd7b4b273240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c0c2345dfad7c32fa67c74e67c5134241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8163861159f305eb2cc0721194c59cee242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81543a3e37e3f5456773316444e0812e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae83b81e14ccf4bf734cfb470177c2a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3738f9a83798a56f59f7ff4617b28151245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859dfa759aec9c81d1dd1e75aff7dd26246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301c6e3a86c3f5b6adf6a062710e2970247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca6ef23f3fe353d4582887d05e93450248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0c6b15c69e6bc4fac4efac574e3fcc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a6ebab3f620e149cd4bdb0d3a4158a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddab2d67f2dc8db8c18e7b9c418bb13251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac4a594a22da903fb4f0d383ef27588252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78127f1def3d7bf2dc3b069c1e9b2332253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d94ef6f5545e3f0685f494329341b5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9772d444b92724577372ceee2d40035f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e5c6d3e6881e35010535f4170eee40256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fde3e71fbd096607bf02aa371cf361257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32a7fdd868b6b124447a3d33f97702e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965b0c970c7b4033f33fb380d770804e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dae612952bf3168e61b49ef382a02ad260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dfcd8de64acb1346d302d6ee19b7b3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af56d8c7f0710b80a48b89f8c72746c8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac708b9d17c8fa6365b2740719d362f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c795676a1e7c20822100046f90528c82264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806c792234f3f11a2a1c3e805a7cee77265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8b24fbda97a1685856b6f98c4a8d6c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434bcb46126606ae3ab765798862bccd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f297b90d4d3d294e5dbbd8b7ba95853e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7090bb7e65de493266e202c2a57963269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa458568d04c290ce554edf95f83650b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c819b88d77e9ea9aefde4acea0d0ceab271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088b522679a0cab8bc0368c2fe379bac272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f475541605fc60495886241c2bae639273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aca663235cb7e41fb8aa03aeb9bb564274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea17388fb4adcc2edb819c844decac3f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3988d272b950f6434dcc66e36eb8074276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f04488523dd572160c58833e7e3987277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a90c760ed43488e0129614c9059fe9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e886b0f31baba368a2351acdffd6e0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb170914b1b9215b1c90d4b172835dd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3e72675e8da48d60b8f4e09122c8c5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06d168d0b264313edbae803b4282f5e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8c115b75a26e845bc882a2547fe968283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709ece45f77fdbc06302790d535a992a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106891901264703d46274f6cc0c7f3c1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7854be9856477201f36a63401393f32286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6f882ad6e51eeb2ebd97bbae503397287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6762ad0c7a1aabcfae459481514faa2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24281bab387fd1c1d8700161f2f6d784289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a9056dd70e9c6141d04b934c9a76ef290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060eb4b01a2d766885a45e0a0d143e76291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43def788d048a897ca158bebb676866f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f91bee6d24b62f1f8f8695a0132726c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c10c13c96786d423f16e63506ae8ec294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7931988f98900b86e27292ce47861c5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037f8eee85d6e3f39ca66a895eb28847296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb9f6deab43fd94068ff01ab4fd7d06297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1904a9ceaf919253fb3d3fcb3d3f9c4e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c611519f43167097c888c75bc4881839299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499033ca49d0cbff39bb4f9a65488c4e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0651119e3f7e844c494c57ee052deb93301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f16690d00a84e6166ab7acd910c838e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d1052aea09fe7ccbeb3ff8f04c24d2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20873ff0b252044c3c0bf70c9524b564304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e944d3f69328e19f296c8410fdb2e7f0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c8bfdf0daf75ef5db690c2f80e1ac2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4f47e1db51b22faef6d717388d9a7d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eda4e109df8faf77a7ba34db4599b2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403c867a01e6176f979af3de7b8c1792309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f747668717a59ddd4f46aa97718f6f9e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620d090c9fed510be9183feb8acdffdc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbfc91a30128da800bc2b01f0322697312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f42a8952dbb0cb376dabfad3ce981d0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330a54d8f8c951819a20201610c89752314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7873fda004c3bb0c34cf8e73d071b169315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbfb00a02536ff8accb5a9d3f05ccb8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0582ba1bf8ab639547e88af4ca2cdfd9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9326aff997dd7d8a693b7f4adfdf422e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a939cd4ea0d2be888dd6744cb09e4909319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128cf8f76c637cc21ea90f165866f69b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12e2a607ce8c6560be87447646b275d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f979e86cd253eb4c4fdb783252be7f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f3f69daef1319383c854a86604d953323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d42725aed07539650a11e133226ac5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd6378f253a4942986d42e5f306d975325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f507daaba2ab09b2b0b9057bbe0f11326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c09d602844bf54953388c72c3f6afa327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59c9df382ba01e1d2bded5845788cc4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8206adad7c0ac7e5af065d45b6c02245329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5061b10264fbc154a98c4a6624d3601330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c6b54c4a1ced14faea66b4a9991cee331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a9b01b89fdee80b368bc30a3a8ecf6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e67a58be6864a10b9fbd2682325184b333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc384b6bca00216ab04c2fa73b3120bc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc787723099a8248d8566aa0e6a3ad52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a28822ad0f987c05b05a03a177983103.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75871f23df53cf20098f9d90489a7a24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000c3b984837b206fd9a7b6d01cdba875.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413c9092f1b4c23ef0f7db43652e30f96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c204a022b26eeb5f3f221327998493047.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314bbf94ee4262370e1aacef968f752e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649095593578523aa5fa5cadeb0318009.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d3875228319564b74367e754b533f210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111c021eea513567a0100cc0b8dd23ae11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f50b7b537dcce850dd8b422347c4d612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243025e3546ffb1d12be5944c2f488c913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b927488554063d3277cc79ad491042a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21671b315f9606006c48a4e60b15efc115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da06a684f444d81f3a5c8038af44517716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752bab9ba8a0abb14de0d2e87cf2a7aa17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50b51acf5ef95e1f697531bde54b13618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e01b0594da4547aff46842dd7bf0ee19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a08dd3477038600a7bcd8c4194b408020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba27ec898d6a844fe2e62824c2f2aa921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c2e75a8ac71d1295b9d1518f48bf8322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6b5759091c989658b8fefab1062c2f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eb33254d0d3b09d1ac08b4f987203024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafc612a9212b2eb611a71190d15515425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22a68d8e5bf714bd8c120ab61f77e5726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38ef4db92e5e88d03ef2ef111aa26b427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdba68dea8bd28eec13517909e6088d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5b1168dff080ef5a66ed4b7e9f5d6329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15aea9a1d43b2ec4e7a3e93277d886330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fde266d62777630080b0e6737f7f4f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c4ebb4615cb5acc32795be8cecbc9d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a9e5afc12111c15e11824cf38c78ef33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962f04fac0e13e030a9e6b1be58d7c5a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9b563ea987aea0f8ce1505e43c131235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e687c9072c9af84640b46e121a213f6e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a29018ecbcd31eef1b7d881bab2e21f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bad73fff6d40ad822ed49db099a5f2438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e6e31e3614bb025b4720d8972f4a0a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24ab380eb4f8540e14a7a7b86f278a640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea1dd095786bb191575fdbeae4359d741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960a682dab2282d895b38419edf9246d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a7a1e51bc1c95af7f6f09c48d2cf0743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d253e67c56d78d9228ac8558a535b10c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1422a6cd9756605dd40662dd1e535845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe29e23ab106c01455436c1983788ec46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6978be71b0c40b6d05d657c857bd0c6547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aee048dedfefdf7a167bdb016dee64448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0559277bfbaf1a0203c93a41803d4ee049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc3c83f83d1e02da922399cff8f394250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dae3298b91670ddbb671f3a1778970f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3df3aa402b06be5783dcd874b2427c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4579148679b19bb5c33e47e08b4c1553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59a86a8a4061efffb2d3ef29642580854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2433cbd3f65fc335c9652667848e7555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdc51e9ed0b65e0821950fbd22a061456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce394d99a85e1eb8aca6f02751d933a057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a212bb3e931ac75b32e7ee1b1abef61c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e2e421676ffc3097381d74bf59c26359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9f7be9cd810eb9cb4e52e1273ca2a260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e049b9a74b9d7a264347efb2f933bd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fa8a25741e54adad7fb265c0c847c562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e64d72bba30e9440bddde2300bd1b7563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d50138e50aa3bd440b34da532d005264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3fb7d7449955faebd352423fa283e365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277054e7ba72aa9feec81f3886970c5766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ee0462ab901c88306035ce839cd01c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194b96a776becf628fd64a30501106b968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1956a8257967f0e0be48a3651a6c46d569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3466d4a8bbe359d7b7ea932f49361370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3942e0ca4f14e6901eb2a18c60a8714f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03905cc50c9f458d2a9fbbacc91a7cbf72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4928027f7ef7899532731061ade3921473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8601e5640859db83bbeb1fd5dbeaf20a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b3a4f68378563661f7e0c048438e6575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1239aca830d7c55425cf88cced588e576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42661529c910ecf60cccd992f3a8b7e377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4397bae434a0cb574a1a037bc3302b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f0379c26b7a29449a6fe852c858f8a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e73908bfe5a00e5be6ca3423de2c1280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5398a83c463d8d99b3fc3e0ffdf837a981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82c1f000572e3a47e39e8a935a34d4782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb78c086bf9a5ec1b5105cd85095acf83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170e6a130bd98f82df3af3e0d0d7644784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7639597956e1c1b9277ad59ac9587fcd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14902a342b9a496a5e14a9c5722fd3986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030b98c48aaecf51b86ae54000f0f2f787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2ebd78d2fed609ae25ee12e028b10888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16475ad0ad30630ef37b383b374060c789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b64b440f0f12b5a77c6f652cadd5d6790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2851f11ab5c6c6f850487c69e2640a3e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64466cdfc472ba2a3fb8d4b37d3794a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa29b5569f1e3908d214cf9edec854ac93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e9263f3b5ae3580155fd38e6f3565c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4965a3151c903583870c4b330fbcb1c995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4744489ba22a4cccf500f556aea6cacc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b7ad3227966ba2cdcbaa82dba3970f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c860f25aceb229f4a64305ca9496d798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7666945d80215d15fe775147d8f88e0699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb5c1518d83c008bcbb9a8803b2a697100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9475b372afa24f17834762c7bd43d0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2695bba2f5d6bc59d2122b1706743b4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516bab8016c9783173c0255c5ce75995103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed26d4d3d52e61cc697a32c3c6ecec0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73997169c705a332679e4ff785ec683f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c9b7b4939b1f11a3b882bb0adabfc3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ab250456ff509a299093cf262b51aa107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1216cd08a3fe80c914f15fcb53cec62108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2530f7c52a7c70d2527896828cebd4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b082d144f7610956eae53a4829b4789110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb3bd789acadc36c6d85251ffd8d43e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e74fec37acea56c2f86ec80a5002949112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d3019e69a02eeb483f14751a7e208e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885559b0ebbe11b6562318c144270058114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffec74b1bb03bea86737115140160019115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f80a8013b40fa040209d9921fa2745d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e7b627f91e8705071ba9fde3b59edb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717b1edad43a0976f8c107d48ded8f49118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137bc5203ace7d99ca24b1a25b97452b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767b58278a4fefc14cc33b3ac0654a15120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6e38f4dd00c5590c47567e057f5008121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46222c11c96fbbed677f9c8bc7deb381122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33210c1ae2a6d1c439c91d79ed060cd1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f1cf39a0dcf4177f8aef772222eb60124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa5f2ac4183d98ab9fc2576a902255c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca359ff458ced92fb580c1ba9ead4f6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21e47ef38eada7cfede840602ff6d24127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab078ebf894eb4d918cab3c8b1ba51c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94409243ecace33cabb10ef581525aef129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d140e1081ca6fac6cfd8df34942fb7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1637a503bb6a5b194c67c42aa78d69131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fee943aa7b16fb1d299129eb5e712b0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd6d18503a270e9c0737e7da9c5ac19133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8a87d9205b37a24e3cfbd884e9c997134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bedebd205660c4e20a834d7b5b7555135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2666043ae6d08ab5daa8f39fb7c7cd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07997da5ddbff706cc62c055a7855fe8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7510360903ea277cef3a27cc11b1a3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4efb0bedded0d80ea10f124a69eff79139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a226e10b11a76e6e73195de285a0166140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a1e8dc27baf1e2e4dc66c677b39ebb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3ad28ebd56577a55dcff58acb3ed90142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0bfe30f57255c395c15f0d535ab666143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de66c9863995c2364a972dc401115ed2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ca4f0ce943d27b9805d5c38ebf5f76145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9940db3f3f9e8757d08bcc282c7c22ac146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81952bc7b98f896748c472e7da78c2d6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6293f037ec4870370a25a183e81e9061148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725805b19f69f85a1633c99dfbef70ff149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc70ea6e13bdd053e1b53dfccfed1c7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530e53fc120e607b4d7d638c913fbdb5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1953f74b8fc5ed4744562c1c5f79d12152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649a0845c1e908631e612dba49e173c9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1585edc8ab736483b9f47f0bdc45e25154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bc872d8a1d91e93528f271b170bd64155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5ad8cd7662fc37b9ceb40c2d9fa535156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbafa024a4444c176bd75919c4a6c07f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2c16e385e81990042dbb49cc5170aa158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a8090698a8a70cb5e81dc0a6416617159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4885f9c215b136ced09cb3f4f39b9c4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a8ea18e472067fafb129d270bcc6eb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcd733069787d78cd2a5f0e2559c33b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ea9ef62441bc86e137caeb933c22b6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722a8e27778d07400268e4165bcd845e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c762b004ad58550fc9c6ee2649c0e84f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad6901ee98ea440dca83925bd21d6df166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab0951f011bc928234ddbc14885b660167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ac49ebb9236d4eb5e2725b73a01ea8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357601ddb0b0f7332e5b7b284174af2a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d11957159598ae44e7ca835ee5db6b2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734f72145ae4e5f14335a0ab6c934bb5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01be4e9c83b06e00479927796cd7acc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eba321da5ccd331c542098a7cf55e64173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3babc46f7b8af5e939fd45d77bb35f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7118dc31975bdcda3c8fc5f1bd54bd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b6b11d469c35a596174bbe3edf824b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7260f78c168965cd3449cad6851b2987177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bf5e423f0b03ebfc869fb915b132a1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf4fdaeda3eaeb58c7d756e339b8903179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa11cf5ab804c890a9756d7434ddf19180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04071759be155479ab398de969016d3b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4240b2a8f21ba58465c27adb045797182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bc71dba519084aded8b61d87fd92d9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1684256699cda8ac526f4736401e14cc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8168ab26fef79d030c083b090c5afb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d73b80ac061366e14ad748d99c905e9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0adac46d1f082e63a6347b2b43cfa8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5cb4fc0674441dcecea3dac93e6c4b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a898cf2b61abe60edd073c8e898ecc8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b00c183d8cfc737153b06bb9030c5d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b4f7ef1098b1d1e706a6f2e59f3bcb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6791bc7cf565373a59745d6558d59722192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfae51645fce5b1cd58cdc1bba934eb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd1f31df61467d74786f6257a11c157194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05f09d8ab351da298392ae6dbdb5edf195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b40a52159fe413f5df0dacca64a38d0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b72c765e444f870172d56b6ae27bdda197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0732796a0bfd38d29dcb95fe120663198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ae74de66277b307a81f6769bfcf9db199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a77d0e37b9d6ff91b4a96f282d5a1d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a18a5afc41d97bddede7ca665770ed201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c2428608d530d7401def70730c82ac202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09b284dabd60dd0760ba90a3030549a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d84362a70cbbc5121c9153a4ab578b0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec5779eb19626e991a24dab2b45ba83205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4b68db8bbdff17d86578483519135e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe4a34479b7f8e51aa18dd2664045d7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a472e71bb2eb8d5f7078898a44e4aa4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c72a1bff990d09a4e336f5535efbb1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df9d64eb9496db2638ff528ad75377d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adba67c06f5fefb73872c85974507a24211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763359fc3b6b47dec28f92e90f3b3d07212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2060b5ab7202258e9d326572f1cbf722213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9113d311a92549c940895a7a40c007214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6b7a588a9184ad209dfbeafb438468215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef93f6b3fd3379b18f3d7abecf16fff216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82aabd47eacdeca30377ec1e4f7b2bc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081ae09583390f4dbfb2253b3ed607f0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa2440a30f7b376c1fa8d4c9f78f24219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a84bed116f868e2d6ab1bb5a91b8888220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccb27ec24dfc98791ecaafed64ab100221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf49f4ba089a365b4c8530209fb298e0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c700586e676599a6d8e79d90a2fd28223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d75bc0c9c878dbbdf11487e7a92208224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9583677fc44c4701e84903fca1cbda6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72a1828280a13a85c2db1d9d004301b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1635b8bdd2cdf0582d686c7a8a8dfce227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efdbeae2eb368b6fe001bed3d93a9e0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55753e7a688770474da931fe2ade4f7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c978de4a7c254560c6f5a9e3514cfd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a04463fb98ca2ea1185402422eae05231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db18e1681f8dd1eedf0177567e0b40a2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7000c1902d3663ca3d93d1a6b9c2b172233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7ac3ea6a388f60746df7a92b96104d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80a423698746052c8f303f32b8d803c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98c40f2f15ecdc4707523029e93f63f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491352d304e1e2eca3eea2e733eae740237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32318bbfa29943620dc6e23375d683a9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b76aec8509bfbcd48107bbf2b0e0003239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea17e5b5744b7e7ddb92f24858f0fb3f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5402da6b9bd4d3d5e8f344511d2716e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623deb49fb90a0fdbe9e674071ecca90242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a37b720e181fd68c11fefe102ddf04243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba95e4c676282115c045bea6317a515d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b82e940754d258fd90822bd758442d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3972e64bd8d8a69b15928c92818cd551246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efea03f37985ed44a5632de17d1b5787247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23af8e8c1a4e835a7d7aeaffcfd62b6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f1e9446f14fd487cb64eb345eab8ed249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648f2793313bf01fde9419a433b8b99a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099790e883dd87e1bd5d36ff2f0498a5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7da4ceba0eb08f94283ccb11d22657252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939e595d283a1fd806b3ab64f84359ae253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8748889f70718b38f6ce351c20d1b2de254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5766da6489ca8e7b8995e3c3d7ab8dd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0fa000485e2587606075bad634afb3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd2793e6adedbae356c2e5477f474a2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304ca637866c868ddbb0d4d8e1008545258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955b7dab9b46a15b78c05c7a6639388a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4753c11d0381e0618e39fac06714ccf6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c72d833f47b7694b94e144a3d96055261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e3bbda4355985df9e403ec92ecde74262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10add428c0948d0eed7488eb1d9bd538263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170a28bfc60aa8511b0228af838f434a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f214584b6ce94c863d726a90f7f0d821265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6167747623d124af3e7ec470af3b54266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993774afdaf4271b77adf480aeab7535267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f52df45aab35df7bf70f1f4377e909a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b3a9b628fb2166f7c7eeed484f63c4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202513089a79321bacbea548794e5b3f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670d43d7f1880579166518b2429ff5a8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59960d1bf20ee2ffb7b03ab1bb0ea328272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cb3e4ee481df60663e83970b29dea7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2804a4be87784ee5e6ae7c3af155ed66274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb8f633ab7799b3b20cc73cdc72ae06275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370978cf643a06e46b7c6f87512b3ec3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005405118a318ba89f302bceadb73261277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31717bd90d058c1cfe64c4189709ccd3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaa02f2f571cc272beb7b3f3fbe5b95279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a964b1e984007eaec5002518982c6b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b971cb6de210582d3452ae4ab4206a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff30e5a0ecb8e2e4ed7c48bc9bcbece6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3983cd2701bc3b312fd6d7ba6ae9d33283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afac46d3266d5391a136b6942382a2c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bce6e40d367e4000cb335737cc25ca6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f3cd6a4dc9ec812911a3d1fb661965286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e385404cb5adb343e18ce02964cfd48287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583c596733a655e4fe4e2102ca46d608288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b014d681327ed50b108a80ab5f485c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450929ba2fe04f3ec3d5b7e360d85051290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8255ae11b91781dec851828b52a6ccf0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf30044682599daeeee6e6efa6693b75292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08ed350a5409a539f9e4b23cc957a1a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027ec9238735515ef558c4c17870e457294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35db1edb5961eb94ca7f917d30accda295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61a0622df3f92ddba2c9313ba701163296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515775b0d003aa77979ec57e0539d0c3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7377f3ae6b659a5d4867cf2076fd85298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b7fa1480ca4b32c12f7222555cc051299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f802309aa33caaadbf4909b19bd43bce300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec2ee076a3cd6395cafa9c06fb35282301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeed7260921237a5f5a805fd9736aa3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b662a9118c2259d758dc17ffa7f5708303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2e6bb343c90a81fe6f4a986a475cc6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209e98ce7e758a5f09b03e76b75f8983305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47b3b1ac83e0f476c3d422384455922306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b7baf54dae870123005857efcfe5b8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9619493b87c3fb83d04c2cdd766677be308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81a82cb009043f975791bb0c58729d5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc0bc6fbaa1830aea2c73787f05c54e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adc6815c65d83d1a01edaad5017142f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81915ff730e2afa7fd71aa4e0d90e7e3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908e3967b5a557b1a85a4f7d971a1bb3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5189e2aed6509c1b55c52ff5ccaf8e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fde6242995a7fb1573f02c7de4dfdf315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6854b40d6f6f15e2fa985e8d59b6243316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fe7f12c758544b5fa455c4e1c6fe0b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c822497203ecef77800c00ce8194a4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c51ac1311756671f13717e88403737319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fdbfe366413687e4fba3d52686eaf2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecca476a2832507e9fcc4dad735c36a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fe2a31aa1abc6df79a7a690311c2ed322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136224711ee8221241a83574e51c4193323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b9692c5e522e80048cea90827e04c1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bfcf77dcb6e55f8cb7f3a63a534a90325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>