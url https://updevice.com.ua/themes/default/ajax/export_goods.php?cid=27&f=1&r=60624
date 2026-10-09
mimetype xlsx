--- v0 (2026-08-18)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459b9cf83face4d2673aa3623d092de61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ace6823c4abd25caffb187ae7667392.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7a3b129d7680a7e2658c2c0b7492873.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c617604ca26f913de2dc57fbb1d8084c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a300d0e1930ed644e031a91a0f02a455.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3749840ef61dcc632ebf514a1f46746.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487a0af65ea79f90a7a91bb7f1afdefc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35509ff1efdafcb759b2cb5b8ce2abfe8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3067a268ea29d2126c9c2bbbd77b79899.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74680770de2ae9fc5c96e0dfdd05748e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d832a3b9b26c07515275ec47dd915b2d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c25611255bf939138b91e109ee77ea12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b784fa0724d899d5568efa16e7f05a013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063d04e1b401e03b32abd46a07871ec914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1255c83e7e03184ce3a023aad9d2a74a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973e8a25e92bd595fdf692a5028bfbed16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2320df3d432710ba276dbbd1aa86c2b117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833402f281e3cf7ee3067f395d4daa9918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9dd95f40b496eac80222e83d08dad519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe536a28f2c76b574a47b9d4fd21bf120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800f560949267215f0eb56831798fcab21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7655dc2578ac4e65e1dd3fe42d05d42e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178896c1045d0e1dbc1d5710fe39cfde23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce145d07bed8004a1c9e01aa803217924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79793182f4cafed3b6025bc3a7a0498325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e97fb2a998d71de3c978be50a66b5326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a638b9b86b254d49c20a57929497a19727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdc0b2dbf496413ae04a8ebfc82d07b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6971b573e4e0e01dd46f157b796f424b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b07ec1352db389007ed22bf2799d57430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba37d1fdd83417ff3e30af59a34adca31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87d3233cfced37c417172c538f5fe8432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22489a534a5dd51b9626d42e7d2b8d833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3ec15603041882bc5d1df7ad32baac34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4620e7e4ffdb987047283bb17382f3a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d27f990fb3da2736bb197449dc83e9436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e7cbc1616d773a694fa89995adb26137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6307326e4ae2730c5f9fb935e18fea38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89db9fdb0300bae0b6aebc033fd3e74539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56611fa164e56585be078a20a46060140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08cad1ba7164cb3dc836d62819a0ec641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5585ce844e60721c12c968ef27b10cd042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3676ffe962aff3fc872bd4ecdfd254743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73ba24318d6068269f42b0fbdbe00a944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f15fd2c65ad35f429b52a335fcf26245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9077e05efae3e36aa66dfc65e95619446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16eb14605c2af25ae9fdf61d08a048247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87813cf087c74a5e066a1bde75f7245548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d1f064e54b0b3112d9efadc215743149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b6831586dde4a75ad95c02751cd25350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade654d12729aea632ae4b530c2af9ed51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaca7333f1ee3a0546e01b156ad127452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3c77787f315978b69fcad35b419f1553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03739444f4ef74ee16a818605f4132b054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef38cd7dbe8587eda369784a1a220ed55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a71fa14ff6ac2ffd260b5a5c7b80db56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50799ff656cebdb8116ff8d15e8bc32857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874bdcefc537bbba4d7f4c90a59b16a958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d5c46590521c154b7b6fa9f8dc3be859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6b5fb594e0f5a1fe4f4f8d435d97ea60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e197e1fe67692fad76856b73bff6a861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261c7a44e79a57d7d6dfa2ab79709ae162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81022f3f8de22a410374adbd01d552763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a48d238072527fb1b4281519ce3707a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dcb10adbbac2b58ee1071f64c0a6a265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7e0c05704b835c37be5d5450ab371966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a396205336d4119ec0f06b88f3b589af67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8d4dff873184856f10b297403dcbe768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8460865c5ea48857db18134d475fcf5869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc544af24b8119fc35368d3af4a92d470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced3d1c1d56199294bb52e3c8e73560871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c55a4cabba574326feda5215851fa472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6312af37c3d17433773a18ca2e502973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a5f9f710ed50fa8b14ed189a3d614274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e33c242d74ace1b254840898ff5679c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff23348831d273c4828f31e34380c3f276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eceb16088aa21446ff5e02ef31626277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d037937aa8e92c632ba23a62aefb8bd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967c8a841a8e68cca142a2db665690d179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32e11f849ab56b665626ae32b1144e280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0c98428a7aede9178177e3ee5ea31d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1a06266e04a8fde53b73c24db7870782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811047614427c08ce325af7598b7fa9c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7995624a45b9f508f9c108d64633509a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53926f2106a613200f24e70aa88f1a0a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56be7bec7534523c2d73b7ad7ca845bd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5039340f68e866a1b0f4fe2ef5ff8987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6553f5b1f86472076078f4ac18075c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c110e966543c1995306278289468ae7f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbade85649ac09c2cabb9a85a4af6d590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de01df640d66b6cd66bd007cfdcb23ad91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fad0572a5b0b070e2edcf9faa27741892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f9437d7c03259f50c9356e48f30b8a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c330479eb930246a5aa292a4d181a14494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2a3571d494823e2f7369ef3aca132095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9c9bca787fcc0bd571da86410324b796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688dc723a485b17add960792b9f9207897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597e076f0a47b546cd33855c11002e1698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffdd105dec57ba6d538b501c174bf1f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb217b3b2d67f86838e67691a4e68b1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85ecfdc1f7e09a5b3f57883078207b1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6f162c111d40420c11ee609f3816e1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb51add593fee210b3b280a763a1309103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d5485e2804a82bb8f9e663bdb12edb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecca0a035709ccc25cae18c57be9826a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085be86c88079c1d52f04b51c9128bb5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5daf6ad6e738db3f38ca9424cb7411e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716d68295bd9e7f006ea7a3349b5ae6a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e38190652094fff93d04d8003160a98109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb187caf01d0a0748ddf14111c3d59b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bf2f2bfb91d2331d38e89b03cd7c74111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb198bed2e53ec0d0f870ea68a965d9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32694a1fe56cb7871a616220c726c697113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b08572c8d29ea44a60c8b1cae379fd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052d2bbc292ef851daa1a383a2cb9d18115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4309ddadbeebbe314ba273537c18587116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4129c39cf413722bc524aa77acda68c4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203fa9258a4c724f042620b7ded34085118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3544aa71799286a9e925e60fe0b531fc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e86adb0e4a2260aef335452e12ee94e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1941addc463526845ef4263c81057c80121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a1d8760c40d0db15883afc8151d15d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682694074316435a176e6c993a8d3186123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755951e096fd3df9f3f1d51142f0037d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9019c68c8e36b6547c700ff3f7dab5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c30a8e9efd05d2d2f3c209954b9f95126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46a354ba22fae39c1e2bdc875bece15127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a130c37fa8ea502a8f72db2d46b6db128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a33fbf66c9047f75313747fc8e929c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf38d65abe77304b55168a3f58ced2a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccb7b26f962a957688aed313de04cb2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e46cda556c462dae5eabc2200214540132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea8d1f437f98154d970b107ce02f331133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b61e54a686bd3ea3819eeca233ed0bf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57e45dafc255eaf3ee61d3b1727ee82135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf8b4c2b8c18c01595165e2ebbf943f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458cbeab71259f064f25690a22f0d0e5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa11e75659000b61231bfd6b6cf196c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9279bee13181adedf84053ff580d93c4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6c8c778640c7fe2ba8afdcc3f1d750140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f181828432ef3895572b5f7317f64ae3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6557b533727d32aebcffbe58c997793f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c98ad515e35631efbe9fd6fdbd661c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9d18a4f17d7b0ce064b04e4ff9dffd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecd5a55c27a8cd363de92dd0cabdd7d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266d10c8cb759abc69ffb45093264ca1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddb68b34144c79a96d310a038c13218147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc849facb1633cfa05f5e1d858a6943148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487577d2bb9eacb8a0804a46f6783086149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1186d0cfe5c31233279dfab6a4dc14150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dc0da0b9e765d393c8361bf535412a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5faaa17221f271cf86dec9f8cd1b739152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838ff85dfdaab947ffd8dee4c2169c4f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc0e4f7e5c050c683eae6cdc24ccd29154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4ecedeee894c1693ff4c619508aaad155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05ca890370bdf80201a420edfd3d833156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1fe2640564ef0e69ac7f86b302dab4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c35dcfa5c4ac5a6500e46cda7a700fe158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288d981e02cd2ff882956b259f8db86a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2ed016df19255cf31a164c2a577c67160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18b69f95563d30c915b97315985f275161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676212f658e634f9ee8b5c3a32f3068c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562366d16491aeaa5f9c9a065e898282163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315ee63a8dc04cefb2d56aa530e602dc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc932265d37c52be051bf31b4f15e0ec165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9063dbcab833de5723547ef054c9c1c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a161908b2689915526ba352d345976167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d3844283dcc984789dad9f057d1eaa168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2c6567ae3016e507943695e5925c34169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccc8b3c5a978c8d86bfd2080ea64bb0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efbf3c1d5141833ae46008318ce0411171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de26fd134037f27058be57c4ae88d875172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b2fde4b9cf1f68021b3e27efa28af3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16733f01b14a39191a351dec43bb3fb1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bf9aa156da20b11ce841b044f435c7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc2d736f8fb05f0af3df18fb14a7409176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed2657e6ef6a0dc5c428ff92c05fe9b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3973de1ee59de6cfc62bc3dbc1f42d04178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cf652f87cafe5a65eb9c9ec8268456179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d9a2302ee1b780bcaae38915140afa180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2497f1002b4fb33e99f9a48cba4448181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238fc5be6dfe413359e5fd6395a1eb8c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28a4eeaa5dc257d1b731cb6f44cc3dc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fb7d2ed175a68c2de654fc6cc33162184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f92c2ae1579c5a8f66b0c338208f549185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c825ef5217b4575b6fa411a04d18ec4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cec9e78b58f69745e343f3604d4122187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e02f62baec7ca4bc885fc4d59cccd3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a597f5d9ff83f2dd7c21859e20fa7beb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3667fc2809b1dd1570d375c9e25a8d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ab20a0be924235f59fbff5abef64a8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b07b928df74e4b1f5ab2d4ef786e64192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094638974081c3b8ec77273dd54d71a8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe5e9fa8ff981a3bbc3ca25cbff98cf194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec218d2d98962811b3ab8d22821fd31f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c5c19294fd645e8c8fd0e70f18c9fe196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d02efcca927e5a06f27d52f46aaf153197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b12f4a577c750bdf65709ffceba376198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009aa25d74d92e6c8ae5c3114fe5f5e8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598b47f567c57fb37100a5b25dde4402200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9da14a8ea22406952990d7c3084e81a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515441b937101e06f90bdbd8d6d185d7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e10f5a8ef466358ad20309d5d012848203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719f12317ea9bf80f51779025d0bd0e8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6211135a1a3de9340c20959e83b958df205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2968750b28329b5ffb0427652934be4d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15a2b6050456fea3558a971678b0245207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37afc2600dd695c3b3e33498202f777c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d5bfbfa09fc5518964ef7b981cf449209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd6f4be4bd704abb04317fdf59254b7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cda0c27ce2e6afea1ba3d786673148a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fae0b925135f08d80e5e2590279aca0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbefd65eb1706e493f9a0a265a25e34b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03345955adb7f116c8a762d407b4ba8c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b00593534f8e1a535d8ade0831e278215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80541b0f3402be77c26ce124e97b9ca6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db222556bd2e48c311f9b76b88f2a40217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919ace3e53cbf7dfb206ee00521246ca218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a96c19aa8eac51e3144b778061103f5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461cd573241e1dd74ac095f020d828f0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf31718202193d16cb796e8c20848ddf221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acff901efcd04da1d602d631422bc9e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f593bec1a775224e4762dfa312da2844223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841b8205d7ec16ed8e2027116369386c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313878ea6e105819b1e43fbab266d309225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a48b841700fedbf0f5037b982ec4dc8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3662320336cbddd8685ffeb7fe0ef522227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6499632be37490cc04255603d1aa4f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443a37be15d9189da5e326359f4c197d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b491c8db2ab67964b5ef61714584fa230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2878f3a1bf425d46504295b7a136c394231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f303d19a92b8c8481795a8639d19964232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3f8d0887a0cf14487550d41e84c392233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001f4f3fae5eb4b65a47608c862e4fc8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547386df6283a22e965ebb5eaf3ae6ac235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282f0480171cb965274b2a3640cd0bec236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b17b9771f4aec76c5086ecf7915a3d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfbeae87f909225999e953233208d57238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507f2018e309e5e32ea94bd8ed59c7df239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb207e422f4aba71fbb809a18c713ca240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65c343625721bb294d6005dea7d9d53241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4340c2b64ec5f6a859ceaa4164c71daf242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f173e5e60a33c0ce187e00b966ca75243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05304fab744df03b3b122f748abca1f7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c4082e45754bf56208d32be5777caf245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69994de333aabd8d35d82638ee4342a7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfbb46415151f280390c140ca51c519247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef091cc3005512060a68f450e17db4a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa1a5487397db759eaf8545d4502e92249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c374e233e17ff27209001865728a31b4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2a0666b41f452bcfffaafd5d1b7e2e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32831c2db02be89d2350c96d298f3d85252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae760774d51bd9509732c425637438a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342c8708cfe68db69d9df95f5ceb931e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b366eb32730d983fbd99ca92c585c29255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f951d216d8c6b69dad2607c4390b54256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40660c98de2b12c63753cdb0564535ab257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18c83a15a763f0643f32ee85e86f6cd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859ba90e76caf02a22b4de4d2a338113259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b4881b0b37cf0f7f9f14c8cf4793ac260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286ddb383087626fc592a9530ce9699c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c13c6e323d84e1e6ef2cb66ba70597e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33eb9fc4067412573144f763f480573263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4599554894ca158413d285672fb32c8f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b851641ae7476a4d8a976b926db85c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeda975c206d4d0feb1a26196b9fca4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419f1c2715400b3b32239c38d6825a5c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a28daba1e4b2f1e13d5812f12b9aeb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f7e6176bf8dc3befbf3cd6f98648b2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8088ab9a06f0866c26d8972a7f381d1a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1327928066f9227fe43157b7c5fd37eb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7decdb86f391846361c4e563c0ce2dc8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4246ba847e018a0be273e5436b76e12b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05c6870a386927ec0d2b57b465c648c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6c6dc331e5b236840b95592938cfaa275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cffd4ac710b61effa0ff7a861340cf276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b11a218c3ea7c8d407901236a0070c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b2cfdfa862ac0806ac650905cf87d2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7474c359779877f21333e5471700b79279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd81acd5914f7b22a433343a3a394613280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658367639cb6e2b7bc53bf06f55ee5bd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0861e1168af2321d701aa985773495f9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222899e796f78e811871a907dc736eb8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1fbde61217d3de2dcde2a4bebc7937284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad4c3a22e4a3acf4b1145bb1af7a64b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02f778ecab18146833686ae39cd089a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea64fd92bf94fa06e609fe3e84e44af4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1775386746d0257a8d589c6e38b16784288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69915ecf9fddb2656a7f959f72a0f6ec289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb83c83e6304b918a1e4c77da4d407ea290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d534b3faad2cc5680ef457accfa64a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184fcadffa84ffa327231b6181e3cd89292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb01db521ce0f9fb784d31e15ac58fd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c2d78aa1b6bfc29e273d7f79a2ccfc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff60d45e20cf71d65cf242654fe15196295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad3fae94b6f96c782843d41baa6fdd1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bf02cab08f30d8436c9ffa03e58520297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8367d543e457d4153fd372ec09b136298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec2465f2100ee422227a6448f6d8f76299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ab5514faa2932ff2aa532dcf88269f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932584d6259959e689a6274b6ea4a6ea301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec331f48fc868e9d3d470fca640d2b8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd44140aaa8a98689909803361e9b7bf303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e60d042926968a82320d13aee597326304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46218419e79648cbf493040c8d9d5404305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9fcdb1a0deb6db73d4735d2d905095306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2a3a798ab3cd3366c5d69d94349adb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ebae90b5ed1ddb30a8d2d4f6756a86308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48365a0620d441306579ae16c347f66c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee5f5dddd0b482b391e6fec30587c46310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33756fca22a2a14f2b9920141ab61c7a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ce5e2d361785ecc4bcea2ee338537c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301895d251fe12d47b3ca5cbee5293d8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61ab29310a6a12698d28bd2ef824f62314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb754ea0559de5bbe07ff314553ad40b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7301cfd1db38a85df1b9423c1461720316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4d40c967b8d2129f2dfe0685dd6308317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdce3be92c820b259bb2fdf709060f80318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb1b5adcace821a8a073e3b57c15d05319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4524be073ba53f80e766dc49e9edec320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3b8d1c8c5ef93283fab6a334843ea7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4754660d2a958d2d8d02822ee2c2af7e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1055c2d649551e4d59dc637b00506cdc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9de92c510f5ac33e49f24d1074f4ff324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898cb96a1b4a3da796b4ea2c361a7f27325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c989659d2e0c3b1c1582bd61b63516cf326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f668e45b99553f0036104366569f62327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cde87f152cf654c776c3f47c0f2865f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335729fcb8b2c626a5ddaacae0f0ef54329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ea3f7c09a665d69babdeb6e9c273f8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd459380ed36d91a05a5a1386110cbf9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d7641d3e018789f2fb0da484fdf041332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b49b36773d33e9008f983175a2589fe333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870f37841def0e66a6e7bd1548542e941.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd76fc6809114dd627040b6e3b9d87e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a50298a6517998828caa05d111afab3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43868e7caab3855da7ec1d51ba7d467f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076a1ae683fd354149a3767f55656a705.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469184a4dee39c9bde6a8149623f56736.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0828574958bdb620f4067a418971a47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905d2b77506eaab4375f29f26c296a158.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab4171f442bbc338069a30fb9dfdc8c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e88290f6f05e716c5ac4571bd4176cf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ff044acea29b0b9f29d3849e5c33d311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa046bb43dd03f7f257dceec8662d3512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e093e70657de8eb991f3cffb181f6a0913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1959b77dfc9249161ed6acbbd5cb5814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0147494f85868aaedc1aab697ce92c9415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195b4d363f30686c3aa57cb406d9961a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d8a75af93005a2b08e803ee84e6d8f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7023b28bab49dd696d6d65a6ca838618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6808af6a2e2901640ba0350ddbe81d4819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c70ea560100b382a0bdaa9751da9ce20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e077ec333576ed92fc91be859da2d6721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa714958fe1f71fba9bb80b4c29294622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523e61cd86c4780526e113e281a8d6da23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ec9dfa65a60f1b002b42576408ae4d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0793c903da4be25e49cd7294370b1725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ec2fe194bec063c7d286878cc1ab7226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd8d8a1f12ef00fd77f2145a2884be227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eebef7174ac464bd2c66d3ed204fc228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fa26e65ce32e8db41b09099b3e061e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d209317e5711d3e4c2177db7e391698b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be60593735a61eb0da06d7ee8aee6e031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5744ea5060b0e92cb6451e6ff5e0d532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb72c8e5b737452edb001218e2a93ec33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55356cd32b6e18a431b510ae7c6980f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f022bc85a3f5ff89bba6bdf9bdea3cce35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f07d62406d7205e437ed55b9da903cf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89b275ac2cdfb9bd1445489fcb0754137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff130e77b2aebd9735e2ed66c81659e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a915189cd03c72c6a9683de812d6c10039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb85df176aa9a1afa48f1bb046331ea40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35933450606e0a5eed44098c55bd3ead41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acda55207467a440c5008f419766ab5642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4ad87bac72cac6b35a18020866ae7e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace8980ee7cc587a8a8979c2b564ec4c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761c6b8ebd1820598f82d682e69f9d1045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030df5c0a00bc3098cc251b55977537246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceb7f2cecd5726c6cb4fc905994535147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab309fe3c90b422a16b2db66c9e4713b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e151409c27630ed9350df2148ea45dde49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ef2675afad1d8a1a6f3d2e94a431e050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83855082b3398816e8e587079389359651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985c0713b00a91df61e89183da15368f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64dbc8835f3616753ce0c6d15faca7753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dd092b7e77b3a3323b1818bcc390c554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12182c29d4b843e87d8c139f2cb9fd4955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e315d3d9162ea371878ca06c7d3b05256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a4434e045108696c59a4f71aa2d90e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d43662a75bb6d8ff9d7f5d25b3f11f958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dac3c5f885d2a84bda387fd28b5205d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96e1c5544a102c2bd468dcac61eadd760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1edfdcf6abf29f1989d457e7b96c2361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5110b4a5f23ae063c8296c13efc1cf9562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa7dc14ee108064627f4534192096ef63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15fab2ad5a955e21fb66b6ec6721cf064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569383a771d98a744ff8ad372ad5cc8f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b8dec206df3449650c40d9e04e8a5566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e187041031819e6554202fc1998d0d0c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0761bd3f03d7aa972c08dee26ccee6468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479209b031d94cf738702054caca4e6269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e27bb8a3b735e9bafdfafb7831623e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccef1095918a78c2cc8d54daea8d9ad71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6a3017b85a41e0716ae6cece939f2672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aa5ce6393202f7abea5e3852bd3dac73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df28f33d240eca53a89cb3469b951d0074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a873af72a39d1296494af76c93d3a075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b52893da0221d95d9768454da37e80276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36761736da986ac5a6ca00bbdefd54ce77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e19d7989d0c176ff740436672c15c978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75e7c18ee811eb6b1ef7d1f4c4e6f2479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc8c38458410d600212244e7e030bf280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55628a361b23f4a2f60aa139510d469581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71af22ba8f05c5870cb11a608c319f8582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3864159e8fcf103951f0f8c0609674a483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c303a9fbd490b4776fabf51c7a1bfc684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416c09e0f0111af53f147444d20fdc0685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2615375602b1403109d6a4c4546cf93486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b168deb779934790682d8df747cdeb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1af24ce13f43bcac46aa4382401c5488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53dbc2170938d4454ddf8db4f68e98b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a9f57cf93430b0eaadd967ec369ee790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ca6eb222971e315b0055532f38870391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d2ffcfdc9a8bfc3c5e932e098874b192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482b2a3de4d5ec05c18e7e2a543b171a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5306ef8dc393191e81297b859e762a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7980711402c866b587620cd8068bdb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50111aa17f174b751933ba7a0ecf17a396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332772619dc1d32411c23bdda6aadeef97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff8fa3f680d439b729095b07c5b800c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0626c52bd8f64559db37f948e94ed9af99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56225f0dfedea0ee7e6def0ff0e36a39100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e7091cd174b4a358658751cfdc2122101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4288a9d132c3de2aa0e7befe7d2f2e6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e80252d24044cf708d987075b80365103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129b418c83be952da74c16355c229e16104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d556ee0a09d5bb3041c6b8f9d7e92d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c75963ddd326db21d78986c3964e7d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf2343f4fd818cbf190aebc2a3207b8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c39ad4c141723befc2aca94a6f3e6b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c801b743c0182f2b75028dc978c00c26109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7ca5bd2191e82ee5ba78426da013b9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db46c6cbfcfbe8018c7bca7022e99d2f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57973a6fc0785763ca439789f47a25c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc0c29bd548ea7a0645404ebf1cbfbb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e339dc213dddb0ee2187e37378a9e08114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278d6b99e5667c08733818e694a5772b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73e31e5f0257069a2ea64cecec76f51116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fe4e9dfff68afbaefa250e0e7d2378117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720c3331c9631fc1ded3ecea22c5d1f9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a216ae904c95c330cffd7f54e9436ea119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d3ac8c218494ae1bf608cfc78107ac120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050c6071aa5dc326039f85a69ff6fecb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c331c8d3a70aa18c071d7316e45e779d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0213c4d2fa3c407f779fd2c53a78a763123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74cd8350335e9ff5091271164842665124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92779cf1529ae04cd25b4a0840389225125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b14234abda5f20d018ff05825eae342126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a36383b72917975ef76e849a1c54274127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53f636badef955b45438787eac92781128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ae0e5cec38bfa8d0f6964648705729129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70500faa2e7aabc9cdfb3e8abcf4c58c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd14ec347f9915b16b498585e7d229e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62a80c1a0032703eaa934b9603a9dea132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7417c32c8faca3320df28e24c1f84f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d0fb9ba701662d97f7450df46b83c1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8d965ab4e9312c39a683f7c11619be135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518ea3fba933955b89301c0e2140e0d8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02f6496675a0bb4eff546bdbf88cb81137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feee556b2d24ec3933dc26da55c2daa3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb0d78197d19378d49da486982f5cbc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a938dbd1641ed4862a1070a88b794e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0b968530eef7b0cc48d43c64a28b54141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352a2e597bd6e2203461da75ca270c3c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b685c0f8e56461abed9715cb450f8663143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c49f6f6132744bf3b8259e9a31fed8c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788f90784df258e7df78fe985992ecdc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5223ce5952edca38be99664932a595e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e16aad8b3c23c4701dad068fe9c489d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b615af080023ad71ccd039ef9a6b16148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb30f7b81b6852eb3a95c00469c53fe149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2d9f42b6cd210919c4ae85ada4f799150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d033db8908375a6c177e90a468913447151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6858369dcc40ed435ce0724fe737a6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d35dcf92933d6c47eae953ff785074153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b03fe2f6603ddbe913c0d1b4fa88db5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7377f3589bd5c37d989ab1963234294b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e03487a2f7cf0b09702b1f71cd2cac9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc6cf01be84744e1d871d61dbedfb45157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2b06689b57515a768db4757c4cf9e7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd9f440a692d80703ff60f359e0c44e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ce93fe62e7e032c71ad904621edc28160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be7cb79278ef18c8e60dc5dcdee094d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e606a0051a336efc32345e5455cf358e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d185ef730081ce1ed78c27153223bd2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6039aab9e6638c90ad5363e5639fa97a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ce89fc40df8628335d0a3b05e60333165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5e2be83cf62488e9557d8f5df125e6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d28e819b3f5fb59fd35ad2bfe2d1bef167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1961634bbdd82872c73ad10c8466b4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc1e0689c110cf8f30192ae7123668b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef6c74a473c3a5fce24a551f3a5c90b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bf3b92c684afc7659a8b7860ab2beb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190133a44aa17418088bb527183a2043172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbd48e88b6ba4dc6334278313f394d8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c14f1d714cb5071832435eb8e88df3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41cf18cfa85b72cdbfdfebd6cc5b873175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ec395dd65c1f30c61e80372d77b2e5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78454eade9f5123847d9294b3886e405177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249d31bc6a675bb48595c0784abf2596178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652b0f2d0181d1a4ae883c339f52a6b4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cde90ea46502383190ce44fbb86929180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eefc53805f31666a68d079a5d8278b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1da643c47b19fb37e229ed4dd91aa8f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086e9524ef8e15ee534cb16ce0804528183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc1207bd5584d56c8fb98ed1273ea8b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341a9cc9bf38249e1ee10c1a0d8623e4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d249fd346827147d6f6b912fff78f3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59181d5cd8c2928971ecd017f5f41d08187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020eba05d0ec06f9f0e9fb99830de229188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107f117cf70bc9b32323fcfdc7a6c35c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80f5d1bcb850491dcf6e2e768065e63190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f94a34dacbe27ac22f12df245feefc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b6ddc966011da6330cf4d8f4d3a27c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeaabc56d0bdb5832a8b4cfe6ba5163193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68a92685f04bbc3952f06a2d91faab0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d942919fdd7c5be93779111add26783195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fa0757d733bcfe04a031754b826c4f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f3e60efdaf8aecd2b09f4a84376ec8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04393d36f37dec2ddf0592ce4fc026c2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e80c00a59cdcd7eadfdcb666d30c0c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e824b9938f5d68496c952954431012a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878067a155a3a8c7fc09c501b2310d2f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a98fd1192378e7598ba3e830d014acf202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0282096955d693179bf5cae2dc68a1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bd1a25ae149cf1f5f2a0e1b61b48d9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eabbc7257b65fce78e2e94adfb22f2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b87811584d889091a1ea4350ae7d9f4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4464b2735c44d09cbfae4ace178b1935207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6587b0f83b8f65dc5c59439979a402b5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8310a4be198aee6ac90414119a18d3a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853d2faf2b5094aec077146393d9e799210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839ff6356f16c338e36d51c0b6c818b0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08045b5aa0159982cc48255d4a6a3f6a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f685c94ecd8df9cce47ec0401d95e2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56cf811210a1aa680cea665935bc902214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b549f04f85e6255ca83506903dcc0a17215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d95caf43b77eedbc76f4ca068706ecb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f5a9202527d99019624869de3e770c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a7af699f98b3f074a81580a3430d8f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826103f155fa30730bdc057500583912219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc5b797d98614fb58a6470ad32a035e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44fff8ee135152ef5f5a3eccadab823221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da7d5d4a7ed1c7237b25d3114652cbb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59bb22dba869aa06fe6ae603af571c1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62420706726e069c9abe7676f0acf1ee224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0087abd2855dc32dfed1ff6cad7a8a4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ac788a2ecd45619fd7bbbd243fb60e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a70c05a6b30cb28baa1eb1a12c75a1a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f8830241f9518e09ef7d4ddaa9ba4a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6924b099f17b8290a7901129e4630c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d44d239d3773169ad06dbf72e1b5d4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39ede3f900cd8a9b27913c0d122c508231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba69a4978c4009b02d2d92c7ffe0fcf232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e009512b7c7bad5380344786ee57748233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83584b91572d91038df86d0436796cd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf01df0c2fa3af28ecae774b213f3d7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5c1338a2d60364bb3a53e2b7819394236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb15e91c817727186d09dd4383fba53a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33daaf1433506d634a62da9be068a70d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57407c7834c0f2fe15caa050b851c39e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc932b0be475b82702346e8a2513adac240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae2ee1783899118673effe121737b9a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5304abd38a6c4b50d9b3da24b07dcff0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f841a7cd5d982525e59f59c03591ea6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1144a0c72cd6e871d5eabd978077ab6c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dce5054b78174179cf7b7289cc730b8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af77c1f1fb3cee056627621a76fcd6c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f2d36f22c4d3fc638aa9180d72c627247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd70e978b5c31ccf9d60f59d89beca6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bbe0c784a3f4658a718c6deeb6c67d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e745b627b14a33e3218f6078eab099250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc0791fe98da5ed72523b167fe5f5d9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c614612d2eb0746fae9ac42aec890a44252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86703fb1c890d9d9fd65019e7c33139a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5da95650373d75b12be035d61ce465254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c496da501a24c125b93c1f5ce74200f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e951d7624cf60e682e0e79ac6f33b20f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357275b0dabeaa05e8ac28f47319de99257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3323a6d7dfdcfba575340ebe119f3b8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9741ff3ceaae20ccae3670eeacb928259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d9ba18df68dae5667a13dcf0c02f38260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a410f236ce2cb8c090c0844752ad29261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634d6440e1b3bc81788a43685307712a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef91045b96af2decc13133376543f6b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0439ba95ad759b4898aa7ad66f3aa81264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1500eadae3cbc3227de9388d54c53ac265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1819954982a2277da21f4b10c91ad3d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531688710ffde6bf0d9cb3af78944770267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3181a7888a9cba574ca6d68edcf462268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3a4d3e73f92b2e780d7b233cddf26d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5653d9343fa95758854ddd3ce866a65270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57071744af391f9d9288d543e1fc124271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6d6469b7172525a1b819d3530c7f23272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb196b601cca612cc3c7699061e21e22273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f59ecb6dc577964a9744fc700568ad3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc63e0c5ad64eaafabb27ff391df4ab275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03f4d803e913bb4bdcec96c2096eefd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008f0db0fae77429f66568620932b8c2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f311e5b29c38ee76265fc8eaf35d7fa1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7964e8880ccb558216e784d16821c8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84cbfb1cb30517a1e4b78e8502ed7ed280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646f458b4be6f19c3d139354a7059240281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61ec330775d1ca809d44b854b0bf4b5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf78959bcd9397fbced043e3b521678283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcd10ff9af1d347d9bd48f204ed930a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32433a07a24a11e21bcdda5a7a2919ee285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143d3faaddaea7ecbd60e08a697682f1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c818ee12d8f1490797d61a280f35d98287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfbd941c28b0f501ef0605ce80699bf288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3943b0ed526a0fa634072b308ff60e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d73e5d27f85fef6d2850061a37788ea290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf202d84bed3e18ecb3e95bab506c00291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5e0963141493197ef9ba1a7300957f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a54661b92a8a419b52b15e5543f02a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311f93803bc6713ab73595fb1a6fbdd3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8f5a5bf04722f8b5b5d1aee003e277295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897adcbc4b41a80a2c7c93a66ec38f3e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8558ab7def422b9ceaab8ed8cdedbb97297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9649cbf05f4d67a04f8e4c2f8a240df298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ce9f65c9451a46d417d23a9e440a9d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d012f20393592226e2df7392cfd69c20300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3a62aa86098d0772e9665e7af90095301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a8e170f6368bda288b7ff28a71db97302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d6728d96f8bd1d6d980d2dda50657d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533a48cb2389ac4112c5f2af4005e7b9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334029010860bfd39b0b4b99f1bc3a98305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1c3cbbedfd02f9c9965d27843c47e5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2073b620663ef177d38c65d9ac0f297c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0f6b4bd039ef63272260c6843c73e1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566ad099e598a9a719a4bec5be8cd58d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338efa189f04901c858a47eb6e8a094c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7349c6c305499380433441317a2da556311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1638d13dce618f27762c19d696831f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f688e44be5b04a058bcb3f565591d4c1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6c698c193e25fbba04ee7376e83a49314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4b25450abde80c8257282fb1aebeaf315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bcd0b95b54dd40d766d80609fb394f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640bfd806396b4ad4089feda71f1896a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f75c1909f506cc6c4cf29ab893af4d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12f346e3d1503a484105bf6bd3ad710319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8236dd55cf3b561814777271a2dbe0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eee6628f45020ff31e1c31a05c05f02321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2e2db290910ad70137b500315a25ed322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96d0a22952edcfc86ec6888a0eddf85323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4e7bc44b627dff43b35f9f2ae77ba5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67982844c513d8dba2a5bf2a41a1d246325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>