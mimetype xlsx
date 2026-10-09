--- v0 (2026-08-22)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2012f17d7d2beccf733515b650d091431.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f824092268bc136e02971a0adbadce8d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaddf7b834049f20a936c61e5f0d29e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9695b081703b60c7a41e7b20bdd1b30f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2de3603c438a714371d13c92cb4eb1e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63e520fa83df9c46abaef55398f3e956.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c68a020caafb6bb0ff626d59d2145297.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409122ceb6e8426d0538f09abe422d178.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee2d0325949f2ae45b90d989c6d7b129.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d573f0af4773533e84e1aecb858b4a3010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b6c6928565bfef55d8812f0b76b20a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84ff3f400038cfb432c79c4002b60e812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caaa022c373824ae10de33f26fec03713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ec801216db14341560f8abda576a7d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ede30339ba6a630db9c4c9a8bafd6a315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1814c742bed61c480a936fe8a61d9b2d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370483051cda2e4480896aac62cb68b517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0066385e5c0869474d437c747df020cc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1328c36e62d478700abf623d92b8edbf19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3234e5bd014e17d25e0dabb403677c1b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceec2efb868477a3d8903853e4ebeaee21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5002e9b61a3182e2badb14c65bd431de22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cfe8970aa67e07dfb7a53cccd0b18823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a313faf82315e63e0a2bf3155ee22824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052f169f2192051b9b3586f81c9d8c8c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6339c47a3c01882918d55aba5672023926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8fe44e962da828d69ac8ad7081d99427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02eb96bcec11c7dcf9c9a12a65dbdb428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34934b6bb823268dfc7328ab67726e329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6fb1adb49152ff3b7225d7c8e952d330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eb2add8d2004d85ee32a18bf35580831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb64f5a480da402876fa1ec65fbb00b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21da4c70d7b9f86da2212d4e27ed465733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d7699b83511c759a064512a76177e934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f6cf148906d03029c4f24dbd34e5d135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8be211361aad23188b84c8205834cc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2ebbe0d1f29f924615386087815e1e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0acdc8eeb4536009133ecf92bfff0b038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde643252dc19b37bdc0f0882c903daf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a56830ac369bdd1d186f9b4546102540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55380cadc7ff5682e31e0d2e1f5d8e6a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf74e5e395b692fdab18073d9e46eae42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4782efa54adcf1919e54f5e8c14be0b243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cb535049efaff50237982b92613bb544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9321ab733c625081964f64b21bb056c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017cddb8759f338ec0b78106b5c4657e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56858436d397395167ff477aae7a633047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6450037bd4d38e8b7d34770eaecaad48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665001db80f9e76f0e8e423f2720765949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8ed059fb61d6b9037394881dc73fb250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c85fb7561d1ba72342da5ea6f63cc1c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e2d2e90ad0a1feef9ea52b9609e1e952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25375ceffc056d387a311817a04d889553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7064c2d7e18c72668e12eafafefa115154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4702acec258296c73c1abc2dc23b5d2455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e078cb351570f28e6dc91d7afd2ed8a956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bf8f017e10ffb0422bdce0284e32c457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09e20afb016bd2c5af4a7dff053575558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46b83477fe3358db1f6f037c3f1116659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9a3eaffce53c589889f7189ecb743a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1fb1090c5b47cfd65cb1be474bf67b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bb78c4269c6f7be984201fb28eeb5162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fc33b296396890f53e6e51e2b0a13263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4207d638b78e9272267de6072250fefc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5b9c13a13d046753e9aa5d7d78a11265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df62d58e5a93f6e3d28f47c2cff2e2266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85920661e3fc03a2f10e97128cdf75b667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d8ebba6f7b67c724b8026f903e87b968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f202ffbbe776db511fc965f64aad6e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad7bd1b86ba51694fa52b6a1a3f777c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e598eaa341e83cb74f6c920adbe7b2de71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16755a34722adf9cf647de03717e5a7172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1976bef7a3df40cfb60b5c1cae0c9e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c74bb59365982d4b692441ac38d7d6774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac7847cc623c841ceebb995c006e73075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4d5b4b3cee7ec06b98775a585dd24d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f53f20697d69d6c82ed2ebf864f446177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ef8008382b02b017396e4b9ae3f53478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b627833b3830bf25c4f33f49aaa5b0779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1523f957e1d777da60aa194abf78f90680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3954e822d727c81ff823fe61e553cac081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e930cafb4095e9ed24b1b0b5eb87d382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060297b1905f305ea6d728f2a0a2642983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b7d263ef63c8e24d3246582588b0f484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f27265c944ba099d5363c19fca3522285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a274dc8935a7b88a95c3e816f892a17886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb745cf8d2ea77963f3705296c71985187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbdc3d246ce0c84f11ee285e1d3bb6788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b667321d76b53ac7351f7168d579841d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a542d15b977a8b37e0639c9cf998f790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f9cbbb467c21f60b576b9437c5da2991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b592088d2cbe38609ae363eb53338d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c34f597e0966041a4777b688dedd0193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd67efb1eeebbdb0b75faa995027ab494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7941faf657bec142bfc30a113a1510d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca97a1573fb512fdd01590634e88ea1c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac0834300a48cfee40aa44aac09bbdc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd741a892655f23a43a663fed36232098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687a6aeeeb564bbe56a64e2eeb9a900199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb4cc2bd019fda4b6c227e3a75564b1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dca3885bb2d52324a661aa31fa936f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca50daeeedbe1b9d9827c35902f63d9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa580f24874e1fe473f5ddaaeaba533a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b5d9e0324d05072c8a13f5e594140a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5b30fdeb70a62a12416aa037d651b7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0872582986ef35f30cbe4b6eb3aec30a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c65e2b89c91b6039ae83a380453c64f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20d3fad7e128de8ba852eb03a88431a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878824da4a7e78ae401bfdcf1a712135109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bb40aac6067be123136c2216a94ac9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f0101885fd3a181bded44f0843f707111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbe68edb1d397e2ec26d4ee4b756777112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ec1463e733be389bf6c6bbef018cab113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528fe31c2f6de025259c634590936a0f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a916342eec45e245cbe3cbe50a679694115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d6e27be7ae826cf2c4315f08c5984f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb875f3dca94e07ab7cd74aafa9df02117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a041f8af9b9602e2a0ab5508ea9d72118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08778c2dc8f196165a4179a074a01e51119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c328d7f408abeeef8c64790ec09129a7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffba753263c076c4580b27953d3c62aa121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202c2fcb7481b9bfab7b200ab5fab5f0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a528170d34a50bd18ad4a182a3e5fb67123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c981c756f7a599500eeed7c4d201e2d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38294f63168eb606d4e3fea75045777a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8b75f08a9d788e08b22fadd1bbd9c5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4254fe0c74252708905b8ecee626c6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547db20e04360827f314ad040b90d2c7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e542bc5f9c89127d5a6790caf6e8fd5c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5adac0dd005db1a1f236e856b99958130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2159d7a725f06f2d570efcd810a32332131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bbe8d9db02932b7a7c0a5e8ecac989132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadf39fdb084b47ba0df4c02eba80025133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b36b4891a63c2ceb9c050f2639ac4f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a759701b4406671d874e18716b2ebbb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f6cfe2a04e79acdac9c85b596d77c8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33792ac3a396ef1712406fd79f1b91dc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346195e9a0043a45c91b1438f8599245138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5a648a99588a69df28e40b6f6be5c0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23051a334c8025a81c9611aae0b19cc6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93ad49c67e49e97968fb52f1f1e7f5b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50634c9d395111333456605933a08f2b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f753b9b06cecbf8934118a25ee0512143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b4b2f92a7eff8fc2ee517dc028056b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebab9163ff8291a3f55cc63b18109dd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244ae787353ac82888671ac5256fc265146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec7c2e6c73e82756fee38a4d6a7ea77147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c528482e03f94c2579ddf9de4dfc11148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3536a95823e6577297c92c0cd3c4690a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731cd7d62c7e114b8c9707529255eea4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0964c94460da9d2ed013a2b7ee924d7b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2455734809e24136439f84198948f0be152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7724ad80446bfe3ed51ac85d4ecd37d2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cfa4318f64e064f4ab624ca6c36b34154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ded91c8804b456579d81e35cd3beb3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f5ae740c7b1ad5fb6c9095c0d95b49156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1303d8705ee6d9049ce68850389929157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe0620f620d07b2cc2cec2ddf1d3b6e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fd8821d2f3c58eb264c7c026039c08159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096ca2c6f038c7fe462dd10698b49928160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d7d8ab3e90ab536ca21debae3b3e0e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcec4f80d8c0be509fd7db9c2d65f20162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86c1c9bce058a308813102cf7b6c807163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f099fb288573cad063ec483a4750080d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd371c0c1e006c1bd54fb531eaa9b221165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2927b9b66b5c0b0f1201149d4d0f105d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b815851c3fb8b8b41a2895cd589feb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fefa43965f9204e48a86335f108c7e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0a4c89bea63a9465b44a77f03665b5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bc760d57f669c0848a32b12c4b3386170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfc2d80dadce09caceecd0630e57c08171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec4df948898ef764c83823fadaba13f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d440e4860b67a32018e7525748d20962173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ad2987213dbdf6c83e92a5b43237ab174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4efab46475253227891a61a00440e88175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d779903e2ad1851223a6aecb2af4aec7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0042e9ef840e7dd16ca21cd6278e55d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e7dd0c9680c416c33bcb379140fc9d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9153954cd4ddc25516671dc20c78ba38179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc942c1ba0f9d17ec73dd88889ca60d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f798fb031eed9005a007e91fff1163c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c175c2d8c174fd31b841a788a163fc92182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a780a6107fe74e11c5f26d7d519f8687183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c04ca9363899b970da235cb88bd520184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e0ed075a02d0b238f8da181f2eeaf9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d882dd70a646f2da564d121245a9306186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5d95137d126d8f8c8f3e8ff90b708d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94629cb307cd4aff6635ebd48d7446b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c8a8637a62f5609e54e387399c9c93189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f66304fce3847d10824a6c709813468190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bfcca71fe1f55fee2114631df3345c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00bf1bca8e3879a6032b0ae4d73f3f6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fdc4e6843c8b32eeb138b6a24717b9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8746a10aea956cb0ae776264960a920c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4577008bb46000bc0efde71c597c0f4b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d808da17281c7709802987df5d96810d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb3dde30a7e7b729ff0ac4b52874bb4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0175bcfa74f3ad03c1d67bb57e1834198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eff1b705cb3bdcdc7d3ce6fc975537e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2899ae09e2058305e288e2c458f90b8a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86974c356a7e22438f6761d18543c356201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b483432c3264342a65e14bb75e97e96202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4443f7afe88cba8382859317cc0971fe203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3267ef685d7b91e26bf7ed79e209de0a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd05f1b2e9c314950796094b5a5b82f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b3072ab59a93032385b1afecd20ae4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4505302c04c968bfb460a8f488f395f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcb762f709a66c70bfe75fcf548c6a8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7812f9eb3b9cf2f6f33aa5abc40747d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd916afd2948b2bb1b96eb3c380d2686210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdcd58c5e32a3d26a72b37b596e6515211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f0020dea2851b10643bacfc088755a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8ff9b1495fd6aa7de9651da2b3601b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e346776061c0da25617429db7c5419e5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66db542692a27ad77581d261e4d41b75215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dc984d78b900e7a99e1c993acda04e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b6a13c31b907e46deef997856f5ffd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0babcdde529df31e73b4308e59e4f1d9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e18c471bbe71608d9531a26adf4aef219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb869563bfb1e4d57d370ed4c2e0d35220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241038a8d2aaab17ff8169fb41985ce4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6691f6ee30d9c76ffad966c6e554ac222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f74291229695294a833d883abe82f3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5395b21052023c06c337764195df7fcc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c2eadbb6c2b9c8f7d90163eb3a7453225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae48dfdfed36a8733248ad13cad4746226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16878ae7cc6d0538e34c7471dbb66d4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df0b09a414ba6dad2f21a949b4a02fc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade4954eedb1103b6f20e10d5f67a10f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f309b905bbe82c08f12ac208c40a3c0e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b446308fd95ffad377c9353123c5630231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62eecb112d451f378535cf3e61555cf232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0ec06c8d8812f04dc3b21b36389667233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cceab77f7bbabfd88f1329f9bbd582234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d135195824e1cc450cb88719534e22235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b063e0ad5674b76f53cff6a85b81cd58236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373556513c50a41c1c55ff4843ac31d1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7eb08ee5299eedd819220e8517bdb8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d922661f1f661930c625039e0039556239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef2667805fcd794940df18b5b41810e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fd18c5dd9eb03596c3f70c67ebc4ad241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc55ae9cd5f9a7ab96cb080a2787a472242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dba73d05f89ff0e893264495e77de8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2b1206b4d92624ed648c42d4be5290244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b9e46eaa1377d08892ac72cb887241245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3442013f08a1b7d118e9f4afeab6b52246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76a7e70661d0f8ea6f1dfb28dcacd49247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2415c6890eb1dabf6dd46e4e246cda248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c376370a8eca29314e05ad4b80450502249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d806961a287aee73ae8e422c3a893a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f6d7e8ca09fc9c7df5d535d0ff1514251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fbfd366ba7d90fa91924be2132f153252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f764d19095bbee88b8698b01b54da0e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c6506557af66d0d156066c73bbb12c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef370729e9e2023c2ae09c7493f6c62255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4720f4d26f91302dce5024b7786740256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8bfe25f55693856aa4bab1ccd1796f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97270e9b073d06d908b0d0edfac478fc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4d1fcbc0e4cca3968ab3e0f0918bcc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f766ef11d08bc2be42be7385045dc493260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdda6a8ecfc9536da4ba7f98f32062de261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18feb312b23d62b4273e8fbcb4a06a3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b907bb5e4f18035c3936f747ea7e8802263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1203e0fc8af0f5d3fe1f7c40b7c76f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7808be06966e129aa52f04de270ef2a6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1140052e642d6fcab37b71c214d0c2fc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e616f26e502505c0c95f4e68bdd7f9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bea35eccf27ab12a141db1513130a8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fdcb7ceb87b5c4b45cc8b132bf5225269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49cacac5536057d9cf7109c68415cb2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9a1b27951a62e043a310b74046dded271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560ae91441111cdc4db37aaf36e2ecde272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04c1a5bc10dd8561abcbf596bc6b428273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07e515c5c2b254d5730859c32374cc7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9074a6e681c4cc2c731cc0a5840d8b1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8324895887bdedf9052df83eebd0fff2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6333380511e38ed274ec67f37afe5033277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42be8c06ec529d41254ae8aaf39f9cb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d922612f40b9d9847dc6ee083f4d9e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2a9269c910eee78f73fccdec151bc4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5cd5a2f71de69e72de3b947fb6e622281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb78f8a8b2e3f4f2c6ec992560f6433282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cd688ad1eac3ab72da020cc8bb835a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08820a5a39ee92b2787ad332916d068284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce2f7fa82146332cde0d987e8bdc00b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca609cb09a5113fe48992bd9180ea50286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c006cfab3978dce0902f947f9123ee81287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9240975ecb015c4098aaebcc727e318b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ab3c18b2cd077bf2186982c5068d9f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37a89143024732990181c1b1f1e81c4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb5fa401acb1d3dbc3b0b69c1378361291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002ec9c7fece73c0eabaf89a410798e6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff754643f6d57285b79caa8fc7b0aff5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe8b0dbd6c057ced0cd91ec38a3dbb1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c4409c79e31b0a0119817ac427d6c6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bf1a38e19231b1cf4941ac87d713fa296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0433717edf1abf7a7268676b07c719297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3972fca2736c4c7a7f0bcb7e79cbb8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ef3b54e5dff19863c821648908a6da299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d11e95f8b04d5ada9eff2cf4d5dedf3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e1d5dcae9e1cbd270ee6fc50cc1c12301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c72970982b0a56ff951185a05ce9f1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad48d81c4d2f743d803dcbc3204b1bd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71915bd60f92f85027ca41f8ca8ce991304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d958958344de7f9a14723dd81ee552305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e721815cdcf4df7d9f9889a8218308306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29853485d4927aa310c33e9cbc9538a2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5d1a71d4d6e42c0dbba817eb6e43cc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42093549065ea26ddccbd13cbb0df55b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830099116606aea1f6eaf131a34cbd71310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d42bb7f9f6afcda2fa1f814df50cb4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f386f7ceccba8da6c08eaf9a0856ee0c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2c5e522a96ca781bbf733793486eaf313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c045e05b8cb4175dd2638648d4b79560314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57060ea63922c801ea0e034b94afb32315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fa0184f377f31ca42189bdc5f09a4d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14946b83c751615c32ba803125a3cf4f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161541247faebd2764aea83f52e50940318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d93211cff3c8361c64fd2d0e1473cb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dbb6620c79219fb8d316c620f2a7ec320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d53ec24bcf8a15a165b39dfc93a42e0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8c8e55379d016d224ddbf31000ee28322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf3dbf6db2abe404b0660f4454fbba3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10ede3eb58f424db4f72f86b5e7c795324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee150c0ac738cbbd51892b66038ef81325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab24cebbb2ad841eb16df8689c5d286326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0247e83c99b37d7603eaf12d39ac59cf327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f2aa06840bab62fb9cc1f138167832328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a97a8ca281868a34c16617c287dbefb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1231cd292a6141cf4816c0dc7b7d8bd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e7c832d9240c602400b5442c4a9953331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34c628f27a722dc413422ecce0ad835332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec2b99d19d9ff04ee18aedb44c02795333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0cce210737515ca79e9c022d5b500f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3676032bfd5940f2bc2275257af6a172.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189b1af28a72728e96d5a5a67825007d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8755f3e44e491dc69e818cc4f045a4354.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001cfd121371f1366608e7c9544788b35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040a032b85816718186b0ceb5039df076.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3048ebadcd7f12cd966644ba4fa711127.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c225e086a1e55e1a90d044c391921a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a91d4c8efec3f5817a5f0ab9f110149.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4a72c861ff1efd9dc902b20e1706cc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ebdc12357b5ce15a12928618bc2a8e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f516ef738bf0470da48127cb2c98b412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf06ecb6a44458c70ba8b4258b893d3413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4423f548e66e282a46fc3917e0175a914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a0f32a3d6550c79fc99eb77d5c8be615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76800ba0988aeee69f2c855e9398952516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5898936d2a370412f29bf537184dc0ae17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d4c8592b919d145253a8cde4cb9efc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1438861ef350e9e0822c885ff8caf1f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5873860aa4c7a29c48f42af38cd036c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e48731f828a8c7d4c41ba834b5a32c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bbb93b645ed7b30af93c93543736fd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda0eb99f753677aa38c470ac176a8dd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aabb36d01330ba3e9e2e0d9a11a7fd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a047c4a4b76e10d25202b2d71e85893925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced82faab9cf1bfdfac46d48a2dab62326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd1eb6aa56578ed253bf762f8026ced27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deee4590b4da69de47e368fd5eaf8b6d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df70d8ab3f8ddfa0d68194b6c9a8474629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498e2959ffc339a3a0ef6801793759fc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d67a311dc0ad9c4bffbb7b81440870831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f6d8678f944627cf7271aed5d95fa732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762cd0cfd6e7ac01df740245f0a7263433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac6c7a462a879f04cb4518ebd80e8e734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389c5b6e07bbb7b47357fb9de64e41b435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851bf2f06ce2ee3834d36f729cc9bb6536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e034893335dbe53cc0d329b8b5fc805937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c112d696ba4e2a26b38a279a3d52cf38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626bbe00628338fa62fffc10fd30a38839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893513492d2e2ec9df5d7c742bae06ff40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd281bebee071577870bb5f37530d9441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bba0027ee36489e29aad231e174462a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd06142218e9cce2556947ea39d300c443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e1d018fc2de351580f80d3d829c78044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a926bebc21ced787426700a23fdc0f6045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0361c5a63ad17411e7dd6ead8b17a8146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bd1aacc4de48e4a9a2bab5dbb86cc847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659d8239f0f9069ba48f8e99d6d4625e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ec71438005226ac05087727f092bf749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1b0402312e41d6dbb6ed066a2871bb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1b35b2e67f4a1e4c4b8f7a3edc140551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82127a718967f058f49985f3b46706452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b14366acb60ae9ad37ece184af7b8253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e803c42f88971e5f747868e0ecc3ce54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed2408898c49eb844850dbb7cd55d4655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e7ae463169ae09a75e1c86a62deedb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337ad2d44b196698d689aea61c0b2a2557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa11c7e6715271786a7147aa8121dc358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f17bf345d97bd879296e913a0ef9aa59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b221bde4e42032273f09a7760bd7007760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e613aba2385282ea9609ed181b139fa361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51428e0f4970357f10963aeb387b335662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3165a0df266f4c2055ce77a894e9bde663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7154da6c4af33beed9c546dcdddc418564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f41881fc078f457b59ed78045390c465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873103176e7637d9f41b8de95546248766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c354a5272ea9c9e1e590bf0ba5b0de67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c149af38c2b8456dcd9ce22f62b8175a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f13057791bc5d53fb3c9018795f56d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d79d970ad9f1487fa2c9cc38a04bd7d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0087bd1ec9636c511cde1e57823858171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4e18d88b4273b65448ed12385ad52a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509f6feb9f910b50a17d7ac2a6bdd93e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8079fc074eaeebc15f0e5a73ac6066a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43bfcfa8279078937ea76f9595c644175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8ea3a8c7d83b04a32e8b79d38a6f2e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb4d288a728bfc13f2e35aba56986ec77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5814bdbaa89f3dd8883022de11616f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507a8bae8700c2470f7aa1af12d40c3279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefd386b6dad82f1277b66a47ea96cd480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bc278d0be709b11304f0fb27f8a47581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bf7b9910bb71948a9de2dd67acffa182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c733013dc98b704ec55e3ff6319e9483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cec581a93b4cac175a51d68d6705ad84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3b0cc64658a03e6dd71e0633b9fd8a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c62f5dfa11daadf1f192c3c32c33da86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baffa9e97664255239e1d89dbe2464f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb318bcaac7a48d31192e8095ed41c3c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dbf89a868a0678514439bf887f2d0489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15abb63635fed0ee41016b1f7d62283f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b31f7f8f3f567c0901d84c642c467891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8653f7596222d8005c04be278f76df92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718f433df5882f878887d4e11147a8ba93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34e2d60f2f1ab8af40357ea6c1c20a394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d90373dbadbd6ca40619fd3dd8d4cd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbdc68df99a0ccc41cefc394b2c742c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d48ada9d80c136d2506e3b7ea1dba797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d400fc2351bd5cf6291c237a7a3f0c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77ddccc8a6326e5b99e09cdbaf78dc999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61743b5a830a8eb19c5ea51338cee38100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c79aa8da382e5455f5bf79be27b6d3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f4bbe0396daf10ed431697f6b10b93102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45bb1a4c130778b84fb705ef21701e0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dff37e9d211755266918fd287c6c5d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f69484330e58d67858128027e55a9b1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b14bd14edd11e43bf2a4fdea3190fa6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b63533aed45c5cbb4ff096b166a553e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2572bec4c1baa75c88d6e3aa9c8510af108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198b42c51883aca18e0010a76d017b36109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b199ee92c4a7271eb5cfd3c86834db3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937b7d9dbce10b10e795cb1792c0baaf111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951b38780146c27b6c218106b9731eb5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbaf9ee3ac2811e60489ddfc427cb1a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d6f9bd29c16e4e6f3dc6795017b2d6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb3a89070fdaf687277c11702ae3274115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a22fafdaa3841d64ff677cf00048e2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c5c4a4742e853844aadd637239fe98117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84abf4187c445a4ad90df474fd054c07118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd61373d282aa1bbe4a4e968e03fe2a4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77bbca9cb221e8937e2dbd836a1dfca120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0373f7f14f607f14e161847daef47b1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c960b04da3181850cb4022e2e40e96122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88b818a7bf16b2e6c031ad985bedaf9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed844afa149d2958b27854e3c1eeed9b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd276e7ac641a4f0ed618e73fd2f397125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f45f6d6be4c75676b29dc10013a434126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c305fde88b0a0b4655459f742a6cb7b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bac850b900d587b6963838099e05062128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cf2d0fc1972d9b233a20ea6f5ba663129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840095bc68097a0e639871ec0e887859130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a2ef0d7e5e177d8f6514dd717fcf28131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c586b25078cb5ce3a028732fc55b919132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f50688e08242b8c265f3516b40b24fb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5548a74cf1c7c74d4ebe81aca512f2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f426528df05189515a8be240149118135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05067914b9843f7d9c93227ad154b2df136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b229bb0e03a94e2c9163cd38797553137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6535879d3eb327b75b3f816fe82ac12c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c068503e65db5ec1b9e17e290e2bf1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb208d374912594150fac6e7ddd4be0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a95c87987108d77956e46dd45f86e9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837aee5a1a1a514eab9433828caf2b4f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d3d6f916229183164bde166ed61426143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbfc712b5f917842192257ad45a3040144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764bbe9c0d0fbdfca4879ca65305ce05145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4471cce2fdc9b0c646c5996de0bb4f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359c253e6d71030a8a1ff6d7bfd019e3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a6d82defb870f406ce57aacc8f84d9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9197edb5111e1f499fbbaa5143f8f68149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef88e07fd592f49988ba1a97df1f8152150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea4bb8d0e089f0463b0a0c184a03d45151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c1b932ed78c891b2d7ff1c1583d271152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21edfcdde0c8350dd88fe2ed78d7eb6b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73d0a3437b85fdff01edd526327080a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab1d0ee369a3d7103e6494de55660cb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2717b4d4cb6e25dfe51e431296028f83156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566a6a343b7e1604ea6630e3f45a6cc3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e59de0454554f7dba39eaca5a63ef6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71972ca365bd102802b4ada1594da88d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d88d367b2473593148eb34a6f5beabe160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d482606d0ac2e8f38de5b7d12f46e3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151c9fd592bfc80ee9cb18fec2f46510162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd56ea3978e74bb52d123b9de2a9478163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb1f1bb318224d64770b23451a27a9d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fd93120520198122d92c312e1cfa69165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6e036d6d059b21b3b62d35c1706db7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc9be9a27210175c2cba5c021cc214a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24afe91c4e86ac1e4352c3e17a13af7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30f599bc19475269d04858762e4dc3e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79ee1c82b7cce9d753b099ecbdcaee4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7a5299ff6fa2b406e5f4e9f0317bc6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766accab698a7bb956674fdf4910736f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0450ec6e61c57f7d15e3158b7bc3af26173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20bb54d8c572398a4a461e777f395ea174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba29b88d49e25c5e16c87b944f02f83f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aeb5743a06a9bc6475616e3b87121f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a39665f2e262c1ae98ebc76a8fc813d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212d9e757498365db8f64ac793072a2f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b47ea8981c2da37e34b665075773a0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e956f0a064ad37024f2e08776711353180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7a43c356c5f21b1e6ac8c2c8f24a4a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37879c304d69b2930004e65afa36b503182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733114bbb63e4c7e38402ad472d0344e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17349c22b58ebaa5a66aadc767cc5590184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569b6d568974587e6d00e3b9d979f62d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d58b96a1bb5353705f1e04caa151708186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d133925a0497715d62ab67f4ffa4dc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159753ee0b4e52651960b3d64c605f1c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c535c87eefc4efc2c7264fc07452857e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83c3f1b051797b17e1e4ae818cda0ee190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac94a872ff2115729ec10a9274e91d6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6f0759af081811b96dfe53f898a4d1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c106494b958c5e88c89405717a10b2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdada774d4d2ccae03dc78274973d03194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9377dec5c035f347d92700a9eea7713f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493bc7c1b3956d73b133fac4b30bee2d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21171b16434816ab8ad45ff0602a5b71197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9946499f63b3c4d7ff18abdb1484d74198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593efadf4bb0fcd91c553dbe6649cf39199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea05fee965df2d34d7c536e40a54f120200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75158451b1ec43f3aa0193f5a47289d0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c40081badcda222912b71660c417ae202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd3384d9a32c86b6e18200c105d0066203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a531c082c5a969f0abd33e849d24d636204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2afc8f05265da5a71157c20de99612c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856fdb772dd04a1fcb49222ce6964e6a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7086d6e20b909e23ed40b7a695cf8817207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eba38a242827ad3f9cf819d87f5902d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f89fd59097ffb18e04fef78fbcbfb2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6b1d5477fc3841e99040e17df74ae8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ed3087b5ae214bee331c2405f9e5f8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977bb38592885b5fad68425ed2e51dad212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ce7bda1f81547bb76fee13cdba35e0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91151e3072c03b96d3e350e376e2dd56214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc937aacbff29b165aaf05aff449552d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd6856ccd025fe09fdb25c7808a0f91216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1158261f2285f34882f3635e91126c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce75925a7d24a2ef121d4147dbc9c408218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac8c8ec50ec14014687f1f477112a57219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a880695bf62235fb134992ac12e87b0c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda7f79443d76d5d3c6787afebc1c6b4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5169ebb37543ff67a8d4c092c4717b6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe4588dcc333dfb09b70d0cae72c87d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ebcdc91db3fe295c534e6907c70d8c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd6344c47c501902fe5ecffa0ce6e6a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516a5f2d3aeac9c186bcf737b146115f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905dc8686b314fd64381b804d55d414d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec83b7c5612b01a53351f90362cd4b9f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d7a9998792c4aeb60f24f9d1b69769229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757272e7a3aa70cb7f1b49aa1d01bffc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2961aade3ede84ee99eecc3befa210231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb5d69c613ad9c05a6368f0ff693da2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40ea6cee67b12c2b24a72eb30cb71e2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a181bab3339e650758bcf9ccd70e43234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc7de03fb55ae176ee6470bbb8d4846235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83a768846e8c1da1d74c852c061e245236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd796daf5fbd97b843e09601784deabf237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acf0495c285fadad78f086e3afa9b6c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad570d53297b24f8ca3bbb0bb29f08bb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813c949672ad082f708c568c13f687ff240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16c551b11cdfbc770028e0d9ab3330b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aa0d1f0ac4e95ac95d1fb07efaf30e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca61b008eae7811542210187f9324a2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c8b5dd855d9a67320d1074ef211b11244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56de55b550d4b18cc06729f03c90ef7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe786cded32f6e0db1be001a1ec66d7e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edb892e85920b0c87d759c23c9c656a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a7be1c00d0802f252f750471e5d4af248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea826331060ed949c703b6eb0a89c09d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acb358c96fc2ed0bc0489fb5360c758250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b96d0402fe59d2ed82153bda11772b3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445dea96c11a5aafd071585f1dd55695252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e8817f7aad1281d5968ce3335ffe37253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587cfc74c06303c3c3ff37a308a94518254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171e51c7054394aadd2d8ea67b97d7f9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd954ee8500fb0ea36cf8561798c514256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ee7caca88eaa77d79d1f3ae4d65465257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a604c6a76760b31f384dd48354e727258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fedda55a65734eb32eb04d27ca9821259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6454909c7444b6761615152314a354260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a26c063f3afd05e7e4ccc3394c0c96261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538fb63476ce8cc65dc6d7ef1bf8a798262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcabd93dd09075ee21a1861fb1dfeea263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbff6024301ddaf110fe1e321dc8519264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844842e5021f6758a55d38ee0b7a0c77265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b505f1319e98010b4ce346bd2e56c17266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ba878e9eb361be9e769920618b47f9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e827b9ff17f6c6dec70e61ab45a637268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e70284feef420a6fb16b3f0fe41ddce269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7d1cea9aae51b9609a8d06e9870189270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8ad5a7ab50490f1d8b2c1753741138271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30b3ab72e77ec4393a2e467335ded50272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129d4499d231c3c92b4caffa7fc3d0fb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd7f1151f06c9b3761a4580caf65030274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29cfbf8f2a5789d74313d7b8e88097c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f822e4b350e468443b0cf2cb8546b25f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b94c1561a53cc87924a5708ae53787277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1cd3a02d1862e1dfbbc705d12ce02b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48a1c2a9f30a5e6120f67c14a54659b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1863336a394aeedae1db0ce941a30a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8254758d3450bd42373ceeb3da80c9c9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd6c94a8e707e82dce670fecc40259a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dea1f8ecbf30ec530ee116137256bb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d81ac68ccd089b89e9ae9a0b335ae67284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6775c5f3229e548af1f1f26ba69b45285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705cec047fd6c5e27aabc44d61e0bdbe286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8107b578fc9cada78caf071d0899781e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77306857c2edca71b98df0692d232c3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86365883295ccc14dee4967ecb3f045289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fbb91b687e04272e6b8ff9213ca326290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b84c3feece2bb11defc62804b0ea566291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9877e9b208a82be17369f728ce0033292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9790cd72733227d124ed28ca4d409e8c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705a41b1063ac2f1b864385f01a7981c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d6a66b091eb914524fe589e2507758295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9486137e5be61d57b2ac5987a6df0a42296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7584602606a4bc827e961e7d273492d6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14c3a99c25c9a93f5b8a4fb715212b4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bc5fca2b1596fc69415587be750bcf299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c4f803883f5ef1245cd05aa8c3f7b8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eb756a2e80cc2f89ce1b27d827eea4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b335ba81e3530817b27d477c1a7050c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6715f48d30ee859b74445f8bb9af508303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d4d1b4ed35ecdf1ff2473077d452fb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde12b40e981ed5f4f91af7173a94845305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f418a85847988cc7cd7de07582708548306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf4a39067892ecc754bc345bdae5db9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0823207158af88bb2a51cde5d7dd115f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7859de3b1a4258b61cf29401c93920ea309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423d6557fa253a7109adda19fd486473310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e70c95947a160f65b14decf1cb9ad5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5665901ee21fd4cb2c46e8fbc85b01312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1d5a8dc5dfcfccf1877ec1651e31ca313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d5ccd4935082ffcf48572b031ff8e4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a434077279482813c5315a7b509c77a5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4da20db60c36f4fcd27335165b3026316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45c8173c1a3ba19782f1f13d504e809317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47058210f699acea2c72ec049d3371a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ece98113a7a7759c7b792781f41ad2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c0c046b93de939ea83c29ae6fe122d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94db0b582f7ff0416a2a36e1b9061bf5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbccd1a8bbbc50dea40085faa9e072c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befb2c4456367d7f223ff308b5f0ab84323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd49b9232abac994d0112c761653609324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8420e30310949c43efac50c9b17093ba325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>