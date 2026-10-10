--- v0 (2026-08-25)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="487">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -436,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -508,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -847,116 +820,77 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
@@ -1105,53 +1039,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
     <t>000011937</t>
   </si>
   <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
-    <t>000012998</t>
-[...1 lines deleted...]
-  <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
   </si>
   <si>
     <t>000011947</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C New charging data cable U144 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-new-charging-data-cable-u144-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012057</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Nuevo charging data cable X121 |1.5m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nuevo-charging-data-cable-x121-1-5m-60w-/</t>
@@ -1249,95 +1180,59 @@
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
     <t>000012270</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1444,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1528,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eca6db7991c0856c20bad26e0e58a21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab3cf5f30deece08033edf89dac718d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f481436320971825b7e047ff856587523.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887e2f89939168e28aee859411e447194.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943edcc3d4339c9fa105be76ff7b40475.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f1f98d251a117c958df70c8c461ca16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a907f72088a4e62478eeac7fa398477.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edfee3c090d7a3ca5eed7c32bebde948.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9504780edfba7979b6196f10b2f24749.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68b75d2bd77ef4ed598457dd8596ee310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144bbca5b0e51e08e7f3c637ef9e7dcd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859e0c952ae04378a7079d4e623f421912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf4d781c15b328807eafb2ff57ef2f413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3463665619429636a5b547c17f675b7914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd427bde3f23b3153a76aa34c153614415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a678ec0cd69187e5c780f48e4d130f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecb9ba1676f8c77dacbd1b1ca77a47d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a025a331584dfecc62daf71404549018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5cd20ad28fc449ae568e161fd0425c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955d332bfd1d88f237b06552acb2dd2620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3144e6204b106bb26a96064610a8d86121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5a4b0c265df914b6dc90de0138c38222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382ae0d9accca62a0ec6d0c83f81bdd923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bb8c957395cb14d19059fe22a9fa4b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fe21d4bbb81f80e4738c2e3cdebd6525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f47d5b39af44d2a5c4d16269fad0cba26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5529f547929a9c9d216466c5a0fb979527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b827043827a4412a87883842f03c8b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2056b796aafb3c41590d2b9d5188745f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feed2bd88694f89375b3811eb65ae3d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f56904ed09faf973c5123a3c68ffde31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4b6b7ef7d8328846b4d7169792280c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919f60db6374bfc09274b101478e4c6633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d48e580831d524f9771c613554528f534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6541ad874c32708574b4d52e56fa562335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d851398f32056fd093418461598f314d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5d714f35034618ffe40aff13d0f25d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecef30867d074e27b6bfd82bb98824238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539e57d15eb0f4bcf67948f9876d194639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800481cc70952be0956d67bdfdc7687e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d00de480166dfda70ab8da00adfb1e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5076ff3341b6af4de236e70475dbbfeb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83a8a450c977be73c40c8f8ef08740d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8ec7414c1515cee66a7cf168d28a6c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6533533cdc7dd2106a733f49996cdf9f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa98be03ee9b5a2fdea71ac4933dfa2246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62457bb56bc0c5ed6aa02e3c2af4f5147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b63d261200ab770c96c43e1d716844e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a20a89049c2f581202520ca50f99e649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392f11829c92082df5e4288fa035405350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890a61b22a8cc232a39b4b85d68e823d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa4931a6dece006eccc870780a630dc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe40156f01df3be47fa42dc37a8005d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0370b7f3e3a9a51e6547329bf61b4e6f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc0d3115aeb48570f653d6a6d3ca32255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ce4c2539d10284a4936da8f85fced456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c964afa2a25acacde2459d657f644f4c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fa8ee631ddea0105119abfff89c37a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcb6f2b09df8f56df4e51ea14fdc04359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd3d3ad885bd884c8a946acc6fd626560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcfa2d050e9f4d0a5a280aeb69da50d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849a2dd00048a89324bc2eedd294d0c662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97c5eb9a46666a6d1d51831aff1480863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe742cfe27cabf5d579563ddc2a48fa64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10549a7ec2148653808e9c003d9500f765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4203e68d2328fb2a4f79e5508142b35566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7b0c0db12e6c598ddce51526e2959667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a54c0a005610a5929945647555ac4968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0c59996bd11b09c6fa5f806112e92869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a894d1fc6979fab7331790343dcc4170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a6fb11093acc00a3202c78e6199d1471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceffa0c039fc0bb8be689a8ead6b7cfb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce21e89fe12e7fb60bcb7554b15c39f173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82105508fadfe1b1deac0976c8b2635c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1e1f8ddd9f12f641407ad24431626375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a5ced589024c84fe07a057e0c6149776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab67340824d1ddcd5d98a276641fe0d777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9906e615ebc39c88a087d78ab7299db878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f792b088cb13bf30fbe2cd5895be92d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e97ecc7297358cee178eeb51db51a480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065dd1796f2c7e3787a1c08466aef51f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad20e49d16f1d3517a44da386119a24682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14ddd70b21433fbbf0a6d78946e997283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032db0915b1acf7c97c2f774035d7eb584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0bfcd005b315ac5794311df6c86f5985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292df6c28000dec2ae43153a04cee38a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546dfb2939089b438b22f4dc846533cf87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d420dbfc56865185f9e478b57ceb4e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f0d3ac35562e8a2235e6c700faca8489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9470e5e56d6d038489baabd76cb0ba890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552eec4db697daf7a6055f00a7d4836691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a8fa68da32965dda2fc6a58ad2839392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc2237651c27cfb8c948803f2620b3e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeec7120bfc76bc7bab9c9b10e2fe3294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d462af5cb2a66643ba1451e8ea4cc2e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231a06d90328ad077337ccb8421b37ba96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241d78e0f925e059db40943379f819b597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5792b2832778662b5f3de5f292db7d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9982186c3aad4dfc149672c2e0cdfbc099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d10982a60e56fb50968d56498cb3aa100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9bb6afbcb9a0df64eb1745aebc7e98101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7f8f86a8410f1c77cfb3cc53f7cc47102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb525c6c7f9f6fbe32c9ee6a1c958b4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d725ae25644ad2d716853751392ad6b9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ddcf8633dc570edd94695f389dbfcd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a93dcd52572f0d8b0e5c041bb1c9f5d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0097acbb85e786e98ed8adbff009cdc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fc002a18fad2bad3b12e103564bfbe108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69d5f70f7c68725b24c0a20f1ee0ecc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f13020e67b16d5f5b71f38321e50b1e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75209ada2ecaef02a5a5355c26587cad111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c05db683c439d0a2b10f2d23890273112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7effb2e71479e854464d1697c3dd0fc2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf88cb7186d27a30fc54bc4aff9ba78114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54538f0f996ac689c781cd388ede424d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e86db2b0047f1ab3b7431c71d41470116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c71989a539a9f7ea2263cd7423bd109117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024f30c75f453bc2406c9fa9a5d32fd7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc6158cb1e1344996089285492c8fd5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d44492a872b12bb48040cfa74253b7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cdc650cf2e7b3d700bb57f0b025d97121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5784cc2355ce7d6f61ad591abf26edc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5f0a7aff88d6f7db2af0a31120ce07123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147783d933d15179a5551ed9ad52429a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26f4e10ea4ea6b80ef0d1e46d7319b8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a90dbb673c825addd04b57e833ad981126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d476345e459a13f016f52be3e8fe5861127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169072a109d4a753b2801e89b8259f06128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3273eec76f99ca72e09d50a39e1ae63d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b51e6e84eb55afc26dd192ff729639130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b61d86c3893b6c9f2d32826936720db131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c87a13f1c5e6cd30dbbcc78e7bc3b1a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538807c5952dbe2dbfb0aedc73fd6373133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3add113eaf1151383c23ad42349dd7a7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07721390c4320d2484db03f06d6c2743135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d2af35d0375f0e3b48484111e81831136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e26e0f0a479aba3e65a1d352d9fd60137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64f1fc21e67b09fa81030478736e063138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec673859aa6da966ac62c8221bc8fd57139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93108ec8a4178fdc68da4493a4c2f573140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5ca830e4c99512c63c4c999c6c766a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476854883e9727f429ddbdd9f5776931142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c0111edb1d32af2e58b9b5f2b6a41d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5905bb612b3155f2c047f91bc72fdd5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7fb4e18a7cf1c6b08d6ad7eaa238e9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2733bb82684716be135cf91d2895755146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b42d5a8297d77aeb715d0ab4790db3e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8329f24b51a695b9066382e1dd86963f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3f7a435794023b32cee2f86091cfd5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16cc4f7dc6acbd80728a1d812175857150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063d8a2c7e9368c61b9f427c1ca02d9c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2955da00307c309a710be761518f9826152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0496a67b96b50cf6c33c1c18a1deadc6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97aa0605fdd23632d9545a7622a1130154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcd50a6a509ad6829f02d0bb5e68bf3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d862eaafa93ef826ff9d176d60428f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6355f3eacbb32e11b8c1900558e1f87f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae5fb937819832592ae7c31d85fa79a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa1affff58794a7ae0caabda218085f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d123e7e0a8dcea4b172b8645238ef370160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b3d869cc885627a9ce1a9f9487c565161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f91c6364afa06d54340522e11fafbd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7800e65bc5ff7c00b687791ac2cf57163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa81379a77ed3cb9a1b5c2296c036808164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d1dda2b7fad83a13c9bb3831c9cec1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8ba27e98ef8744b125d96744cd2a23166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55fc7c21ff414cbe6f92eb9bd0343cf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ebfc6059e54570a38434edfac8149e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c79b5d6493a9deddbe38f7af5864b57169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae7fff9d7ed864e6d336b815f7f7dad170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ec641a5d1ddf8debe61d2bb7037834171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c32e7eacb49b83ff4a1a24f8934793172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53257d3f2f5023c8f343136d7292519173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868856aff9da8145a2e2ea73c2ac6c57174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba714b9f6ba7ef8ee15e5b34786e5ad175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774bd9209fd4a6fc6131c99322c7faa2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee524bce80326de584c88908ee7a5a86177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3554663e56a90eccb0db7205fb414a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8ff43970456ee9d2e67d5594511f57179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ac26ec85c8e16bf0818928819162d6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e2a330eee10b3517b58dee97a9c4cf181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b729b405c6747936c6af271cd5c3cf5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8356135b10b6edff1ddaacf8e8916f3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa08df42993b472dc063ee9bff0860d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b29ecda065a968888cecbd04595ff7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74cbe7f1841fda8d0c3856d1741dc12186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6daaa037e3f24d3e4b2f0745314a7b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae838c905d9a7eb9b438d7da721e2c63188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f292f0cbc488119bd2b4b467094e92189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70208e98f11ab0d08463cbd5cced58f7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17971d4164a79a989195f94a7d741fa191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c047ead590de5391e61c2ef215cf040192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af016af23c06c776926894d4f7a3b27b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47933cbabc65380e8fe190e67c86999c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427857b7dc35458e56e98a2f74506457195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cb97217401b9e510f04bce1b39af11196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c29b34ba4f71e3e1d3ee35c2973f2b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afc6285af1af0939225af22843a36db198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7326fb03d7e6489ecd93fb22337de7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b529b44a58522997b67b24bdcc6c37c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baafcf0dea014d5332deb87b922e117201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213d1f4fe18932bef6c6116f38b3a07b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60210846dd853e4c747999a60dc3265203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478cffdff94bec89328b992f97f15f17204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a33f530e6a6c127c8564bb1a5d71576205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8d38608fbc26f1bb0ee08456474c44206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759b84b9c4ddb0b727ec3812e7f03e8e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc5573233343e88113e40972e9d6cc9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7f9f95bf975856f78759dc87cffea4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63406c800e615e6955dcb317e686e6bc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8d33fa2b250675085d9a131f708918211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6210114a98bfaff73b99e10767a1ad212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf39cbcfe7a569d4adbc65a25e6d4fa213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28b96cbd9dd9b95cde109fe50ef187c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925f3dc5d2feff472db454802b6c1c92215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ccf2174586da6c3adb80ac4d187c00216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c16c178d2ce578186adfba5c15ad9e3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4557705774d47c7a5f54afc84062273218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718a0572a4759aab8eadc39e243c118a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020a6358a8b59e2f33a13e0d0a259628220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f481ed4ee5d5e0ea6e1acca263d717e0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bb93597afaf75fce02bdc73694b20a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aea0cdb3e33a19581fb3ddebc155476223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a69572449ec92e2be2939ba8386d5a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6aa6e24114c1bc89fe8754dda4a2a3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7183231260cdfef31bfa9ea84fb15b6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa26f7ee18b27c12adfa0a318c43dadb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494d53031966da67030257abd810fe2c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6459bd2dcf8f867ed63c5e28e30fa4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4bc95e24987a59aa4dcbdd31b345ed230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726470c78aada7a11350e952cd6beb60231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b237b7113f88de24517f25658c14d2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c877ed16e5b6290537b601eb25c1d66233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f18f53b29047d7aa6491cfeb702f34234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491d2a18485a4db2638f3bb6f5899519235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630628497014149d0eb03316138195bb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c707c734aeb68098f7c1bbaf71c6074237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7082b328acda1f2e598995a6128423a3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fd97ec93b6b523b6941cb6c86d40d7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5234382f3581e543ee5fed7c00daf12240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87555f875f019ac480528fea5ba6ffb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224476bde01cb42ae787d3e02dfe96ae242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65291621c7df851f7ba4d6cb55bcfe2b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d3ff0eb12da51a4a626346704fab4e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2dc6be7a28a7e007a2b49802433bfc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75e6d57a5221ef24dedf7548d447e42246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff555239b67186360cc5eeb763511ea247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebc4d67cab61c85773ef5b69c254245248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a675b72ffe02f589cecbbd612451fe249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca4ccf59408f5d8de524c6e5b2686de250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e385e47556f9d6b379e6fbb870eb92a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badc0d7ff02730e157c3f644ad1d5e5b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3353af182254a879e7e44975338b9a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827002175b4462b6796f580e40b4ae30254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8742f3eeac162d9176548db5f9142e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9758ceee1deab3ca96438bbd89d45d41256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b546e1529e2ad100d4e08a37f7fbe323257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93954d0785314473343a97d328450cb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff294011092695964c9a456b7cea09d7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9208421d1e0cccb4d62fa7d0aaed388260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6a768010d489de50a0dcd8b33f2eb3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5123641af5122e83f6be0c1f6b6c0537262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84282eae40533c10a21427af6a52603263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ed8a76b0e7a0450b8f521935e18540264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba10ff5f5f884ef61e8c6d24fd54bac265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3faaaad19af9a0b6116164e1cde94e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3430c9c04615dbf8eebab9c6c02906267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bac95247566546b7fb6db480e68319268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204bfd86b3d9e1744357bce59d2c3aaf269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2be7f8a2c193ee6d08fa1646f3695b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0813ad57814a32af50d150c04f57805271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22349137158ddb0bab637d11c2cf28c4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06659f71429ae669539235b9da275a9a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dd91877f479770f98c47d77df5637f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3d422e3e04bedcffb560162813b417275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e9fd59c1ffed8054d2624f8015a6e4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9f7782e9fb1ab817e24bdc55447701277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62971653764cd004d98bb7c77cc613f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf0197877037bcd25de31ef1698b91a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abffa9268b7768720a33dd380795953280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11db21f203822641bd2b6fa30851bd62281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e236693965edba044cf9d703e0d11b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fbb5cdeb6a81ca26465c4366e023d9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b11ce8e34fdba7f388c70a08f7ba914284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe9d2675c93f7cefc1320174a9445ca285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c39e776bf970914b1cbb75a3e65019286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44cbab59beea1f24b8d1223456b6edb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3255b27ce169383b33d0d8c2208d87288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1852593e726bf65fa22d050a194ea2e5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda2c4088bbe2f1ab9e01fb13a87e6c0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f255b99bf8307561f9b1e7d50326a553291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55fd89fee4f63cdb1064ad55edae3bf292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52350e76466523a1cd33e8975e68fbd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab0a3a3df8a24f17273b126a288f2cd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f761768a3f4a6b4c2fefcf0356d3553295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2905360231a1ccf35bd3cd0ab54b264d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb20ea7c2c38150abc9c6bbeb5d8319297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1f2f3bc998ed54c482d54a41a81a36298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17780ee32a91761e3aa80c0787a75f5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d39755c435e858079b7f7934408da8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db77059018c19d43ffe6aa0fbb665d5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141dc7b9e614514181c3b30402176015302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb70b0970b718b83a55e3eb7e41fbb59303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77727128d728b630c5ca4975ecec805304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c768b3666aedee9fdf2886629748218305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba76a16aef10d20a66e826f617c02272306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae35fc8c1209d26ab7cb800e54efab4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee49c95a7bdd1140daa078e1320cafef308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc967d138d716509eeca64c491a97e2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a195aa40a62403313ca16826393d50310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4029ff1f37796bcf431640d504040586311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2cba0e6ad3ddf6ab8f720dd8bf228a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87290ba51778bdfc5b2ee016e35c420313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19052ba2fc670589b9727edb2f7ba24314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb147ec5ff4ed3b9ee3c0fbaefc702f7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5553131df442e7d333cfad9e3d9bcb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8073324994528a44f099b8123432e858317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac649f4a7e419d870f2075e2f7ee1b51318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b14808f15bc5006572131abcbc77ee1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c547287987bcc97bc2af4f1b1cf2ec320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9582bbbebd12d0c7ca7f6e8f367d4759321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0791f0da4e058bbe531773a08b886a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc5d2745904858044d1c7ab9585e69b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327b36be195c1105c571ccd2f1ddd4ca324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a6bf641e908dea6c07bd2898cf2f9f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fcfee6b95419dab4b0b9a7a30fb59a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfa297dc0fc472348451bb28ce3e15e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f684241b1d4622c509862c3564ca6b07328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a15c36d1ab41581882a72b8234b0e0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a56f8097b34b436c4af2bc2897d32e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62808ac4ab05e1f09e9a9d35b99e3a6d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af784236d74e2accea110f78a10ab80332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68d74611cd0ce22339cfec587a3980e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748ab8adf5a8f3cff8a7c3889dd8fb77334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38c1eb4c99b39574925e4283afbf769335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248f79ef3d7b5f2e51621255321561ad336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709b5a659f286cc1f3587314bba0489f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbff008181ef6167c770d5b19abd8e9b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9baae4db2b211e0136cb3e05e87224339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3c60169e0a623736dd74c97fb2c747340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6d3aa141be6b8c70ae38b13ba4a06b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dc4a2c2a346b576ed27dd21d71186f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90af83c0190fc37fc71958f9a5e8dc01343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1680568ebceba37eb414a00972b07b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0886156557a746cc6f353239c3df6b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b4092b11aadb464cb69fd386e499a2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89489e38ab9ba9a77d44803ae67b8fad347.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafd89892ef38a5ccec9efe248b967851.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba95f930cc80631187f016e5aadb7772.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0b6f63c4c79ec109a3f289689d86c43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dbfaeb4d19edb69b33bce9d518b5a34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d259d4b50541c197461a854d290092585.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe2633edae983ec37c7ae73d45aabae6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbab5303fb7ad136c22a63744369ec67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfe2560cc5c64368437864b4613bdce8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20a2364bad77ae1e23f568254f53af79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b566106228cffcee5fd9b587b1be43b210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dc68e8558f83c06dbd12af3c26b24911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aae3639dfafa2960341d2f26aa120f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4937f5e97e607b5da54a6f04317d2d013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b48434d366415fceb3e61e4defe67b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe43195837a9c54b53218c26a9737a6d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3684b47a8acd50422f6cf2d671b27db316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da4579bd20a80fef7e9b29bf1a802d517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d2815ee2471f4e976fd0f6946c4c9218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030067c64a9f2a92c90af91c1a15c2cc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c612550896f094ce05169fe8c5615cf020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77836356576e478ec8237b3853cf9f2b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc51908701043be90b950a95fb9839c022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e57facf3a35cb6cb5b9ace6dd3591023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3770a4be97b1cf7a961ed74e9b97fd4324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397c61b34fb01900d8e4da4da02af9c325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecebf056d3dd874e69ccc7181b4cc0bc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6ef510807f8f09509311acb29edbe027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19934063629383353960b7f077a1515328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a7c81cf27dcfe314497f6f70d9dd2a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652e00dc0dab835999182679a1fc2d2e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a3227d7bc2aa7928b8054365c7d34031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776d83a6ebb19ca833a7af037423915732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1b7dd514e3d5b0a9a0d177f56f552e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e429cdceda9466e7093622b8e723d62734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6327cf761bde26abedf428f870f1c05a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b75731328b2a9b730c8ed30b7cc96c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126bd81dc8d6325c943c63af49d93a0337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feb5e11893aba0be432ae0fe27b888d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d34afe529d5742e6c3412ab418493a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717b4d2db95d37edf2f58a570a62dd4340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2257f588a16f5be966ffb2c3ce5539d241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc32e8b95cf12db0e65c7e6bef0b20f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa1b3601376d095e82e94dbb8f7bd7643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339c6cdab7644d24c432c1b2418953e544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4ac709ac1529867a24b282b58f549f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d1a8fa3c46e58aa06cc064933baca846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04b4577e4653433504182b3b7aa476247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1303606401b2110689a9c1619959481148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe9cb3bda89854b20bab2b6a1d300df49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d576456b38942ffb5a2ed73b1fbff550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647a353313eee700fc7a2f36ab9af6e451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50079789a772cb7fde1393abb6e7a31e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29764b2124a59cfa6bc7ca6952edc3b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17659d2b30b8e66f0ab525d6ff512ca354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8c776eada26e6997e0f5779cd5e62755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d33eac92db9c343c891c9d2d7ceedc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f69bb870816d1792169d6923e5a67b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06467cb1e70b48bf5c391c92a6f6c7b158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4d5e337cc2c394e83604de8ef0c03059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0a1b6ec71f1baf03260896cca0306e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f289aa3ee1e80c7906b485e495177661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d442ae2c1c46e78ae2e653f47ad50962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee022f144efaac5a6470829550cdc58563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee353532e52b9a7964f4a43c9e24388364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0984abcf8279269b590b0e09dc84d1565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b2a6a7141c147020fa9d31a6a9094966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02f1b1ca269d327c5c1ffd2eef0f0d467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c724e4fcfdd4d35e07b7fca1ca3dfd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f65b4a7eea261e4adf72ee40bd588fd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ac0708bd92cf2ae63b72037b8e941670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed028b60c8fb03ea8ded2f6e6d37a7771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa53709e7018cd91f97c67c888b088d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175e4416de5af4da8f03fb19cd1fd92873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01be4ec8ef0914f0d174d700a764ecd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1af30dad45b539c1ce0a4efe981bb675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069c6e9255422a0a9faaaeffd996064676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8830801b2ea539aea475b0865c190cb077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9969216a90a225af623e1c4a7ccbd00f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681fce1e6edde2fd3d78a04ef5b77cc379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6ac994bbc01726fd8be809b2dc09be80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541fb66b30148d7b48b8174fed79d4f281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746ed8558c7d0754ce9fa7b9c82e12ac82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3fbd22ef9bca9a27a7f04dd9d60caf83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb134be4ffc0b61e1ecc59b19c53c5684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dcfca166ffca36e9beff88b14606ea85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eb7bcffac68040398469407822229a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22b61cea66af9de649b70cffc365acc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9e7f59920056b904911d85b830327a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe3631225ab18c5ab0dee8d46cf606d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f81f9605c48e3e54d4e593bde8c39d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986e2f5e1018f439bba617cdd0e18aff91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa86f14f5e9d6780f5d3d46530c194092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4471180312f57ec5042ff4b02cc85c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0afb5d97386ac338f12a606169d39b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91a9d2999b726f6702235d5855f4dab95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0133e3cfcd09d6c432c3df730744a7696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2538fea409ba1d2a6d084637d8e78a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f6ca372709234832f93674ef42d74a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3be4de8a064389516c3c69e1aceb8599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580e39eecc4a8dacf792056e5014d34b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314898e513f6cb233d49b465e9e2270f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7069f241814940651dc2ad28538218a4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497086fde977daf68e7725253f99cb5e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa88f7abbfd4578e9dcf281e4ecd2895104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c715e7d47d003d20116c5f9fc7a6bf6d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00d0deac867c1b1e831566ef8a15be7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feb7a490e335aeecd78117c61001d72107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4eee24d0ecc6fbfcdde2cd9fe34680108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e103192434226eb5de1d1db65e7eb42109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f458be26bdc8a6bae5e5bcd2f3bef50f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aa6e0d56736100686fdd8a29d74cf3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8680a2bd077107005afd568f588148bc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c302cc0deb2334d66d273a44422ba683113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e5d85d4add797cba5c4441d109ed94114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4275aa5c3ce763d4596e3742effaf331115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ac1ed3ce2844c76bef558e224233d1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd429d732e6b4a36712d77928eff625c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625f66847218ee42da7f0062e62b53a1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6642262ebab0f4ef7b80eb02c1594c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699c360216cac7ff980628a8a3285886120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce3ae8204243c371a5c9b623a111638121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446bf9e619a40a7d5907687ad11d1989122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7449a40a951df01164f432d89a849634123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bb8612278147a3e21e6ceda580eb13124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74df124c82250f43b6a81004fcaec925125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe295c3abc9638cf724e85215ff3546126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db49425401acd060fe11cf38fdecaefe127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c69fac7b5f3383d1f4d8778891410d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1623c94629a869d54e905886367b469f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e74e5ad2b7d807739a45e6009ed010e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee846e9f1a7c3dde6922fdacc5b556b4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8880907f7603354538d5e3bec7e23a0a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72098b6c562989d4aa3c1018dbf4a6f2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d1bafa2ea20196f2c7ee4b9c0c85f8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d78d57aef35bd5cd873f53aea01713135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2a16e1a65614abe4be2a83ec109d40136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066197d99b2d5f60fc7d339e141077ef137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d7b7c80214df1906e9c2bfe0dc7cf5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e82066c580bc984d5ca162361c62ebf139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dfda4634af454c767e7a772bb1a3e1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64523adad7b3c65f17be73c7467af3a8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20ed79fcccf67418086b782a807daff142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f318591c4bebb748ef2da0f9537d2d6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5843488908207585f3eeaff6ef1935f0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ffb5abc7e0f7342267859ea741ece6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d0894c43ce317dd8c8e91362ea31fd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bfe72c72d5d50651e465d6c6b551c8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fc418fcf8cc841bf74593c61b5950b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938b56dcc110eb6408106c1f2e7dc5c4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b163488802aaa8455aad7f1222af80150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d287686ae0a64d48f71a13d38122e6bf151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9642bcabdfa821597db39f6c9923e4e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0f2252fe497d093d526a4fae443a03153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a3caffd4849796e899c8485d145a9b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdeaa7db0071ccb2ba1577247e6730c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba5072f4150b80aa33169ee01a6596b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d8c30b7353fd90e6250d1f7b011c1b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39042bb625fbbfbc803bb1931b94a6d9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71027822b3b91928765d39a0049241fb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4b5d4542bf3b08f5ee7941c156ef51160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47489a7f5216cd296d7538e8cb097c4e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb52ce7b86df6c217f229174f6161de162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b53d5ad128e6163015bae3a633a6c3d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140bbe3c3b0b849794a83fde57185845164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421a7e6472ec5983a601f77e209e1bb4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd8b0b24bc53c81e4d6ef322dbdca69166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b435bfc3474fb489bc08806eca0e5349167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee08727f38c54690a44da38a687c0cf4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1542affd3e3bf857cf6783520c64408169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca306a21b33409ac710b23f66fe5611170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aa868ed3cbfc3d7af58e6a98212510171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc91deafbd9d246d6e246d9dd4f42b3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60955d4a0eae9ed36df493272b07bc2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c32ed749d7d0461502c925add19159c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be5405449b33777ef3f13fcf15c5398175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebd1a3283a61fca3c31b930cb1fdc88176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3b6a971880131998eac04874281a3a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e9bdf11237c37558c7fb0fb79baf31178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bb9084cbeca0fbb961b9ff2f64811e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c217581641c2b94f76a58eb848f55ae180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1bd05d94a2474c498abf8a9b598648181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6113d93a3135ab4da13de11527434a5f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aedbd3d7f08cd9ca59bc550c7569224183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1626ae5a2d2a45fe5bb6802b5c9e9b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832681592ac1a42b1beb9b4173e2f3d8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38f55fad183983ec39c629fd2d223a5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f7a88fec44ad779f457257f4c01edc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555d402f1664565e4f70fcdd0d469244188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65004251662c58f9fb0a002a58fb5c19189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21315401e93ccb9e8aba717e056b58ed190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5066c2f817183913b858a01be76447e5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7932eed7b73c78b3227a4fc8702403a3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e04a3f9aed5420750dbd831a48e374193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c8c32aff98091bf57afcb3c5a3f0c5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc3bc618a3ae91fccd9ff3876cad3f9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa3163b7b99de7e63ce47af3d00469e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79408bb27afa709f709f429d98ef8eaf197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503073ab20109d2f2e9dbc01d8129912198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd962b4e9aabb25d9a9cbf234c424d6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482d9a07f1c030b6351c4746dbaaf896200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be4ecef07ae6156c1f7700537cca4d2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec33a30fd9e3f0a59b98f6b5b398f6aa202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919143c649048edf210dcebb02bfac97203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a573aea5d5988e1778a8b33f61176427204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd51596241615560cd9ca9bc9f93c7d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8deb5dc57091d0e2ba9b2172b60f9e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8037cd5e9da3fdfaa032556d5b1f7cd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8b1e6a8c873b651bc8d0a9ec6b89a5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487e230f413fb61105c6d1494e6729d4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126cc8d1024c82fa09048689f89fc69a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45b6f044fc5b55418b2366467e117c4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecae96c9a40e256b1b28a6e5e0cda87212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4934a8450bf4ab2361d6aed54a4fbd65213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e354bcb9948a4ce1f8beaeb6e5e2d64a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633c5317def57d68a7e8bcc627384c12215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4e13e50e7de41478ad0b86352c2f53216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225911e2aa54e758bf53b4c290959fc9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6615dd18f5e45be2626fceb5f7386647218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712aa3f9b296d689aaca72050ab5d8ad219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c593abff4e689fcca72a6bd5f8491f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39147534db2c0e386e0d970168bfd71221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931c6deaa50290a75185737204eafe32222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f5ca53c11fa36aecdd7b1a73117ad2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0a59118263c738d0d739eec3662951224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f6a21d465cfbfe6f53a5c91a411877225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f066168816dcdaaee08e5cc07e48f7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38918bcc37b10085f65df04280fa1c40227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72de56534a31ced00091ea2d3c1a5f83228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea999909092a279ebeb073801d097eec229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9244ca0ae946888b537f8ce0bfc4818230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f85973e764acf0bd44729c99bd8b0fa231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9781c93bc7aeadb8ef88d3a961fe43dd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40afc36253843d45f5aa52ffb1cc690233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3c1668ae4dbb4b53f699011957e979234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb5c63e0b5ac32302307333c48a5757235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89cf034e437294206aa0b9305d80996236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5081fecfc8367bb70e4d4698e527387237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bfb649c24bffbd70917396dbe7c502238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0dd5ad45b1c7cf07d4c73a16bf6be7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b66c92eef4ba976a48e63fc065aef0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e3a3c7fbe9d98c45fd3fd4e59141a6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd1ae35e7972159b531ec82b8c9d8ee242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f25390004e3ced1e86e670e5e4e0c23243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07701a459a3cc59a83d58e4d3533c1e1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774d5f9b82024523f2356fb84bea2c81245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0645b6f8609333597d32c4281ec73c19246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b5f4dd9ad7bca3fa671a24f2d2f0f8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a07a4058b67145b72bfb091d6de6d7f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4870aabf4484695fa659810a8837adeb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d3816ee9310b652a49e73414946ca2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b224164078cef1c12566a2bd68e6c38f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad418c4d30e163edf55c102652afc423252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8aeb3f16b69f75ae93723f17d25d9e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f819f3a486db288cba35ffdaca26d7eb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfbdfdba11f07074205a8552c49af6f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e2046c0946bb8a506334a6684d8844256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db6ace5d051799121680003140164be257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b568abc6e462ffd52e8fdf7c92d1e12258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6e68ea698d8dda4df78e775b42eb6a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4293882f010e97f7c8d3c2fb0fed5355260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e45283cf52b194b9cbdd892aae48b62261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4130e2cc9292dfce50d7c5eb53592618262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550ea46407da68d6370f4fd58fff71f2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e7dd5a083653dd5453565c24d159a4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c818742cac9f8addb26f77439ca0b7d2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff048e5293587f04406aab19852d17e7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62878739eecbf59f2c38c307dbe057a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480de61e362b7a54a1ce75cb005fd121268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ce0af8fbc4a2ee6c6bdb4624aa9019269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6134766f5ef29e1721754b4ba39f7b61270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d4fa4e822c7310a143da04276f42a2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d69c0481bdfc02bcba7feac4950dd7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123a5ae03f9ba79216d96a5fb266f528273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e9febb28ddf9ce45c4685a7f07e7b4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7b142c9d8f65332324c1abc99a1d8a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7fdccbde0bc0f7d0607d82362f89b8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ee749b447855fd981a3b0e4691066c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c8aea5e370698adce75992c74865fe278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3a07667449f0f884dd27ed220c2205279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489342a5fc7c042d544969c897c7c98f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09898ba2b6600c572aba3259b7dcb780281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6303acdc6cce8f13e1ef5e37944973282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baca46d81bf97408d63e9a373cd9bc8e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd8d9601522af234b1b1e07203e6721284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6590cd4f93a75775420e369887c2c7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d804168e4acf188d487e73b33b35f304286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39de03a76faec03536427d5f38f81f8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597b8d07b52f83c07fd9892d2cb656ac288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c681f3ab588a73e7ea2e0d403db3cf8b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3ad2d262951ef546026aae7ef573d9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc814fb3a70bb2cbcf7e7569704af36291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956b01da63e85ca6e2984bbc9023de93292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e6738657548d1b8a66b70097032c0e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8bbc721967228d9b01278331c254fc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa85161cc495a50a3a4cb55160f8ecb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c2f569df1f63c9f0609366ecd2aa19296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcced797da45be3b1e11608b19a33e0a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c89666375c74b2ec524306714366d98298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3713607ab2cefe07f52085bfc27563299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d32a44d11b5da867c13606e18e31035300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8206a04d9830964fb358c446046d83301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4817e248180a4d5b129e283db42c4255302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d8db77d950ffd46871c3a5535aba50303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf5b8cd5d3884eae35e955f7f7053ef304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f772bb05869ed5289fb96340c697e25305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc34cc45c522000afea780751672add306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d933ac93e2a07233f085c8bf4ab1bcb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc90a452cb1125a57f2fd8928adb582308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322481ce9d60c5ccca20f209fb367433309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a198f86b73ed5f57212d6c290370b4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b015d51550497407499fef01facf8f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d0bd7ab9bff2e47a70e1041c8d9c04312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf0acbf45d595dbf9407213c5d8ae20313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb29d944ac998ec2370bcd2d51db16f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16ddaa7cb61d9c287f9abe3f46ed1cb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3014989b4a36ca294c01b5a2b0ed38316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6900ccb61ba934399a38cbbdd60f9a28317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd830b2cbfa16e62f67986033bf7e13318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79b3da1ee9bacd80e729359ebde3792319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7e6a572e7ca83fa5b90f6f6e696aa5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1f644069bf11e4d06d2cb334f3a516321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabc0e915316f1b21b1feccea5552702322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5758a95fe3e17856f00e01d8acb72107323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb37453d26b671b5383db04198bd4516324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9c38dc352d9008edd16bc49305800e325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11270,710 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...658 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -12240,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J175"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12890,3794 +12137,3519 @@
         <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
         <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16851</v>
+        <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.35</v>
+        <v>1.25</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>16873</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="F27" s="0" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.25</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16873</v>
+        <v>16882</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>90</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>91</v>
+        <v>23</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16882</v>
+        <v>16889</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.06</v>
+        <v>1.7</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>16889</v>
+        <v>16921</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>1.7</v>
+        <v>0.91</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16921</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>0.91</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16921</v>
+        <v>16924</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>0.91</v>
+        <v>1.03</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>16924</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>1.03</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16924</v>
+        <v>16925</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>1.03</v>
+        <v>1.44</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16925</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
         <v>1.44</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16925</v>
+        <v>16933</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.44</v>
+        <v>0.57</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>16933</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>110</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
         <v>0.57</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16933</v>
+        <v>16935</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>0.57</v>
+        <v>0.93</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
         <v>16935</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
         <v>0.93</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16935</v>
+        <v>16955</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>0.93</v>
+        <v>1.03</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>16955</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
         <v>1.03</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16955</v>
+        <v>16972</v>
       </c>
       <c r="D42" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E42" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F42" s="0" t="s">
         <v>121</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>1.03</v>
+        <v>1.65</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16972</v>
+        <v>16976</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.65</v>
+        <v>0.71</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>16976</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
         <v>0.71</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16976</v>
+        <v>16977</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>0.71</v>
+        <v>0.49</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>16977</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
         <v>0.49</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16977</v>
+        <v>16980</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>0.49</v>
+        <v>1.05</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16980</v>
+        <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>1.05</v>
+        <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16981</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>0.59</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16987</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.9</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19008</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>2.38</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19029</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>1.22</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19047</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
         <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19048</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>3.51</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19049</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>4.2</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19121</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>3.72</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19128</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.16</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19125</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.1</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19123</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>5.01</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19149</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>3.86</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19150</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.43</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19157</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>124</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.58</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19176</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.63</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19177</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>1.44</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19211</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.52</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19213</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>0.7</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19215</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>4.44</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19216</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>3.57</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19222</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>1.15</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19223</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.83</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19232</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>0.82</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19234</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.91</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19235</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.03</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19236</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>1.49</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19237</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>2.2</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19244</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19247</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>1.51</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>243</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>244</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19263</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.83</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19264</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.52</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19264</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.52</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19266</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.63</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19267</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.89</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19270</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19272</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19273</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>0.77</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19274</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>0.57</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19291</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.16</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19297</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19298</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>2.12</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19301</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>2.08</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19303</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>280</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>281</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>16</v>
+        <v>43</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>282</v>
       </c>
       <c r="I101" s="0">
-        <v>8.970000000000001</v>
+        <v>26.17</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19314</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.62</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19315</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>287</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="F103" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G103" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I103" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J103" s="0" t="s">
         <v>286</v>
-      </c>
-[...13 lines deleted...]
-        <v>289</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19316</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>4.49</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19320</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>294</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.67</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>295</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19326</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>296</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>297</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>2.9</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>298</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19327</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>300</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>2.46</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19345</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>302</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>303</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>43</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>304</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>26.17</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>305</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19346</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>307</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.03</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>308</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19346</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>23</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.03</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>308</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19347</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>310</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>311</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>1.16</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>312</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19347</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>1.16</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19348</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>314</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>315</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>0.77</v>
+        <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19348</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>317</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.77</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19349</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.88</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19349</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>0.88</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19350</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.8</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19350</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>326</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>0.8</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19354</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.01</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19355</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.88</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19358</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>334</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>1.93</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>335</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19359</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>336</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>337</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.83</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>338</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19362</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>339</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>340</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.8</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>341</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19364</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>342</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>343</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.51</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>344</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19367</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>345</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>346</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.59</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>347</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19367</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>346</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>347</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19369</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>349</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>351</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19369</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>352</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19371</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>0.59</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19371</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>356</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>0.59</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19372</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E131" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.6</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19375</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>363</v>
+      </c>
+      <c r="E134" s="0" t="s">
         <v>364</v>
-      </c>
-[...1 lines deleted...]
-        <v>365</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19377</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19384</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.7</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19385</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>374</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.51</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19383</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>2.85</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19403</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>8.49</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19404</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>0.92</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19404</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>0.92</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19405</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E142" s="0" t="s">
         <v>386</v>
-      </c>
-[...1 lines deleted...]
-        <v>387</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>0.64</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19405</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E143" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E143" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F143" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>0.64</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19408</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>1.39</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19409</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.49</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19412</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>1.28</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19416</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>1.46</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19418</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>4.2</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19419</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I149" s="0">
-        <v>3.91</v>
+        <v>1.75</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19421</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.66</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19423</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.48</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19433</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>5.78</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19454</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.67</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19455</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>2.55</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19456</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>2.5</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19457</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>1.93</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19458</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.99</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19560</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>2.64</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19461</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>419</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>2.48</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>10462</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>419</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>1.75</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19463</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.75</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19464</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19471</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>3.11</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19473</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>4.11</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>453</v>
-[...11 lines deleted...]
-      <c r="E165" s="0" t="s">
         <v>455</v>
-      </c>
-[...260 lines deleted...]
-        <v>486</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>