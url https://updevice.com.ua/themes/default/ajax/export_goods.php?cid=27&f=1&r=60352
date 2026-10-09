--- v0 (2026-08-22)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611e70896ab83bdcd78e92e2337043091.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b178e29ae0eb41df622ffd00f3ef862.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9648ee736670efb21b07e7ca1cc591413.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec90a2c6880ce95d5d96a17d83dfa4484.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae79231f6c1614ea03091946a9f64cab5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04da0041d4444f22a52f0023436234f16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e46546fee62d4de400e6b7ff96b9b6e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32dbfe513c10553cc57e1c9a5b0f8898.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e66cd496a3644c795209d354f7c4ce9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ce12f3a15408ee8665ab67cae63ea410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd530dba66871dcc6e7100aebca4986811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce7fd86d836bf0545d21b61bfee392e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de12b16cc286af03e32b006bd54076ad13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9786db5b4aa0cffa7cfbc0aaf7080df314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40472adce68b56b9e6642dab7cc541ac15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee493cade4bdb8b6b0596f29c94187b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb2f9730169b0518cac085e260dc22e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c202662eda7e3a1c687bf364ca1e8818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80593ffec7eabe8d77a18c11549f17019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b105299d04c4ff2c6ec9e6d0a9a02c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7fdc547078cc0bc1ec1f0472f08eeb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406346b7073440bed0884557bfad2a2e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca5848cd48213b458448f7f8985c87723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9a16f516f6c09c2cde68bf6c5fdfc024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c7a8cb89c2c370a8a7ce3a54d3eb5625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e086280d5914a16b338995b5eba353026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80cc71db4886ebbbe15a8b0a3bb91d927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f4881de9b4547e764568e60b568b7428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101effabe7652439ec47658288e35b4329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2212de9e44d84a14ed927ad79fcaca2830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f20f366825ac0f7fd1efe6df9ece50331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a00cb3e219bbc3308617a45df1bc9932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb39d9c725b6d9059c625db2eb4c8ebc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ad10f2c387e4174b95ef703af0f93c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d94bd0dcf9144460159a7ea5db739f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dc238d8c452569437a7ab7f6376d6236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3620349a7c6187a611945e03f1541637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df51867d9492a9227469b1899fe04d1038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5c9242586c80d6c4d63506c530c52139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd26669c680ddf6b237d8d74b10a60a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362342ec18316c200caba0795010453a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eabe592e1e0b0a2e504f6ab2b9c0aec42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3da952b7444c9aa716dfffd203bc5b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41853f31b88de72e12b7e40efb57fdfb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b00b5247424a333ef9540b9f461a79845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db19badbd072d53ad6beb83e5a23f06546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a0be076b6d3b818a6fe5f51cdca2ee47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5706fd88c6841aeb2ac022d1d0a7ab948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0b92916c30e8bca64cb6beea1d57c649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d1a1ba76db42409fe8523c589f8e1d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88895aef03b77c1cdc970b1f4dfe3dca51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37afe92b757bc33268183378bf567e5c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cf10fe0c06d423ac4f2b8a91d7f40953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f859b33ad4c6a9d64c0d54fa86301754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52235bc8c9c0a72389d8a2dafe2245955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2857887ff4ac84e32b76c1cd7f50e48156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b195161a580f4ad1926f9d3d311a5a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a7aaa2e0967773efcec768c83e7ba158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2324876b4f5841f078b9406b94a7902f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e06fd8b4d4fabfeeaa26aa690324f560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d18f7c3324ca5e606e42793b2eae8061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5fc9ec8ecd26e975fcd0298f5c71ce62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9be729791f436d44b4f323ca2d54a163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8b7d5b4a20d0d1685b4f330657274564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670b70b92e1be35b6f4a0180fadfd86865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5527a79bd73e97b4f1ceee2cc9e6f366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598ccf3fd6324ebada2cb8ff237b509167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ada01e918479cd555daf85654012a2468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5303aed010a930e5f7fede34e2668a1c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7599e56483509a95655896ac7719d8170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f495b9ef990bcc772dc1cca7584ad671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61d743f25ead3a37d62639e03c2615272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d2fd76dac2104e19eafab57eb3ea1c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962d837d0315f79a21889efe025a461a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e743034d753bd2e7c9ecc314a206a6b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687cbb716a485e34b94cd28e4cdc2d9476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a692e3d1b26ac974a49ed6fc756fbc5477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d321e674f7a9ffbf375d8d77dc1fe178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d189c7d09d73724a4a57c0c24afbc4c879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d651aa11ccecd7dfc9f879c3ec284a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454d2a46a15f6fbf0f49081e000f86b681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f186535e66da96527beb00412c77564082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07231e1f69f796bdcc6be4977449093b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2fd667bb09dda63dba5c12a1a3cf9184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c86b29bdee34be9f894ca29e6aca5f785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1919d6b4ea5b55fe1cbeadf3b6b4861086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ac415d8036c3b4932a4a082cfbdf1b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37879662e0f9f78e31dd8b0b77af3c188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db61b4fb94330cdb965714535d0b8f789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b423fdc4e881a3590e86a1c3660a0bdb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cec546a9d7d6c26ae536aa40ba65fb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1555b7b985431879d89d67d1a44f6692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43a640a768adf8f62b01238504fad7493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7827898eb52ce4b269b6f88f979b9e794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e8dc49fafc7128189766fe6fc60d3f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa33caf14a55599c5150ee5e96fbfe596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9cc5ab73af2fb9699cd1be9b70fe0797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1645a558903ec119badcab40a185fb598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817239f2e3ed67186012960583c3cb6f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdec9ad853e170144a34134e9a7c06e3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b0eeb142c17f5bdc50dfaca463d1a3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4f66dd0e9812cb65fbf8fc3ddabd2f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dddba42ea4b31b839157744900f901103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f0f360debce555bf2901d00209b94b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8b80a4bf3161e2fbcd85d410d2d105105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2f5221cc474792502be958190aa3fe106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c140062fb28b47a33b29d1d6b73fd8b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fae5ece4a52d6047384c0eeb6d0582108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c345ec4af76f2112569b7b188f4225b8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f502b9268a1dc5e87584a3e0f91cbb4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67255aa9a4a094a31731c66d1f273bc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ea8d972cec23d9704c0a22a0f5fdf5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57051aa820239443f70b495bd4ffb8c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e9c2177c9da91c0f7e478581fc74a2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d4ae25156cd8f4a9e5a6cc73704087115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89956645dcf179077b27774afa2396a4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4312a15aacd31794bed5894cc2cb265d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3364d04870f073f8ec75a5ad8fa49a40118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cca837d2bcb15b118284492f1f138aa119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d910684ac7923e79b94bb948c19c3520120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd1472dc7208daaf2e6213340a11103121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db37c1a9f6ba2c6c751651807a3cd6f4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2508b7836b48651f310de9429d3a03b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cb57017d7383fb5c0e9be0779d2755124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3295a99d9f7aaafc03399cc2b7fc07125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30baf13104e7df2dbdb854ca30731257126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df95338d00cbbd04cd3cc0afefd2620127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28247269c55bce40dc40c8eb62ca1e3f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805d2752e7a5abdad11e192243b33ec1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9239eb07db987006cdf411091ef57e43130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e7cc31f9e2c955e3fac13443c72372131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92c37bcc68f90332699846ceb918d68132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c8c689d800dbf0f354b2914271a745133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b61103a5dc80a865c816141c4b9661134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77800f861bb4fa810789b10cd915cf37135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3db7f3dd3f2ed5389c77e91156f6523136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa43360b8dffbc5efd82f1ff0ffb80b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e7add43b7ad69535d1587df05161cd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472cc2bfa61c9a1f9dcbd1e52160e6e3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dc26372916fc2f67b1b11f81ef68ef140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b1d3d7c2c754cfd0d93099a529bca6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc37b15a36562ed099cc15e4bb45ad5f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aa1dd5053ab9a7a8324922260d2d75143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479b93d0e7a236c6f29bc299813a00b4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b77a6d4f357026ffbc9c55dd3a95af145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b549d7f97f7f6a29b7bac274744059aa146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3648943c9e81ae91136df000aa92ce9c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c795384e9138e236ae45d1b2f1e42e02148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affea72e0eb787639c597e2e73e39516149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c9304efefd0ebe34631cfef23916c7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b8f23bb11f305c188cf0c950f04121151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff91a9d6b49cdf17b7fc16789a1d9dce152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9fe364d50004cb2797a928eb10c104153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5aa05274d51b5142d310ee45b64128154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dc0104e4380a88197b9dfa97a48ef3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff797f79ccdc9f53100b90c558e6c81a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1258b78bc52c1f08e16c82027c55f416157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61900bfb1f50d32305c06eb3dcfa47d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b1aea96062a865c2755573e8831b8a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e578b37d09a572e15dafe390b460563b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6466fd19e8e9d68439ac77f0f895ec98161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b944efef8097368b5d8ee9de26d27c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400044bd3610f6f09200250af604943e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1092b7702ff7bd7a7672f8fac0d23021164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39383fe1337067e3c961c1716d13708165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3735f1bf378cbc9e63ebb9828caafc37166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2af37b322925435b54cecda26173c7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305d60ba40353d8120277f7539dc8c9e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051c57c2412e82a983d763193a7decf5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc30f8eabb3290cd0be72fd6bc9df3e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56832ca61f3fafbc64a9e358af7cc49a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e905235af34964113dac15ab2ea92575172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800d1f5f42f8f7675998297cc54cf3b5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b784fab440d2085b365ddc2bf15448174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef4287425db7e6401f36f54b19019d6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db604afb3a86ab4d73b461db4d415ef0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21e730315830e5b7d7a836a7871f55c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26283ee0c58a620afe2d795662242ee7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcc5490398f175417f31cdbf2802f57179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74fda4a1d6336c938ffeafff1000df1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a32ba4ac6d45fa11bcbe738e0a51106181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ea1f56004035725d6a6777319be4a6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b93724e7f26ec326c83598fd5c87b0a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02e3b112d1153124b004aeeb0a60b49184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fc20c85a31783a786fb482ad46a273185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c450a062752a9cfd279518938e567e60186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5df62889154472e389eb0c4f8e446af187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c458a851c5df928cf5166aee777229c1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6881eafb9664df255710c3af477b9b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c6a99d7a343b0b6004854b7e7f6cf3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e5b08d37abe3fc422cbe4867f1b5b4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a320f376211451d8c7321ab3c6e04d8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bc644dcef394703631a659b774b93b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b79885b5351aaace27361bf1b3f1c5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5320d682542df07199386347a74b049195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e693a908dba0a6536b885460b77ed6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdc171824bc30ad0f8fd11045053d3e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665b13195ba1bd63a7ae553e0d1c7503198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f7478a1504685a287e38f81e2f2a35199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504d244db62cadde15216cd40cf24774200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb82ac09cfbf8fffdaa4614f896c1ccb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d92af5bea483dad29dae75481fc0d0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db122cf9693d78995b52092c68a830c4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a940d9f15727362e6300f4a16d006a14204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2005420d074226c90da075324b776e13205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7873c8ffbbe15f1877a567b876366b27206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2267d2b5e520ea505f4b77b63f7a68b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f0761fe6b945a75605a1c13320295b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11e4afa8d2b56d2f1f464e0792f6eba209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e297b4a9cf4dd119561b8c8014e45b1f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c26c65f92725d5cead01a6320c32e19211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad74b33e770260d4dccd4cb55c3fd0a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c8b37bd0cb2ecc904fe7553f14061e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bfa9f917cf7d16fbeba70c1a67e749214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4323d1523ec4417fd24ddd783ba5ca215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4caab4086ddba9ba5e5189d7e5dc8e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f88b8ad6aa4cd20a55d90c92e8f6546217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6e513f8d3503b0ec9fcfd31ba525aa218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b9183509ba22f5ef89e8183456a8d2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb8c4dabb502ea6f15446216325b7d5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1b596536b0a2ac0bca26838abeb83a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09207113d5ef3c59d5c04f5a5da57ed2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcb919195f02ae882a5f1d686b4f9b2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70326b4956605881e9626f2c749a809f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956f8d21cd8a6f0f2bf5fcb7c4038cba225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0b2d5d50bd79fa3598092367d02831226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2a38677416654adf10d95b8c16b1c5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230d86487f79929bb3d92f041e95ec57228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7e50668b1875e4044e91f3979c9f88229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837010b7bbc1c975c7369460b9f25626230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caa101ccfdcd4214b6ec86ea5b997e9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f2ed56f3aebf277a8a9b6e861c3853232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17cf498ff0beeb1ef3ed45daba2f5fa233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e04fb8c62937d8e5b905b8733dfaa1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0918d436abbac8d1243d1b0bb13cef46235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dbe502b8265fa44efe28c260d4692d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db8630e4fb1e241a29d7dfc38d9394f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1f7d57af4ebfd31baa4826f743bcad238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cf6f719b452ac63f248ef4ef812fef239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e337b27c2be6e5e962da4312bfa16a42240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e0834f85bbb940ea41f6c46553b894241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3140a926722339658055c016b7af611242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df601cc698bc8f41a1acc3c54578228243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc4746460410ddf42ffb3ceab6dcc18244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89248d88b907d89e9f1e5b2ec25783b2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7682633622e1fb9500ad8a1b4c35fd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e422c22bddb610824419e5317473014247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc987bc6dc1fc437c61e2ff97d5e3f7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d211b46b378227856e7796270395e929249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e96e97f3183f45628190ef4fc0fe465250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb5f05af78575374f9bc0326ea26143251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae714565b34daf366736975c775d4af252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1c480986f43dc9b09a82200968999c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73107547fa773de5f8db48cc6d7c7026254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ffec2d873d029ae4d1d7af9bbf66e4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2af94e37df3103024b12c53a0f965c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5182a608b4f236975554497bdf3b93257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b1e3030e091fcf40de2d00b587d233258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118767b62d8c74b982a37b05acf079c0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5867173ee578778121bdeb519e7fef82260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7501a0bb4883d9640d9df076c7c8fe3c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af48714b9ff1a802cca933a70e282f44262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e9ee1f621a17b7b06998a081c62a54263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4613979638e52ddab6a2cdef4000911c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f58978089e2a572a31334736776a11265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158ff10461de9f49a50f0e7e93a0790d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844d78555aa35ac735ee4dd7dd7a019a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe81487192813085c16518ca00999195268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d424ec4af8e3c3cd69fbbb1d44b1afc4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fe50549d8d23bc9aee3beba35f8a7b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fed6eae8f72ebf54724a9371e3029b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dbabd2998e20c81168e7d6a0acde88272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa347c3070b89b7f9b027ef83116d56a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535aa651ed3b2219f9ec70bddfeba32a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc383fe5b7b308fada79ab3c6e8a7f0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3ddd81ecd05498c642526543444278276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642217695f0463cefb09d9ff72ef9e2c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cffad793bdad25dd95f3e5e19ca30f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c01be7a6d93a3ad8aba2d0ae774cc3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe7dff650ec86652201fb1e1e5883f0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d83cf0bf476fc89fa76fcc0498ffc27281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fec8511bb70f4b254eec61c6b9a8f0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909eacd8a05e4f107f695542a04b93c5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9258093f413e37e4694cc1728c262689284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bd837cfb9f2fc37013ebdd46c33198285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c25c6de9edeb8f080b5d2f7db4adaac286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ea6bab392bd6ecba40a0eaa1e048c8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154c6b0093ef987cc74b352195a2df16288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b946f254d74ee25dc32378fa8e95af289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eb237e0604c7317994cd99011e9165290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb22bca44ecd6f4cce00f9a6d72ad9c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84b2bf686195cbb3a27f7e7f232ebcf292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bfebd57fcd0c298fbeb93547ce5b30293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942359e348facf7cb9edae2087c80acb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9097e9e4a9def4091dbe8d8c90df5b7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b776b77d62d6b6aaa762d9cbe032e136296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2060d06d6997ce7f25af0a1de5b7aece297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee834ec79e3c29982c21bf93d95dbe6a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22bf5680019a3cef7189f4d11bbdfe6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395f1c6d8ec50f2bce56a5d2b302d4a4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefca3c8428f47d14cccca8fbdf3d63b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9bc8249105f576ac84d480a73ebe3e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d29985edb3d96fb35122fb6a3db5df303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4594e59f33ccf5bb436915fbd1577287304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675fed65da30ae7e7f062de36053340e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9061adfea0a9679fa582b5a36fcfdf306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fc332b42144195c43a42cec2b81a05307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bd7898799e87974004ee149bca30d3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19998cc5de417ce4c772aa045389760c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadfcf958962fb61a654d5d1d511d714310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d5accb2e3638f37f9ea2fc095bd7a1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a764a602fcf6feded35f1a985942c9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb150dacdaa95d6027eff7ede50219e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9c95b29048112a553e47f1888ec6f6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4c34c24e8115d03e08c4a498c4f984315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af489fd168cdedd3baacca52ad46b841316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9fbbf351766477e92128a60f0af966317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e652d74d96fa86ea92aa6efe68c7e92f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80363583cb1543711ea25b086f54bc67319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759550797839eaacf406f63cfa573108320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd7a66234b87806f9d3b269f11771a7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcd9843a76d2bbc4c31e1affb169a0d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d326d06f89c3503d644b0dd557e53d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef39913c29e6e4b7ddf607d9f28cbd1f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bece7a7576398524ed391149d8f6ca325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e18df99b72118bc1bc94910d731ca03326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e57222510386c4a1f535dbc1c0efb48327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aa0d64c2c29c6313e1f92fb97f820a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30309585a89e1297bc4e90cdaba5ff1e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c86b86a55f32065a3c613626060472330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834f29b1727a98242463b71dd5ebcbe9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c69d65f992bc7d60c1fcd3793567301332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29e859b43c7d729bb888cc0dc2e83ae333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ac710c98b0e24dc132adc84e7848061.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7505deb9ac88f80cbdb1b439435a349a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0506a06546acdb444199c1fc1dcb788f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7977b73a2fe4761ce80685be2bf795404.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea997c66a6cfcd3ff513f4d658d250555.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d8fd1e9feea1d52f4971f43da2decb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a9e5423e245b385aef2beaa146c08c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f3588a436171d0ead118911dbbd6608.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74a888d24a5ebb84fe17fde838759129.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5463455c2f5989b0c812325050b023bc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ff3b74841d9724e6b9aaffee4ddb2811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4477f2d34ef48a87bf3092ef8134d62812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0452b2c66bab09cb6c728f801d816813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551a8c7eaf8db5c620c79398b5db411314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f950c3b5bb908ef5167d2e72f72fbb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307659e6ac3a65dbcb3479395124bd7916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab02994fe98876b02e78732311bff07c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aabcea68eedb4e5489bdfac9b7b0b218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab38f3b5dd013accfb4a14a4acf0cba619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b934f8c8ecb644fecafe825756060acd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3960b52f5fc879d4e257ddab78a5305f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1d69e4dff1883fd967f749872333ad22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cc42e8dbd774bb14c9d54a538fce9123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c746353f76e5738c2ac8ab8c87ad01b324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c284da0bc8dcd1a982d02d6770bb8925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51793f49edce367f9f62f81cfa01c6d426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e51b24b66cd3f6769a55d6e875bca027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832533e2e2813e6428fd549165eefec228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c9592fb94cd48c2f5935b5c615f6ea29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b45872cb19cb1279e1ae3e4525275230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b383b86ed8c79f1ebafa5ad32436042931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376c77189aac282e662088ebf66248ba32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4520d22d0f4c6b8a93df46f4d85a822f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdb6c5d2d2207e641d4919febecdccc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0054cc6ad5aaeb17102a69e198251835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6218fd022c285c27d2ce70515d6ea4236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4024cd0b2d19b927f69cf43182cbead937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9009c3a444df053d02cbae9dbbfa64138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc661cd4e765cb27b84793039ec6590239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a438843976c1faf15c4345b53876b240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e0724e9a39d4a07f39240c47c506b441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0744bedf0f6bb1311bc34b06702ab742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a76efe6aecd9da6c985783db30a90f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b7320eb07c1c1f182863c114784f6144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee588757f9b84f8a4b25b3c5fb6219c845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79775a5c53c50e5d829233469add92f846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1516abe79663ba88cae34ecd8af99fe47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9615437623fdc262985945896250a51e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f544f5a0f6f35b337b53732ef0e33c049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd56c932d4053275bc47761c20c6481250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb83fa52f71d29ae6212e58d5a44c3e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c263c0e32f42bff09c34f727a28c283752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3713b7742f2241c1d43e4eca5a2ddf53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a254999b22fc7106491a7eab43e7ca754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8772e86d392df09ed3d035ff78442855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a185fa224a96140f1f750944a079e756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64785be652a36f6e7906a611fece81a257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a619742c80d491b64e3c6a24f0edcd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914e420353829205a447e128da9f3f7d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8387876ac385fdf6b82400dcbbbbea1f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dd355c36f50d1a7ba458b3020dc8e661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3444e9579caa2e154ebd514b060dc07f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f28dd2ef8849f64889461b24bc8688e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96b7888cd54921c49ecc2ad11f453b564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48219954fc059bb767bccdfa8d34fc7765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28318dc6754c3b814222197cf65d945866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26014558248ec50b8763c1c4a6e7689a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb9e01508b223b7aec7a80b7c8d747968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724f366cf4108601f7b08ba50ca2b46a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7d135ed1fd49022dc3586def0df31870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707c2277fe4ffcd9a8f4564bd04ec88a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f4d8d13e8600a1604d525a0e8452c472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55be5f821dfd1bdf569906ed1fe5a77e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ce2945879e5fe3d7105380a9a5ff9374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14fdd981982da4ef51147b29c356c1a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a689b0cc111f9b587f4499042725a87c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1634fe37ed8741ffa5cdb1419fd5a277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251de434d8c049342c4e902da362c9ec78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cd9640cd1b6c6cf6909191919568d679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5f10f6d59eb506abd6dca6da7200c580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d808c96a8c1b1153bb8f285dc34ba9681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7a7b87e04cbd84733c9c6005a2989182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da02b99b64e4072ca9676c85d6eef2c283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b20acdadc45e8d7a8833baae5adf39b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a75c061dd39e0d72008788501e0c9285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85e158404cd95fbd06fb7679082b6da86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f711e38d2f1f3fd072e119970e8e44887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702595f1fea1a35f1ecdc1996cf67cbe88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a104f5c29d68febb8c381295e48ea489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9d68c1b5e167e5742d9f9e553fa56d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96208d619230c1830f45c07a4997f5091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506d8931bd280dd16cf5be719c8f8f9792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465d7e4c8e2e168d9fcc170fa0735d4f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70b0a3d1f1668a2ca424a4191540d5194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f37fb4094f9abc50feb4523776244df95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b256a95f65e3054b7bac7dfebf58d86896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f72ea86dc4e11dba62743dc99bdd42697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d628b13f43dc36c94fcaf54f0aff98198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbbdfe0e71eb0c9437424e69cd9ef5e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84498b5c7af3aa422ffcde0796ec657100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba118949ebab6168f90309849fe8235101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2910f5040ee9202c68afda0aae5c4067102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6fb4e519a121890e01ff0bc5b784ef103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0731af4ae6ad2d125929857a0db243cd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78e3dfbcd4dd95b0253146196088715105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0392a63d0b1aa3006995d4e4e6e8912d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd8a29c9dd1f6fba0caa958cf4e1a57107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55185b8289753e6e532bdc66f30db51c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f98956a6252d7d411e67d9e753901c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6081c4c62905c6d069d19f9920e42516110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c30d3fae1a4da7680512d521e0406f4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7054b39aed402cc251a3115bb6085a2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f89936c9420a5261aab452f53e448fe113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967008258b9c712fc408467fd943c34f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d450fbc15e42cb54b737138065a91b1b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ea84c459c40825ed0fd382a2b3f660116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332cb4802faa37ec5f188608d91d7ecd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81806e34175b573ae6a25d6bfa1a4236118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ae45ea4634d703fa92c8bcb61255e3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46052d5a26f3c3007575274e50d60ce120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206c1d6b76ea5c3a3d71136bcf2cfca5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640e9d9cb27f5a9234bf5bd3382926cc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a10d3df80110984839a721aac30b3b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b2c3e95b7ab43bc877abda411be6b3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63056ff8cf40442685c046ce02ef55e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cbdec744b1d6c883c9900ea14caa97126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804765d391dd222484cc38c673538c27127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521642177c77a26dc642cc68933d693a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc08f07731f30976d7fc083954202a52129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ceefa29356db8d36f754bced6bddbe130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25af829e911d62d5c10c97040570d377131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcef08b4209ed7bb253e002767df195b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0c64b66e0935a82a3cd161d96f05d5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff837abcf7e85afa542092dc13e92d2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad2146c3abded1f170e28423b38f9ba135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24c40417e2107b48f2e17fa787fd3a9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b6cb5279301dec86546346e784db04137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c97efff50d8decad2db6359bf9100f4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217c7405b5515fb7b5b1e889bd027926139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c21cab171226c7a65b094758343f74c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f5094c7f305050e493c0343bb95535141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f1a7858a05870d26a3420e41ad2436142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9587fcdc014b8f864ebd9446f88dbe9f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0a600dfabf105f10c91ed1ccdc34b7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71bd3e7adb6b2f97a43018500ac47d5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0221ac2efe56e1e0e8cb481baacaa09146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7153ed1da5fa7c6b7ef0bd55b16732147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e9e466f525a14326c99e3cf8915f8c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5844e32230c44b170d239e1700cc47f5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a93896a1e6dea7b6ee538607b485bb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e6130db84c6be7b5ea523a49bce279151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6115ccd5917013abeb0c144965a87aed152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c961ece9486728f505290e6893e89bcd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79d5ff69f4f653a51eebe7b5aafd642154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64ce5b32b1b6e8bde70d72ca3ca5d79155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b1bdbeb09efc1e0f6f42ce291d2f8d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298a141c77a9360803c2b07af28f2cc5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6037c1a22167a0d01fcbdeb1f9376c21158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4905cb0fb7801184f98d6a76520a1c2d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542c78dba8e8470b70c9c8c65fb810c8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76de7afd8c8445912a9ff6e4d08757c6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558457cf48f0e62e29bfdbc53dcbc6c7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f8e4a78e38531619ffd93a6ee28e93163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad2b681d5bd12d2023509f12e97d344164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e46bdc25ac62da829bcc0169fead3b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea6b8ea2c6a25454fd6ba2f8fd798d0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e847484f8373bf5c52aa0e7a937dc4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bcfd9b4286ca37a7e5aa7adf3056f0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9600d7386d87312268b2c31b0d58028f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67de0228b5d23e26bcfa417bbe37847f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1797f7b713c84e4ea117486ba3ff7482171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfb7c31d0acbf9dfca79038075150ae172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6540a0118f545db818fc9d42c0c596bc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf842b4bd72768c4f40ad98bc69339b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac9d3c46d331cde9697eecaaed227c1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0a62ac45cf76ee19dfeb98a94a49e4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b66d6c51c19ee6923918f6ba67935fa177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d22684dbb9b1d34f8f90e872779f7a1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29634fc93edc381cd477af562f8b478179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0790068ec58e51098b0b4ba198bd20c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9400f5115463bddd42c2d30ea8421c5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76651a19a0241acc30b55599c9cffa9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1faef78e2f937d919bcda72617552f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4efd125f52afc01fb685ccfd8bea61c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9161cfa4ed0bee54762075d5bd3f87ec185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2706dda288fa777e80130c789070d1b6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1600056adc8b2ba399f5c7adda49370187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2ad234e83c011e3ab2cf4554da0cf4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83417dc3204f7a1cc219e24f0ca36d8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9509a78aedc302263f6702a3bd8410b3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e005efb614708a4663f138af6b65bc2d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85b8ffe4c18d4f3f562b3dfe4eff7da192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456b4e42f72a0b03ce7a8e42ee82e8e4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0391859ec6afadc80c5eb294f57ca965194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386f8d99e648125d9588df572f362619195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57f570a06b82e4abed0fe866d1f68e2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001cdc2de257f0a792967e8d144278d1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b73606a6935e9801b0366bbf76f60d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2151effd31677258ef152f80a2d563199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922484b94b6c36c97dd828ddb9c09c7a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19d75cab5f2fc6e7b173026249ee367201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dbc3771af7ec629830225f0c8c7b57202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48851897f84e2e3c4dda727000df79d9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f292d0b0393b7be2af96086e966073b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88b6a684db45b24a00e2d0e965f81bd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ede48a555cf443b71365e9dd699a0b2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ede3ccbb42ebee1ab1b9881ab9cc69b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0979112ce16336925e2a6670e5804e42208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d3c93815d4826e09b5fb9f7b098169209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcce26827e705f8f81d645b3ed725997210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603b769c812ec2ba3e776dbe2a5ef42a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a133df7d2058eedb927c52ac2f01443212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f9f4316d86f30dcc6c58654289d629213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c8dd9e832eefb2c5150bd78866e101214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d8ea6d6636f51cc63052b0401eca0b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76875d8a7119c2d9734c0ce9a76c0309216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de7df8738e10fd87c12c42a7fc54f78217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0cf2ba3a750ce5433c0ecf7832bb1a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba521e64ad3645da847f407e907ba66219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8629fe843d2a4d9f8e8f880d15d051c8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79f6f6e87a9f49e93c2eaa939e496f8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476312060380d5dc3a8c5b7527c1a58e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97965f0b79d50cbf559fda9b611c0bf0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74884fdf5a0a1cec59eb78146d2b05d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c65a36c50f0ff905129109a4a89162225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3343d448a61319c29254392476d590a8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f666adaf5a2345de9f8281dbbd6603227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdc705fb517a13b9928666a56e1dac5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2924c1ce65112e5e63c8c3056a860938229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8d85ae2df605fdd08cb3548ebdd79e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6190a37a8456bacf9f5fa1af138c486f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54805be1618f6ffa140327a2d382715a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee26bde7a5a6649e35b77077321a92f4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f0a065e9d656f2c36461497c2071cd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7275e8a26c3277c2542650660a7748235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab2d64bf705571e03149a75ff4a39fb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a72ae595777f1dc194f3c03838ee86237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3516a2b730e61081390714527679e858238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ead3808d9265c278a2934d92a3ca95239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47170f31c0b83237799faf556af3ea53240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290fbe16a08e67fc15d2356893b143ec241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6ea96d328d2ecd7912828556e6fc03242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c62e06dda451924a853bc6a734b6dd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81205065fdf6cebaf49839df2bf1f40244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9237246e6f670d388762f9f6bccdadf0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be272c310956c1af68ef712b49817ff9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bb01d90df00df7edbf343e78c62fd5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b730c911b4892ed5dc71c57ea73efb5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993765a0ded7c604b42ea205de8d6a04249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8597f0460ed2073ca779fba642f04edb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9a5119804ad1553294275e21649dbd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f52d7c400211f975d48442d386441e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db74169d012aebb00cd2c20dc2edc505253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44315e04b5ba3d5b45ffc8fe4f54106254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabcf69fe003f9e4d3433ebf83eada69255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f9a7a0b286a6e30cd8e605fc9beb1e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58a1e3e5ea458375c78a4afe96f02ad257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77e58a16fae9c31b9596b56a78631ca258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de4f2ef3fb780851df75cba8afcff4c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5ab4be65200a5bed6477cb012a6d4e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0952ce7535c07892c82ee6a0a7fe0c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9420401a8a0538af662536f44739dea0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ee07e75e07074e6d450ce97eef1c37263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bad47c7992a0fc73375e0b0bb77ddac264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a31a8f608d4aee0ebed7502bc3b2f2d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1b26e97d4ebfee0cfbd3c678f3444e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeb3deb1d7c8931e0ca289c8fa2ee7a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d24aaa8454c358bd149c322b7978ce268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf534e481d0467cf6120bf03e60163b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1545e0af056d1bdd80f2cad4b838413d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2b2351d57ea7ce0209ca4b73779a1d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4694d9dce2d266c729e6e67b037bf5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3c5453fd890ba9a587177f3dfb38df273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2be99baa20bb410f1353304de58df3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afe2b6be11e25bd773e0bafe58a04fa275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22a22333e4b7803f5dde74c9881a002276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a5b7c891497e1642a7cd4ff56f271b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165735ad02f3b92dcddcf9fde5630769278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ca989b74e5d3e9b73a54e4483b9dd9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d6a4ecf8217c144d51155ecb2417de280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb4277135049c3aac5155a5806db937281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e26bd363f6b3e095df1019a0b77f4b8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183af49c30a0182d2c26821abe6da3cd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d33ab1f7c10d67125afa448a3bbe0cf284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e45c0b9de4dbc5c756c2663787cf1e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f33ed372cb4e659ce1c444427e80be8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4f6370bad5730c9fedb9b679ce22b3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7b0b1b96a6d7067ac36234acbcd9a1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15887d7576e836219e04543ac3c07e2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba72749da9f546efef55facf922e9a76290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25459699417501cd3aab4b69a8298862291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf21d97d754f0fc80e01430c3ad6dc4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98993e9670e3310451cba48710180ce293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914c9ff9010a9b8de5c71c5b4b1c37b9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3ad9a14ac4799959b685414c2a3234295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b68ce0126c571d68a001e1d79eca45296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ed15b77fa30f96424f7a871b7d7542297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c9c1efc0c71248314e85668ddb02af298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d19bbc5539fbd477e128b474d97477299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4011f7960cdfd64b9b019f20b8945c89300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ad106e92f97a7be72193d8da668a58301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cd8fd1d7fc9a42bf2465d4131bbc92302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4592ee9a2a570c14dd4136a8fdb81653303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d08518315e6f71e4a40c8c5db8e896a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd0ff3c925cfc4a56d8fbdf9ed7b027305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80b6344ca97c22859556a2831f7d418306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a685dd64837109ba2b1a8b47395d129307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e174d4ff6b979294d88ff5c2a66a198d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08012442ef0a6596dc61e3ebfdbcc63a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23143025d053cf09d5d558c6b368fe48310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71392347ddab3dcc925f9dda1284d03311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb422cdc427264dce503a01bfcd0c1a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6275046a4414f742976d877723dfd10313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7362314dfdb62934fd073188406185314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fc96696c186758907c562379403ef6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4aa157b8471529dd116de5e598324e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996cc82d8f7d3305d6e8a574e9e9f907317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ad474d1bd50aadac88e6e5bd3f9f5a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3710650f049c9428990adc0ad02229319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d05fac9761085359621b6815b53b94320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5aaf8624264c8e85b346a5b2f5122e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c31c91bd843f4de4a53c499140fb9e4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e20d175044689293e7c2660557a7f5a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e0f847ca55187953590f6866808007324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dc8e85640439565976ab9f75713f26325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>