--- v0 (2026-08-26)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="487">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -436,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -508,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -847,116 +820,77 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
@@ -1105,53 +1039,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
     <t>000011937</t>
   </si>
   <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
-    <t>000012998</t>
-[...1 lines deleted...]
-  <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
   </si>
   <si>
     <t>000011947</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C New charging data cable U144 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-new-charging-data-cable-u144-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012057</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Nuevo charging data cable X121 |1.5m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nuevo-charging-data-cable-x121-1-5m-60w-/</t>
@@ -1249,95 +1180,59 @@
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
     <t>000012270</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1444,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1528,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa24248425460f043bee9f6b6f5322901.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc55555d696f50724db21f25df2d32112.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f503da67e51175c1172dea848a60683.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e5d39bf1f2ddf41d793a4711e4b6204.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fca5378468b4c34c66f72860bb938d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee66805495219b32b4bd4ea77db70336.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92977336b94fc7efe94d8f5448d3d0c07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f194b24914fdc085690e8b4380c2fff8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceee68a2455f17b39ffb0c6e5719197b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70cf7cc6c4119084a92c0a5535e725b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af7494b78e0e39cb6d7d4c58560706311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944ded10a82b2032df5adae8daf5337212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975cb102ad3eb07d2d0347033cfe0d9e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a906336b0a8c07cf7e105b5195e3fbbf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8347e4def7d907579319eda506f8db15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef67e7cadfbcd9ea3967e326bf3969a516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b546dfc5948f2c83342720eef2a098c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6154582ad1a8702de4785f734c9013d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceb83e8fa5d1aebb34c8ffdcc4704cb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a24e711b3b621596c179519dde309620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28718ab21098c9ed07c21b266654739221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d900971c50c8af9d1cce8686b0eca022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ba95f2943255175159dd214ee7b35f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071cb29d9d5dda6059d2fa12e60242f224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598a11d4937b848ff43351b1b81c174425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f9f345e5dd5d763a115a8ab500e2d526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed25a774643dc9e689e953c3e77539227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3c1d3f2a1ae9289b012be371fc2dab28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899c11e1c5e0918d1ee884aa396de32629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deb4e6289c6f4193ba6294edf27601730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac27653cba941f208722d09b96a804ca31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85652a5a4c37b7815d27e3d3b45f221732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b47ea192b8eda2d47a6c97739eddf5e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e33241607c167aae0a8b4dfd7e171434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5671cd43c48ca0668fc7102417537b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe27ceb95018a65f1d36b3e59e30975536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fedba63fb1d245c6df5103e9c1467d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60ebe8f9f937a55dc3ff45262d4d98738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229bcab9238acfff3cdbd23fe5f66d1139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1342b9615490b3a89027249230b1d0cf40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133afd259ff56ae954a7ea3f017ae5a341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97e1e2f5db76dfb6897b05bb30d66d742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4a06579140f9c9971d9b89f24ba0ed43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f352507835dbb7db7ca257a84c59526344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc353b0e109af0b2e2d5f55bf0ecda5b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6dcbffe041f4c56a18dcedb7dc7a1f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b2a834a1efe99afb6f7ca2291ff33c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2872d5b8f3921382a3a61c64ba67138248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbe69729441209941fe19034ef73e1649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cdd7f6c4a68314c670f21999dd0c5450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b38d78aa6a3552a863edfb99e1e19b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7913a5e3384dcab836983ee4b7c80e1b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9bef394088d7f2e097b7b27177ccf953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14df36d9fec956cc009239201f05b4554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f431313095718114b769f5b5aca776655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3af007a32a026bc52c7b2704cda21d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ca4afe6fff988b4664859fc17a1b3057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3743e4dbfe15ec4215917d18086c4a5e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d9a879a525d9aff351931bd72d6c4e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35e8e6eaa4676391ed7688c91dcedb860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541230f96c0900291a78b8620212129b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70a190c96ead5059c9b4d8beef9a4ae62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b37f6feb53f3a9cab4d85f6d4d908363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31570386c5adce11508915af8394ec7b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da9c3c83699a5be3ef515866b12c3bb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b76068027c2b145e4e01d3bcabeb2de66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b28ec81b3b6658150bd4d16a5a91d7b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694482dc6d3cbb53d86bd7b0dc984d8868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25af0f781374b077df6a3f5ee1a76dd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5401751d720ae80c1113760277bac5670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b15e4625c0740ec596b64bd9ac887671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b370db25d67569fb9800b61dac7ad372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc76bb3db2f9d4b71189e4137be2d8fe73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a8cd60847fdb5a92f2f6849614f5b974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e4c51f0c31d10e929431db1abca4bd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebb55362510bc93739097aa9768950276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb701e4671d173d4005022db72732ebc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4294c43ddaa69adb5146d35c9e60b6778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91da006078012a605ddc3534b7b5c9279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a214710cd2d5c77374efb19c5f972f3280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80ccc3df9d64096713f07ebf41ca22a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65f9010ff32cdacb89de9107650ac8682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba576ff9102b249995f883b25d038b583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defba3adcb20631383807e816f38e96f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2061dbdec03eb8c57b084675b57cc585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8106203bb595ec01fba3b1d7f24265886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7e72389b2ee411da24f7dfe347637287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86387a88ad44d9f4d89b996918b8e64288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e4ac8ea89bfc7fe29f041ce374e87889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaacc1dac9d0e32c9fe6f5e20f3566ba90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4156f68ed95c475a0414fe56faed366291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44ec6734ed15997d6e0838dbe00cbf592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63d224c148fd57e9aa556308c9f0fcc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6a4cd4bc009e7e80a5ae3df02aa9d294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d88b85f187fc920f9099a34ef5180a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c149faf32a431141b9b28dcb889da7d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdaff95e72d0dd9b776d1a2de16c03d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0326ce69c9a1dedb9211e077a9e7984498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184026882fcc5c4356ddfd3df54e2c4999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234427f64190ec830675a412e4c351b2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbfd51b6d1c944a09a84d8eb2a4437b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e32389c3999fb8fa90dddee89a1e3e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1d1af5196ab8ead8271a9686e1759c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03d123768c402264ff1f4c4b853f584104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36d69dd19478f20da88a716638df43c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34869188ab94206069ec05d5952a5abb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef52949345c45683eccf5eb4331069b8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b05773ee3e123ff84dd5a6c310fa69108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e96ff18b24eeae86571669bf2d94360109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeee4654fbbde7e68ac0ee9714341d9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85654afda861e993a861331bcb4232cc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a417d4ef3404f62776d9a71493b19a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1306cbdb60d8c999acd2103d571e9c0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00ac9e60491a3831e7871f9eba89817114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9ad50177082240d695e1267c32f780115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae20c7c29868748a303da87a66b81e19116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23d59a992cd4121b638b28bb4f02fb5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090fdf9dabdae06c069f1f0899f8f9f5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a68acf5841d3ef0ab66b744ce7beb3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e469a327e2b283fd24b108926049399c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebb2006f150b1bd1ceda27f428eb02b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968301b68513873af3c15fa9cd5b2836122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0909e8f59f3db299a5c86e899afe5b09123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bc1112f4b7c9503279836bfc225f83124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e07ec4cbfc1d47aea808c90f751843125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73dcd66c7b031cb2929927c197cee5e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b689ffcd1fc4a0620279e851e178d03127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d53781ed6e1834ee76f6d3403170da128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8405a2f7d867a7d26ea2e619799c2e4b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eb0543c41822f4ad641ff25762639c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f75298718cdd997aac13df0a6c816b3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634a276aff410a9111509a6e1b96108a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b2f4ba6afc291598828aa420b413bf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c38995bf36dcb65cfcfc394d8051ce8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c71f5bee929ceeb74db7beb078aa279135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df21a1823849f950d1087be599e12cb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c698e228a269aa84b3af7c6c153f0fd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea3f95eded7307ea16445c41c7b8aec138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72a68060aee912e97f34b43564a8e1f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd34dc57ee5713d7c3d13ad0b7edc78140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317028533fb6bf629b0d89fe16dd1363141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd5b8f9e88489843c6bac224d43b4ec142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73bd9f57d0bd39c862b147488a32a35143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8a8ae143232231af5ec4bffc2cf907144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9733f4ce35154770b4aaf23cdb2c1f88145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a4dc991f89e81e9e1f7a4b93946cbd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f8cb595112d48d09ef31ceaf60f801147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aefb6ca7485a46d6cd891dd2f34cbee148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57e77fbd0b3dc5190375f6189c732b5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecb52e52f78af7865d419145f38b95f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23100782e67cfba0b3b152a0f883edc6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa56dcbf7558aeea2291287a4823d31152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e876d198d6d43be29ef9a682574bf70153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a7b3ed8dd0dc427d1c44bff48d0658154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da30b2de81178ddb837af3f1d2ec73c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce79ed9eb8098a357859bdd027bb655156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0229530a586a02039ba56d7b2e949c3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73030b9a01b3342b973206edaf6d95d5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a71d0f35efbd776a8eb68fc91ef8b3a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3ffb450eb0807a258813f85ed8e593160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439567de810e46511fb8b39482addd34161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007dcc25e3eb5f514b048b19aadbe031162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4537479bb82b68857e8acb170c4be548163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adf64f60654c7921c6165aef34b386c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358e740fad710f120d337f81f06850b7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165d4d895d1d1d04e3e791552e3a98f2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e1f2780e913bf76ae4184cb0dbca35167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afdb2d40d692187dd9b5f79d42de0a9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a86c6fd188bdbb2ae7490bd55be26b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae039fb616760672a197d5b489685f3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbb0d597957f5337128a59cad2b407c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80de0b019d08100f69d3270a835732ad172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea568f5328ed0c534176321f29370a4c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddae8cf20e2bd8a2bf278edcc14c85c0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4303ae84148acb1f6a54b862123791175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e371710f84bf71667dbc46e10050be76176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050ae6d2c22d5ad005b73aa45b60d410177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b963748f4368d5f42b36ae5c92bdd2a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa63f938b8b5010e42c35e457bc5e82d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0123a645232a7a75db935736d8ed1dc3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1e0ff877347f008f616e620c6eb68d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d136064f250acef15db7e315ebca964182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e126238d6fbd2f1d730b97dc8030c4a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8238e0f498701e3efc87d89a869f299d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d846af24c1ad10ede8dc1c37e3d7768185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd53a99bb1284ebefe16fd0fcd096b1a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af6615511c9842a6c07c8444ceb2b72187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd545e5bf18225e4cc1d75e7e6794e1d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927cffe280fa70bbe1526ea990bc2eb5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c39477d15eca99b79d59a7e9e1b93b0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989eca3844117a2a04e2cbc4ab479803191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b04b688f6b9c572a180b5324fec32e3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e412f53c996938c288b72649689044193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59df2eecf5c0dfba65aff092d6fc27c1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cf059f6ca2398aa1aa6bde8eda92ca195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5d34a069b18ab6fcf5f2a197213289196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a38823289e52f59fdf29d5f83afddb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3ac11351dc6f89710d9d78e2fbfeb5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850e9c390926a04acd282c6c7402684e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1df7ab1298facb0f83205eee2561eb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9c183ef2fd94132709c74ce8924348201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d6aea59e5b2385f7d023a694d44f0c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913aa13b73cfb57c5b1ab07c874ca328203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c110b719ea92e87362b1b8daea5d87d3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fc059546d585e25d74d841e7e84e70205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1109321cb39f195b20e75d4594dd06206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939ae758fdba9ead9a700be606bdfeda207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6536cff1cb7601521752596290cc5386208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf75683ca505c7507dc59d030737a140209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f4dd0169e280c00127a750a85de662210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef39c08ef0c9cfd30995b7258e1847c4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd4bec48e1b94404373c92af346cc08212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feec38fc8361ce7f720f5cc1c17cc38b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b599411d693296e1fdc5e5ba843bf95b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315828e846aa99112d5ec6b5f73c91cc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fe524c9db51bf949b04e77136efdcf216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcadfaa63bab7998685732bbab11a051217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ec13f2ecf89f44e9957015daa4538e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f93589d712cd288c729be984486a65a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2977d147a58f316d7abeb9d4867506be220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3ae20d8b4e80f82155f67b2a5d5a1e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e625933f757021cc94f13471d38abe1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98740212457c7a4b146023797999e11a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c5108927892bf6e0773049d6dfd3cb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d18c42355d9ce85b3675b328a482241225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43507490b1f079fda5f13739f405d022226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaab14edf90a46451025691efd93093a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a10575827c158247239aa9e52754637228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a98d9fc6e2b3a285065bdceb8f0630229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbbcd2723599122f2f465163a481487230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6308a41ae2728d2e7b180c4837cc64db231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296b5f0c234d6fca7486b5148ecb4073232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94984ccaae328cbfafe5397e940c338233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f923fe326e5bc66849d71ae4e7cea4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806b472f0f6846ce3c583f26f066a9d0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e799fcd075d869c4b475d180e021ec236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790d9897e093601bd6bd03926469da1a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694c17416be548d372d35c047de3ab1b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc619fbcf3140c6d3203ee8246a866af239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96746ff124b1ff8278c65cbedc373cea240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e9586a95c05a209cf276a0476a1aa7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d372404d4f79cd89a9577fe6bafa58a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14ac2efced6c0d6a25014022c0b90a9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62873a90921e73243c648d5458a77a6d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0e0f7a4a236c0782027d1038c5f567245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed06c5f6e61637561c1c11ecb751aad246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb3b2477004c61e5795b816c3bd792a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a772118633f44d312c07fe18211661f0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd056f22c3adef7592d5940b326ab95249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97c6f30d77c94ac9d75e20111ca180f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dcde3a2f56e61e707bee84d784cd52251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b27b5741bc8b52453680893efbb4df9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b98b8732b37b6cd8594aed23b94cd6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f789dfd55380a9ecc937998ed46fc98254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98274e0a591ae3223f261495e490e96f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fb27e9f789d632cfc00f5f97f5cf43256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a5675d24f6e81db79ce8e6511ea520257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d03e3477b1f355894c039e9bf14027258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2a436b9d916e1699f85c41b1432c5d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0d7ad715dafba39a23d46a1c55d997260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa74443c75841fb4286bdebc73ea8073261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327a8b47b20acdafcc15f402eec5d96d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c544ac124469e7f89bcd9d135b479ffc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100b7382ba03a5cdeb3dbcd828840289264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0425456daec841aacb82601fcae13d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3095604137d159b9b9305706aec033e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7606578054d91a54158300c516851a62267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2952e0ed247b9264974d3296b6a44a3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdde478ccf1a783a25e8f1393c807cf2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a97505094e1c433e5adaf7f2e2b391270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee39ec77064a58b2ac008900f60a2968271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1104603c6b658b602c379c6848bcfd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd20e4d6573394c6c64ce12dc4a0820c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f687ef3364c6213088c94195661588274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23f584ab7c5c10b3e2807f86c663605275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bfa17e2262d640d5a318595e8e90ef276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e6dc72b4422a98ae6333bc81d48933277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce12d2ad1b3a4a493b13aab893e0e12278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8704b2db3eee7ec68bc6e444779d85b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93b446de091eaab9a31dff871c57915280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c8bed68719c5d559bbcf5b63bca306281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd38f25b516b2012de96a4489f38af6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db859268744809ce6372cb951b342684283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9c485ab4aa8ccfce0a1edfa05cfab8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bec139d764759c81c8278c371084d8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9de6e603a24a69a0c86bd18efa9720286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dcdbd6df79fac7522e709548ae30ed287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452cc896351c8de6b7230d2cfa51d181288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d75330e7fb80dc4e812258a03f0eaa289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b7f5ea88458320e3da2ae4b363016d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873689d2c060ca3af24008832f327c30291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566248147534c7ba3434fbf39671bb2e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51c59957d030e87b79f0388c4cc55fd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef1ccef8d4dd8e5e41b255ccaa03c7e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35af81feee8f2d72907b02d8ca25bd03295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dac573545f565a4a820ae63f3b402e3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43a881e862fd00c78fea3517400d81f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7f8ac81b18ec2bec2882b70e98c747298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b4a8d9bbccd40541266c6a42d2a694299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3074801775ac765cc6931c08e08a8f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3b406a1ae564d43a43bbdc84ff42c5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d543f0e2720e17a985256159e1e06e92302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595efc765187aa8717543ced41a84574303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764d59c321a26585a58975e05650e2f3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7b454d5e56f22b14cd70af13448ed6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca2afc20b553ca6202e95003c9e6cf2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fb7694916714afd7ba6e4a3b6be790307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea92062056732d28f35e30401ca842ef308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94201f33b5a424aa2a018d8f2430b35309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dd2a93e33e8ffc0e32e38de066dc46310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b47308453f0a2dde74664b5a0e06970311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b04d4b6dd93130ae8c928a681eab7a7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5094b81fcb4ec5d9dccdc6d6d055de313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7da84b1d383922e932b64a050fcf64c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c249a5d29610fd5114c81e7be7034f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b8b01a345af985a106da0a3af2fcdc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81884104617306fcb0f48180157dbd85317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d6bee084972656aa396efc4dba1505318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca8e6074bc83c0cf52e6d03f7e86996319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04f75c14528ab4129e54969a84a34c2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afed58f75943be804bdad0e0e06afd34321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bec135f5b3856e4eab881223b1e857e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6bfc32deb0e45687aa00193c2c5fe2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9fb022a16e47bbf30f7820b82f3d2f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e05d88935caf784c4b1dc518adce9e6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e804a0b304bf39a00361dddc31a7b329326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f3c15b8504943a37cee24173a06c45327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7b55384f6031649425b64a6064af44328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f8e2b4ff1f923d472f103d48b2ae59329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e2d8ee7e9c55ca8e7c245a0fb5c93a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f3d0e867088c51f91003ffdcfba24d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bccc1ef7500ca7c71573c748405589332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cab1cbd6bb39b16ab93de8a6a5a690333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1853a14fc8b9c06a6977bdc3bc67c1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7801ce682c3af7edd0fa8366d18083bb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981dc2785a6c9a3009ded2ad16b08ca9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911cf6b9f2740171af816305595cb4be337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b3d99fd604ae393f0c9c518e640378338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8366267059f033e4cf38f0226b895d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b910c3cf11d0e3b0afffd8e1336596340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db39a8e0bcbb5ff309faa28b24b28f7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7edbae72941c1d71f47ea92859226d3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb228f090731ec5d7804deada2d927c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14753b105bea137fa570e5065aaef9b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc33dec884d3d9aff9217a16c1a0950345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6d3e7e82af510f3548adaf675484b5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97c70760b2a1cb269beb2c222aeaada347.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370ca0f8f8662d24929c2056b23ff7381.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355fbc3961d9070d28a405a26e84e50a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835788776facf59c32377f1b9b732ed13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc425f677ef71e35f53068444500fdc14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94bc2c1c4e66fac78400b7a5c0c83805.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1924d804e65e3feed2e51635db0fc9a86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf07d8c8a3e627b2fb439b09e126fdd07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fe65605dc2cd64cfe8c062472731b18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1504a98623a1bc349fdfab2a40d487149.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29651da65e84622fd43bc06c4f28bf7410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6a1100607bfc5ffa7c6133a12c6e2e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db918ca175e8af40d537f1162022f9412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461082fe4b76997ff09eba79a617ee3a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64765f67830ca5e869968edcec4387c914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3fd610d2f6e09d63f3cddf5ba367c015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7d314e8030feb90c4a4b3721e19e4a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65c1957a46fd5f5f7c0af8279cb53db17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51797cd4a54fc88fdd42efdaeaf2cb0c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5089d036d5563bd2468fb0bb02280ec619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b9442f21a73930bade341cd4a81b7820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9b7f4603ab8f984d305e3f3f5ee05521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc76200a1c736b26efc615eb7757b9122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556c4d264fe95c4ea5dbad99a3192fb823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc94b6caeb3280dd7fda8bab8543c54624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83644ad277a89af9aea1e725a18bbdc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111f3f4c7203e99e21a20066958c6be526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0bf15d355245a7e211999471a1715627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c1de03c28e3c80b8cf68483e3630fa28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafcfdd083172521c6e7acce6ef9102729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d56e2f5b533a2221fab7eca2b2905dc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48b1807d8bdd0787d195e65d416fdd531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1589664d50013722d9ac03e4ec4def432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec314e1b52db0bb4bd40ecbfff2fb1533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a542125e84bb6292d885f91635853d4b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c924564afdc7f7bd3cfd2e9990b4c3235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa88e3e7d155850322c1926d2fef24a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6c6dc0b1dc47ff203eb7b7d6c1d99a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ad9f0a5547d6a9fee9efc6581e62f338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028d9a2957e72d8901afcf574ec2180739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fbb3a2fea01e14bfca4290ca34cddd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93de84bbde50d7b56c39b99432dec69841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d003acdb3f55f75e47a6c210dcb2e2e842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7beeb95176c65e6bb4966bd037acb5643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d554c0bee35accd475b0c3bb74692944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbbcd40f08dd4b66cd159359ec7588545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3299fbfbcc6fca2b7dcc0195127f6e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71874df9d73199dad763bfc8f6848e3c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f9cdef2f2319fb643fb58d2dde3b1248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9544e7af71ad6c32259413d8f3187a5c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0df12f85bd5f361d4790bacef69fb850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bc9957e063cb4ff3bb3993311a675d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22da66ca92a11ead679476ef2a6b04db52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd33629454445c72567e08f488cf14153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2306fa8657ed6b3f171fc74cbc0a2c554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703e5afd3758ef10965627c1fadc9b7d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0cc69bdd8a3af985f1e73fc597ca8756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a46e2dd76e7bb555c0f65b5a3ab7cf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fe0c7bf1aa5561de693aa29ad23bfe58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0562c4ca4c5f690ef70ad900360a65659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5629a5b3345226734bef128d49f9ed7560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed82e8303423a88144fb87462e098a3f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4345e9523ee60bdf9f72d548ef8c762862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6d0f30980ad292462aeb2e185e456a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186eac3ae29b24842a30bac832595fd364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd9de32a22679083720f13c54fe783a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa6059489ba459dbb51cd947003d9c266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eaf2402b80c6861d835e64c67732f367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6414ba76bb889ef8f5a7df953024f44268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1730a159a417ea342090191ce7e69b6b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3ba2af05f4681f8e10bc383bbf5eab70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18ad64e13409865b400363de2afa40271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8f1e3048d18a679069d8707ff4144c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7254012c18c25b3d4a2d875f96437c4373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9649e561edb2be03b38cafbb959648374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf2f9a8dd32dddbf230be6f4fc240b275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8d33a0fcd8fcd5b9aa44010d04dd7576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a922d8658d134cd55ab8d45d4aaf9b277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c665ec05c15f90dd4561da6e5ef6fe78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8384b9d7acc958d8ed8897ffbdc51bb679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d620383deb84da50e3e3e7e05c425580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779404b039d4a5869ba536d5cdda43b281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0841378f14ba1da4e52a43849f1c433682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e191ef22a489018ab6eae7682bd14d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d950d0665da81fe1ca392b32fb1132f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b684693ce7d22e0bbc01795dafcde12c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f7fab35b19b6bb975a1c88ab49538286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8e94cca821a6fe98f8e1c12b15bed387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492c76566a5dc3f57162e2ea3b2c371f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209818f64963f5b17f967b52c0dc527089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e37bcf292b4a7616db7bf89c52fcac90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c7e93ff015c826cabbe7834f202f8f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9c5260e6a485c22280b149f02b77b692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cb62af56f2511e5322f3628a722a2693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02db7346dff6f6e75b6113f09abd996c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dec8e710ff847d19438b763b4af545895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2612cb4c5a57aa9cbb26dbd8ab64c28a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97b7dbc4edea100856eda78cfffa9f297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e04f6cc0053a6b2a9a8d18b2ffdb6e898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9f3bdeb2b335022c6b27e2b17f7a2e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b922e111a0edb5ed79169a677434b2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500d7a5f4d3be62288a10877fc7e371b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0a075233c1657247b41abdc88d7a99102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656a0e97dcb954e9d976731e46a0971d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa340379cca774253a15ccc0a2084a88104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb89539c5bfd9799d008d22812673f5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4f31f2026e4547d56f2b08d1f76212106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f7f396b6e998472edab964fe9cf8c6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ca5173dda62f818502655a91ed8ea3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380dffb5f0393655751767a2f955b444109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d21b188aac3a0c4f4b40424acec5166110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21485569e9afdb5d448b6f4b219fa1ad111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5a6252b860bd10c421a0f6159c30f3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf4199d835a3b47429647e719f0c88f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eb18b14ddc6dcb1c4fae59817aa4de114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cf6c88af559536d9d47e2d5fa680a2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6463efc6232d331d4eb102506f1191116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c93d14b5c5e13724300f2f121ee00f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303b8c5a491fad040fec9d97a8c226cb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8f13c3435d0093fffedd94daefbeb4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1591786ed0b2097329fc1df0004c7b18120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b7b61bc2af020b48343b3d0e07bedb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943d83fb4ad35ead18dfde70ccfdbe46122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b108400ece23145620b97738438ea967123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd12505c108e97d0d8f9c98d65896d45124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d060b7fa49eb96dbfe984006bbd4106d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa81b6a4d39d132fbb219c19296d3a61126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ded01da599c1d552e8c7c02b09b155127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ac67042df652f25204d883e421a60e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ac5b7e577d810830b8749fae3a53b3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d0f6e5538dbc2b21d9f609e32fe30d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc904ff3b4733601583ae05354c98f5e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0444e2816e04bb4143414fc125d11aa4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c26e14bf3bf5d15ca12600013d95ce6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b0809cdf31f376fa8dd8198d39c48c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d7fe159f61b5c2e0d365a5454b84c5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1545232d046c65c0e23a61b1b8adc4b8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4436800ed87b06de6f7b372d35c086e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d483373590f09d18b27440f2bf81ea72138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ba3843309be0569168c8f38905deb2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c20cc2139a3a1f9611d5616e08c0c22140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba00c2425baf40e85a2e377bceda95be141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf27ff9bafbe0e7d9b205b9ca6090516142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebe6cb89886e34d5d4ec51d0a5f2fa0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba11545edd1a9e79c3fa7a503426c70144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd6c2a824f7a36145e8adfdaf53952b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2903ff2f547377f0839fa4101527dc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35b2c244e7033d97c7a321f8d3b58fe147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdb2020a7e4c57041b1b81a0ae6e2c4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adc4641a0d7ca36cb3071bdab5f36c9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe058f38355771eb133ac4e818395aa0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9274fd3560d3df2fd5e135057383a845151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ee9dbeec6ab9014ea3ccf6d5ea4eb8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0528c7dd9c0c74e1c182b7f605fab7f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb891ff2a1d0b673c63957643ee6a15154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4ca99e76dcf368143959a3cafcc3b2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dc64736287bd7434a13a2e2ded6cfe156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c58991b61d7142a30cf685f492a325157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c584c203135b027d8d197f463c51a97e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5015b4533eef567779058c79457c66159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8812ec351fc014193bf5966521472302160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dc0d41a8e91fdfb875fe9b67e338d6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6210e7b329e2bf603a0e4a0a828e0b5a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108911f9a14676fb45dbcfdc5e60f4cc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a69e8f484879a6b99b86c46522a18a7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8dbfb1e1e68a2634b1f862c160f34d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49d9286b1378c07d920978194cdb3a5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012015d3868641cef3999d8f771c1d68167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aab22f568fee12e89a88cac7a591fe168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9829e55cf25eb986080e689121870f1b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae92eefab6730093cc92b610902627c6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e42b80aa79db6d4ebe248312d4a41e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d555877a36904ecf81d427bf5e281d3a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86ea4a2979ae3d69f65fea8cf67aa84173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba0f89f43868945abace5e2dec80e3d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e908736cd70df3614bc6f2ee4f59b2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdba3fa4afb5285d844d1e25c25f251176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce230a5260f80054dc016ce7d48dee2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de94c5ec3e81bb6e451897218128c0aa178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e7388f31d815599679b38f182af044179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0e4dafcb65247d4b7ad45c9006dedd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125e11630c0326da54ec2d1767e6009b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170527aeb161c693f34d2ad69a93926a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636ddf73c11e9785e67a49a8377cce44183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1818abf336e5f60012ecb0b375f5556184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddbcc5d671a82d7f9d7bd4537e69909185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035e8a8d690274f226eae96d875a2e17186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d6676ec2f4791e3409166e5dcd5004187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904e309d6efa68c5c5abd4e20ef9c304188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63ac8552ba721b25c4c2910a7bb29b6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89260735d62ef05c9ae7dcb08431760f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5dcdb05359dbf998d49cf9a593ac83191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed350d5095345cc53c12d9e5cf10c40192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c909ec576f5b12e66692d6df5568ee0c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4c816ecdb6dbf8b620e114d1e6b8d3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0e7c10ef8126b5929d8b59e633ea61195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e18c9ab21acef260e737c3e189413b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bd8baa07d408fb6b11640d3f97ab3f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bef8e766f8b44da6d5aee3b125c446198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfd3120a49d450df0ff8a486c2cf93d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2fe661bf8b76934dfcd9e5235aabff200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4149935cc9a29cd629f5c74fa37c4ef6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca434b299be1ac20d6c6772f4a4dd03b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ef8fe8526622e2b1e048ecb279c551203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9fcba2edcf958fcec6cfc5ea137a34204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdc8e0fa45942b3ba4e7008ab3c1d27205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9d829c8f446ba97d73ce170b0e5b55206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8659769316e989e2a86e907ec444c994207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32faacdd67b219e626245fe4b967a0a9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3be752e2f820556ad1315da6c8b95e5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635898524db26ab8b8c83406c5a1ec43210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb1e12286d31c78e5db7c3016eb589f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5210d3020b1abd019d36c10f02df62d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d5bff7c57a5771ec7c97ce6cc40f8a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcaad39e1033c9586e0f5ea2f8912cf214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b343daaab8ed4afc24ce05232c66e8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47649d0c5ee080d7bea4b844c9a95e75216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c557bd286192a2281b9f87e9548e4b2d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c6c460820d43ea69992a430ce0e712218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08039b2d63182703c5fdb333f74dbff219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05f7808f7692c5305015b4e18f36d6a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fefd364c436f1dd214c4c0d71d96ea221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a018151dae51f2ed95a73c99cc3f11222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f1f94bed57520c6f6e5dbe76eac614223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4a85706c79fc34f6bbcbf8dd916b6e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec63193d02368e7a58dc095ca89f2311225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1950fa526cd9d8926db09ebc71bf5b2f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77cc5e713993962c5840c5bc18ad219227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6a72a623de80df64ab301fa10d5ba7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799333762fc222ec212ec765a3cccc05229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba022c834d4531104b229cb1833811a1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76b484d3e770a1db2f45880829598d9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddaa170c299f69b749c990ff4c04497232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9c8871bc82705582309d26bb306231233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6791f34237b3064611dbd09ab6029f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8a27131b211cafc9dec8c5824a80f5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97941d77370bff68357fdd4fbd4ae91e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1b3f86235b5e982651280160ae741e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5625d9c6dd9934dc191ff8d8a9e280238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196879c5d619ca0bbf6fbe55a8286fd9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ebf282135ef0fbdd7e3ee09a284484240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aa60b8b4d72d82c15d6b2b7f1d453d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6565d96204d36dd3cf7aaeab0f206fb0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d49d2d9b4b992be04ef90a145a38b9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcafdf14611daff8ee2bb8011a7f9db244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dc5a7fe2247c3f643780642ea7dbbb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e2f5358a7722ca76c844b5b7a1362a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776e7ec152ed81e9fcaf955b2f313cf5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f86e74cfd6981530b97cbfdd9a9768248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b092b6472cb9e32a643ba009b7e794249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77a5e459fb558faf6d3b8ebd6315625250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c3f686cd5012a4c38ce5a4e55e1b18251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369bb62193570c1d0c2734fd2e279c1c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2823872aa7e7037f82864f5f2cf02892253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152d5588792816c28b835e35befa92ab254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36e7d8e8f6b436361a0a05d2198a0af255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dee7143458601411b561fc2bb2f1d89256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f85f94a20540c07dec96e3f7faabea257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a68fce6fb4d7d8704eeb76c92a7d06e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c812f4a4067da4a414411fbe0a0cd95259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6acbbc65d1e790349f023589aafd4d9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe041304b624a14c7350f983562d8983261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab69a9facaa0cf243ea002db3cc47a26262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bc99123705a149e199078a6e886572263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce6f9b6237a60a18fb012760a4afc5b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10130f686bb43a9f0cce6c95521f9f9c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cdf218af1eb8451ff4906ed229ecf9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e60cf81b9a4f0a71a77e32ef6f8e991267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb61015738b8a6f353e62cc7716ff28268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89817e6ab2cfcaf2308ba57b9fde239a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a577f0cbdcce983b37c996446a7f04270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adfcf204aa3a205aa4b22c3090aee89271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1021dee6408adecc9d42f4a94b8a263272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ad081d5a6dbf06e5b5b6fd7ec1eb19273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee07efcf9c4bfd464bfe33163995519274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73afa71c26bf06171a7af2fd7cbb9cf8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dc42493579337ee7fef3e42a8cfa06276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93ce7cc32879ef8301d8c52737f09c1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b3b3c388846ae9027a421fc730f28c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19caad03d122f14aaec9c9a33c9c3316279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28b6a5a2774fbb7939470026b965f15280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10b42d546e22b3bdd3a624f2220d78c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f87dc6a4eba2a19c336c0b226002761282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eefd613f9dc657e81f4ccf71861151283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ace6c7a21898f8c5e037860d095bb2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aa380896277b3d7e8289485557c281285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10985616c1f66fdacba77d8708f71a2f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6672188d69a69ac4c8e36c8b99936bfe287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f457ce6b3cc4a4d2747f332a30cc070288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac04738a548f7f58d5ab8d3419f3019289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2910110909b08e6ab87e52208c7f3e25290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629cb5a5fcccbe19b5a1fd54d63b072e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6749e1fb13872154c6258519ff87ae10292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73e00fc48f778afd551cd86e1ad4337293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75516adc9469e97285ed44b00adab66294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df43d98d54e077954ba93c18f9ba459e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6200d02f7d02d9b81e1e6074667725296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b2624fdb40eb2a41c80de1838e95d5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e13159511f9c6d01df3f22f69886bb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1374458b7faa3140895f0f2ab56797b9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfe4f9d1f5d97065aa9e8a7427b86d8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa66e8dc952d481ed189b153e477a540301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee387a7f310478be76e4826540846c75302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c4a59672747be16f47f816fc4432ac303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e939ab3eca38131100a3ddfdbdfef053304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af914bf1f6940c9c141a11af6003dd9a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b402ce707b390810a52ae4e56a2d4cf306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2070920b42eec921c7f0dc99b03c7636307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf0caff58af602be74c2c30b4d0519f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e963c9364c70a4ffb7ce681f3b73393309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdea7dfa959da6c8b989b4dea4fbda5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2685a0f5842fcc50e24e998b5859742311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b33dd827cab35936ed540ce3fa9d1a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1b3f79bee28d389cf689980446c4c2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee0a87abb2f6464d406de3f075614f1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df6837b028962879479f4d6e44cfee2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c311b9a0fa83206b7c961048e8a27f6a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b161d94508694bda580c5f7dcbd5dc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88987f4f05514be7c60972f85aab4287318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff12841bed289d1d6e1452991a73fa6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32e11afb1762f50bb0285714a189c28320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ac0f4461f83942b950d22127d22cd3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a0eb4fedf607e944dae3f380144967322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585b5602a794144df46587adf4a83890323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3606e49321b46b30b48cbe3d47d2cb0c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e13c9eb1d6948c2d9fc3c0a947829ba325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11270,710 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...658 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -12240,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J175"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12890,3794 +12137,3519 @@
         <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
         <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16851</v>
+        <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.35</v>
+        <v>1.25</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>16873</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="F27" s="0" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.25</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16873</v>
+        <v>16882</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>90</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>91</v>
+        <v>23</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16882</v>
+        <v>16889</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.06</v>
+        <v>1.7</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>16889</v>
+        <v>16921</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>1.7</v>
+        <v>0.91</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16921</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>0.91</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16921</v>
+        <v>16924</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>0.91</v>
+        <v>1.03</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>16924</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>1.03</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16924</v>
+        <v>16925</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>1.03</v>
+        <v>1.44</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16925</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
         <v>1.44</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16925</v>
+        <v>16933</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.44</v>
+        <v>0.57</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>16933</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>110</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
         <v>0.57</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16933</v>
+        <v>16935</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>0.57</v>
+        <v>0.93</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
         <v>16935</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
         <v>0.93</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16935</v>
+        <v>16955</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>0.93</v>
+        <v>1.03</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>16955</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
         <v>1.03</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16955</v>
+        <v>16972</v>
       </c>
       <c r="D42" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E42" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F42" s="0" t="s">
         <v>121</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>1.03</v>
+        <v>1.65</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16972</v>
+        <v>16976</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.65</v>
+        <v>0.71</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>16976</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
         <v>0.71</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16976</v>
+        <v>16977</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>0.71</v>
+        <v>0.49</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>16977</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
         <v>0.49</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16977</v>
+        <v>16980</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>0.49</v>
+        <v>1.05</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16980</v>
+        <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>1.05</v>
+        <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16981</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>0.59</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16987</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.9</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19008</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>2.38</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19029</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>1.22</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19047</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
         <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19048</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>3.51</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19049</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>4.2</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19121</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>3.72</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19128</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.16</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19125</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.1</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19123</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>5.01</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19149</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>3.86</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19150</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.43</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19157</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>124</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.58</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19176</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.63</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19177</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>1.44</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19211</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.52</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19213</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>0.7</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19215</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>4.44</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19216</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>3.57</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19222</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>1.15</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19223</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.83</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19232</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>0.82</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19234</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.91</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19235</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.03</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19236</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>1.49</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19237</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>2.2</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19244</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19247</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>1.51</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>243</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>244</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19263</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.83</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19264</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.52</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19264</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.52</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19266</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.63</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19267</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.89</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19270</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19272</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19273</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>0.77</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19274</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>0.57</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19291</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.16</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19297</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19298</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>2.12</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19301</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>2.08</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19303</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>280</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>281</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>16</v>
+        <v>43</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>282</v>
       </c>
       <c r="I101" s="0">
-        <v>8.970000000000001</v>
+        <v>26.17</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19314</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.62</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19315</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>287</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="F103" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G103" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I103" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J103" s="0" t="s">
         <v>286</v>
-      </c>
-[...13 lines deleted...]
-        <v>289</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19316</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>4.49</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19320</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>294</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.67</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>295</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19326</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>296</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>297</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>2.9</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>298</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19327</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>300</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>2.46</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19345</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>302</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>303</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>43</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>304</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>26.17</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>305</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19346</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>307</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.03</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>308</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19346</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>23</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.03</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>308</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19347</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>310</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>311</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>1.16</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>312</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19347</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>1.16</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19348</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>314</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>315</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>0.77</v>
+        <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19348</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>317</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.77</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19349</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.88</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19349</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>0.88</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19350</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.8</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19350</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>326</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>0.8</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19354</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.01</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19355</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.88</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19358</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>334</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>1.93</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>335</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19359</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>336</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>337</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.83</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>338</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19362</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>339</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>340</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.8</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>341</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19364</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>342</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>343</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.51</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>344</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19367</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>345</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>346</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.59</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>347</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19367</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>346</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>347</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19369</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>349</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>351</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19369</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>352</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19371</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>0.59</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19371</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>356</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>0.59</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19372</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E131" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.6</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19375</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>363</v>
+      </c>
+      <c r="E134" s="0" t="s">
         <v>364</v>
-      </c>
-[...1 lines deleted...]
-        <v>365</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19377</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19384</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.7</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19385</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>374</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.51</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19383</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>2.85</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19403</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>8.49</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19404</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>0.92</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19404</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>0.92</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19405</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E142" s="0" t="s">
         <v>386</v>
-      </c>
-[...1 lines deleted...]
-        <v>387</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>0.64</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19405</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E143" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E143" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F143" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>0.64</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19408</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>1.39</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19409</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.49</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19412</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>1.28</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19416</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>1.46</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19418</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>4.2</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19419</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I149" s="0">
-        <v>3.91</v>
+        <v>1.75</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19421</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.66</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19423</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.48</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19433</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>5.78</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19454</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.67</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19455</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>2.55</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19456</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>2.5</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19457</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>1.93</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19458</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.99</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19560</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>2.64</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19461</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>419</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>2.48</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>10462</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>419</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>1.75</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19463</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.75</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19464</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19471</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>3.11</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19473</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>4.11</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>453</v>
-[...11 lines deleted...]
-      <c r="E165" s="0" t="s">
         <v>455</v>
-      </c>
-[...260 lines deleted...]
-        <v>486</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>