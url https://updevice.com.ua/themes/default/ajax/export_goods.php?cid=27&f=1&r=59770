--- v0 (2026-08-26)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="487">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -436,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -508,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -847,116 +820,77 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
@@ -1105,53 +1039,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
     <t>000011937</t>
   </si>
   <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
-    <t>000012998</t>
-[...1 lines deleted...]
-  <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
   </si>
   <si>
     <t>000011947</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C New charging data cable U144 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-new-charging-data-cable-u144-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012057</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Nuevo charging data cable X121 |1.5m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nuevo-charging-data-cable-x121-1-5m-60w-/</t>
@@ -1249,95 +1180,59 @@
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
     <t>000012270</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1444,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1528,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe960b223f3b2118a0a37c3aa7ec30c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd9f268fdec0b28b321bdfe7ec8b4e32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e994279c944cc90810767e64ec9c19f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c885c62870f403708df802627752b3094.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894d23a5f884084081ef555e058700bd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aa949fae1fb43c679c03051efef3266.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbfb3de57f3facc040828031be4d7ea7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c47a6fd16736359ed63f273383b3e08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f7f11c8ce563378ba23c87547adea59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f4e22f05d62b8185164d05a14a604f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294db12568c738d64d2f5f831f142a1211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b76efea38c3d4ed6c7f58420b5233212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff2056118335aac8f931a00f0dee52a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a849b7d116503161fd131992ce303d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8013ff1615e8a6646e3df8ea0b5ec015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c8e85a77f0cdbe7d363490db17b22416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a4b223d3aae7b867224fa9ddd2cb3a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a3362d397747b776fabc33650db43c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28720cf4a728128d7bf5d5caaf47a9d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2045cd83fa8a65d17ae1c6cf717e3d4e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d093547aa9a1fa602b962282a4afbc421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c45fabc47a2258b86ac8a3518b7e8c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6980386aaee74a4e46de7952fbd5bbb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b474ce080bf90be84584d240eeaf656c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b484071acd31f65403063fc9ae0872f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32093995d90082a3b01d78b8a3b90a7326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd530a01b00b50b198806f904584edce27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09decc18b4855b5a9dca058eb8879f928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a93608d8358db89baa1f18014f164629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d27075ced7491b813ef0daf8611f0c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225521e17753470fab9d67891228138931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdec6efc048e233223acac9ef4c7c0aa32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7ee4e32f8dd0aff61d7d383f14bdb633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8c8fbde190a5be00b1e18bfcfee08d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654cf659b955aef6c99deabd4032d20e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f4344b07ccb143bcb2f3088a9fe1fb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac1add20fa24e8a44b66fbf8c2c775837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9907be2c55cfccaba9b1910f0b902d9d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13efcd6a196c1eff19e424cefa8b02e439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5943fcaf46b63a72247f2fe320a8501e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27d1230c8c491c0077b4d7d526bfa0641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9db58dadf34c914e41e66cda4f1a05d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7172d56d1afc3283df19d4610fb89c3b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a990b3ef6bbf718fe6741d27e522a244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9562832ef1b0d77f8b37aaebcda176245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfd746f4e113a065a1bb0f08083bb8646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8ac34412124bdc0dafb1e63668b02647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f443ecf4a627a78eaf5d78d8048f8a248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d073c7765897522b3450b50c629d7fa649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1152a19095e8eb3f200aa2a8b8d018ee50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4ec62d814f7b084f98d2b71b87471b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144120adb8f3700f617173e983f0dda952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ecb8e2bc85fac6e0003dd905e2a1e753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d26c34f2b0990087396eca32e9108d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced2e0cd84c70ee3beac227c643b51e955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70ac00450c80152007cecc9e62fff4256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e79335e3db0f1073f51559c54d9d9657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1c75ed247fad72c278b6d85af3275c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd83f2331dee0945bf519fc25b0a4f459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d8c30ad24a79e1e54cc37701c28eb560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e2b447c226083868b785e939093a8b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685f23730f0cb49b6e1aeb5b7eb55d5f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ef96ab6128e452aa359a063b55d8cd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356694a1c40fa5c940ea6262e6b3236664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3505c1bd648f17f377bb6e2a81963d2065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bba5a5705c099470801782b75170f9e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2344f8203653f36390e3a1fa3b786fe67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f92e6d5044a449643a7e6627b231b668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846145a2ae3aefc88a8adaebd947620169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6619c54b1de205074b882c37a1b4afea70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5650234b1d5a7b32c8b0f16a456a95f171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a96acab680adad74f61f73f3adb01972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cb9cd67f01fa00d77ec86e6eda31ab73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cea8414edd10dc7c764e130bd92153a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5526f0722b3d272944ac22776da18bdd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38834956f09ca657502e38ef327a413476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1f0acf6acdccba583e73f40b99ce5c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7789cb771f7ba043f53d589c2b1e8278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827234409604413af4014d5ff399b28d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26b5bb01a7c0bfd397de9a26013121e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b1da9767b5db9e7bb4b1c43e50419281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b56270bb6372c6323f614435f8772782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a8b1bb59d11e05978f43e4aed147d383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd6e1715d0fc93f72031c41f389eade84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb0ec605dd9970efeef79ca5921739a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9a6b2aa9cfafe63596a5b1891264d686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec445ea260cb0d371d40ba5206782e987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8876306306d178861a74c0ce710823788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0983a9e3174b5a9065a91e6091a5bf4589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6307fef8b7fbb8ec367d7e79c9c777790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6322207d4ca3017922fa8233edb612191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3d419058f1bf7de5a4babbb1ee4ec792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e669f8e59ddb65d8cae98705acf16a9693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb517666d331fbc89929ebd822842bcf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96facb4fffb3d747e1b713b1e27d576595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8812d561702a4b275b844d93bfb187296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee795b87ed0f01081986044862c70a1a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8864b5760f9a9af93f0804db4eb82ae098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa98e4bc596b1afb6b113e51191042ca99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282c52f15431a11022ddb0a1b6a0717e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e274e7e493159ccfdf5c4afbef57028c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0449cbe4d835e8f5054cdf522a68a967102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955ce045fed1a18ad35ae97fbf0fe5d6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58630dbd0aacc99ba2ba313c5430d37104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3703b81fa0abcb746e8feaa2e9d8f4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aab01b5981ce97f647079d2441bd4c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c9dc51e26b22d1f2ae519567fc6bba107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4a7f2176ec85ac971bff86747dd1ad108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aca1f3bdb016abcd74cf90cd9d55d2e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147a6e43378d4175ee5b145d24538ab5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dc0bb594a56667b5532b7ff7391e4e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73658374415cd6b7f5f6c160f610f0d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad247753db5b312d76aca8037c1992e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd0e5b05c0e5ca61073057536e0c68a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388295ba4893bf81d9e7f422977e470d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d50f5a4cf2a0dd2c73ed58bfffa493c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97cd11c8b0c72be8827d56c320a5fb8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fd45d73314ca2d2f37b1c138317abf118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294383163c865762a4f17a71505406ec119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbea678ce18bf82fb95ef23c46b49b3c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e555a83260250e1cdf40d59ecb7a51f5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f9c67abde470ceeab746240745000d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af6a59b262aad13e84187f9ee639aa1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae84545d2992b9ba7d3880d5f226522a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd44d2784f394164b20588735836265125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc61756d493de2587e1ab80c98b9663126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2b45c457c5b5389dad799f33639c81127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b3caeaa129d5f7bd961dedf298ee1b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522a1dd7cb411efb9bb39d4cf381ad4f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ac74bafc0ed6a6f7953e6954a51137130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee02bc42fb22879cc8df8828b7c207f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3e47a605f1dae0b47724f14c73c703132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2dbf8f13fbbc8b7dcdb1fbd1a1a4c7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017db11a25a3f03d0876b270a1ae002d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a13a248ca87656ef9d8b0d4d8c0a120135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b764a7c658c2c982c6674683618a03e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f7200668d71a5770132fe78c697c2a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb5c3f4c62ea1bcb1af8a61159a62c3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0616198b08699fe7afc9a40019f729139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6197bf9df9e126c688087f20b06a4f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7653e02ca8b60e74f01100fc7eff47de141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431b8f91cb41bd84ec5e8e8de4c062fb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cb86bf9b8fd8dab24f0cca9d067e6f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f7a89591c7976f63b18a806abe2f67144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6d30d9eb08de9675567d07f1989de1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048b0b33615cc334ce70e970f2072fc5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4765316ab2fa19151370d18ff5c56a0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a3f5a70f449f22b3f57c66d72ce564148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167110091ee2ed6f9f71de70a254f188149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c562cb00a0b7391960e0ae5124aed2c7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a5f495c12c500f15bff3ab43a96799151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a04e7080a3da96fe08c3238eddf0fd7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3112e9dc0148a05c22bf2c85c2f17c1f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc72432fa3a885a07db0a565943e92d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0f450e56879bbbe991ec03fe4c4b19155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea86c1d76d4a0ef533766d6970430de0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f97103dfd8d27fde4151e8c83cb65f6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bda698caafbfb927bc6768d96bcf2a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d53ad2e3625c971ceb0f05d778fba4b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3ec7c346c37f7343bc8f3d98e3cee3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d4321caedf588d7b569a8c06134a61161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14ca9779a6fe5800b9f85bf05a1eee2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38735592854acb877ca19ce658e2e7c3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0d9c94909d0e81fca8a32d3c435391164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9eb9fddf942b3eb0d59890fe3aa3ac165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f605c47439f7b5973b595199f08d36a1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03ae239e810dbb0fd24483b3ef2ab46167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8801c443ea879065a2450e48d01c084168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43cf3b0d17d6cc76d4127cbb195d49f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67b335f71851b14eec285b307655606170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32f0ec7d69f6b07f4645c97ed5c4cff171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12d24c622194434358a39ccb08bb9f5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa613a7a6f4f7404d4ae45ac64ec00ef173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a647dbb718ee4c5b81f35dcfa7c1e3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc3936a6cfe55b95f6d346acf5b2149175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a883eb847ebcb34eb004db5cf49fda176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17509a12a1f7b012bb1e2aa4cb27d751177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3853d0b488263d89a8e155e43ea34af4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a56e64dab3f5b493ffbca4fbbbdde0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5beceb4cb28abc8de5b52ffd52d9d56180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388d964e807109578cd08b8392e5c1a7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8836643e513c590bb17453f8c88767d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1401873c20520bf3ab21aae5788a6a19183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d151502409b941f7743e541a60733f0f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd8fe8c8460c367fed51c411e66215c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae321c3e7070ed43a6505fab67b32eb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4029201f331114766b831fec9dd77e98187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c4fef8bbd55ea8087d1bdb18d9d1c9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e204f952d8e5931e846b19f3486883e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67af613849d6bf797fd64b1fb018f75190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3795b791a5dd6cfd4d3cd1c6d75e62191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74be873845d577f3e7c13d55984c4843192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bde22cc318b4015342b9dc30d3da7e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b264efe0acba65a647df7be03904b575194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dd8a190b334b35a4ca51bc8cb184ce195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df84f6ab157f088525cc0fd588538d7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf65aa0d987f205dd21d180011e70d1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b6d2c2643714a75434891dd5d66091198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1948dec05d90a3ee3d83741e1ed53fd0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f5c2b8fd518bb5863149edfce7c67e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a809d1169afd9ad9677d60389e6f1836201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6865c2b77b0048b00abfe9ffe9579c8b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f91e7e9af7cf6472c5d8be43102cf4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d6dfe86ec7adfaa808de2e8ac98965204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfce2671ab088a353a893ffefb7e82a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15d858c210cea5da631756fbc798a4a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2379d4ebb3b2d001d6f45c970a3212207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb48e96bf680e45bef0d227d143a68e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60d9cdd5afe7f06ca71fe3277378c3a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488c50f618fc3385c2024cc211d851c1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33c50043f7bacdee3bc0391b2ba3535211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49748e334db3daaf7e3333a165f40409212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafbf030ffdf6a6037fef376c7c118e3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad50d7a21b27b94c4346906ebfcbc25a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cc8c8ccf016cbce497e6fe6fad168d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568bee6eb276e58d400ec00e225bc53d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14769dcebd5c7071c6020d3f475e843a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47f8e5f1ffcda83bb382ce9876ecb2e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa875978552df4ec5af2fb703f5e2e9e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9124f21fbc1f15578ebdbed648ea9c4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5604b9d42d6e369fc2129adeeb11166221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581c95c086d3945b4eda5d994f706ef3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41869b585137ab56b7f3c53a5fa725a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2315945fcda959311fb8fd182548e3d7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1502444a0e5040269900d26ba4e47147225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6924f0f90ca087d657fbe2fdd78fdb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd49bc8fbd78469d84a447d96a13fe5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7be7ebd1820409321e65aac084af41228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979771fde499a3d6a58d0ef09825a097229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5813c1b4d9c088a354707324eccb591230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0662dfa34cb85cd4cc01055d510974ea231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddd1ad0a297e4501204a71faf291d3b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e942820f321e6be57aff7f8cdeee27233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c646fd6a1172d5686d0201b6e402da32234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b936026c5093b6dc155472d0a0dba7cb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68001eeb066ecd981d5736be0de54bb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45bff0f79ee798ee940eb6a5b146206237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae63ebbf5b2a1c7aeeb651e2e44ce7e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f3ba5eaedeaa4ed5c94ecffa3763ea239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79139c702b4fd829e691f156b263236f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936f653832ac1f8ec2e1bc101479aeb5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed445f53b290922ff37b584f1df9a82242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec1f7120395641a7341745b107356d5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cced2d48f9bcad6807902e9e72289021244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db901a8ceb1aa6d8d1823321b48ee9b9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb528d22ee7f4901d030e7b9a723822246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ae4390d7eb1167cda04501c991abd1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7814e3983149c2cc64630406a7acd07e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec09a45e24e8819db99db7079e363a55249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa881a2633286d54374a047f86beef0c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ec704ddd0fce2de6e2627efc96db8f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26d534696692d80c7255ae3d95e8ba2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248b3f913781ea65770bb6874fe58f5b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb2c79ec43bd4725fc96d054fa21df2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965f83df45132ffa60cbda8c097199c9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991441c532c1007bced89c9453d61095256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbd8a8a95736ba301f87bb891608dbb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2834d53da1f1c64db13bdb5ae3c4ff67258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d93cbb180295999d0109b39a67eb9e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a688721b8a4ab94f10b9cfa57a95fa260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae17cd37d680e3e0bb89cbbca647d17c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb01c7a35449baa1cb6dce5db9f4a2e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be047fe66b75403bf8187c42b119b1bf263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5b3e84dadef310351fba10c5f52a2b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecb40fa4861c209fd11d336399f5afe265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781e714c537a89691f0164c3ca432d10266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7b04d75789783ef1752fd4d5707bcb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296e9fadeb897807e54170456d39e00b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ff8402c4f193af5ee3a9c83340bdfb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af698d1ecd3737c971d236acbe9e57c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f243c3f52e0f993c59c35e59765ccc07271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1087d00ed9abbd779abbb7157f256bc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842a6e473c4ffd0c3249ccf42922b451273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cb897db0d4c50704abc1d6559d32a8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9377fc45c79b0d6957641d670061f3f2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477de25e9871029ca2b5d5622177fcc9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3901f58c36d12b2db1d518b7528b82277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cab6756ebcb6328dce8820900bf6ef1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5a9deb611a868d61034da023fc4b4c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c5dc21c2e8e7f6a9a3042eb41eb33f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc1659a333ef56f4950fd2fa8fbbe2d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4299ea18e6e39f1a73f09d66f28f77c8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12ffe9df1d0b9de966317c2a3cff889283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b791a0890b09e8a673d40003c07c10284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3427c95ba48950d7dad2f47246091a4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aa3de8de3813a9ae57f571308afc7e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08207172c5386e9654a3f829826083ec287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831b9844cf6e335830807e5e53d15078288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defeb2eaac527faacaf8f1a58e0e9ef1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c525822fe832fd59129979c42b56b43290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6403001c494043690e32aa0dab3d5ac6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc939df8f48893dca60c9b0c2fe6afd7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa40811caf260db5b8ff3532b85d685293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350d4e705988da60b0e7b2e1e46146a5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f4fe684ff6f42316da9183875a2fd0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4111a873ffdffb85b6ccb6108e3d89296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39964d33bc010026e4d4bbb643a33d06297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05f5628d3353461837017d96abbd7f6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c264072bc3546d6b88d24ee43d9e6d8e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d663a8f065e8c1ab5b17506f1aeb64300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1255a2c21361cd920d64258983c6612301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f3acca1630d491e05003815eefab0b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596dc9b68ce2c635b9cf8043525aa96d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf38bdb5bfbde34478407d4a0386189304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaad2178258abd21912a1ff432bb42d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd63def7b27ea2833ae216f79339dd11306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4251afd044cea7aa31879e8eacfc43307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4465499b785ff9ba86997d1fdbb74d49308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac12643126d9dbd5289c29d3c75b72e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b357282f8bd56257d97108d52de516e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5debde58b67f468462be7c79f219c33311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2630671ee3d22ce53fb1ed03f26bd477312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590c4ee9c797f3a63c52afba6d3ca14d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531e22c396bbf8410f90993e1406fa25314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c1eec5c16f9d90256be673ec463aaa315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaf5c0b200d498a0a64c3d1e42d5e16316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907586d81fa60c9259133d2d64359123317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f88e783fa68719b6f62f4d2314e5c5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5fa42d21da80ca0c30948e8752db49319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a08fcd083240148d50b0b42f27abcc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63cf318c7ceb34e62c31aaffbad7524321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acf4b41f546a5e10386b92f3eafcbe2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46be4ed34c54d9de8b881e10d955cf1d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a6bfa8f6108191d6971ad7fa9b37a9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fc82291f647687795d2e5f5195bda0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cdd33790ac3d642af4545ef690ce91326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006761c34b6edbd8a6c0338d7082411d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca69081072910f95f8c4c96384830e4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda7d0bed8220a7725759da452f67094329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116e69ae2c65604eb761295ef13ecc56330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c7fa79bc45d5fc8d4855ce136c9d8b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7a46cea4251b53bba34460bfddf1f1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfc0684588c23f79b88c202edbfb606333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a18c0ed6c763333b3492357f28de07b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf78bddcb220c9f8bdbf298c0e71bd3a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690e9f7bf5344c3b539274b4ba504b32336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63662bec32f2c46ec98434ac9ccd5d22337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384f0aae88bc021b28b3e97c6061677f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37f07752a5fb73b53e7e616cefeb32e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771eea409be047b312324514f2ae06f3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d60f2a15871a8b0b3c23da44b8604be341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fc7b0d38dd11fdfec59ca776e1b0f6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56887537859f1278bad8a70fbe67d89f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640f95fd5078e716739d8f5161dc1619344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef12dad90d64a2bebe9ccdadc5231273345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b47f6402c4e76755b1f29deb34eec7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac97d668d310ffaf9b929121b7b1b9fd347.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47abfc9652f3ff949f16c6028abc4ff11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02295afa36706a14db370958d6c8f7742.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4777e32f3c20fcb4995ed3e9a31c047f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323b19e13029eac06b5974693e1375e04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af63d718558ecf945f353ded7ad6a225.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5976a1975eb609b959ae82d8b488334f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2736c5865466db2d27007c6c486b4f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5df257e9ec8cf3c10c4fb4b090c199e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754a70581009c0334a1cf3694a9452f29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8e13e1a460ca0b07383b277407ba2f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e892ce100cb1be57096f51bd5f2a6e5a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e44b5f30825713814f0cb3b132d47f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168b123bd973958908bdf4de9e541e7213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ab764c147d1cc127dfa4cfacd4975b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fe8751b63781cbd77638f0c1553cb915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527a3de860f5a833bba68214213172e216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3ed832a1063fc03c2b461c39f89daa17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccd2c57929b7ceefc0b546b4d8ed6b118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa08d7a30bd875b75529211ffcd481919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76b1a2c8157e5ee986eaf5b23e88f8b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4c644e63e3eb6e19c0cd8327237bca21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a415494b90602242a33c7d5ddbf41c5322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbe2ffde27225424363f084f92acc2223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3069e94b58c23d7da8468b497b7c8bf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3351ad1098099bfc02d0a6beb2d2e025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c25c134de4ee8d3ae85eb3d22846ad626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ab4226ea50661b83899847201e7dc527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1ef7c7b89e6cf734471c7002fc6b2a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8035e9e0f881e1d552143938df00702029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866c967c55dabc8a1c35f7ad1bb5992030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9649439dd9833589e7d44970f62f3e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01459bb81c019b6bec9cdeae5dc368132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38a3d54ce00c2c9b482aa23f382ff8933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a99f9e3c16e82cea33657005213ac734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6b6ec9f42c72f455a92c28c7042e4f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273c3f472721391e7eb064d44d909e9336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdf9846ffd402f1ba10a5b06baa426737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8b6a3d09623c9fda71fd8e93b0be9238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41e1f2ceed427f986bc165e801f130e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e1c717c512677c6ba3f7e8cb8abdac40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36091158d98069219b4bbc7ba5678d4641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9f51d71f75b3801e3a13c307764db642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e83ba834479c0f942c8d8377f22794e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed6c863c14b46ee45da5f7f05b4d96244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db286784851870d1947e12e4242c34b045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25fe05ce40f82d99ebf4c81e1577b8446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50027b9ebe51a7a8f4ff06798af5276a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d0824b533e32200aa068f26527d4de48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8b330b027aba1162944ba32fa2db1849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e66285f423582c4735eec815980cbd250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c5b316c7f028c04ba71234874422b451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0756170c4f6b37d3718ebf7accaed97f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4f237e02dd9489a6200171f2943fed53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3d88a323185155684062efec5501b454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee82e58d288ac6deaaa4403f40a6c43d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edaef73b978958b8aef3194ec6e122b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c67964a3496c73aa2cd6581883488657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b853f878e2d814c16461096bcd4ac2158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f3c11d5440eb78a1b9e3387ac64fef59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88caffe11c7ffc7eb34b280e2d5215960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc5cdf2c1a8bf616a29457f15eeb14361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0a4ca8f2ed263f38a9c432c06da3e862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1caedf3634546a8b214dde31b962b5463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28f25ebdf10b9266c6a1562c65f5a1064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42c6706343acae8331ab118ed7f824f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad95dbb6cf113860f4c3b805d00332766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16d705e149409442634432c3c07bf2c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4556be6531244a1b4b7b5d3f320f08768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7c4c73bc2fa995906c10438710017969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4231301e1825d19816c4823ec66516770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fab56de0f8da77527e2410cac5e2b371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817e96b4f48f033b258f7515e47bc5bf72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23c635822abf9a219e304d7199ed9e173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287a1ae4b19d94d7d57f9f6e9f62e57874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6c0de969415c9decd22d53300c14cf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2610d8a1bd01c38cedcc94b83264a74876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510049bda156370b1a530d2487c0c82877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9bc7bd0763f67f0e2dbafce966d66c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d112c59d312308d6ce576c925d05ee579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9c3bc3bb750879da632285e5c5a15a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b87971bb6f9b1250344260ef7c032e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e46257a24e420baa8d892445171988682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba5d81833ea78c6968e2db1a5fe885c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da17e4ab3f20ea2fd74da53bed315d0684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c166656bd7c40aba6854bf933440cbca85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ae62dc6491307db607e1944cf9698f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e523464fabc647ff053b90a9371f98487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920f38289d43574a0567d310f9c3ea8f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d7db9d73063eb701d5841aa100896589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5655f2683ea4727d73133aa326e35090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b87bfc58e5b59b6e4f7224d8480ca491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e278ecd1fd8fd0e81a422c65590048192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ef0b80ebfaec974c848f969ec4c41693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada65c378dead12dbb0557d010b2d79e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7144bfae161e9864a40f3e040472306095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4dde9bc71e2e6bcda5993cc0fa860896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00734393779fb204c42ee57bbb12cd9697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e135d2b0a669a234fc3011996d200498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58c77de93ceff2b4dfe0f8c2cf4107b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382d9f6962399f124a42c1f3606f1485100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f887454c97f08bc0420ccc951b33a8b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40f0561985762577f512a8134f16589102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f693486998d17fbbcbb8eb78a115f62103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7ce0224d09bc4a2fc5553ca1a6341d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546be0f537d3263f186ae9ce48a3af11105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a4bd45bdc8838bf7187c7fee95213f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c731a5d580fc7dc697edbc938906a3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94a4df49e4567d0601688b14d150497108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c3de05ffc88bc35abe28e8d7e48d73109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907c8a6ce9e079b3b0ba0861f95f12c5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09526ac07b908a89be70e2217929757111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5b8b31c28f21db2fba369fa89f7582112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddd64b276b74d2f570ec5e1ce9e0bdf113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5a0b001d32551f88078eba20e6d5d3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a686c85ce6881c99d90f184e37fbe188115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a284e1d4d6e0e522e838a346efb126bd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9036e4d8856fe5b610d395ec345b86117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1657a00b4438f795fbbbd8c99600cfe118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438ab034307f9b102be6d49364fdf591119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2535182b48b0d06669c729b71adbad6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a869df9c4e916c69981dd782ca8cd39121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df966aa9289b80c774c0d653925315df122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55e0674e7e5d5f9aadbeb02b4e02209123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f746e47ae3a55cd2e688098be535f8b8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eadf616973b1d4d4a92755640c5a247125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27ce355b8b40a5f4bfe2fd616248994126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e88185672f7ab62d6ae649cca7f95f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f73626ee84a56ad377a4d8c03448f02128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a6181e830a7d068ee0ad97e8fcc2b0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8322d3c75f88b0079bc11ee23aae232130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf993afe3d34bf22b9394faff3069856131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85d728a8e422f7105b8e2f0ebe2587e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab2daf743acfb8c73093fc3c3747ebe133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88df0a3dae96c9507a34b439813aa1cc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fd706dc93ccf32f70fbdba57fae7e0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f537f38359a89bf94c909a58a41f51c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac963e63c504f96fe12e04ad4fb6dcc8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e9c652f7a54507bf61bd4ff739a3f7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24242e95ba9884478580857383745226139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa45b82c31ce63c9d03d3445adbd7b4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2f61eeac9f8876f5f6e82a2c064bf5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e125b35e59bb7c000efe77d38cf1e71142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8feb4313cda39e18e3097dc0a091d80143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d3ab36d9151b0efb371e860f7c3844144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d26923e1fc1c71d2b91f228f5eea01f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c3c7e7a2ed7f328973d9ccbcc06d0d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83b5d78b7319990c4b21fb8f8f41d12147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b82ca31167c8dd95f9b12f45f63f70f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79ff4254f6f5c877f59cff4ae9eebd2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2ed6832cda2c1d40fbcef59073ae0f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252bdf2432b71fb916a72f52051ef9f4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098d703c16714ae59bd2e86bf96dceea152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a113ebf00769aadb82a6ea431652bac153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39400d1d3e06d193a0968619ab468ba0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f40baea5e8ec5186f996d348e1a7c0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2497d201cf7bc686b8253a61ae971d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2875c0a732a75627791e01e68ecc1f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6b0aeeec046fb7f95f05d1cee04fab158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641bc9ad2267fdc75ed43943b9346527159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098717741746b7d86a06c263d0cd5f54160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20170aabbec14abc9e5e298b20b214a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5579f5418ad21f1f8af759b57996dfb9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a1ae5b7f904cdc804d04a4520eeba0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9585b06e2d2ca1b2266f9ddf47edd5ab164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4481bbf6004893c3ce4bbe07def0b78b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00fbf1d78b4c68524ca0028c69b0073166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c60f60b6eb8833f6c2ac3b36324575167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba36fc0b4148a6e82ae83c574e7768b8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e6b7243d39f1d6373a34313cdc9afb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf65435bb311287bce816c7940c5b1a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9049d908d0227d9945b1bad7f28448e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a692c3782a65d6f60c17b35cb124e4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267871162ff8864ebaa09783731c4e68173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbc3bdc7e9279d1849a96db7fd91bc6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f94f3ecd1de7ae5bedb7807c1a7faa9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686dd21923aa73021204de7e9ffb64cc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849a9e59df1a280445028a31908a3b23177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9912a360c195b824b1ef27fd0244c277178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5daed5064afc9d6d1ce3aff5556212179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53d249f437f131418a2ff128dfe4a10180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68511a70389b44544d9da83bd7085d8e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e938da54c5bc9457d3ec3170f76f5a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e780dd29708fa32ee5ab24a0ea8806e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9ff0ebe946153bf3b510f5a769901e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834d5502abd111839bc80461975a1f43185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41235d015c5d0a7bcbe0fa786916498186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdc2843f1f653b9c8851152d5179fd3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9004fb8ccf5131cf202d1d129cff10188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bf42e5bdffb4eaed2a92ce7d46d7c4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c81bcc2765b8a9607362a53bb738616190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf45463c4336297ff9dc1ae0669f2d5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ee9cb43bff0027d68239497bd6d70f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85bc11130b08983ac302b04861347ca193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b12b2411671b13c6f2a86032931509194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ed12e55a5e8db4735c03e464953252195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4eae461539f32100ec597e43759ffd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c524ee2d02f9b9f946909c67393d6f26197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce3ccf8ac575ab528ccd4a3e3db7590198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa44f30299dfac6b72e8451a109a8768199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f625ff2169c3ef858c45bad310732e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee9cb1c1ded4f1ebf46b80a9e8f062e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a55d10cf6a76cead07a2bfeba564e1b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e230ee5a84e02b3608eeb0f30201accb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d45b95570fee970e0ce4fdf38a8bf74204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76e3f33902e0f80ed9ba2a5accffa65205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0e9be1b5f756d9639de522dca1ddac206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da30b0e7312be0cfde3352764ca1d312207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874323addc85d30c82a81ec37045e020208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc8b4dabb1775b69f3412ee9d7aa569209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f84ac4e099f3ac1a849023d236c217210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1df0b331359299e6222bb1d28c9ee8d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750d4163a162cdcb7669abea3f438f6b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f03c5021816e5701104909fce2645f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666e367c10dd56ba49e7eb59bfb864be214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230e1b2408c8c7a56d8784a0570db83b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619c2751308e5b6e51ca788ccecea009216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f202748f1ac45b3f249765dbc12755217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a375ad053cd1b960cec039ec877facc3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd2fb256ce346ae779b1580253ff157219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f5736c491977af6e10b1d84b35d208220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42601a30e96f6bb5ec1395823f7a5bc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabec9861f19163442880de5a02f40c6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cba155e5014ef0827a1f097ffc3a6f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46630799a6fe8fc7689c570b8c67ef36224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564419e1d920771bf879f852c8831c8c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d99b5506c57de5ca795c858d7366c03226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2952c3c54dbed53bff089ca2e0a61094227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa69d8b59bd45911984a89de43cca63a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ef74339cbd1574ea93b18f62b0c9ed229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a423bcead774aae42fbb0fcdcf26d2a4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37efc577118bf3d26cafcbe7cdf9765231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d2b79df4daf16b9f6d7413f02c030e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f92f35b7f44235c3a0b04a9e580843233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1a8b809bde86b7c26d3698c7df8515234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c818e7c1bc951b8dfd3d9d9c1b13730235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52085b246a6b37f16f99601c8f1fe11236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5427bc32e7076793c2b964633b480163237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a46521e288f1d560b8b66ecd682b07238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f5c96b2bcddf1ac893063314c2e3ce239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b196fd467cd54f77c2e267dd34139be240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9938bb1654aa1807125692acd9c7518241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a625b5bf66da40c014b6ad2003442ee5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecb1f070b084f1ed240b875835b1035243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f485ee8b7bccaedfb83abeeeeba760244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24306a7469e4d062e3d420712030a75245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9875845bf9ca43ff558fe25771a3d3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b57e83bc3624066ea2e207696f83f1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345145a516233336cbb39d678959e4e4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd5a4ea342f18cb6f351f56eba1454b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736908601005926a89a800b498c69fc8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a649b75a04e69c720b0f7899ec0cea63251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca05ba10945e1c2e21494d98e650cb5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c3e18081ca71449ec1b2f97931a417253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16087f9aa0f2e9a5d4d65a640875a4f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18d0c25c5229a807f77775c16d640f6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84231fddfdfbe5b2c5634bd3751b4993256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c0c79d106517c89227c5a1b105fcf5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f2f2dae695bf9264e59516b43af98f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd39f63a47910471050bba904455244e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33c9fa7e108811a18cdaeb160c7ebfb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7678e5b89a034a25492ebd6e523a3d5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b3e192a54ce806ccc1ada9714e54b9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5852b5b1962d079b92922bfe75104d72263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb789a088dc843470cc9bcd7dfaaa354264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9805f95d6d3b618c1ae25455ae18f4bf265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006234a52feb389209506004b0f99f22266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45774e8684b443b9cbb7e92b10f132b3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5419aa1728c03d876de8d8cea1a2e1c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a905e9a5e039bafe581ba8061c65a01269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda5f44b5c67efd821a3c50e0bfb22c7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551b7502d55457b4605101c29ba65b47271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ee108bf1e70bac6a50de1f968eae6b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8492c8c10f160bb05ed0b47bb0a5052273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871187c1b4be16a2fb93f38f7f6d113c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8904dac83390eccd9a1252f66526ecd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b93231ef41294d8180abe87fc09b6b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d0fbe9fd7eddb663d74042caa0eb24277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b86db8237837f21609e9b6214ca0a64278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b9aefa02841ddb4128cf91ce55d086279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e1197b8a28fa354e7715ae7c79a699280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af05c59676288c5729fbd186b64b88a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9506dcc01872be48c31181f614b11ec282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a203a31a560374f0060ff955e7b08d2c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3960504e04022bf40e03e1b28bbb465f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0739a5fc09494e1bd7faac88b2574a73285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dc86d70c82a31ef980c593f04a7bae286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d479fc874499191d519ca9cc24a6b9d3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce53ce4b51006a2797163ca7db9a992288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60d7a9c80aa2a16f33cdf976cd3a9c6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a757a40e9c3cc150dc2b274b56b60d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accb7a6e9d54afc845c8753a7523e412291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9141a24c709baecfe8315d609776dbb7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e5d5de61291d742c2bd7822a39b03a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc34c4f9879d625e3c6230bc52e12bd5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8112c59c76e1355057724d1c26c9088295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aec84d5423718ac0c6f23d0e50536bb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972983d79601410232a3ffdfb4d34e34297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb6715a17b8ba9bb8a9ed605429c55a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4403f650bd7686954d6a70766645fd1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f772058bbc1d6d325c5d2293fe15b9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dac0093159036a8165f5dca028f7b70301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1394ae7e662a4a76857c6370654375e6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a11f134ce0cee67004de8e85de4549303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dd0c2edd587c1c3b410e1cf2031ac8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac68a495d0b6bf89e7b780a90cb6b4e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4308517852148887f2abccfe7055926306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb53a4666466a19b7f20f5d13a9b779307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9a8993f50a25a6c5b13952ffa31d92308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf094dc500a3f52482c929a6ed23da90309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89f14456b67a9978e727b8a0262e3dc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f31125f193256c6d97d34f9917a5626311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9227479c27725d3e4480d9ba65ea84312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b463927fad90497b6803f26e06c7bde3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6038644bf6fc7ac38333d494a83b5373314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e564e82c1707cff8840896d2def1f5c3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ea5aa6c9d7ac5c54b7de1f8147c5d0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e0b87b6a01ba898f82053f39be81ad317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d67007bc16fee6b05776a31704f489318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa971b0e205bf25c99d79d1e3ddd6ba319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c68c4104dae606d4f58cb150549f004320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac0276e6bc507531e612ddb5838a14e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c55dd67fd9133d37526ac4d2c9f13a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a390266481a2ca58f76b47aaabf8f3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd9a486a559f01d24c5b56302000528324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1307be69885752b242306b54667b7616325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11270,710 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...658 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -12240,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J175"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12890,3794 +12137,3519 @@
         <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
         <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16851</v>
+        <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.35</v>
+        <v>1.25</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>16873</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="F27" s="0" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.25</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16873</v>
+        <v>16882</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>90</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>91</v>
+        <v>23</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16882</v>
+        <v>16889</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.06</v>
+        <v>1.7</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>16889</v>
+        <v>16921</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>1.7</v>
+        <v>0.91</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16921</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>0.91</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16921</v>
+        <v>16924</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>0.91</v>
+        <v>1.03</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>16924</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>1.03</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16924</v>
+        <v>16925</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>1.03</v>
+        <v>1.44</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16925</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
         <v>1.44</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16925</v>
+        <v>16933</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.44</v>
+        <v>0.57</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>16933</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>110</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
         <v>0.57</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16933</v>
+        <v>16935</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>0.57</v>
+        <v>0.93</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
         <v>16935</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
         <v>0.93</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16935</v>
+        <v>16955</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>0.93</v>
+        <v>1.03</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>16955</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
         <v>1.03</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16955</v>
+        <v>16972</v>
       </c>
       <c r="D42" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E42" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F42" s="0" t="s">
         <v>121</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>1.03</v>
+        <v>1.65</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16972</v>
+        <v>16976</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.65</v>
+        <v>0.71</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>16976</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
         <v>0.71</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16976</v>
+        <v>16977</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>0.71</v>
+        <v>0.49</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>16977</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
         <v>0.49</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16977</v>
+        <v>16980</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>0.49</v>
+        <v>1.05</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16980</v>
+        <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>1.05</v>
+        <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16981</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>0.59</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16987</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.9</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19008</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>2.38</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19029</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>1.22</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19047</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
         <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19048</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>3.51</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19049</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>4.2</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19121</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>3.72</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19128</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.16</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19125</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.1</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19123</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>5.01</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19149</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>3.86</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19150</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.43</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19157</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>124</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.58</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19176</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.63</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19177</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>1.44</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19211</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.52</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19213</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>0.7</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19215</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>4.44</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19216</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>3.57</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19222</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>1.15</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19223</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.83</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19232</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>0.82</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19234</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.91</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19235</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.03</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19236</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>1.49</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19237</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>2.2</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19244</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19247</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>1.51</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>243</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>244</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19263</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.83</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19264</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.52</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19264</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.52</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19266</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.63</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19267</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.89</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19270</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19272</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19273</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>0.77</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19274</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>0.57</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19291</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.16</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19297</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19298</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>2.12</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19301</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>2.08</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19303</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>280</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>281</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>16</v>
+        <v>43</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>282</v>
       </c>
       <c r="I101" s="0">
-        <v>8.970000000000001</v>
+        <v>26.17</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19314</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.62</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19315</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>287</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="F103" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G103" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I103" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J103" s="0" t="s">
         <v>286</v>
-      </c>
-[...13 lines deleted...]
-        <v>289</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19316</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>4.49</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19320</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>294</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.67</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>295</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19326</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>296</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>297</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>2.9</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>298</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19327</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>300</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>2.46</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19345</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>302</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>303</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>43</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>304</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>26.17</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>305</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19346</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>307</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.03</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>308</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19346</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>23</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.03</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>308</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19347</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>310</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>311</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>1.16</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>312</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19347</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>1.16</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19348</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>314</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>315</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>0.77</v>
+        <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19348</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>317</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.77</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19349</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.88</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19349</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>0.88</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19350</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.8</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19350</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>326</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>0.8</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19354</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.01</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19355</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.88</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19358</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>334</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>1.93</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>335</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19359</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>336</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>337</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.83</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>338</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19362</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>339</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>340</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.8</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>341</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19364</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>342</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>343</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.51</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>344</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19367</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>345</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>346</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.59</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>347</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19367</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>346</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>347</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19369</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>349</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>351</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19369</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>352</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19371</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>0.59</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19371</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>356</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>0.59</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19372</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E131" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.6</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19375</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>363</v>
+      </c>
+      <c r="E134" s="0" t="s">
         <v>364</v>
-      </c>
-[...1 lines deleted...]
-        <v>365</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19377</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19384</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.7</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19385</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>374</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.51</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19383</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>2.85</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19403</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>8.49</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19404</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>0.92</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19404</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>0.92</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19405</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E142" s="0" t="s">
         <v>386</v>
-      </c>
-[...1 lines deleted...]
-        <v>387</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>0.64</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19405</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E143" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E143" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F143" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>0.64</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19408</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>1.39</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19409</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.49</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19412</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>1.28</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19416</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>1.46</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19418</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>4.2</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19419</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I149" s="0">
-        <v>3.91</v>
+        <v>1.75</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19421</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.66</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19423</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.48</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19433</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>5.78</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19454</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.67</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19455</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>2.55</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19456</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>2.5</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19457</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>1.93</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19458</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.99</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19560</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>2.64</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19461</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>419</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>2.48</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>10462</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>419</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>1.75</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19463</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.75</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19464</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19471</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>3.11</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19473</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>4.11</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>453</v>
-[...11 lines deleted...]
-      <c r="E165" s="0" t="s">
         <v>455</v>
-      </c>
-[...260 lines deleted...]
-        <v>486</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>