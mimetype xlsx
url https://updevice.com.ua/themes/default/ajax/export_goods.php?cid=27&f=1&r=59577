--- v0 (2026-08-18)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4424969e007c271d135b8692b5145f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35619e6ec9c44d07460b31e74beab002.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544596f5d2710fa787ac912c2a51fb8f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a642d984905b69a5ef1417a437be3f0c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae74926d0be4ed0597644ed28dd343815.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fc071444a086bbf37094393652d1076.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275018ba48565c5089264094bd5375b87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92c22841e9bc32f1921e4a7bf1c6ce78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd185b452b25f4262ecd28edc0c311819.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4def42c461eb57dac713fac757f76e010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0019e4bfec22e8feac232083603bdfb211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a03052a1dcd29190485b1f6130220a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e197067ed99786e2b5c3404768c5b97213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c56ee6ddcd1e148dbee940b3838f7114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533538540dea2e67fc4e79ffeb7a556215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a58bb26d93b96b46cb8a33a7c430b816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa22b439eabacaacc5cb9da3515cac717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b246f5274ec34947096f2f69b5bf2e8118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536eda9aa658385cc0c2a24017b1e51d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b837253c259514f13179e58e5adebd9c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd8e72296d0062684a0e519f80596e221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da230df6c23a8a17ee5daeff15ab432a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca31e4c6614a51ec625824223fe29d7823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f51ff2085b43baf575c6b707129b3024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeb0f8c7413a06076eb4189bee5292725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adff6a198a36375f5d4ea06f07fbbb126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40647d915fa240342145f30d07050f427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d8c4481bf7a9bc7e43c93767e9856328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a471f265d676c7f365d12b53539a34b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091f76cecadac3212fae2720c5ca8a3730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10881a7dc03a5972fe5a270f2c53ba8d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b4f9bcfbd4497359a1bd45f4fc29c732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6514c5f2e4c42d6db0d5e267067f708733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9954b2ae372a3cf9a5ec1788da6d9f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723a903cf3737c6afe6c339f70650f4e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c017c5b3381660bd18d9aa4dd3168836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1db0d1316a7550cb55005cdb82525b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9949cb38c00925bcffec6ced11578638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22a0b94577726f1c488d3206c08582039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b583cb6fdee817360242adc89b7f8dc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0266bf290ba911a152c44650c137141441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41114c3b58282bb0cffb3b1d769ecef942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d524fd31670ac92883b398f837957343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cab9bec16d0f4f57de73ea8d32555a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f0314058e5ba453d1864783a72c6e545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e020ec29420095b919e3fdb327eaf3546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c353835f37d787b0276d7a21b3ea9a6847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a905d4fcb3b6d1d79704305e905da048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdbc5de88422eea54ca067390b6fdc849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9094a6ee62b64b0e0451ce8b5f3c450650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bb21d85614bb4df6c0583066b0d80551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e94af7ec58183cc3d17a05a8195c0f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add14fd6b399988f78f1a1ee9c280a7853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462d3c37a018ac766458d0c8d085690054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030e79213cca5a5e5094945b8fb0774555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db612b25b99bd4e9c1eafe75f980fc6a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805c9b3118215b76d20908ed9e5ff36257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619b470f41ac8fe6e3f66634000c22ac58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970391ec5226cfae1cefcb3252adca1259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252900941d9fd0182225b1f795465b0c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aacabafa1c8d19e9b39f8a1e86c576c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeeb1d3623834fc697f5900a774e29962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530bdd35b2165ed63cc10fcbcc6773d663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f1ad25e91ca1b46eff99de9d7d4c7464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff146a2adf4f37b372aa9c6afd3a04a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01687428ef0b07558b0b48f798ec932966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d097efc857ac50a7cd501994a166112267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a468aafcce4b800d6ed35bf4192ae8468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ff052d4f2da19ed5c777b05306c47369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa5ab981979f077405b5d970f05405a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1413f0c783c1d9bd76421cd28ec87d6b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e3b3b433e4995c7884a7f6080096e372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c44ec7bc1a4bf91ba54420950d2ce373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10005174d6c6af1071085fb59c07159474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ea0966180f474a71c8642fd8b9816875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a21ba9d680f7da9c3aafa711ec9407f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa303eb7dff51c7aa429a660acaaaa3a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445ed901f8380dfae82cec99e216654578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1fb6fd27e435878ec62b1ac3119db879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fd44bb88b6aec1a259a5da9e5dbf3480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ddfa394b689e7ebf1fc8dbb4dab7e581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7275c4a04464fd8ffff4060f738a4782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cac97f404c069da226eea2f2bcb108383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8d2d12f14641b3cf1941690f8e514984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f87422294ad964d31c9b2c20037b7e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bbff09d4a5dc7b2e75336509a0d02f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09403e5d3baedf18c2fa3a294f1816b187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655b6652233bff6d317801ee660bfb3288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865a85e72a7b80d069788217177ede9489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31062afb8f0d46a06fa3b212317ff62a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d15a283f6e73050029689cb93b18af91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230bc625fb6a4d695da320d587b48bcc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fb52cd52073e0ce675b6593bdf6a3e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4edda3456177bad601e37b468a1576e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909d14654f2c7b744dfc2884266c6c4695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb74735bbf57b1710d562f025f1174396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f4db2aeac8a4cabf53aed420e5795997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa3ec21b810e83b7a1919d6a04d170098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2195c7861067686d965b91695dbe17f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99960905052c4ece77b62437a5858707100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8f9323f0c545fc92dd8eac1bca2c23101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855d1c27eeca59c5491fa642798a1d64102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f566d57283c5e357a0b0e86ceb43a020103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ef53028dab353d522c687c5f9c15ba104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af6272a3889631a9c8bdb4672178090105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7960df1fbe631ce94290294a4149e8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec64fb00fcac71e7177a75ae3877ab0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884e8a094fecf095795c25105fc62caa108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897a4f9e391cd902827e777d5afb584e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812288f8860b887adce8d933387fd8ab110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9f22dde0d91fbf427cdafbc950ec1b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355064d86b8f8134e04d392794bf8b36112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf95d329ec962811a4684a19db4588a4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4d033f385f843d7b835f25bb43a835114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e1470e08e719fd10b15fceaa30ec6b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dcf2d39a872e217586b826bf00718e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd26e1c4674588a23e52141a7d02b0ab117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec9068786e7f1515eb761dd4000376c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7b8fea89dce365ef019678122cb41b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ebb7c301a2f57dbcc929b4dbc57917120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e534da1999cbdc3b84e6cbe112d5cd3a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f62d4a41cbfa8527cef48eb4d2e3ec4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850b0c5a357a192b224f0dcaf444624a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d627921343ff9a8c76f5722a48973c5e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7071d48fd3aab6786929ed9b6f0277125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f237cfe2468f9188537517866a2c439a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711c1f06c397d892c295c6cb7d77937d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd3eddc44f3efe9740d2c843230817e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac0450087257ad2a288b7824f32af05129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff21af066a0785cb42197d290cfb900130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98ae0943a39a472290e5198b8adc426131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9ece7affff527b54809251282c30e3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a745bd3172dc6a6a56f0a0bd0ea48e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5de8d5d85e1f351735b73ae9e110ff134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6813086cb5d82910fa9947f55e5e1856135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c91da72b8bc299c6dea72923f8fd407136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb58c6db5b394b31cbf996472bdc5f6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ff48ea2707571ae4af29fa52ad9fcd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bea727ec796aa4545430696867115b0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8e1f6e306723571e77b183fcf56ec7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de28a0aa81a4770d5197f83d44a27548141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c772071efbd21f4b5bf914c12309f6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f231d3d58956628d18ba2daeae7bfe143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9c39a3f227bfe8de637dbc8ce09f03144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b490c9fba127dabb53b3fddda2070a5e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0da48ac4680b110012ddffd909b782146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d89e22669607c5d7647b4bd247aa1e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce95a59eba3a0ca125f768078f71180148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b3925914670de0b1ab52f5bae5ab8d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99082210446f42b76c08583d5c796bb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599a36afb812706bb4ea1e4ea8f3fb29151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa2f7588df124d8510feb761f578ea9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252a99a075129c2a5678f3a427d18ca6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cf5d36a0d09443bb5084e9eedbb2bb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b735595cba9e501c137f04ca6a1b5d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89825067f6ff5af7eae704e7cb3f8645156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd35a6208d64a3b7fbbf22d78444a61157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f10e8a594991cc414e97037edcd873158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3d669688ecede06482d584da0cc46d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e14c07c42a2e5d206b2b64bb35bcac160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ebbd8c41d827a5edbf813a32dec63c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8854bcff8b68af79df2c893f8d6a0774162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a5aaf5fd505ada7fa4a623645e5b81163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5f40c589c503afcb051e06867e598c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aafc16052a947e92e5fe1afef8819b4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0b71ac5725fca14705962a8e048e4b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46205832507aa11c0dc093225b1ea163167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8da6b3b54c0ed314a806a4985ee047168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a41f30992cfafaebf8d153a0d5924f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5f74f94aa20e5aa01c45b7513f3d5a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfed7b2ab6db3a5569da4386a946980d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728983c1ee37db5e1ec354a7c613c6a1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b83bb7987c8cc302375d2dfd44523a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67aad4e320a060021089ef8b07966aa174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a8b3f7180d6fa7ade4cd33e4db5957175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5060fe67c0e5645589d9ce9c342e580f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec8f2fd13a69e6d9d89047f40523a65177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560036c3412e643656f241e4e66302d1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5586fd95373e592a34fd6222ec5fd240179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48b1d39a6c7e2163cbccbc67a454cf2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26796fa8ea659bc6be94cdc1c724eaa181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e515d3375d48a75b4f21b82774ddc9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b68554f0e0ff71bed76693f762a7e6c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918f3a3bd06864e8e13e044e2e95d4da184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bfcb3355cce4a82759ccb9ed09ad4c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a99e9c1c2bb8c4324906c711fe5729e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7646f6ec394b7dea1917064d2d240ddb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b043f1b8bfccb5a1ac91314da91af4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9807e297d679e783c2050f32231f3d3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80968c58ecbdc1dbe91a63fa054f38d2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c16d98178d8994191316caa9f4c1174191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c862a86fc111ac73e4e9290099c686192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da7c5b77b683b388d59f3b7c8fb1376193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34c6aaf5a2f7e15081bbd99f50b6411194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbacbaa1a2192799dd8190ade2d2b5ef195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca0edf227622bb40d9ec5af6d49ba2c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd0c67f045a3d58e45a622dff28aff2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41af56a32b2bf7af8f2c53727db01847198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d8be2717e4d50ed0363499fec9f7f7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67668a7c57edf4c230a39ee719938cf200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea2a04c2368edb5a58066e5f5174898201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aa317e8221f5f6ed8cbdf6fc518c1d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac702edd86f07de530bd0ee5331989b6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bec8b918172fb44c4b79fbde83609a7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7111483ff06802d278a2bb15fbf2810a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951250f659d92d3c99006a11afa05cc0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fe20d8c50df4a6e2cf696dd8921c64207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63a7b06c6ba5be9c0102470882712be208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0969c15042a35e29d76b42aa654a11bb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c8c375ad8f1f7f85163ff759fdab74210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49beb21dca1adc422dc121a68c261bdb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3a9a353f5bae7303e8a67a03b5f2b9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb061677ad4f32600cd50655a3797c73213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa3d4c7ca8ff2210622f6ffac70c90a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc5778fe4ac5672200f740dc5864c50215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574836c79fd51a9c3c5b5095fc700298216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c5f9434a2b94382aee4a8671cf7e2a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a16e36f278c75649507d94df4a80d6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13d375cfa852ac555077622e6b5741f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b1353eebca7ff54c4a5cbdea8c6f16220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d491f2e9b4dcb92432d11c88ac9b993221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c317783c2c50affac296cd4139c9ecb1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3e383c7affe21a68e6e9760c6f0625223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f304add372c92f92140b15bffb7cb57224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e46c36db0de707743336c96eb0eba38225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41bd4c104c75600ce12d758b2a4041c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948cb2eeadf10399ce078d773fb48c79227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ae91d37e3bf77cf2c33ce03656c27a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a291906f26847f569a8d4dbe562fa54229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d7511bd29172298706ae9afafc7925230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8155ff0805d1fbc3074273faa60eb8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22957d3cee878208f389a68d8271518232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecde4efe83c01add5dbee94b3aee4e82233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e764f9b76ca2ec77ee0e9a30de3b39234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c7285dae228a058a9ef61bfc0252f7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324f7926f52b63c0a7058be1c622c37e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73be1f0e13269fdfcd781852d20f2f20237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c18f6d30271df10dc4a8d79bd0b3d2d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459769c6f4e1cbfc46b65bc6a73aa6ac239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e750e3ea4ff4baf077700571cd7995240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab0b3b225c8af64cbad2f4c91db0501241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0706c1938a0b9f49311ce62155776e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3c8a9db320f0967eeaea2a48383997243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5872865d38a56dc93c54314389e42bad244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1b6547e8fa9da266f2dcc505bbee9b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdac2ba1cd6c5fa8b4efddc03049ee54246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777f01a5755991413150eed055ed5a8d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d444e1d90d9ae05a2ee51678b719631c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43fd04a51e09e26fab1d1d55d6cd0ed249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a201821fbe1c819a85e8c3bfcb0eb8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c2b1122b6d86ed8d7742ce1222b3cc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeb52ae4b546db75635ebe2e056bf1b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8b063d71330d766b7f9ff8b188fe5b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9164d7028988b18928037b713df2e5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e00c257ea5ffd7dde6b7c5d2eec566255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2546a9ed56f7bbdd75c5054e9dca492256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6abfffb34af175acca5b12c77e3e9d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8e2c98aeb157eb519e7345cad41c6e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641534a1a25bc5353a34ab2408c44817259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f6791c1d2fd6a0422097a02e13aa2b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216fe193017cb2843d18b9caf25644b8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9061593b775520a1bf7b2e59e943f52c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe26cb3df6b79183951fe760091dea3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a293df0f17469d85ecf97db7a3e90c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67893a746b191decf500e1a02b2c2cec265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da99fd70a65eef02920d3c3dbf1d242266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676b81aea02e3b8b0d47fe062ce7e425267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e4da6e6e6e1342eaa219e5d922a0cc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7657e7b06f991698287bfc3b0b4228269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186a1f6eda9ea625f6605bd4b7b501e6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b1effb6c3f3026514450925465f9df271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b408b0a9795a99701cab7b25ebdcaf11272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7cc81b972731116913af8ed8cb1bd1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7980d77b591521eb03d3e8e89d3f36f8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9683837426c8363131f106e4a0335b3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac84e18fdeb47e1407290f909a56887276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effda3ab4efeaff887b956c046e39caf277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e10ae0b43ec3dc03c82f05ee2d8b880278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11ba71c157c04f65c8b57ba310a8609279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3256df278f1998d9626986a2e00171280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa168be40495a151ed4cd998da984ca281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a628878ccb34fabbca9f18bb828c59e7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5d6eec4422bda3667370c0bcc8e9dd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0865dfc3e7ed3acb49106bbca6b66d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eda8d50a7635a59a503f1aecf7bb463285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef9397f7474732a24fc2b18a376806c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dade52c15fc2944446dbe467ef063596287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c9f9d3dfe5ff19e352ddb13ab00b6b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a06384f1db9c73717e1eb8a97700ab289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27298b10696e7f475b9fe99ca9f9540f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cde87a0f2406eb3eeb1e1cf0e8e7fef291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6396b6869ae8b44a4cdc1758cbe9267f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a570cd8efb03d8fc3cb0368078889f6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58088fb9c942fecc3df1094857f30d9a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99e96c4d0de8aa110fea11ce25bdde8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a4f25a24034de23be86a1540375d64296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5ab9d009aab95f0eeff37670e9f570297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ea13c2703acaad99c953555ad6f193298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c35ce03ae9c206afdb2fbccaf57705d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbbfd0c7ff94cde596af0b7e2f13868300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833b1b4d69167bd0a11962a024245412301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fed186e06709bf48a3949a797b5bf8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5535ac59b4b00449f19785b068d55b5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d481cb0622fbf34d19f04c11cb5cb5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd436b355273572bf9e58a0adc5c0c64305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250233287a584a83926124b2e209967c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1305a1a3a705259f0f39a3d0e139e7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dfb1a0fdb9d14fb1ad5b78e1c8da83308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7db7c508d13fbdef642f66aa1e121d4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe721e9452a6158b510f5d234a19bf3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadde85bcff53c1378421ee8dda1251d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245cceb659337aae0c6e7fdd4e5c298a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20991be3e60d7ae9ef2b8507d34f79bc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f782c3b13d316f2da38a02bd555e01fb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a486bf4483192033a431ef455632e2d9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13436403f62c348264153f05e2806aa5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54db4540fd225478d56e528cf936ac91317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53938d544d2505c9bd6d9d3ca45b0612318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd285eb8ee2a76280536dc04442b6eb7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5bd43e784879b601ab4cace886936f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e1ad6f76377d7ef66f2dbdfb26b301321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99de7667a6d195813a30740f8979d169322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6bc6b171223dc0b03406b2e0f360a5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79482131205bb1083c28d802ea668c63324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613fd60dbff780c4eb1727df5b129cae325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f0e8fcadc1975207787ab16649d289326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5243d653afcf3e10d67db78407606a98327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907b1bd1fba8fcfd50ac358b2cba420f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a0eb253199db93c45ff0aeec6a96e4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b6d4b4b6c3760cddec985e9f880359330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb46e30b510f694cbc0c5f3af6bb584331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf3dbcf9968bd27ffd62782931e7a48332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756e94b7b84100463bc2b5e3f3fc8797333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7a08aab00d8d39bbb2f6f9a3feff5c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa59fa7d483e18998a7c20ba8d1b55dd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f28f7179c6934ccd37088e2dc7106053.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885ef78371bcc0acfa761f46bd00133a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dda7211df21c1ec8a61efc7ec959bf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fc58f1dbd29463c27dbf77eb3b95c86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdcb232760f2a37e6815008aed6f7d97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0d1180efbce38a397bf454d6abb29c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c599737187707fc72fd28c1e33d6536b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457ae7b04f3f764545ea4c935cd2679f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1676b468a072503a243f75ee2da7c39011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9995f3554f8d005eb3f64928ad332f5812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad26694311ea13a1c93d1fd9ce1c42c713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705ca2a832e5cdd4154f6c83963e929b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6bf9c599280ebf9570023cb9f5d46815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc1e35a11e07ade6add1709b11e5d5a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7134a06a7b25c875901103e679da216c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00365e763f0bedc16d17c710efad365218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11f601d1651f8953b5355c298489fc119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5589842f2e3064b5eeb2f981b52f786e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9717d450ccd4e948b578c292e7f88421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf84abca37de03c06a4dae50a84a1c5922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3ead7afc4a1b9805de6d7dc7ed944423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa77609847ad9efa322ea017afa04f1324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f36e9feeb581eee8eee9270ab4cfa0825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115decc903dac9f9a9883a3b9d6a9d4526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fbc21154163fd9560d77bf705579c527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67d52f899e2a618b258691d94a8c1fa28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1352db5d5f6d91c555d4d633aca3ea29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a7c6feac4c5bd159ce65ea1c21ea1a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70a208804aa792e682efa6c3bb9385c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddbb9569786a99957e9bee669261b7032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b284f7b94503a0ba9e86f1bdb70c64e033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603339c44b082c640fd54d99c6b297a934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f808db5e60c3228b99b3d437776963bc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6782b11d5437ac4d15d7271747e8ecae36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6bbdd43bf6c7173c551974447679fd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb4e878dfdcadf632d1b7b9676348ab38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62cdecd4755a87b1e1bd275fbcf825c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e315c378d44aaadc92504b0b61db2c140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07f641336321418dbe8bd9d9481449141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d00c5bd87a600d9f0cbd3d1c7c251842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d736578af46747ff8030e233537a0143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49490d0fe50e0ff462a6033165cfcf6344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2372bc1beacccc890c5391050aa709a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b5400d02c5401a960c01dfac5fcf0546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f8df55e68406db3acb4322d6a970f447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d01e3dd6e8acafa38b1b8a54e7cf38848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee9d1e35221e03a6f54dac4f268df0649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf22a3fc2f0d7adf8e8b05064d426c850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c9e573303fbfbc59ba3573f506fab351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849c4dec5fbdd1fc80944a0c61fd057752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab7cfb59e2a444847c1217ba092cb7453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6458a67b39c5e6901cfd48bdaa34856a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5361607f0110b18952d4e38921d7c36455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932d2cef328d54643d855885c80c17d956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5a0d9fafebd025699462844c7f538d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756f486edaa7a98679f13e763678098b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86f0bf88b187af0b2bb8780389d316859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0745247102b90f5c5c40f97ed4a264560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063b208d3046352eeeed772effbf589761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cda614cb15c099948237a076b7c7e3262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8f9af2177caa0a41027387d47ba17b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4c4757c5672b63a0a04deadbba219464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2320652b9e675a82965049131b4eb865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce75fa0d01a3f73a9f4d3ca2c6646f6166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2554066a3b8d5e08897ffa212db5a1b867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf1396f519e9d1df919a421a8bdbc4768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15787d1eb192355da8d3363045ac941e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33896936844a80cd9d7e44244fb189270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2a9307a86ad63baca008577be4e08771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04e8cbcab30ff259ddb97795ec3d06d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d8a40dd8480f43de95e335e5681a7873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73172b9cb93b85f9cf3f1c98beda77d374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc1272bed0c226b4086b4e5c9d2cb6f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8e4b4f331cf4f4e263dd80e729a6c876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1af10f7beec23802c991496b2b24ac877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b70b10a9b7c17c439c4008e88f57cc778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e0a9f815670d321c89b6ee8749a68b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aec088759349583f12413804a9933ab80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb7148c94f52dc01c288888084c976781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a648b70b89416fadc66b920d080d13a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed89043697c3e78ccdf1d29a6c5af2fb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e29b6b6844e023b6b047f8df4471a4284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d12a11bc9240f93dc2085dd7ddfa5285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a1e47064e4b6230ac53bfaff8eca6486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c09cccaa24c8d27748d11c4b83590887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad390f29f25bbd1109241bbfc8a04cd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57834fbd216179c185caf4b874770f4c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5cba26efef0db98ccc76cb8cf844bf90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd0a872a766e86b14574d36abae79c391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525f17a9bb8c8d7892f897726537070592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15502966afb691285016752eb0f8983c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d241349eb7c885c11cfe0f1a0cd5e3bf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf549ecd96a5fc7ed305bd231d37ff9895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba938758f15274004d9076057644f1996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c159d8ba5a129988083a49c4eeebea5f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f542b6437dc84fa8001dbece2abe2498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3469f107e7c6ae153801791146cced99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2fcf3f506066f56f14981d2109af3b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4472889ead5bc338aca7ac231e180a9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797ccd7cbf3beeef7cf3b9cfcd9494fb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd13b419e42a85a64ce3fafce6dd1042103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eb6bf9a970dafb687336ed003ff767104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd329b55b8fc76257409cb0e7d8631a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a0ad0369c5900f4ae5edd56780dd51106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9764c400bad820d5f77ee2b88afcc7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e0a5ae04a893a638a135817b972be8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9fa5fe4092911802ba0e5222e4c23e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64032ff4fce7a27b8c0c0bfbe9f2988e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da20aa4d2c05c5d2f1070b34ef888fd8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f2519f276b4596f808cb12ce2d082c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383af9238ab62a33e3bec1bfeaed9768113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b65430e917129f270b2b41fdb0c1e52114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c644ef5feb1af5c35ebc3935d2e1eeaa115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6695c34eaf29980b5bb79f46dc05c0fb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5bbef17b09a0d187ea8764a707537a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb19b0dd6f63ceac837925b6ee9b079d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de0c9c3a343ea07bd1feff6651c62af119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf74e0f211c2b212cd6d3bdf3109706120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4705ae673291de1dd24bbe714aae3a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943f525ad7fed527a68de93b7f871102122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39be4f41161f8403131841917f307359123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c63af72ad40f095c7213909e91b01f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012997d8588e71dc2bb1cd069a6510fd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d87ef60eb7711113c67268406e298a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022b6a19099bfd396d3bb4f2827459d4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfee2d9517adf71fe70ca597ae7268e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f6b421a9dd8c05f29a58747769000f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb58ab0a6218e45c538351226767c5b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e560e6ad2d7a077959646ab0b137b79131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc16b6d8f8d2a1320b68e64211f140c6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef11ef13e5e9490f923b2453b86b6a67133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe0c10ccf7296f1bf8268d80aadc9df134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8729d98c7f14b4e740abad421657ad135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501121cb72f9052b1d207a2b791a09df136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1174024d15fc58507466efa4536d2feb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcb2ddc85b16abbb92eb83ebc76261e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19db54d22b6f3c7deed4fb22a4d3dd17139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bbd56583e3f92f657379686d510303140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bf94494b40be1dfb8268f9e3cae294141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14de112321ba98a15f6d8ec6a663860142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f414c44a27d556d5491ce58ac6ce74a9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47485a87e562a9ca555e5ef3fa3c60d7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183d7e30b906054b49617c145682ee48145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f881de5db3cd565b853f5973757265146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68ad056705fc1c264ec58ad3ce319cc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004f13e188d5347137c8acffa7e6b8b3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4375cfced2c35648559690e1b6012a2b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b505cd9b8579a63987b448cbd250d1f9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199a22a1603b26088e14b049d28e4cf7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09010b0199cd16b1dea8ea064c6e6344152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a55de3171e68fcefafb864a86fa75b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e44d1e32e1123f8e063aafda78d925154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68197ddb2f65db208e29efacabc1e63e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679b1da97e22c4422033f41c1fb8bb1d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b3f221bef6136e897aa7c4d1fc730d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39528c34504f514036c9a80f434fc951158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56069dc0ce5390949ef657bb928c2c70159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95754af940934a5c03e96949143b31c2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53873561ab6304dcab705590d265bd2e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031a76290d81350c78d6f2ef1159c4b2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355700dd639adffd89550ed9f18d7b5a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5998b69a8f02ce7e0e4e90136487e2d9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d72d09caa57d03ecae4841be21bfbf165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df6dd3b13fd9a06a253b90991f5e9f5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b577d291a64967c69a21bb257bfa138167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57faa97a1fef443efdb10e5ab4779d33168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fe9d39a8d562a91b50aee7c8471c19169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62fe68d89626ae653e7db44b0cbc714170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a4cef2a637b426310453c43d7698cf171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6be7fa6ef2b3615b33cb4fd234271e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69896c91f09f78ca58de696ca5a6657173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2948338f2c298be600d8452dca05fa35174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221dc0d918bd87e0f9c1148509ac9d17175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6e84223af4684a90958549ee344003176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6814c1f5178d2ced14e9df9791ada5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3df13eb3c50fa1840775e1b3319e2e6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ce9d479b66cced08029abec2261ba1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d09f321f573075ab5c02ff9d102bdb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04be0198f88479a6e6b0e717bebdb409181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41258452a471dc83ec7a17d8fc62dc77182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bcf413f2512fbb2865a8ceb533faa1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a36d15e54504e3c744a87d19c99b53184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9091a74e7537aaf23cc29a80577dad69185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839e6052437c0fc1f65e611b2c41c435186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74890faef3082d278c64280084de3b3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a57e8f03eb56dd6c962c7b92591abe9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcae4be45613a8756d9896f822c16ab189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfedbed268d3cf01de34e3ca9888bba190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bdb644fe10dfd2b2af7567ff0e3900191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263e937061468704c012e7801a916b8b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b05df298c63ef9b87a1318684f65d8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952a2394ecd89e6d4d3cee2442f439aa194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e2cb155107753e0241605f4eedfef8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9ca4c660aac662823fd01bf9688460196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5819d8f3711e6584c1e8393c2612f1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d50230e15720391a907e1cce109e9f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c021acc4d446bc713ecfcbda1b3de8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57dc977ac5860d94c49ec55053c4088200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dab204d2bd949ebc31266502b447969201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f56072b1aee716d5ef57ce859361fc3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1137f3f20e3ea70573f4f013c16876f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9522ef15fab2d3f51fbc7d0cb938d9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb0ca16ce84de2a4b4393d1b83f150d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4da99c192ba289a09cfc5ef2482a463206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2754dd0430daa39b09931f8096b7ceed207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5712926640e35c2e75f80feca808abbd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b762e4a9e0c800e356ce253ca4e303209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1b10bfb7ad91abd9b2c42f0777cf82210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65632691d7f988648ffba135f2d52e49211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa55bbfeddc683a6c335005ab8fefd2e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2129f9ec27716d4eeef6ccbfaf7db2e7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74d4e1d6957c240294147c22d3a7662214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d7217b62b2537223fa04be86210d5f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bd911426bd115980aeba544d1cf1a1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d91d17a706990fb248eeb24e3ac018217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a14468aca498d96faec9296857d9ef218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d4cbdbc3bf163f68b0c2c01bfcd3dc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7149db1baf934c700ced20a832d31a0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5fcdbeedb3d13b20bf1c90c146a737221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed07144a2e0440d7f743bda3aecaced222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0dcebad8dabce55b46702d7b188aba223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04428f23a0c972cd8acc16874f18c99b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78167a395376a62f46279adc0057a7a2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec514101364edc8e10d991fdd556d19226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db46523ccae8b2406409393152ff8b9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82995e0490501494921220c5a8c7a76c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27139ad5928a530d08ce10d652ed9b7e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e16516bf6034bbbd48f84587533fd5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2259e0ac29452af6979340de2686f2f0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282c5bcafadf12ad218a27486d4cecd4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c070ba74d45d940bf8a5c83a6f49b891233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38318e74944be9ebbde4e86ea98d1ab234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f86e9517a14d89d3486c678a6a8b838235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dc65746f738f38ce6e352ae006c4a3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1ccf49e83320ebaf677389a9b47796237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26c9711559295525b9964bc3b49d42b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99fd1da1869b91af964a95221db7277239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f22f46bc972565786f042b46548c41240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2bf3c87a9c1fc5fa27809ee7de08f7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556399b38b7e0d784c4b852dbc554a75242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81c9c85fec8011c0825393cb1d3e872243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e13355ffad49d6b27ea7452cf67c360244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b7e33210217ab3ebea617d5d2c855b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad68bdaf4fca7695b74241621fda8c1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b30324befd05563f87ddadff47e5433247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fe009a2b300097a3dff48bd259bfc7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad1151f77a3c998d73eb181cf33ac09249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdf75ae8c08a5dc6b9abd8f5167df19250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbe85e05f1aac4a22f1b210ef322f4b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4694353e7fc6b818c5df7a4101781581252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3be40ac5cfcab04895c876e737b0b9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48346d1060e6cae2160743e2aa17616d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97d753d53e2e22c188929fac653cad9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a23938795f8f0d1d2b94ac11ab7fab4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9d907929cc956ca2255a12d9f1ba5c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32236c648b35024e24ea04f201f6afdb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa36e14270fb69065bdaf58f7005f50259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4e29e927dfce1b22156b364fb0abb6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ef80d88ecc342b4ba7e079e59e7c65261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6482a9f16e2f8e17ef2ac46e16bad4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d6338011224e7fb0276e4eb9c2e791263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47b80ca41b977b9bf0cc3e888b7d488264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd995ae987a299049bcb26894727095265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1222500f525eee50dd29ed50cb0be6cb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857dfe21a530a26d9cc1d64e26d8d167267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2d3e07847931ade1b7ddf179f4d71a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a841f1befa711871da15f77dad3836ad269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d50199330107455f5bb56509a29040270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75745a80d64179f361b85b8f251512bb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6624748791186a91a8dd7900ba366e63272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516ef44da2818cd526458ac3d80a01a9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015e67aa9ace1a8b338b9c45c0367303274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60f45b68273785db07bb908c4a07ea3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3be5e5a111a91c05cc0f22b3e4ea26276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f39b4fe7a927707fb505e39e6307c1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de0b2786ee9177b60c3c719064f676e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76db1102f46d67b0ea2a550c86be62ed279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fc6cd19250fa1b21aad4b597255bbb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ea75d13f48c9c7e68c98e30ff7047b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d604da40e9b4dfab8a280901f5e98842282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e127c391fd94806992a7846f0d23f15d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbafa0a419cdda69e9c551dd1f6a9558284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89a2212226c3bd8e2e4a748d33ea612285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5958b4310df312e0625d90946cd5df5b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188de67185f798235d66aa8f7010ffb6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcace5c867034f7017c0bd1ff0aab6a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdff8e76b6e42130ebbcc7425b59c42289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae095473e7c3288b8720839b4174f58290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9fafee3efbb78fc9dcba507b97f96c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac8a1f3394e70430463c86746eef694292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b4705649a4aff9c48f5d9c4b49c04f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808f93700152d0af169e89d3842547d5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bbfbf3b5291165f41ca0b4d1ff1443295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4078debb36f7eead2d419c64e417773296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f7f71ea039899b1d867d331ea48f48297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284ed786c37b14b17e0911c4d4e740fa298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c056ad5ab8385692cc4ce31fea38d333299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69381d3f3a544b632ce14e8c21e138c6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10affa283ab6f69dcb9f83f2a89e83c7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8ebb66202612c8a1229a3d910b5bd8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b10a6cb8826a5a2f475b9b8a7ec5e6b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9331a6371291fd43e156960aa1854dd7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8736935c909de4028bf2cec3ec54691305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc6542fd6c62cd4e3e344a1554612e0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d18ac0bf5959b2d4a0685cfe4e993a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc5e5a711e6623f10f65883e14880c3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50595a369aa23d34e7a1e8ed05182cc7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4405083f361a59027f1e61e8303a5db6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf16d2202c51149e91d1da9f1ec597f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270cb9602ac193342ec301f0f97aa585312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c922415be74b5c5d629cd648b11fbf313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3961502c41f3b7acc3fb4e772ce87fd9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ebb13b9992ad0e0a62f6629039bbd3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7895540a07a776bc977b8fd926adaf7a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5eb9531529c091faf4001e56d46c06317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b705666623409adf32de2440c351b9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b732d0e307aebe0ebbcc17dd3d8136d2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e77a4db803536d26eb82a40bc35ec1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b63e7db41e66d8536d73da5fb9af47321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e242662368edde53ea51b3fc4afb0f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d143b15611edc99513ce2ef8459ab3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eed6bd461ae57d370458d1ced78c45a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1daf4325ee728de7409cd02292511b5325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>