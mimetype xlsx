--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821d84f63b6646aedd693b2d2b32e0cf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef31d4b0ab9a390d3998ae916c1994c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff6b90d2a5adbd87c262eed6451ad373.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08127d8d7090190d4f6222f3fb0d58454.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3355c1fd417db18a656fa88608e96d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f2f352c704ce9dfeb34c62edf04b516.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a5cf7e58778c4527329ca49c4d651a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5453e0608ea970bd27f3cb9ec0f1dc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87f5cbf77fa568821e41df86941e2499.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008cec07f06c4a77b911347f11a6366c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0e1a4e218c35d97770d1d3756ab4d111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a80f9f0b7618a9e4de954999688b5212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d458b016d15af12d13112d20b42c8413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d80060d2aa1c9b937574d597019d8b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9fd27e8fde5fd2bf6fc21c7dd23f6b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e6a48a4a939be288f578b992836aa516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacb7c9f1fdd5b52fd0d591fccc9bcc517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3dc78d07e1f9449df53051da0a8d1e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b1a78612e2d69907bd4c1e4838910219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dc8c062a7a5ef7de4b401b41501ea020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693a763612355c87e2cc981eb749245721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3108f9f92b1dc4559489076194dc7e3622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f45a125723b1f6f3a852450d815e52423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2442b011c5f878acffd5df85d826e59624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c152df5a25f9e0336970c0fbb20c476325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c02c7eb18458fe4ef21e7d7df0b974d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4760833181d4c23bbb595e2c0bedbb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfac19b5bd87c6d0e882b63e8b343c8c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3925bc988d6ca46dfd6784b23f2a2329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f199d932dcd38c50d88d9f63d20271730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4557ff82624f81b7bf31a67e18743431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750909afc888d28e718d46d1b0279eab32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9f2d3b6d04d77839662e04594a1d4633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086fa7d6240b35aa1342dbd9de5941ea34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e94b85ec549bcb89d70d22fb4a2de435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6216b893ef33c35e2badcb5cd8845df36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0b4c7c8b921c90cea978171ffc32cc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f41dd1df9f789d03566c34a4ea53c538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afd8bdcc4a837fc91881fdd1a51dcc839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5124dd8f829ba7d302e9acd599ff671640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755ba45874476e0090cb34206dacda7c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b400b3a08e1a7109b95745a3674363aa42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7106916fbbedb46e622480b50cdfcae43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39845acb5a72defd632f60f890a6447244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212fe543c58d4c0fc57e46a2ab5de91645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005264991c92ad3ce866a6f9012ad00446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eafe27ff3de3feb5b55450e2d56ef047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0db524b58a4745bee2f7ddc274a07af48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512642482ec0446c2ad2a143504856b449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f637d213d21a7b3427ff7005060c945550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdcab79d0826cfbb1811649bcc4a86251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2643187f8b4914e3e8e7b645f9ff30b052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94773333f1d8f5414cb06bad6d9847d553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a490daa84d6540a2b04b05b675ab6ebe54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34d78d220187744417cbd84385aeebf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e1f397c34a8ed0180a437e8086a35c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14650b439ca850bbf5c68b217f9008c257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f5c40a25a19c1b81f26185dc9e4b4258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3c84989ff81b3323255a48871c876459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767fac80bf2eeccca768e223dcf13bfd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da6c5d479bfd9648c9940f25a16515d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802a744485d04332ca7408514588fa9362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aad63e00421b960f594800a00bc26863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b482ab2294bd19945a730503620130a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d59edf7f980dc21dbc94abeccc2647565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6334079bc6af9c32390b1b7434787f866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92848927a19b226ef5e93fac812d1bb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b729758e0673c07ab3d588e30a2d4368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fac24d8beeadf2320c1bf3c18079be69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263726979744549d8ad80f02b9a3b20370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18339cef195d78fe00e37109863e393871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5a0dbaace2f28fdd6bb7f99a3e0f6672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af32302e498dc4b0eab207b85595c32b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49cb9145816a9c57bab430b14c7031574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c106dcdea26eeeff42dfa0ff92bd4cd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf269c2049e63b89cc28dd43803e9a176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bb8859b936dab8a0e8c48597d4e76277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d5d51346ee8551871872ec412e3a2478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94de97fe12f1fca66e93ad970c232c379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239ccd52d0ecfd2fc357ded3cb29d4e880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e57bb6c5e83b59ed4f22a39eb6342981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063724f943100909008b972b99abba2482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae70227ea7af040fa0ad6a3a9c8624a983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97e32b6e2246b67c1666b173e97f0ce84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a87b718222274afff6b2ff3cb2580ac85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0d81151025a65fe2157fb778bb02f086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6004c3c55bbf53ae374443d0141192c487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e79b075df698da36557e4b9cb35d4188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36ecaf3dea13581b7afd796ab933a8e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d1e0a27e89a6438d6a92acf31b1cf290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e97f2cd36e0efe76eac8c49e37a13291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031e32b73d75eae181bcc2ddedd0d00592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4529e282dc559fb3b99210bc0f71a86493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47be98b1e7bd0367bf6d1f462ae68f6d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fdb0499822d763f75e0383773266a395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca0b94f7f381267ea7087b950cf7d4796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cbfd48117eaf6935e352c6fcccbe6f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adbb9fb96becd76104a97228c28444b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea8fb63d1efc7e182ed1c507d131e1c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed9fbb64e8074513746e414bbb80c7c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7cf27eb2731fd687d4bdc043b86651101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a96c2f31e323f70246cd95b8f19784102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc7d3be6185ef0d01f717bc7a7b6dd3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85303b18ad03b6c8f28a608c1a1056c8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43e1275062087b9c2cab0d3d81a0567105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c519b1285458421ee878970b0e752155106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3665f3c8dde675950447221e9064cb7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a53311ff13f9e8f823a33c1bb913806108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7c568628cdaefe9a5373a0c1dbcbdb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c9f79c8ed54115f82f7539e06cabc0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76df481bbbd19db69b3f079829f628a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763bf97dffcce69843e57fd1fa136918112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec6c61f70f6b713fcfed71341d569fb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e68f4c4fe2630950e24e6c031407b2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df5a5955405b68d3dd5d55de27562a7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aea4d4de0263949fabe81ddae33086116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadd4cae5b6f58809efb6e1b991177f1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd72d07af13d469e3c20a2257482eb63118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3224aae3c7b2b88d9cb914f7b4facc29119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5849e08cd6c7534f2c69116888b7e2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af521795442e4a663ccd83187de63627121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae86d0cf2098f04217fde4e13b644b7e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226bfbfd6372eac848da7dfd9e9c70b5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f701aadaf051472417a745534061e490124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f9ddfb1989e088d54ff747e6bfea89125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d9711462a1baa21c3a2d32ea8904df126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11846dd3228ad86df1951254ef7b9157127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1f3d0833ffea5bed7dbb694eb08966128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0d4289367c5e1c2dcefcec163b5647129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161eae5dbf7d8f3ae27fa358434c6f40130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcdc500b164262bdb672aba3bf9a7f1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc37aa6c73885706fcd1efb6220db60a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adac4eb90b4ec90f933499f3c070202133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3112dee663ad67fc6f120e2cde252224134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4033b17bf2f7202f9d7816d9f8fadf5a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bd8342eae8196d615a09b474d30fac136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7450574a547a3284acbd8c4973eb2ff137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367c362f78fb2389ce22483baf9f5ac8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1934ab1127387b237201706108012f20139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f609fcf5255e910a7b3fb7d9ea934e9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1b41cc14a97d46460dc7dfccafef48141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7539f7b2f8be1f2e41cf5aa599593b5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62fafdd45da4af35be9c8a5f4eb0d51143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ece6958ca286e2e7df7bb99eef78e8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7c2ecc8cd42bf05296994c59596e62145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d30ada3ada6866888d53a7b8215897f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fb8b104e61c0cbd8c5a64440a4d372147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8594d9eff870304db30cd9d0f12d5c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a7fde14a26a037a06cc9bba4dcaaab149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08703b3adc25c3cf86661a8a6b29139e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bcc3526349c6d9f4c06b5b8b2b516c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61493b8607e1ef01ad7cae535799eb4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8628b7565b3c54ec6ce6e71b13907d6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c968d5373762be4867e391e0487765f8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8d217c1b1a31ee20a72cbcb2924faa155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0553579347ffab49c6fc79f30b6835156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc8eafb41de87ca93eac8547879872d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333333cde9a2592cdd8ed40923580863158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d61cd13887cfd65cc945d90bacf516b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b297412f4edd88d443394b684d83a386160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42898a61a9baf4eeab073319f29e6bc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4f7c12108b58010f05c5494c63d8d5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0329767d9871183b075fcdaeadeb93d5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3650d91a7625c8c733627a7aa6f5d17d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f8687e79a7ab0e7662843bbfec66d0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d81ab913908b5e60e12877d679df77166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33abc439cf77fc9bd2a39e68d64e85dd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c41e4f6f6dc99c7df49f358924d7d53168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dff6cd79434bd38c131ab6e70ec3a24169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b76c20878bc46d877dc0847cb2e2d62170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620dc924bec6f3745ff6bc67ee52a916171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb481803b273e9c495425f9bc17da2f6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af0578492e0b0bac3fe2a569f3c06e1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4ace885b8adce7571e89d4f75f8f98174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fcb8f89e34171f12cff8d77633c683175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdd077be0ed7fc933cc510c2e0a3494176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ff38ada07cfc62be6dcc377f34144d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cce368b6575223cbe728ccbd437c1f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cf50e2eaaec599216b6048c7b08ef9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e997afa0ef0c7911a03ea59a8738ab180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03658bd87c898d47bfd57db80cde0a3c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81813fa94f1058ab67cdbfca95ae155f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288091673fb356e0eac81f28f759c299183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300aa0478a5834f9fa83c2c61a7cfbc8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcbcdabba0b315413cff7db2a3cc54b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d019956c5141cf51db97c10bce3f24186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa595f2015bc61d3a4785a62394777a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c26b92d5b62c2a95e012c3b4f81185188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1934fd0edd1e5df819c5cd45793a7d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bada438bfc38d67b5e075650f344efb6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54294f0cf1ab8bb4f4ffdb37e4c8262b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb26a1b4128a3f944705e3ff18130019192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0bdc57079b68601d61d904dafea58b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff3e3b3c92172bbf40af1527ee2dbda194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1977fd38c74584b9d834bf8f1c1e5a97195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257b2fc559598c185cc1d24d41bc55f8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e4fc07c3ca6257b634bb7935fc9a2d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54462c405ac2443d6f4b7e4f3ae0718198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caee7dd97fecb1e04c88e393ac158ef1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc6e504d7f9bdcaccb075835bdd1602200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727a4c6e02ae3a2075b58d87a62aa6d5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f4806c0e85e626efa00348b338274b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e9cef17e7c1486d478050a241be38d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0c9c50ae4039ce9896f34d75e7130a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa640bc786d4b0423567a4df641d766a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf5205fc3585d852441bf5f3a4031b9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0941cd7e07e8e7f59f9e1b68b83706207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f032adaa8726b94a041340d276300822208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc459492bcbd66d38295738256b15daf209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dfddf27b147efa51e158d8860416cd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd1677fa5f8d647647dc46cc6ac6e19211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa6ea940f886cb93e5a4138f6ff3eec212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe62eca901adec87fc388011da1fc81213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6bffee70ee34e756f49d89e129d2f8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f21f984d687036dba2c79c7a18b47f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d186098bf61372f154b2f4485ce90d6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44e352e13141031557b8f074ed67883217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6becefd99b0de2f183293cd19aadeeb7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd53103221165705ecba20bf4301cba219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a562cdbcfecc374e885914c7e10bb83b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086b492c90b6e3da3b17a320477194c3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ae420b2fa53c364e1516dcd13eabc3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24be5e02ab766e5395c29ca7445e0df8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6477b302e50835619baa0dabebb8d44224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d692d37e87b3feccdd947d190a4ff2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0677ea777f7baf2c3195534d04fc0049226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094282fe62dc2411df1b68daad0c5d95227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf487501e44e76cb3eb6763fbe3a107228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270a5adb978521637de8007dcf1f2e12229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3376b44edf8d75a8ca10d0a93c2a9a06230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d49f6779912aad0519a3fe84d755a23231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb5fc7d9b86f7b3a9ed88b30498ea0e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef12464f8ac6f5a3fa6760607c59f36233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa90f9863ca39eada53fc2b1163c889234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85b1109f50ccbdd2c0a47202f64a8f4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79857f5d3281449211fa76a97050bdb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568d5298597684bd37d48584e4ebbd05237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d0797b3c654e52d2ef2c9f825ee62e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c50641996e283b8858b8f6431914130239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb22bb4dc0b7fa1eea714b2b710640b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cef3b2eceaa08c8c90bf4b7bba0b06241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e142f3d844fa1cc2d012001ae9bb0f06242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd851cbab0e59ff86d684d6a31eb0b9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb57838e69581eb3811a5c580f37187244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ea1b743532fdbc18593ae8698ecb69245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04659bead0d2a5276ca7b799ed001ab0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687a6936f69429df7ec84ea296b57fe6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802e0a5205831f7da83ca8313b263012248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00271a540d260a123911966f6e515f4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2720c452b7084b0382059c55cd2d3929250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beb27870ad2e1dcc69948025159bbac251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5fa719d92dcacae79c0e92fa6b0fe8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7e10a62928c553f0bf4c09c14be9d1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3253f69551a23f1b86fb56b10658e8e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e648645fa413ec2df4c41d2a6601fd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7356b4099780a135231f5056349144c3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cb34ef96cae963eedab0d1ce1b730f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbfb1da0b54583d9dc1868ec669fcc4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85593969d2c31105ac755bc48e0be3e4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7de9a5648ff8dbdf41939cb2f4c2be1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3de02f1e95d1e836a6829cb0c22ff55261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f3e383f19e4016ce8d82d633ba66d1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6332d3cf49a5d566ceab2a51e72872a7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fb0757741f5f514d651e34d379aff2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b87cc5658c667842e0860cb1b08bb8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2913e1de39d6b1bf941bdebffb6cb90c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d4e8ac9e72ddb9bcd4b2f9cbb4f38e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac665633d2a6b0a6891fd637479e714268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8b8e792d9f4ee0e2ab5d7c4b3bf8e9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b859145acb1cf4dab4f3f0f6e3d5c747270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2800ed2e0df99339425ba4159948453d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02f875bbf2323f23237f755b5accc5e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a78e0604f60e74a144c612fdccf2241273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e67fc17901081e9d67616eb77d92e2f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8543b2401d4ec8eff5146243f8ed0e2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0509ebe054b33ded0be5dbeb6dc4612276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaf859ff0daf4735c4395343528a391277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a347e75b718a14cbee16c3143fa654d5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5868882d22b8c3280bab3e8f5d6d16d1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f35fb71ca8fb97651b945e75a46334280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682162a60853999fedaafcf8d1b5e438281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2809b906ce725b83c89edd07b0afc27282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9bad1395c23a5d1292c6dc3d76d676283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b84800553c09d1ed677e41010d990f6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e04e85217b8eb4824843910f6d14d1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc37bbc8ebc0d13ffcb3697bf2dfb86286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b268b38753abe392d124de9782681fec287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57962332c7b587b970e792be43edb45c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712c048387ec48f10cc641407e14e18e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee2b4004c174ba4dfde029f0779fa6e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e7c0bce7abf0036e2560f59a54a41d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669e0702aca2beed97e4e2a8d1c2f359292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cab0c824a1c6c8cd3e0fde6d4316228293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6dcb68737c437dbeed9b731dd3b528294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104c29e2e69a0444f89811caa5dee84b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefaf734cc256f14b47339eddd847f4b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631db21838a4d442ee9f9364575d19d4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3844865151f07ca9837dcd03737ab6ee298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cddb4a4db0f2c06da8891c11dcfe09b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77a692ed5724f469fb4dea3ebe2e413300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d35b8f74e0313fcd51180520807d9b9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12a9cfb11cc4e2bf78d329b830fed85302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da834d05b3f52cfe2e1c3505a15c9b8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271f9d4a0a0c8614a08da7e1d398be76304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5531a429e31349c7f05e1e9e051728cb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121a66a2f0899e7ef4746bd5c4f4cd63306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb434dc3ea188a6cc74969a215c009f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942c01962905f601b0b5d4885e2ad392308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de89f16b1440dbfbc71721410f8574b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6cc3be73c90d58d24ead7d21c2aa45310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab010431e67f9818770bbf79e74e6d41311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46fec79663997321e09de005d09e12c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a341ff9600c1f67487383fcdc320c7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a5355a576b5d4dba1e216bfa290bd5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf6f1535e98ca72b5386f941bf3c536315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d657a69f6d5fdea1552c7787aac6ae31316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48be99da2a2feb5f548b7f00e8091174317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8db0add03bd5dcf4590162519181e2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09700be0ecb001dc1155fe0cacedf453319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fb199a40d02efa2627f7728b51b175320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b2d9bb1adc667373ea44a0019ee44e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885804892ef9e69bcbdb5755e524f303322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082563c78626eb1cafc3c9a1bfa1e424323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b299e56a3edc703f1443f1d368ec6fc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67be855d12960affa22fe66edc4613cf325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e2a62f8b10d6a7ee39b57a8bfa7262326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c92eb21f762ec538b135e90e1a696f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b44409eb893cc57073c9498ed00331328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0685fb5d887a3f7898642890b1105416329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0de4941a541ee78742a2d953376694330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5917a2924a0bcf45c54f27ecdd3ac15e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698675df3cf1697cc919f537e914693c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc3226aab4a0a449e2c4d644c6dee9b333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df950060e0f17e0a7b36dc247405e481.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a48585119d335d95ed22ed256dda3472.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3a7cca76206703dc4701cc643dd3c63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fface6ab85548b9527ef4a2fb08e6b564.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed333a65fd564489d734552996b7413f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c524587571b60bcfca81e1e3364ee8cc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174f16b3b80dab421b94df8b973854737.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f0796d30a753e136a5d54db91eff508.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913f682d5761d8f26969360e64dde2d79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d4b03b571ac193cba2fc93e7b2072a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026b0a38dc5d7639c44017cb00cb099a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd5d1dd022c19562d682d68b1e4dd8612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f8ec01b453a65c142d0dc790b314b113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878a1e04d2eac5cb10be36ec3228e32e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfd358e32ee26fc880fe426afd6623b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3930283ad6aac7490ba072a098ac56e616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7334293d9d86524dd71683567e183d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700ccedab68ff4604c9d09d42d6bc01218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a4d866bf565c10afe5cf0e309854b519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1a43b3586b9113f934ebe470cb7c7420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba61c72a6e9cbad2b7aea3e05f5016521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fa8fd32fbd61347a66c0e665903c7922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e66bc1ef3c608449b8b2e18ec15ad223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6f269c60c7134464952db49ec0b5f624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a707a10708980cba3c4e9af9765ae7325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cd7e40a41d397fc42c98e1e06d755226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7075b4cc2640a417a558c028188aab8127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb57cb79f147c730375d64d0159bfe428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f3ea0a34e366b2afe66c7a4fec701c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05367aebb67f45cb550033b3a64159930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f00154b20058ed7c7d5dfe72850cc6131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05464e94a8d820f582b340d638a882632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7c1e06c66b2fec9ec57d802e296c2d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad35e08d1847266e121e64163624feba34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ac8636b91749b1de327253fd8a12c135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4f847f91a04b55854ddb3a1d5a667836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01570c8e12a513984dc9ecb35f3c2f737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9429da94adc4b0bc8c831a954bd96738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15b6c8aaadd4b2d8bc93106e2ae505639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7b5df370f6e4d4ee56127d8d1d94c340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46289abc4757d43a88c12ae3a3d617c541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a94200f210e64666f94f6f9965f7f4b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530ed7d65a495b27bd1fe72e3198ea5543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a55dd8f776ca6871adc1669739b80944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3bc5b0e0a8c3c6db76a3145852fba345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eb9f7b5f75e6aecc512868b51766c346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe46d21d076e98d3283daa93a9fc02ae47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a60ee99581da10888984a3ce041fe448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf5d55fb3879ad1703aeb81a1b73b3049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43c3c901014c426c54ce6bfaf0549e650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21933511dbaf01c6bdb442f87a54d5051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558fc0235d43ad0fc2c6f5a5a9d208c352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc36a24998bc7cf5f978dce2f2aeaee53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e03a32cf01279a14bb1d38007c350954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c0b773f68ad02cf376df2a4a54ea9b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bf7f6fc339b06de48637ae0abf84c656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57745cf711138f8cb0f3c5b9b28d878b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1217b1e530f68a637fdd6ff377fa918458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7a2dc58a3e741b9cdea7400f5b3c9959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5b259727ff35cb6fad880c74cfd2b260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54dfeece666314eb0525cc741e31e0a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a73b37f1b1367bca99b935b430203d662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe23e225f770381ed3954b90f0b7730b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b0ab5f0fec65538e8a507cf8cfa37864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705233de37bd133844893cd84ecc6d2965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6d9171f6bdfebf6f7ed348ba44680b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb59faaf1a999fcc6ca3fe984bb4319267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6fbd223710001edb1553b05684be4d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49da5851445157eee6e258cb65d461bf69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9477f0440233e602480142c5ef262170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f853b16f6e36d1238cc5110805b27c271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0957a1a40e1efd2c55f8e73b9befadfe72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dfdd0371ff25c98c74046edaf8005473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9421827029b1826bb916a49f49cc0c6f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f547d9b30957964dc52ae927e4bc54375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d800429d3362d9f90112cb280349e78376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d59314a2a66e0a29fb762e7e4c3a8ab77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72729ff8fce5fa8e0e51e7e56103f8078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2461b91b75db52a7fd6196296652637f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70d152116ebf039a0bd07e7293c403080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58b0d1db74481a9048295c00fe869fd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fd2701326ce64ea8e6bf6dcd51e25482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d715ca66555f27af13bb657aa5c9b07283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49d8993818f0bd775123b29aeede67e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8d51a45fd4995e8a20daa15700463c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa10a1665d5b7f4a4bee57bf528d07a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abea9c04cb1cb26faecbe315ca9e5e3c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d3bb024641470432dc5b072a1ad3ff88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545d60abfc88a7ad439c90410a60c35b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca018b55824cbaa6971f48ced24be0a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105bb714c588bffd0cdd794a92956b7a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40b9020b53a54dbb9c916ded87cb88092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec08b8731ed3b4fda321f18f40fde3c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a81d2dcd01dae4e99fdff9179a740a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccad2fb90e900d3895352b5a8ce2c5b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4555fc2b09c19e3fc520899cc672162896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3429ecb0868b2834e4005bc13055cffe97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7b4e81f906a152166ae5a88b99eb1798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb396314816598ab1edcce59404577c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6b4ea2c23175b9e8cf4871999406bd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fdce5b79d72cd148eeecbadf48e283101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f875ee01158a24a5b6d4e71d2c2b25102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e9aad4be25644c862bffa1579d8f8e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d468844b4f1986a6fb7e1a1059db959104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a065e0918b29af21edd7d86491b5e6d9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71312619a4636f272a1a2c0c76e6bab7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653eb31bc7e8638ec3811eacd241155e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c70c38eb739cd252dd7d7f66de96625108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42162e8f2496b72ef31fe524bf0584b5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac8b847a6465dd4ad085638ebfbb01b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976afd52ffcfdfef3918e7a43d66fc41111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb7787bbd9f1c41bad2ae81c6c62fc1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317497a82a96c7ab3f7a7abcc53a750b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6c4bfb58b514c0371a1a2555876b4e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3914a626718d17166a4a1779b2f67d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b4c19bfab8d3829408086b4f7a6e84116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3b6e948cb2cc0e5db470502685754b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55dcfc55033ffba8b2bae992d26474d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade924d87b9249379642d03ff760596a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8ed8c3a6dde29c9900876484ce7e1e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704afb9f25c5b6d6a78efe33518cc2db121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2cf6b6437abfecc02550cec1b3d6b0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a2d418b30dfe32f60b17de69970152123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dbd1883b46d045f196d15b5dfd3d58124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd6abd41365468e44a428c95ea1304f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7134d320e9ce4adafe6e015c0504f01126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3b4e7c0ff07af299d8776fff420500127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e22e8bff072d9edc69b6702f80cd54128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcebef71c662cdbbf8e7058b1bbd091129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738d974a95dc5afe14269adf4fd65c25130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b199666c5077f35d6dde878395da21131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39798c7b38e9806ce8811063c2cc2ca132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638e091d147cb0f1e3ce6aa0c5f9383f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb60b6bd432d2928aa7fd2ffb7f3a6b0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c36b7d0684a8884bfc789aac5132e0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0522bac02b0b1d028512d1c3a30eae136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298013920474a62592d5fa6ba985f849137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ffa4076cd3857e919e2555191c3490138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c3a9b7b786b1d2f92522506e424ec4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db21c8f91adfc1f692d3c7a7feb1ada140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a015e96d9302cdd56f81cd6a31a7b87141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f572c921495b50c0696c40f33bad0f79142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86a39d2f0f751e6d4b0822af218cec8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9550bb3fc3a2e8d7ba00d31e8f54f72b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aa4cf229d36ac510a8d42b24265718145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708b7fcfb2193f55b83342549fb7a41d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78767e2d4d1482a72daa3ed47718453147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d655bc7991ec35d155819dd39280f3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba1874068e0a4eccfcbd97c2ddde802149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57518fc731a3e3e380dba8ed9c9067b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efc3d51238f94039ff7800d1b320a48151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100fed8aa60a542292a28473b190fd13152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb58a64a59ac848c303c6098b5c426b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d177e718c06eb96d3ee6e41c6ed3ba77154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e4310478df1428bebcf768c018fc9d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55d691d9fca0918d44b759fe80ef272156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce09dd8be8369cec0260288f94f5e592157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fdf618c60e8d224a9dfcb3a8467e8b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f62c1c1a5014129361fd474067f153c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cae5bc2b481ea135dafa9dad41282a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d6f689369b1e704f361094aa2b5540161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00fe3a5c8bca1e7b64781471f843d92162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1401e36ae5be7b40a494fc38221a5c35163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3410a64b38db13d1c03eb8d31a18afc6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2e897860504e6c74ed519a41843edc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc13079873b3b39b1da9e1a22902fa7a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d284dab8cc2ac64c6b5a9821a3ee5a3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5780181ace1138937d247c13d75861168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c731788dd20d19cd82d98685d30100169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c4f4d531ab221920715eee10f0b433170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fe3d9161e8f57412db65bc48cdfb1c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f883f59b35d9e1516b53533c417f7b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eec59d7eaf59169a74080133c4ae92173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f789a4bc76a3a2b0838950024025f52d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2862b2a7915c20b65f90bcd74f390d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2e4a0c8453d3eeb755027eff6af51f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952cb4b9529de8e199a5eb53704de677177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddf5eb95113c934694127a35b86da60178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb3558cb317042e525c909ce21c31b8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e289265d04027ac5eff0a170fe205cf180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5736ebba88c6ad9f720950ab37ebacf1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737d0a8b4488d65d368d922611bc393e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54485855e63c79b01a05988cc7f409ea183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1634355e85e7ade1fc1e85ad641445f1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81a9dad70b40b7839504bab22bbbe8e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e493a123fd784f6bc79404d786bd767f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be5383d1816015d76e90a6d8a9935c1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0791a6f3ad808279933069e12c598f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bc9e66b47377c5640e0edae325f705189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b41388b925100df9e3977612fcefaa6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f432180708fa00c80d4052bd89b0ff8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8774ad2172fb065415433f265f824f0f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2608facd7eecd0b0b6b691a2e98d33193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98686da7b7dfa5086636a4165052c91194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab645266d0debeb033c767ea84d9a819195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5d5a1e93d346b6581261a1054f06d8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b24d408f49d7ef6c82ad07869aedae6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f233fb46f1204242da524231fd31506b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2867eceac81ffdc363fdb2a4501169199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b039030f489ec89f6559a85a07351199200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cf2594f6021304550098230c390958201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3accf80990027f65f2cb68cb023525da202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4961d84e305111102436ebae1edfdc5a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf697c0415010a52f7be62dfb48b9584204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791e988b63fb79ab829cd5fc8242904e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052645c573c0841b83544faaf2f2abdf206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ab28de9aea49f4e319924bf123ae79207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6de1c561bb8fe9ecfb3778ce650aff208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a01d5ff9a7afd0352526fbb9fa4d3e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947394e3e1fa4cc42645aaf72be154d5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2933e9cb6a6a76cc2834522c06cb73211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d93601345f997e25a81c8789d985646212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d90ac9a0d3b4f71b5ad839724b6b89f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06812a43baf4b73dc733ecce95d2a00214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290975d7c02f043aad9b9824bfb9ee1c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d066f46d32ff90daa4f27c1b01eb726216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e965b8985809cf25166bd6f2bfe97df217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e09a1087d923156822579807463874218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d5ab282ced230980106e1c66db2d1c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0053392610d0b2743932259185d59f68220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfaf52e7fdc65f969388862428ef3ac221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430389a2cc60ed51397ee4506d4768d9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac1753dbf036dbc5b081f0c4aa8fe08223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608ffa363932ba41d6a95047a41f2cfc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861fe8e9f266ad6a196e3f9cd6d415f9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ca4cccbceee1b4ddbe18e7594fed5d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e28611c39d578537f00991119f918b4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84609be708e9c7f8880a7ce245aeede228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc29ab2d0966ff78f387b62e431edecb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066c37b59ae71831df3397afa129d0e9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9453ec67315b3b1cb83fe6d92dd0a8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca69a21203eb630304cca06ea45d37b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb853e413080c7a096ddfcfe03152a7d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9376f975f04f09a002586f581c9978d8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1455d08ab70e7f9a97f55274040fbc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936553d3ceb3b8bccd6b7ad17b4d5281236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52421b96f60e66d8f73e5c4602a51ac237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0694ca8faa1dbb5c08e178e34ae7ebfe238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8695e58cd383ca9a170d0c1b233a6b47239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f202ec5df50126a103ffe921e76736e1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96ff3653caa1bbf587f67f9d30bb839241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240e9db5273a535ac3d1d25093a114ab242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e967d55ebd782b36d1acbeb53ad7d817243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90add3421ac16d5b2dc266188dc06a51244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff8ba5fe91d01779cd9df15061c0943245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833bdff4a45dd859160f7b8f5b1bce7e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15ba8abb4d988338984ecdd5effee79247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c277ccf0c401b43b7ad34b85758259d9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4406f441f33acf48f6efbdbd200417249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fc2acc444f5f0f7b7273a538178649250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbdada3e6a50e7bf78788cce990915e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedc3cae135fc62b1b6166d6b5dc73c9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b107091c5fead00f3fd8cf3900a4685253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1cf9c751522947cd4ecdedeba12878254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836109141e6df91b9ebefd0b9a2afbd1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2e8b53d88776a38d19918c603eae65256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2431c15596876a59962a629d91d5db1c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abd8d77ab45a81050e4fd9856aa966f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b692fd5e0ceae7c21362df2f943975f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92e71ccf49a2e51d0c8ae6ef2e957e8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53982e8708a891e26c68894ec25fefc1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb925721b61d5f3d17529daa00a4cea262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65df836814e31adc0a59df653d7a67a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8ad45f39f3d1e9a0628c72ef6266d0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb863fe52724222bfc5d0884e33f78ba265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba656fc2cd094fe29dad120941e4f2c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda75f58ebb662a5ef737a2b84f60a3e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988c2e710dd7c649aaf0639c17c166ae268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127f7f022b494d1b9e4eaa241010a272269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442d9bc95f7edd06aee58ded7c0cc0eb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ca4fd8b2c2b9c7035be96c74e56415271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833d3de7fe293d7e47a3ae8295813035272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff9a2d90823c4324a57d3bfae1d6a27273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878d57234166ddfa1b33dbdf67e0d232274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7383f38f914f9b1cf5c6437dc99787a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66009861b67781568a92290157f68a0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f479e2681fde662ffff5c6ef0d5a21c1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee632b7336640530702ddf8967ff233278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6105c4f7f5494b536ef9b9d8e3f32169279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6ec6b98d84dc0a1ade6753d70a2127280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f4c84779c7b0c524d45376ae6c1bfe281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82459d09048c911d1cd139021194823e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4798e376f5429c5d8cb59dbdbaa4a45d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b3d1bbf71ce334ab7cdac6f809eeff284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1b92b5051081c3a459af11887b6b14285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2404f137b2d5c0ebc6192ab884c0621286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c4cd58b7e784450e827061532674d1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895ae78e2c5b0db20f641382ccfbd6d6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b60c654a0bd1ce2057e4ad0db2e01c0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300fc1786d330f40c80a36c758b183ed290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b413a7bdce5588b30ecbf7cbbb66c8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166449f48fa3f71f98124d1a5b7c6d94292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2c5830b44044dd1f46e2bdbf371189293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1f8a0186f4b69202d5d7ced5b0de09294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faff118b756bfc44b5cb6254a7a5c2a2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83f6f1f0eb01c04216d0e42264220e2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b09c1681e726a1f05b6d8aea1dc37fa297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea161d0496ff68bc5fd616581f0fbed298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519b772e2bd2537cd89de48aa82b67b6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84195ba0f2dc6e6a89ce63d26c8ff3c1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b972e26b2c32afb3dd667886f3e66e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ac40188035886bc0520b00e26d0c11302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac90be8ca42fa10f9acaf85882b0f9e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ba3c17acaf9d0162009076ebf33e4d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d529ba5f92ef51baaa4a7f26c61787df305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e148fa5909707abad292ba0f71a02f06306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c34e7d5f86c4ad9838819be7b96603307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dfacdd619b182a0e94278f8bae1f9a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f375fa0a1fe9af6e721d197ba72ee83b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9368c1642f8dd91b5f23f2cd46fbd9a6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cb49842eea962c74c76f006c53ce83311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfe2785779a8ba4938b52aecac13605312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4149ff11d6ab0215825482358fe6c876313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f6d9508cde71a1ca38519f7d8b7226314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32021eca6320d16fbf7afd36d30ad1b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50a557f92bc5676582030dbe518a7b7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac19fe2d00e17b8337c87cfd797c6155317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3476845940306dec789bae58fdf52ea2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c15e386023031e33a6b656cf90caaa5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7301a440f34b46c4119d5ac7526cb3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d006423777eda6ed99465da0791588321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11324eef30c7189c6f34a7af2f2d74c2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e064bd45de8fa42d7a1aed1729ee06323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f789da3b00b7874a5f213b786d07ed0f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e5923c9605bf042d03d7f74e821ea7325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>