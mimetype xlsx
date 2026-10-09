--- v0 (2026-08-22)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db748c1c3e82f0128e551be8dd5f4eb71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7c830f299d6c4628336b746a0d29e92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81c378574b7c80c155724d22620e4ae3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4e9d762cb174785b5753d03fa7e99d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e41edc16ac89aeeb8e79162e70b00f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4f4d1f4bc64a0079133ff4e85812dc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954ef24dc67838c7100e1943526cde737.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b457a3c865998f4d905975d410bc3988.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119685341cf3d83ac8078cb70990b8a09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c490dc8933e6f2505d3b6848f0b448810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f58d1d0cf35d6e9a2b73a43e668b33511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916d1f68240b924a85d7b54bc42acaee12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ecd5122b37e39b205e22bc13846fe913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c713f6aba0f01285e14fbb3de5593b2114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c111a551902558b107e45f30f9b9eea815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960bc2e4743f2fdc238333d4ec69f72f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b68f6d5a47ac94590e078f1ce96cbc217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e02afc21683d1f2c1902aa4565f1c5518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fd2e011b1e9f5474dd05596523fc1919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad758fd398f0a51e035ad01eb910a15e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22382bcae7656c00c1e38a71af39080521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e80fc585ad843217239d40f018641f122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd71614442bf808e10eb7d97467d9bf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0117492a58fc1a4beacbce583a89838524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b876426c9b9fd626112a189d4e4d535125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a2ea797e00245e330092e9a3b42ffd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4021fd1095e39e2e900929c156bdbf6427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb2e6e8f74063f105cd951cd9c9620728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057a19c474eca4a50713d20a2ae9029e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ad9a5606012c7a2cf692f931846f4230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d439aeed6fb0c6eac025e4d66b9ff8a431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47f7e6657903f76b2e92a6e66b7ab1d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9b59b021c0b97a679cc29988e7c4da33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04df68964808f173ca6fb573f91e4a0a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34e93042aed18449dde0ed381c1fdf635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388ed65dc7ef2779c6cf161b4f3fe70d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceb7f54e5b4cdfa6ee94f43d35c249737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c5868a541b807b150d988901b8533838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f811ea4b848fa7f75f6a56bf8a0ab72e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f6524deb417726d5e87797d2393afc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d814c6a5df323fc1288734e67ba86dfb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1788bdeffa2f98ccd4cc05c542dd1ef742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cccae82b05c981412096f78d5888be43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c382226244f107ef272736f72464ff2944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abc2799d25ab4a0d1fca4908c936d9c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7813b4e6fe440c231a26fb6739b9d17646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6252203db95c6b28c432af3bf43a6f2747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b1075e5f3c5e3611cdea891a6804f248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c487bf97eab4399efc9c2601d54ebffd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dccc0e9e35ddfc70ab61e181ac8650150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05813cfe0b962e6216983f9251c461351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5ba8f3bb9d78fd0eaf632d9e6d9d9852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba3fb301292470ca8d384a7d00fc1ec53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797be633a9352d31e726414137afc71954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cc4eca8e70df14ed3ef9782d942adb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2faacd2e8534606f7c3c040423038156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0442dc3d983231df466a5b5519129dc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97908717b7f07e91076d749946d1d5b358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321f65abdaea5c42c1df0db46d5d573a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dc8815ada74f9248ba70203e4cbcc060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bd2562c2057ae06653339d2bb90c9761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934be86e5da64ef400f833251ba7671862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293707498459a9e2042430f871c1b78263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf3d8971cc800b46bd785caadaeb93064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed431997919326cbdfb7a1a836b368c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c763e23088f0648175725ac0ef547ef566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91607b026f77a329f59abd797a6920c967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a14cf2b210e7a20f311c0922047d1cf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecf584a7313ef307cdef5ea30b3b5c269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e3d6d60bc9a49dc7e73dc1cd9e051770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a7094b832ce7d6538a3d48da68d61471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207469656dec16c8fd80daed726f7b9d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7d04cbbe040333d1ea8a93c012037973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27932d509b598a4c6d0f0be4a4d1f3e274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8d97c9dcc672a317e64d3797edefed75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f147eebd51da0c3654d2f9b1b8e0e376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1610fe3d27dec46d7abdd01cbc5ed5377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45128db4591880709e317bb7c3d60a3678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0423b025d50235dc32f0f116ec5949179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893bfa9e7b458c75c23bd265d2cd5c3680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ec71cc21e97f74f8164ba08153f7d281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b108862b3d5dc33de40336e6215a7f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8598f981e27c733f3ae7c004eea39a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcddbd552ddc2dc7621e2b63a404baa84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaa55abcbfd84a67fd88cd5cfcfeccc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05409dd795193413dc9c599ac14b373786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ec967d8ef993933f83cb9f352a7f4387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989dea067aa7de970cc68aee3d06b6d088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5426d9e6d2d7fc5f7fbbee8615e957389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765db24ea6d33dfbdc9fdcf76e5c2b3c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540359dc721fdfafbe425e7392d15a9791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684f1c6d6ab26cdc9e2fec3d1309636292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f19b108387ea3e02068bb04adf959da93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c72cdd1e430bfa2b4829b22cad0950c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d789da53e295082d23db370daa8de995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1656d7960bb25f7bf553c0f427779c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f275959bd96506889a706b4b25893697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1daa8aba5399ddd9b0a4aba23b132ce98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddaa291b3050fdcb468c048fa3292e199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b62787dd4173d9564f6d2ae4c025aed100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c0df2ae9dbf5de23edd5d689f65082101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f38919145d6bdf83130eee286326b0d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc649f52626b8de0f07b6190d830b6ca103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5642cdba62e9fb37124765f50add24ff104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9ea36f8cd5240e7f0d1ee63a58c69c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4d79e6568039f37812de653f4b3e4f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a380394690033da2c9482320e924a1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50fc099c8115c998c6c4f2cd4af6cf5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05e434eefc5817efe73c6d01e832796109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2db8057424630aedd79ee08d55df58110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044285e9d30d26d0b4f02048a3259bc2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a945b3c3abd6e6643b512388a04d7a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359faab2d32d42593cc367eaf693573d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f22659002ab26a95999e6a628d40a3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd72e212db9229b99d64e8143dc0910115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed907493a54450500deea36e4a6dfbd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bfe6e98dfd8798051b3e8dea94735c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2302941e838c6aab8ee3a08005d6078118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c9925059228f230d533a72b9168f44119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d40af342b15c73e1d3b6e3b06c5be5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f15e80e2f70b3c707042c70a87d418121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed6e3901dbecf4bc674a86101bcf504122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4b69b6254ee901857aee81cb659783123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eaa53c8045d849891e17136cc7cea1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4744bea3a9fe3b2905b52108d4acd383125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1bb39302886c9053373ff188e9efdf126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda2b0c20fc8fd3875c542eab4768ec4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e04a1c4364692ff389533cf0dacb842128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f4dee94865aa05e95fc312a5031ec2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6e049f7d3cd0690a0c36c770b068dd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0481a7228cd180101bd9ffbf2d70097c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e30c10fd4dd1b526054e0b80b07d140132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d62497b18822aae3134ea3ba12a2c7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b110f68af371b75231009c43099e57134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58523775397a14cd36c77b6e1b83d2bc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cab2924369572c09475a5f5be91141136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bced289af2535ad0143476cba93a9382137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1b76150c3de4c2b3c2f004d6fc73d6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1692fae1cc02660c19d9fb83b3f05046139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ff6107d8c77776b8c5b95667ec8f51140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcd9a3f7680a5d54f4b484708702da1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661ef36513f77aada36ca7717384aa54142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efc9b84f0086ffaf65551fbf98bab51143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be52e3e4be41e25bdb51700ba7c83e7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff48a4c3d2c7c356bc20f8199782dcf145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1881ae60986e6b4c9fa6fa07cda8fa05146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8626c37a43c6353daa08a7ec51dfd8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b0497951a77c788670c44b5fcbdc8b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedc4b656f729e05e16cb1befdb7b42d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9bfa05e68ae96b8c3f1854ef263d62150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a428fe4066466688d09faa2277267d61151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d6e9d98f5063e4f4f1ed9228405755152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a576335a9e8af3e61f58a3bdecc5d621153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1e7d45b81a0f9a64da03632cccb70f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff51b3973571a16054c1c6279065953e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81549adeb5614e579920683b367d0157156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639eabe41d26f49c2773dcb67db8685e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8cbd96aa54221f8521a8d63e1c68d2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7337f80d8f82342cb3b90c3df54e2aa159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf6aaf1609e589e7548a6b8e3cc908c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9e38f95e69c2e8dcd1b03e6bce9584161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603e00363737a2a2f727e6dec74e5ce2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f157f1474d012d6c9f0d9a1c23c4d35b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ae520520149f18e7d890c06d653d36164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10293a491ac9e74201a89c4c449483f7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9061f551597b1c600b5929cee23cf4d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b654b6284c47228faf249ba61fe02f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e5b9000c94ccd31bfce5754f58806c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9412177c8e4790cb5bc0a50c1e6746e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58429812d8bf48bb2ae19e74f7904cbd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c875d8fded0f7678df2db489ea0f67c6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac65b2430eb04916ace26ab3e26dd3a2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b46cdba33929ba9ec9db86764dbec1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7662528019e7a86718d69262e92e4fbb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f855abd268dcbacd23f064534631b977175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afac514939882ed0f196a346b0debbde176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e1357767874d707e5b8868c11aa327177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfc48c3b6ea8ab189ac14888fb39fa0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a64d8a00d52bea6c3a489629a8a376179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4c1535d6bbd0e5d53c78818feaf720180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70209e9917364049754aabd2113f91b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a8ada595448a6d0a82408d285148b2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455210eb576b00fa8675fa59780483ff183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e36e1f9d2b945b79bde389edea1d95c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9e1a0347e6e8433886e31c2b6554a8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf74f6ff397047ee246d9bd5ec70e08186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4986c1631e7207e4b2b184cfb0baa131187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c168df1d7a08723a384fe1cf6452e9c5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037e2e9bd4312ce5935e53be8357b802189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db79f53bf609190b447b323fbf9fc788190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fe1f6e23ca18c4cea53d2a18699422191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed924dfbad0be3417f142baeb2cfa944192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7fe27c64e2e0b1cae9d787e723c37e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c73623e4d9c0dc0f85e4395daa85512194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1661d1983907bc83400f58ddadcc42c0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774e9398724cb144a2654a28c278884f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef1ec4b098c707cedee99a7c5e40c89197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776f214e89349dd85975817edbb9dcb8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea4a4e72d59408efb8822456ef374d1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6003775204310d2f16f48fd439a6da6c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906aa0a1457ccd883d8a833d6bc5dcea201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff2f7c8530c7b8c5e4cb2c4821b4220202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaf57a960d408268ed54ab6d7366141203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac312751173cc38ece4a96fee9af477204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f110712b0265ef2d8ce5ba12b5aeb8b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de8cbd32e6a9a93c2783404d867e11b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b6cfb1acc8f9b63af7d2a223ec07b8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14553422d1ebaf0881cb0dfb03b0f1bb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfd662b7eaff392315e335ca752282c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1263256d763c3310800af549951ace98210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285788f447d82ada88aac0571ae01e7f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4060c40c92365add62770178a1d4722e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e114b8ceb1ea444b0969eb0819fdca31213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d1197b4a9f27c0d2fd73e7301b87bd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b798fd4926f6d52cf5f398de05032aa215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9d6cba23b09c5680933b6e1c6510f6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87dc45192c0da34bb7db29bad6e9425217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7d982ec38c682b18652faf5dc539d6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc5e6e01cece18c896e3924b237b54a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f193753b426a1827108e8c4ae7fcca54220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2163df75625ff3c7298714c142edfbc0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04daf34c0fd89ac8e45e019c6c63b549222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21118879db1b0b80538c75af41d9e866223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38b4130045c46af002c19e724369f7a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdc375a806154a936e1b02bb8558d19225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32005725a94a6d27911cf2afe099ee56226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5a69b00a720ec4d3e9d7f4cc0b15ec227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3deb671cdefbe5bacc7c293fb17741228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96eafef7facc508d5f183d25e59bb03229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b4cfa30dbb719c5347e64a3be87fc1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395a168c91e2f069ec53d6df11f38d06231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37646c24975f4b0d18cf6eb3c247e8b8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b59e4c9ff500d99cce3fcf1ebe1d456233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c684d99f4cc14677b8d8985bab01044234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98ac71367f1c1630a780e77aec5a18b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479b35f459b8ceb47cbc4149c21ce21d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1754592b84c13ebf8a966746aeafbd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b96f6d5457b135cece572d3a9dd72d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d61d307bafc1334b9d5a4096bfb65f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f53ebbb3ddb96987c8c659b989d946240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d26f16edce7eb592cf8934e4b4cabb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c544a3cad404fb1fdfcdbf7b28aa02d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc11f0a33140ec0cb3d9ebb7435b4fc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321c84d35e545bbdb6a7c6fe6db80f52244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82b500c085a45a6ba01ce559a21c40d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951e9b4c89872a4b5a21d4baeeb8f18c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daadb51332c99bef48bb5cf8ddc2d7b1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca9b4057b6bd1c77e504bb3c7caa146248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09498d92104a5a06072531d229ac9a0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbb37b225fac1075fba62e0a6cc3df1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1470b69d903abba44adfea5f5cd73f2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a951f7f6402e19312d593741f2f5c60252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c998f0dbd5698d25007aac2c20b075253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b74a503292f4ca057baabac08551da254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d27f8ea6fc5c33624d5104d5b4ac074255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5c3d340b9e064be9263e82c9bc71d1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce5298017bba650cb88c4285895fcb8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b81fce91dbd7f3309f73776cc69a6f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0c6be3375d679373cee23a8dae73c3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c60035d922ae9c59d1553a298a95cb0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642e0391f11d463e4da630c9c081d75a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca0c09b8b58f6d392199bec43dfc727262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9284990670467419edb1a06c95fe43c6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3a66300a8632a771add6db6b6e35f0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0accc6a47839174f8b9a71d79b34fb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfba90735c5021785fda52c9cb9e6b53266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9373291171a122ee63ea371a6fc78b5a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc59f5877444a18c8557e4f09ea6ee91268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761059af5e07df894db90fd438ecb241269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2ed893ca3e01f9ae209c39561bc1da270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a19ad315140c726845a99d4a5f35595271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538305f33376641a69c5fb27acf8bba6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8167a95ef7c03175afdfeb05f4fd2d1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a21ccb263542fea63c47a431867456a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65568133c20efbdf9c1a166a913fa001275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f409230d38db817aa241380f0a8f16bd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544ea5b65d99ea5a169f73b144a29a8c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b8931c054407b4bffba9c21ccf1ed3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba677b063ced5d91455fd7a91395208f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7e066f8e720976c428d890a55dda1c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0fee5cadfbaca100c8df0feb85a9d3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9046dbd3528584c1d5cc6045d93d2949282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e49409d4a0746d2583367a368b444aa283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19e3093941d2dd2b6cc3a51033c8984284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed092b87cf97b24492462dc469699372285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd1e9a7008949684832650c0bbdcb29286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6101c3161214c39c4ed0234e63287e7b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf63ff1cff94ba054195e2b3c717c4a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae0c0cbb2ef95a72f0cc879be5ef743289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b56827fb24d7775f21465fdd9658d6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62616c90ebe27064584917668357c0c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b7402ec767b0ea7e47b2f9c16b53c1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd62e97669f6307d8e2990796cc7d6f2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b342d7bc1f15339bc080a9e1f0d64742294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e00f57d0efd0c6c786f8a316ac7fe2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460928e3f15e76841f4e9b50c8154a05296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e9a125f13bfe57b7d632e1889de480297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddade758625c3b3db033ebf6dd8559dd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949b222d86b15f4cb399010b9ef252d7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd6202a3056118392ce8e8e0c7da3ac300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2985a7f4dbc34e41341f39e8cdc03ebd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7e042722bb1a492b8f628f79315b12302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd3d050e98712517deba08039e781bc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd4396c61e01c412b63b0ae9370856d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0537087caeaf8d5c46f844e440d4ab305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fb5bdfbfc69ab6166aef6bdf8176ea306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f98df90af5b80b9a4a64d38c94ec57307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23a30af315044ef0c679fff46e0b2e7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439a93de250456215dbf877d1f205b1a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e0ff0b44ed9bee5fc75fe21dd9c886310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fea970042e1cbfb543d694e0b76b396311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a82a2618c2e0aab45c7be8f03814b87312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ba1f7012ad9d8d32ba22bb8d947798313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eeae34ba008d9a357f8badad76d21e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e2da95148098c84e78f090b83aca7b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fcd2c5946408bf0bccec330cf7b167316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ed8f554f758f1793865eb63bf56c8e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5584fc071db3f616f9518c0f3beba67e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3de5517397125310c8813f20a030cc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffc833614b3204da114844987a20149320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f925765c312ff122c75b8251fa9b564e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1d3a64f558e250baf0cef18657644a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ea79b37955d601e5210f999dfc0690323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4804f0201fb373389868994a21a99c5b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e16ebfb9ad6447fc970824ccef5d54c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b76646cd4f01004ebc09317c65a899e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fc283da3e18a15a6a504c18cf9032d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f73dfda5c5d9df66446a663855009b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79acb741b18c52b12ffa5e38ef230d18329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd010d7ed6f980bf193ed0594430782d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df772a28c6df50baee84403886fe192331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39f50ef32f2e5ad2d65b16a3a5f17e8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18df3a7e899e181f4eb2eedd62a6b2d333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bf52d452689354daae89c42d5c77ef1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c733e0eacb2e2d8e9adeb2621951db4e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46275c40ca8659f5842f0d374f76ae23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39d7636ef7107437b26fa6d135103cd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b675531cf318f6441c09e5f554a556625.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a476ddba324657c1d850f3c22f187c66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bcec3a16182ea8b69e64187d82207b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4351049f24f2f5b5e802dc5ba9e1456a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba1229b6df77a204e68131816717f329.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32920a2ad563620d6b460a453b76343010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e215db8996f3ade0aa46d0f544612c111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1878be672d3160b1fd4d2316212ddbc812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147f442f57f2b5594289b4852e634b8713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91da8c7127ddbc491cfeff1f4c7ddf7314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4950eecf089847c4d86da57557cd644515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9e6ff803afee82f5e5366aa55fcd8d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a17c8374101006120837d0eb6e2bda717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369edfd219dad8633d99db001aa7bfc818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329c0c31e572b32f6813b3d1b7e4f18419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a201a9e3c9e1cf031dab661e5c492c320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facf3d34b568a1955dcc0e9b2e2ac9aa21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544d98898da58d26c3d19e9eaf8d9ad722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7323e03538884fd39d59abe44d9bcd2a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092b429906ecdd3550ae03e2f4989f3424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde71bec4cb42d81104baac3b954fda325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9380040ca8724949837bb882237e5e7826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fa4322d9d71732dbc899de6295ac4827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7845ea44f23bb793b60548b7bfe56228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680df6b7000c8ba037e69b6fe527058529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e563b8cbb84decf8f44713f7835efc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feec074ab18c8e1036e269d277df5b931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ed3dc3205ff5d98d155ef4d0b7ddd132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f3b3fcbd4d0e1625da89f9ad21906133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3893d071af0116766670911905e739c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f867a1fea0fa9bc4485f17fd1f5361f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddad91c8b99f08134c0ab0594c6a44336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffa76089368f3a7f482271d9490769237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f05c1ff0ec77a655a80aff7fddca0638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fd888c372923d8e33bb56e1437c67839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7481eb6011ea2596dee190fabddfeb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab8c65a79f216809751dec4b1841dd141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafd17dcf3c9ea6f2e8ee76ba0d0560e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2125ba015bacf5c6e206e9ffd0259a8f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96481d58a6b90e4f5b1ee8901650fd1c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b32fd36787840f5959ea39f1a22c94645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eedae513adcbbf746b17846c55e07a546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e7952eee49aed3309fb18cd4c2958b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc6eae3c5715978389b46ce8a25b6dd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e457870bf45809fa79950a94fcb47c249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ea4a3a415a007d6c5b5662c87b704b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d1abbbf3f5136048b14085121a05ca51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5747051d6b7de013ebd5bd3fd00074fd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b881aac5a32bd98caa9de57097455c3753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d2d123b388e7fe122a788b413688a954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337c55b00ce7e5549926ed69be34ed5055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8219830b222c1b5e5101d538ce788e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d900e386c0cb59d3279911c11af72e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cb30a735b2bae6605d73fe709f0c3d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8c7f4223f4e491178116e73179242859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfd74232e0d6ac04d9c545fcc1ea9c060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e3399debd128bf36e79d28f0aa889261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27391099144be9e06772e4f2cf3af5462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a3682621093704fc1482f74dd0031c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2510e3dc86e73687558c72a662fbd264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57035572fcba270863bee245f7f35e2e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af98533693e9edba4f08dba9641a97f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0820b52d07ff51408c00e1071007a3367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18455350fe11c1353f753761f327345f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a282300399bb6e93aa18abc06ccf77f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805154fd5c2d49045efc6d9c4a7f00c070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95228df2b1a81d1c19d8780f842d01e571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f502aa06b27c4dec9d3934a947d974a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59a36e0afc7ad6e29fb7dcbef48918c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be652e89601a84e617370f14bd6c188c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246ff30f8b85fa9f1dcf353082a3545f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf387a275313888f7d4e64ae396ae1d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5f670f1e0a65f6b45888698bcfaf1f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dc559a41cb1d4365907e7c9f01274478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9d0fc893a0b8b1b9af74dda3d05f2979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971de047c9c3d25ed722116a79b1c2c480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ecb591c9a8f76ebb5afd5413de269181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b8d11158601af13138b4c551e0733282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf6964c5ee56d4dd706ced48f05dd9783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54ffc924cdb0553f217d197ca977e2984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70051c3e96b61a3d9a21f5671ae2e0f385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d994ddaf83a87134dad10d896acb42a686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65fe5735e43ef8dac833e8f1efccc3f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734f2c6cd7d6631a2112e5c6c8129c5488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e4d03fbab1793528dcb8eef3f8c79d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c467cdfa996a6e1b60f002fbcedd6690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a924831402d4197821d7650f23e83ca391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ed2c2fac4d745b1724356f09d1b94192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40687917461fe85ca7be041f81f8bfa93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215e92834e1332bac1668f95653c9eef94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2a96c57d3e1ec04e88f301776efa4695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a123f5e6c77bf65e2201b93622a64e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef4f39f4962bf3e83410cf60837cf4c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dc761c112a9d75e1c971cc81b3028898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c10ca52996fe20f4b64c74ff60dde499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b39f10e2b9ceecd68c0eac03c2e7b3f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2817935879a4fc8912df81ca55fb08b1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f38fa06d4edd744b7be15059117d92102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4de79229673474f429234adac54f33103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58521ee060b587d7043a94bc96f73334104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d296fc0f1e1fe47965d8a4cb1518c0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766de4887585421b7d9fb9d8b0f2069a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c97ab1433902779a0f5dd87d5fa569107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3114abfabecfd7ecb73135721bb19c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95118a0c5471baa9d7778e3743454bc3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c78e65577610bfa4f25d2fb4ed531be110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a8e7ac988aa021d39c9c0e693d2cc0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80488c91b890aeed069a1b0b6133908112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988888e6dce5920c434b2b579dad53d0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a28157ae443ac8f516fd88ec4a4ade114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02abc1ea7806226daada17c8ca219089115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62798ae70c7f24cbcc63e30362de675e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30471b324d1e207e7996fd5a82b8b56117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e624bcf4511ab2f50188b06c2a58f9f2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea6c8b6e4b219d7b567270725100676119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680e38ea47ac9e041d7883f8f03f8afb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0788ecc3deb4227abb419bddb32751121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3284183086d3d7434784fa722cd34968122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fa37088932e026f7cf18d4138d63ec123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754527bc2620b3a2ef7eadda9351c0a3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b60520b0e6637f9413387556d1516de125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781e4ad98b6fa44f00835cd566c4d247126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef784b4fb1527c6e9dee3f5ea42758bb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbcb15b12e3de3b73209eb2a7fc9346128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ca5fcff9aca9bdd7db0eeb62f548db129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f4c1ad5a18d90891bd242f5204c504130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ac7fb08aa8fa8314833b538e2398df131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5ee9a8b15f269f3d0c6ea422d727d3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1e45ec8ad2c45e240c5309410a9079133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ca2a2e53b9c6e18922d5b4d922de27134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2801f4821f93f3b57cfba9339058d1e6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb5cf45f00c02c26cf5b88bcb06c2b2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651926f7bc4eef8f2224413717b3bb05137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eb666a2163d2c8431b00949c8df8d7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1f775a005eb592dbe59cde76e382b4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac26af7c64e3c0cc3dfea33ae5a5c14a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7152187fda333d76ef4053eb91379f76141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f935afc74ed2d63180a67ca06befc05142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6496a0c86b63015159b6d3d4f07d67143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9e92148d6f4ce12279ea2f599d11e0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3338303dda770bd28f5b41698ec4db7c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc8f7bdf130c85131dec3bcb5a148aa146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaa65b5c0b05d656b969280fd939442147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbaa3f1bdf3ef149f8a05f3043ae6b8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de44ba91f42ff2b38b8374039c6a413149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06f90ec949c85e52633fc050efdb4b2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d6db389f60b0b33123cca242018493151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12171a7911788071e38fbcf0d318d44e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647947c640b8487550533c585aae927c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c59ff1e4cf8cd52ded5fd21e6572677154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41707e662110d3cba79f1ab4a1268a2f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86699387523f89858a5005f1eec064b3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b3588d65e2dff4b09cba693139eb13157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8c5fb6801d89d585652ccd31028a37158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852ff7d84c0921fbba350182cbc53ef7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4940507d81714b04c51af9aebb1e4af160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8985a1eed6346f55f279d8537f8cabf0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1402f4ba3abaaa82a290bf22858db5e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24ecb6b383c34264ded7b42af405e88163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1660147732fbe8b81788eca155309f89164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99d8f13838757b1f93b1812678dcd35165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d551554062be5b288e9c7895d9b11058166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0e4b88fe7e7ce203184b244f623cab167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f254c67bc355f4b91f61ea6d6729d0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffc6280f862d1bc10fb3ec42148cf59169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2651d6c3e520d78beafce48b6d52bd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2230a2d90e682591e4006392e6bfe5cf171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29f16a1d9f94055629beb6030040999172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1063a2448b2d2bd392ea87ac9624ad48173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b11b237d47356da9acafc0c05b5016174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd78ed4a54fdc0a2c477ec5aec04fa3c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a058c9607f4fc635884c3692f42f399b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeebadfde4f9ec058aeed5f35ee3b23177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a006714c2873fd947a17e48847d4bae9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3434db9a666c9d656ab817d5e159c0cc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74884b6e07cdc79e01d23d395f112b87180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7fb87a4f779e39bdc7ec8177978337181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996b4f62e1d266ff75029705301575d5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2189e61096577df59a21b588e131e0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed876ed419078e805cbc614b11e30209184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab5c179cb4bc4496fda03274d201836185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8035ad58c6e0d75b10a3b500ae21f0c3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4315d3dd2f1401f035ed778506fe4900187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3129c1b0419813efde5ef63b8ace699188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb474933e15e604706aa483e88cdb20189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facb64d40077c84ee7a83351c551789f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7a2958349bd2dc1c65047a6e3903c2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b4cf0e4013d10f8bd17e41ca7aacc7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90622a05a5454cff3a16b34fddb7100e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf9676da9dc1d49bdd19ea889c18302194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b43504dc5695098bc91b298ad4c8a4f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3c5fd8f58589eb11f1f88058d0d3f6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad063b3f43911cfd57bac486b98b92d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4e74b37ef59c53ed44d82a20c74ba1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2adcdfccfbf0dbb6e2ba8cc60fc224199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a09f4db5f88e68f0ba0b8b2da1af302200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4248b4ca6516924c61c4acacf58cc59201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7382a0be3d0cc5bb0e3bf535c4d92f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cdc1871fced5f359aeba60521c05d5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3c2eed438bc4cd0f320404a85f271d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9595baf2f0968dded815235546bd599205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14df3570eb6b2213bdb224360590df1b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e7a1c956169a06150cd23d441f2c56207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efbf3fa72264e3adadfda4686010bf3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb02cb33b29105d7f8d75102130d82f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd48963817860cde73e8241ec2c70ce9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da80011f05e93b2f6c930ee089eb10eb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f626f8008ba0904d4d5c933e9a0302212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77701376c9ea8f3ebc99766f69eda816213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd5c6591416262764e879656d93ca61214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963c9e28674b1ee66e96cf97ec605f8c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84168dae3baaa78befbbc71c57fd863216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48af8cfba2b2756d25f1d28e6f6d5463217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c8a06c10f0488cabf158398edf7e7e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a214059fcb031c9b8171cbc92d609293219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2327bfdc43718077128bb3cbe3c51dea220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26555ae0ca5f7115cac5a2899fa1fc2f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf3b4ddaf3eec7f12ded3dc48764526222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419b100f6e2e250e192fb69144950aac223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a71e7cfc0fa2daa029ee1606eb4955224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a97251e6e6555857bdee11d02b60ae225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15783ddf513a86db2234893d249ee0bd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e1b3b5fe3d1da78efa8fdd02465d3e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68334205a10bfa5db85c253273039c57228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a345897d5b6409a71c4280373d79f542229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89499c6e06ac11fe170184dbbbef91d6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f07ac2907459c4da85436f13f1ace2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7ae4082258bbcb15941e76e2161688232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48387f8760f6d91d0665b6bca5b2dd08233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6287f1cc402207ee52e0399815ccb619234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3299a90dbf6758240efcc5ef8758058c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654a7817569c129f610bfdc38531c5a3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9734644933983724abfa6845e6407fbd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bd8e6eda2e0fdb559dbb21cda2a1e7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a119586e80e43b6d1fa2e693341d2c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a76b1026e884d0c042856e897d5caa240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ae254761bc65bd2cf01520d6dfabdb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74acdb9f206ca498a23d71d02249fb1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb94a234d936ef5af53634aeab8aec23243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc7640af6fac4eb6e356dffe336a771244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f15c03ab7fd64669d760fb81c63c08c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c0ba510b6ff2ac1d357ec433a23a3b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c2200e49f4b35ce2627646b5ba8486247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c211d0d686ce2ce78343c9e243e4d8ec248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce78ebe715f2d07cc9379a634b47724249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8cec465327d4957f52b561ac9e73af250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3e165bda95e79be896197c7e5f0cd8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de65a6123d67de30af323e12b86b226f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f0cfdf99813950c64777d9625fe4cc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe7a5ccd2f080f7d9b89c67c17a2f5c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2231a0b50a118f605731783093fb994255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b02de7a0be6b9b85ef9752581e2392e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdf78b0cd236164f511ff3db6db2fda257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee50f89316f307e2fc5056c6cdb2a66b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6000174a0abf8e9e9a96fb3962f42ee4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03ac6af90896790b75da91c337a809c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be01d2cc557e1ea11bbd84b2f035f159261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293171e5abc4396c34292677836149db262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c3b46be548ce899692e2b7a10612ae263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd63183394947454c932f665873c2598264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2272ea946ee0ae0031dc11756b22c431265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf18c1114f35374bb9b03c85fe15e25b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaff3e923851eab25b3406aea1622e5e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26093c4282f749906b467e33079ee55c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e731afb30dd7984e12acc01d6b8bc95269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f243da6fa71db161d531c73a8b1fe0b1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eace668ac9380fd5580ab2a08d81e14271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1000216c9f9d97f3052c733152211913272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a47f05c3394b7bb28325049dba20881273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4df062e5f3dca7b3211987778614e41274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846bcd49cb76adff60cbdb98f19d0242275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaf03fbe7aa69a26fb3668904d9d796276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20578a96a1e85846db42bf42f071b32c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a4fa48563f2f300e7aa090cf8ed8e3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad6ada953b907fa78e33a77eba03521279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdadcdba031474bbc71b323d4188e6e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44da1bfe3326c3f791ec4664f495d973281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc7555e3f6c5457580bd5a8e2074e64282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242724c097247fa75ac3eaed7b0ad3af283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31522aba02fbc26f602b0f8eaf3b2da284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32230c18450736f53a6dcd0aa3803a0e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4069a642efcb0008731ee554f1da09f5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be74201b1ca85219a78a98f865ef2288287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020a211e7c5c8b054db928f3fca83cc9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4324236760f510584e7a01fb91c75628289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca409b77ac8c9403692207d9f10d52a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472101d58d38e25aa6a2bdc96b720fb4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbc769899369c250909e933d6308df1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207947947b2d90eaf9533e108bcfdd2f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4751209db9a054d74173d0b4d8e3c2d6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3611764e7569b1b2a1683bfc8583fc1c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7a3d5c8c33819235bf4fbe43b88870296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ccc02c8834ef118a4306690414ef32297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a593d64f5335d03630ad56bb6ea38bf298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ce776e43b19c08e7d60f85228f4480299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34188a2dc4f970eab95e00bfec56f7be300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bac86c638f783f31192bcd4224bb90301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc846089f2380184a4f6744d9bf9151f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2543147ab84e04af3479fb2ebe8ad6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c64187be843f92d1716652bfe20e91b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aed51b56ce2c6f2608f321540c17b3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaf9a530a53b32a4cc40356f46b8e30306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb464a162876b9bdd2dcb268b2e2a0bd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969a9c279c8146c47915adf79ad4983b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582fe5928de5a0ffd03fd4885a7a8d52309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909cb3002d949d3e232751fb8aa6f3ec310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dbb11e25b9e0c319f99d7f73589c20311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5947ec3e6ec72dc0f0502221f943a879312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0099882789c1e0308d1b9dd41d8a1fe1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8b66d96dd1ad2787cb845e8a6c0af9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c4d82af4e3c1ff12515a5550cd2414315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f3875fd897daaf2211d69fa74ed4d2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210c8d81a729b861bccd91a647fdd746317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb4b975f920f9526079eaf87a94086e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e9e400bafeaa4d82998fd60e2f2b07319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e3be8392b85cd52e87db4bc11b6842320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c2154906c8c6ef594df50292e70b5c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030d4ff9b5aefe7ff9be09edfd1b0e4d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faab2809c53ef5b067a39e216234a4b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8f33792f19a526da0fd548824ab8fa324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2ebdb375ea2b58d95a295a0da413d6325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>