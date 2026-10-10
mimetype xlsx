--- v0 (2026-08-18)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c9bb339992ab8a02fba5f61cd2bfdb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00e5e786d6af0fcef042f6c647e7ce32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfe760fef10dc70a0f94897d8bac5593.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670de5e2f141b68b1c7ebfe52bb11cdd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f86ee04986198baad88f8f49ae16b845.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9dd2e59ad7f8071df054be39dd2eea6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b484612ddf2da359fab3de07324213d87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8d31dfd398f615027362c29a7ea6fd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972839585690f2d4a0c8625e9d1135739.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39049d82b5402f417d7af7b4ba1c53610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdba1b06d48dea1f387986024c00ae0b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9796e42d1c51bb84e58bae0f7079533e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29ca4c37c0872682dbdaafa4cb9930713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9196143e37ba23dceb07f5b025bc0e814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0cf438470ca9fd5add02fce2024c8515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb429fa7d3358b55825904855809a7d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6db0114f20f3ac3879910dc64eaa6d717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d08cccc879903069d19cf92ad7235218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4900db199ad62044b63f72541f4178219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c3a95fb31f31351cc1d6148b7094aa20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c66ea6e699ddea015fde15093cdd75b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb362ba75dabf54121c3443469ae6c322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7303486d209de0dc4fc52af4782b6d523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b43d5118548e3791bdf94511de7d44424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2132598f9525af5e8512a7f4a6a6e625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d1c9714b7349a8be1149f0e4e64a7f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1490ff53767199e143e67fd36b9607327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6acaf33e92a79cad8279c833baba6f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db08717b7aab648e6d3055642f7de86a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d373915b0b51848c9d60843f07b16230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a36c691b1cc130a183e1956532df58231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71378e20f9cf813731a6f9f69bc1238b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b77aeded64425fe1e1b2442fec3e38c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570f72d3e36f65e31ae844ce0496787534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c4e8a7475555551f81d613708e5dc335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2c494d151c0db3cb22d1d437f90ee436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf16ac2caea4c39d5ed30a68fd809b7c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b14fb84485653bef32cb6f3da37c6e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff6ae6adcbe432afec8a9e60d2811f139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918823929d5a2a07ca7460c19484e4ea40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9d31ef51567adc3f87f307e25bfe1741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cf309e7d2c213e9e40f00c18e2a7cc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5376c80e0d15b5935463dc28e9f52da643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cf353f26eaaa28849e7c5c9d44f58f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3adcb5fccc924692d94883b5cfaf8945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111c808aca69a4a9a4bd77cd4d6755ca46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda0ee5d0e0abf378e5e33eef86017e047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9276ad7149af0f1991d02361fa64ead48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2d4e3c2a2d9d77bb1a90c6f41dd7c149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696d50e97c5ae26de85e402cd5dbe19250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21331ea44b87de0323fee372d04da08951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ccac9df415d64924a371719f4e2d1e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4eac8e52027b9cf07fafaa6de45fe453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfd2b8aed6751815837474541bd2f6454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a46b89e192c1b42a46c5ca43ed759f055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c970cdc73555cfec51c9db82f58ab156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84f74fb2241c1041daf9d9056d8d76657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad8448e39460da5708e47a3cef4d06158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953450842c1507d771209b4977af42e159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d30297abf589f666f3c58fe27bbe1a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629b131b0473bcb48b3a50e604ea2db761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe58164f4c631ec41a3eb776e9e63ee62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda0f5fd36ae3832191c27dc5ea5236663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c460360a5ca0890d0c9585f19900f89d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7db17d86decf9a0246d8483f37dd4f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe505ae9e2586144e8729aca4b5f6af66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20288b0715e278f96eb211a2a02217b267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca10b9ad1822ec2d52057b878928261f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b170bcdd8ad3e60453fc4111d0fff469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c249c5a72f605f03cff5f319a1688970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb04af56b40ea532eaf34e59863b30171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedb37043773c7685724780d4952ce9a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5add79cd0a6b161397671b9d1515e373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9645e73aadf2716a05dbd812ec0dd97174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d311be8964507a14c8b6437c3c7d5e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b7ca2dcaa474b9630d647d0fe6619676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619827a6169466d1944582018168cc0a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438ed72516aa967063d64297ca55551078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d34960b1a8954f0425c227d9709f9179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6834ace0f38a661eaef881439c84337580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e187abebd2686038ef8df3bbc61251281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5955cc737425709955966323e43928f082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fedc997792a8ddc474704027b18414c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c04e8705d38c4a9f63332cea6ef41da84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0e39e163217f52dd639b68d357b46085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989696eede7efe7530549de8f9a0fe9f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45688cab284237aaf1906b75017e754087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a5f8535d0b2e7d7ff5e709f0c5c85888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40376cbd87355a54aeb4bf26a56bac3489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8b16909cb39e9f13bb663d52f2a42a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfe348483bb7e1e3843942e90a9b8bb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e763a95970add023042af3f293baa2f492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce116e6abcd61e1758ac0f7e1d80c6493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c063d9d13b64429257c5403db8be92a094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2d1e396870956b1b40a8cc50cfae2695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e32dd5ab12285f4a6efddd5e7762ce896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d06470c744de6879745eefdd2fa3d2697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51d9e859aa6a62fa2ea345a603d81d598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485c8a8fba55371793087332d18f79b199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d8faadbc8a5512a6782cfcf24a0439100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613091837421de4e0ec7a9a45078f3bf101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b91296004d52dba0b021130cd40a12102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eaba81f3d9b61a748eea549e089ad8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e81b3dd64138c652da9cf844e85a06104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66583c8e2d8aca1d507e21dd609b6f2b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03479b9f96f48d7924a3ab79bd626348106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e8f770104f2ef756557a551f9861e7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f13a1d50db8c0067d090564720852a1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd370a536a54de89da98f86238d9077109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6449cb24733c3bb8f6358037666d8031110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a1a792585be0ab031b60cc1c8a8be6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34365056f1972eaf3594460e2d804430112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bbeba84c8ae67021dadf5b85e54ae1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5d874972c5fc3c4a2fbda64efb643b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a700b50da61d0fc70f934efee3b71b01115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0592f23ce6ffdcf6b31c7446cabd8e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5fd9bae807870e2b9a96d461c44603117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e595d71ab45e602b17f3fae7ebabccd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c9403e96a461f61918a5eb0464fd27119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09501dcb0c1087967a6970c08d570144120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a70a3f6f77b9e4bfb2491abe586e32121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1be8909177d39fa4e67e3a683c3cc27122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5680480e24bb7c1a6a6232681a9a7a14123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95da9c1843d211b617460228c6a6def124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8df69456cc294eee831bc6926a420d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980c2040dfeaa60a0fec41d191f84a1a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbe3639a098f4db4ec30dadf9124a83127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff8758badd98b2eb14c16e53ad7a4d8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c454fcea2cf80c9922b69ecf688ffd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c37eed479f3f6d3a4907f18a954af05130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e508cf664542b52cf7f1d7670c9e1158131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b16a706742e60a523062a0cda32ad03132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701add8b42cab875550e5048bc4c38f9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ca6d951f431daafdcdd9fa97d66816134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3287d1c7e944dec2045e3b8784483e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352b3953094fbcf4d9871b4ae8933e54136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16996624545d34999e77712acbd036be137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54283485a7fbc4b5b0034085955f8e47138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34045d94f76712baf64213c9b2276c2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7915d3d872256e6aca3b7bf0e39927cb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a877a85cfcf73a61860a07c14021dc3c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a070b0906952fe26572395eb13a07e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c7e824d434fde1e46a23c5e49b1df4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43b385deb0b2d88a722a6adb644e8c5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e773e283af8b56b2a9de7d33755f5906145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85d8b3e5d736453b3e530d7289d2130146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a20f87fb1643273f9db59f6456d7b5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb10759e031c826dcca00827f5f4305148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca502ad9b413bf73a731efb2249eb0c8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42a22048767672bdb72292af9283089150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef9d0f921dae3c89749efdb670cd5c9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8559b10a6a88c06a1be50f663ca84f2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f796dc51eed251887521b7df4daf477b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb421b782a3e83593b15ac9bd415e99154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857e52b249fb3cf5ab5d22a16c8a1c9c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8cea02ce17d45396e190734b91cb57156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cebd1e935b708d71682b8bd9993aa67157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f64ca7af2ff30a8844621d2a3e948a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660fdff14301be6e388d59358230a487159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb68f5067eb4f5e3d0aacbf5e38be4e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406ddfe6c64a90ffc1cb7a1a36027e27161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fe545e96020ed9fce3976b2d193ada162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8378572ddc9212790544db6c7425fac7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e6fef3d2f6de6d793bb59ac5f17c0a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0260074134880ebc9c4accf6923850d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aa6c4e7fa4e0a8316311599f5ce036166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d525a0cb941453c6218be27001230043167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8ea15ae0708f189c923a6d84bf9132168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a047a6e4678ccf38947d19598cfd9e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e188e3d1600abad86bbaacb130c1c7b8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ed07c3e65f629d52df8d2349e063c7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c90e424b4256d6f92f813882138b62172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da95ab17aada0eead89be2d12020d062173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ad1227385d233bd4cdf519163d3747174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee32879202885c8076a033e15b245f2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f36edafeef780e710252379fa6998f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63618fc70c458dabb516528392ebec1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54531f4c955a76cfcda5f8c89c0c7aac178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcb2169d599f5a1d8bf200ce8177cec179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce0d13edc2ad2ddcbdd95bb047dd9b0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfc207782fd75eadc9491531eeff1f4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d65050919bf07cbfe2ddf078bcb6f3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9f4b9f3a47e4e7bf92c63a1b3a979f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2715d9ff81d77963577608478164d9fc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe4920e2d9f84096aeb2e65e518bfc1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bcd899d4c0f016fd29375c47dc1584186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc827064f25ef687201a84759c53d56e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62c5576d035d76c3fc990f0d01ef465188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5126c7d21227c4605632c14a3bac2f0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a783ad3d6363affe11804923018e52190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afdebb36400218abc1059f7097a98af191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8071011972873839b94bc8856ec5674192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c90bfbb7803cbd63b6c4fb09aaefce193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37bad5a65a8b924b6e02cc25e272079194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0b90325991316be0d7f97a61a9e275195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe3dd4cfa7e07fe4a4d35716bd9e4b2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef42bab27d658c8a4e2fddcd3d027bcf197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cf96d8dcb00480098ee751c6f7abce198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f319c24ad72525696d14974f2611b62199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0d3a954ddde820115641939cc1f75e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd18f5013a841225ab11c24b97120e0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a20e2fec4f04ea3191118fb6432f4f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d484ac90189f84bb06093c70d0c54d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70652be598d91bf73b3e6ad7913964d4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7a365e0a65c0555e8c6e79aa66ce68205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ea39dc5d951434c7140d206d83dd82206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b2dadfc2ad5a95a1f3e60e9ccaba0d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55354443beffc8a9f0eb3d809bafbab1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3eef13be0feaecd57a6072a7601081209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d81653c217f3c9b6c3aa9c49cdcafb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15d5debea5c05f4389a4a4652d53032211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e91d1c117fb1343c96099022e6174c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee5bb6237b129de1155632ddcd873c4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55935e2f827d8fca42cdda04dba49a5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa89d601aad5766b441c7698adfe30b6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9166e0d5350dbc3dd2a804f1e0bb6526216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290815bdb58a1b45237c5964cd70e727217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61240264c66608d584feb7b9dfa2f630218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb2672701bdea62c03e826de12ce90e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0ed348078fe1d194306b855608a9c6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab2daf9211641914efcea646df4b977221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ea968c041165b7821730dca7c84bc2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca63420546329e3b8b0390a264994e6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5791105f59aa8091a1c94a7299293f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077f90865006b22077b9b48bd76ddce4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b5fdf900f8dbe868b616a3c2bb9966226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238b2514f555cba7286f0baaf69b6f1c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500a17edc1669bceced0956b17319900228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fb364640b88566e09921fb65f6ab08229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6b639f2172dfcfe5160cc0aa6b51dc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307de136997ebf46bae0a39daefb3e7b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027cdaa4804ae30c3b643e5e69f0b0d7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16acf05d023f7b8e9f4ada2a893fbdaa233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760f20a0fa083ec855ea9966d817a1fc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e019612f20b75d80609594dd1925da5f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4d8c69c1c4c694059afdd5928f1103236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff732897e0f84e7ebee63093a4c4f09a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964e7a46440f3dd230a68309533f967f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3e184ddc855eb1cd43e929f151c995239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53f7e622218b61f8e4c33af3964d6ba240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cfeab0d216b8713e36fe182a785e74241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb8f83a825c7cfd3c59546692853dcf242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242f4a27cb99e73ff93bb2721b3b62b5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170d03cf973b8cf8a0f5891ac18b22d6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e2f25d41f64b442166e2e099c9bbd5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d6dd35e3ceb9581fd0cdd4d4bdfe59246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c68ad987b7ed400a08fab6a19e3039c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ead6509d50fba60574753e1f33bb2e8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef11255b78c4cf04157a61eb437f577249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581b66a215c07579e2cca684cd64656c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035e93687330541a5de7489b8f49fe21251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efe2f8da3327b6bf179c5dfda7671a4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b754dd0c5ba7c58dbe31e0af0765f1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee627c883558534cfc4c5222f6f2bf1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22417383a3b807392f9536dd1d75efc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3288b443b26250efb496e3ff99696b96256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30faa5838a8e56bb12d81d8b84c8b78257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe71020fb237e431b1b53defc3fb84c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4667a9959059df2ca3f3fee777ab9b0a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eefa74c319b48494cfdc2ff483f6fa9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48aca99b1b5d07f7615a1d259a2e185261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc120a73d240430420fbd46451c4ebc1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186d1cec2557a143312d346fe55a5e83263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d59ec85df9fabb255417cd6b8448e35264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccd5f11efc7826613632e82f8fc39f6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9940768ffc3469fb284d5f9431f0e33e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ca2bd4875835a74926f22a690ff7ad267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507a0a2a7ff5ea298320a5af88e49a2c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b2e297762d7d8b4a7415e1b27df5da269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2338965c7a8ea8617d3e511c850c5a3c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e5760f7253a6e63a72eb2a27102fc8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264d96d2a492a2eff3302e5c05d014af272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa23bccb3e7daf6d2b9220bfa51cb7b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28076a09ba44d936e026eff1a154ca0f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3c168010b8a7aa788103c78a7c2855275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f00fc51439dc6282c56e81e19d27678276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99f57be84e2d9e567b2da9be75687d1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b5c23dbc78b1282a940a866e975f83278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298b4e0460fe9f5480af29459f87789d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9039c79a4a92d098f496daba7d24c53c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a652b59d1dd48f4f03b1c53f9e5e10281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a457b8dddbd65b395e4c980c4ab0dc3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ebda2e69e8b3986a8c5567913fc2a6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0db48e845cefd7e641d377374ce8ae284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe9dfe0a61753378f3e7ebb88cd7e81285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5236296fb81a544d3d79f1751905b10286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bce80e8eb4dd6929fecbb758964fc0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2554610ccc8670c7fa8ac0e54f7b12bc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c4f4755c6e081da46e05f2892c6521289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d7768ee60a128050cc825ccd3cc573290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873d0be56311479de4744f5ec48ef056291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91016eda5b036d1bd62038074b609ce2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d018f2051835529fcbea2d914f0f643b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c60fd66cdeb764b03bfdfcb6d4c8478294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4a4f682936c897628abf48e905c4ab295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a2c45cfb67b026bd202c702f70a572296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dd56cb1aa9eb2771b9b0c67d1e2b2f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee7bea4a0920afb9311d3815c13b745298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956669f271b4906a6f55c212a2f97822299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6ea9616681d715a94e63ad4c38ef4d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80511e13fbbe6b7e9ea40b5cba7026a3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f13ea3a582950378fe89d9107fe0c0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8617fb5027619a804c64ed58f5147911303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56e3651d99bbea099fd170379f4652a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3890d80c47c09d71a28128eabb5b5c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d450157c77bcb6b0852fb800dc1b28ab306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1461c6bb2f8387db7c2b6e5304f1d9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfeab908caa33866d89c1d376cf96db308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511014976e1d78e18a340283187091d4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d072d998c7707ae54e78cbe368d1388310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e3da2004ad15200e5318e2d2be6f3a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f8b459f59ef020c560550fc44a1e40312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0296d038d278ef51fee9bf5f66a3be51313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1088c727a8f44a2ba1e8420015480561314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3c03ba0815381700b9791b4ecdc4ca315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e486f1b62202b2079685fd98384eb589316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613f9724f2519c7ddc533f3cceb4c92b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca9f4b90994c37c94ada292ca8731b5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b0b5e49da0f80b7047ba095999847e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7d5a6fa6042ced919e3abfcde30e6c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd7494072dccddae0a95fcc97ecbadd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7738bdd120564617c1f6c7de81d9a1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124cf94ec5adb2b49c7e3e3a720db67d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d27360cb61ca0d1aa5be965a7085d9c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b05df2d22fdf0f7f7578ac325aca3a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294dc37c2b39bd8f9b17f2f658f21c17326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38da1533cd992e4419e378bb683eac55327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e610fc79dcc4d536112dc7a3da184b2c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e691972a4955636585b1b8413e012f91329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d65f05780f02800ae63fc58c0c75d05330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369e8836e8131421e0e0f5a0658a94fb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4ad423ae8b9654d409ef9ec6cc7299332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f85f6d0e97fdccc3bbc93d72746491333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613b5816dd1ca193036c81e5467107f21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84c3f06882a1c40f582d931d340eac72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6089748cb9abb00a7c3f6930f20fa67d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58f0aba65d043c27d99bdddbe266dbf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f475b1af57e3d9c6367d1febae0a4f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7309944cbe20c0362e91409802c7ac6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5160f496d2d16a3d713f815a435f93087.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5417f31df22519fe9a15bdd5edbfff8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146fe1bdef5e7a406ca0d1fcc3d4352f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc8a7d49acc64dc403959a383ed55d210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873fd8943c6b83ac8bb848c97cdbd45311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bb6992232397ef3120773748d3ed8712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f705b0a80bbc2171032b9626ee6fa11213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8bf980594c70be07063346f055f2b314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dc0fbc45969f842dee498e96644c6615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2b60337623c804769aa0dc8639b27b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e89183ecf468458a61f72b0d8086fae17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0628a99e2ea5bb414a6030d87922d6b918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58794b483e76d8ffe541129f774e18519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1f4a7806c37043060cfe08ae4a17aa20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323488c79b4d478a15baf9297e586be521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ec40dc2426ba066e2a2ae87f16de7b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29464be2583850387e80fec799793e7a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96423604266bc673fc5c590a80a02c0e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a406fa2d8d0d194876473cf110cba24925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1167d66ec7026be4214cb212958d7426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9c20f47ce2966c1fa79e4144b9d55927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792baadf9ac130e3ffd10068dc15317228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dc8f40716887dd1c7394248f41e63429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084b2eebb7213236b72d64bdd53ccf1f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d914bf1316f0273a206da6bfe3b518131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013919e509ecf5e85573fcd9b9360abb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb83996048612c93df7325950f025eb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1596c955752afd252e07c437f47e7b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52848d691e5b113399bc06f78dbee58a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12c3c12217f90a6b981da87709ecd1036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40999b7dceacd7c65062a384ae3acf8237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957b273ded7097b4d94bbb91aa1ffae738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4aedaa8782cb3a73b055ad9975746139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0160a67216f47233be5f80f7cc179c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26da69ab8e11912254368f5c0499852e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15871fbe5ad82b9c5604051c0d1984f942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9327215ce5212a3548d78d8c6432522943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8934a2e472aa9a17a69466ddbbc5ad44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde3839c4c5e7217c65b666200945aeb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5b1653851c04b33bf903e0e0bb1b2e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5b63c01d195657eca19e2b22f9a29847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1f00de33b24b5f29b00debb33f3b4548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7200162f6e35c1be0352e9c99fec26fe49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1953bc0f9aa5f78c0b92b93b3107ac150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff14c251966e8f745eeddc49ca9fa44c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af53715b0167b00cc27206b94761e5a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbd2e857a0a2dcd8c6231550c8a017c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f840704a406ec6d7108817d25a55c254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8292f3def1ab927b63dabeb2abb557655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb626358df354a4459d60a5e576210756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cc1c6a7d72b31aca37351688272e3257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69debf0b02e08c27ac4fcf3a4a3609b558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338c2f64f74cb1f048fe4013e202dbd059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae1e910ba811cf02498b65bfa99630160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ddddb86a5361c8df668923593af4f761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c4649c2c584d60f2d9f4cd94e2333662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7e08eccfe28f632a5a1cbacab682b763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb8f5e13d9e33111416ac6e8748bb5c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a90d9b7884e0431efc4c3ce05c29f2165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03fc2feb4c8424f3a63cfb650537f5666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a703e1880e40fb8df8aa86eb116fba767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4d508ad17c779f25700a9b7fec601568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fca77735fc4a9e95ac01e242bf0a6a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d39ac144ca491830ef074e50a2ef5b070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f854dd23bee9df66ea24e8e938c7f7cf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16c664f7fa1a58b1561268f637fe69a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eea7992dcfadffc6f12fc6f0c97d00a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310082cbce17d1a93fa52bfc0212cccf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f24db2db36d4189ab00ee7b93b15ab875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b9b102ccc2984690035af28ae9608076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e49eb354aa49862707d196b019abeb377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2111c70b450af951f5898b8712e894ce78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5effe0fdc9df3df99272feecaf3bd479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e64fbccac081c7843f4a3a3dd09c1f180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6397e2ec1b3a8cd0d01bad07f0c70b1281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350d64bddcdcffbb4f7d22269d89acf982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4218361cccbee865791b9c939c1b470883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5321bccfec2d357850048335f7248f8c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22b22aa5d62232e11fb142ddacf5ccf85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856afdf85674ec430da05327fef0a77186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826e3a0b555326654769184b450525dd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6e4095eab28a5988450b85cc7f196f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b590c9cc970837b8e7f1d3dc1dc3bf889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08688455a4e1695e37123bef39dac0990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801ea3bf24b2917fd20f04b460e65b6a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faad29342e4128dabb0014895154190e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cce930476bba379d5604ed912d303b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a4690207fb608c36222aaa2742737294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87ed1424027c4ca2094d14afa6d726995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1067ba037151140ab71c39fdea772e996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77754a50ceac9c406709478a452c18b897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b018ac57912df2389e221664b272ee98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611aaf0f8df1389ab7542a049bb901a599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5f80ffddbddc911b01206aa4d50995100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c276c9970822eec372ad11a448a5d2d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82b234ec15d3a27d7d07b0810cc9f54102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10419ba08238f4e74704bee771a2b710103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde6bc501a01fce1bcd1dcd6be218439104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbd8cb2467208e663cacfee500d75e4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bccfdd6c6ec74bc9b1e0261f2e6d5f6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0e492c57d5e71c631f451afc1bf3c6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9924ca30f1f1bd2de9024d0513ad0d6c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae51a556d7997e88da1d63fd7db20a41109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e301bee185f38213fe84c0ad19c6a913110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3cc030a48afbcf63e6cfb0d85a3e1e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b098a2364bd3ac88fa915ab83ec2c897112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a29be5d9fcc757c2124beb1e53c914113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59727953ecede4e7268bbd0d4595450114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d8ce3974afe580d554bda267295e90115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8608488cc74cad649533170d9f999fdd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bda434c9937fcf733d677363d360e40117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c11c7aa474c2448be0bb8c16e97e29118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc35bae961960aad705918fd7d6f4774119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbf25aee7e4d2674f623b489dad7310120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6eaeee6c3aee4bca8afc0b3118ec77121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b3daf509b49dcc98cf8f64888c9d6f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa54124f8d1960a043e2899e599e3ce8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b72f427dd8b9c855267b437b5f8a31124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca418ed5d6b561f131e7f68de2dbef41125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd41ad429ed6d4aaf669d070c15522d3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c159d7265fc1f25f9ada8638a333da127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06018b38f0f6eb9b9ca3caea7e8a0fb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa4c2666d9db4bb707be4ab7e50fd0e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f36d46652b5fce76c036d8fb061445130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c0bf685193caccd0f59c1c8942cf8e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1413d3053525bf2cdebcfb5893b5bd1a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591d1063da3e6926398781b9dcf16dfa133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d48f5c83c7fa79a301d0f54a84dafef134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842b063e21f978c31352529d0ec54b1a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a506674d4cc6cec717a5981dfe680561136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50e29559c26bceeb7f150fd25bc7003137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bc7b63577ea7485ca1073e4d9e2c6e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8110518590b32ec62b52e637cd8dff139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3e9ab871850e291afa64df4f1f6af3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad450f54b41b54b858d0c075ac2bb503141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f728f5e13bb1bc7d7775b7410cc0768142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcc03f2704e30bc443ec65d19cd349a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5694ef262b19ff2193c01431376289144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86af2f8f89edc3f066d5984b62b91871145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77998956c4020ad76ff0021de8217235146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1ac0844b8280b6e4494cc4fbcae801147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5b4bd9a98a69a9312d5bb8fa0e04c3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3c813cb0eb50697fcfbe831ee72105149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1cded390f0e9e5684c3434b4254012150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5253a1b5b22d7c22c781b8e8d2c0b74c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66408d32a8e5850af015197c6dc6eaa1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94c01e7c1abe4d73e879b778aefe075153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d377733891abf96ef4e81e1c616c8b4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e7d89064b7cc01dcdfd1332b2719b3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a875c96ca4ef4531d86112dd8a1b68156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f4040bbbf886709228fd3283a4f051157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddaf63a630d1b3333e95de8d47ddef8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f1801e06613627ccf1b5f78b17db74159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7832486dd208b1734ef26b3979de2347160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7ea2915f8a89088070aac8db050706161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012f355605e0cdcfd1348dc82d7de8ef162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733d9edc777be53c49a410bbd078dceb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c4ac7c216cfae70c85cb1660498040164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84ad3cfd82a17a355a064a0f16925fb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1145d756f5d8c65d071bee5deb20e833166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06229385163eb62cc8db3f36ce4cdbd7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f774e9d534564185c8ea83a32c7b9bf8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf53a3002df667e27c4429be328ef1f7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c719b44caf14929896f0610e5f2eba170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4556f380a6c9308d9394ac6a5bd92e9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea5fdbb4db1c19aa70da3cc47961d5f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cd9553994cf2ac726d7050a6fbb004173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e19039090ec24d1679d983f1c8dfe12174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb25095d34d3386dc27094e186cdf797175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0995417ab6f3c9568d19e5be03a8f9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d0f2b9b153ca25ce415eb188fb29a4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d23062d3cf89db89134dfbc4111eb99178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6f0d4f7a0cc89e836547c7256bc3d7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5c1b68d426a05389225ef33032ad82180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb82741d142a739c49feb151c2c6599181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5bb51233443707859af6b31a306a32182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a6e6198138e00cb25fb5a590796de0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1d6205d264bba11da7fc0c6c1c170c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e2cc7c08cd3583ad536380b2a90e38185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e129822400a4c1384ad6081dfff15e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a414c9c0545e298a7bc3b0ecc2b9d3c0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42227ecab858c9f61b45736b779b492188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7649a6a8183b019e118f2553f02885189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875654891442dd03853c875cea704a53190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce51fe844abd1e1764f31018b7d91b94191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f510a5a1c3245276d581b5ffd214d8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beb2884c448b52b55ad50ee63bc515e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b314929d97f204f6c88d7748d3f68101194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7dec9129173961236c561513e0f3ec195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6bb7664ac27e0a65497a39d6305c61196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed20080a2843f9b58a7d6129138c441197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0731917091f2ed29f5b1f23ace28009198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d56398e225f050e62f6917e1db46546199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018d7934a1af455a716265ae9d507862200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e48ff167ee98e73cd62ef3fe906daf8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ce5ef2581da269ce99934bc24b5cd6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089872cbd35271fb6e34cceb5b6cb206203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277ac0b951a134b8669c3be49bbcf9d9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72abc3d4a1a0336500dd527f1aad50e2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12968292a507db1e7487850247ec93a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b6caa2ce21318317ce14d8d45cdf25207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5998fc22e47256c213fd7450f2e767208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c247f84c64c0fb813f926490a38f2e1b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6970a005143274914ebf8b543d20c2a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437d4008bb331456b142812bb944d072211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99e3be02abc0bfc74de8784101483b4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcf7a692dd253b64958c6788ad197db213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412b03c664692246a42e47201da47060214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f44e14fc1f9c48fb367be01fbac92a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a33f69d5387b13243b7cd024c61bdb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6c957cf4f2f7cfb823ee5ba3ba6dcd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97eb7db4e417c5d06104599e1ead8d2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f080742dbd1a5a121a2de4bf607d29219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087b38b5f7a02698f59449ab3bd57c94220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15540f7948909dc0ccd31cccdc6e4f0b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07487447099cf59ef29c87732d5f5357222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a3f4af9d6ba5352befb2952c2fee82223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e63e81a46b2c0725e27ff67399638d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5c61720d61cf6599c2a20d4a1ba2ba225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac357b8112c637f60d0b7b7bc9ec5fc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c307ef1114cfc0134ed22eaf9f711abc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad59d0b78475145b4b953db980bcd19228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49086bc602de1edc9d741ccc993ded75229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5739e3d738f21933196544721f9d8bad230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a309c26ac768c5fae6ee35776df9ab3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4649acd1e0afb91c9c303ef9ff3b4aa2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3ed07184c1ced27b931003efdb5bde233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7808c530ba5858bb5cbdb054576f8f82234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7813af8649b70f82a04fd550bd4698235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e72de0d2be81a5863ec2083e8931e7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc17fa9bb685ee374e9066121681f8d0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fd571acd28af39ba913dc1190509cf238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0608bf93db135fa8aca7b566859ae81239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058f7971aa5b3551aea2ac468c9ea213240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d744395d00493aec558e0a2fe94e98d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05feb24f06d074abce6796e94ee561fc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d960e9e147ee1377bcacd1a1697cab55243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4b5f1304e2a9c61c66ad1bc44125ee244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd194ab9e363363a64fce5535609e4ec245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69b75f27b1f43e9e04815507b35fe0c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cf8632922defa69160d362599f67d2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a875158ac95e83c798796d66270f168248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282d8413a35d6349455c06e2f77b7461249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6028820e61c222fd44f4900569866c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32f4707f4e3f7200ac1a7d28223a8ae251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d85fedac5776b42a43ad7424e408c7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7a74dee07abae6f69f598e4cc10908253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33f8f145a6657a9251ef7e0ef98d392254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c990ae2a0579d9bb632bb23d29e89568255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8576db3c1301dcc02f8d614caff28d60256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a413295e49e8096140a1e92935af5f6b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5e0311d113c15ac92e59d1e85ced30258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1264970e30a3d8a7157e7a75e2ce65ed259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675ef4d51e4c1c3c1a2cb32a3bfea9b8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567167233e1ec9993c03d219298ba2cd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492c7661135dad944bd0ce64670f35db262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5109fdcddc50cfacc664cc681e604ba9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1459ae1936b3fd4fa238283c974f8c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2912cf999fd37844c72c65ebf5f539265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9014de54bc668d2ca2f32fe69a2fe7eb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fd8906bcb0244cf719334ded2098c4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16ccecc2996873b5825e078919f2199268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bde9adc1788f2bfac3d0636691503d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38be007fa9769482dff86594107bf726270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771c928ff20b6809ba4647e8981a687b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f8772ec336de90ce3dbe3dc74b0ed5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bd5248148f6f923e3628f9d559dfdc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2cae9046b95b6b88b9805eaa676b44274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dda7c4cba53de70bccd06d00da06243275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cb3282df6d5765b95f197435d72725276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c51bc03e19233c1b083150d187b300277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067cb5a086879a1f2fed7817a4a3989f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af23447cdbf07e92969cb89474b37912279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7588bd06519d7a1ccdada33d430fcbe6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fb5661a3592ad5c1f803c1d2b53b27281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ba56f2ad514cf2f9e9856959ce8ddf282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cbb41bc41ed2cac6b2ca1347b4e2c2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a092d42cdac146bd43b2d6a89faeccd2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fade21cc056ec3afac04e0374dea11f1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1222ce2b29bf25dc065dd2fe132f379286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1843bedbce4e3dba7e7aa3607acaecbb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1dd4d6859dfcdcbe3e38254f379bb9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344b41ef3ebda0040cdf7704796f59a6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b146fe60ec0bdcca9aefa4996c61cb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeb02d14b76e29af41be5a770b6aded291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435827e4ef2ace440ba02838ce925eea292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863375d151868cee9896a6aafa58228b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01218bad879f1240b3a67230d8068980294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd73425869a10aa40aae108392da2536295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf02f53b2268f3e111324425e7f9c87296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09ce607d059d1f25b077bfb46c52688297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f506a10c2e37d301706fc06ad54fa57298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd7b4c42136322af29490b1b22ca60a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dfcd5face755b0e7810a75acf3e12a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071782ad8bb7b512ce4bc825a2835ea4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18404dd57c3c7fdc77105f13639c42d5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee423677e81ca8c3e3a440b733ac656a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f3d25e0ad2aa95793d0dba614044a1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef3834cba302c8f0e015471648fdec6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a1bae2c8985f1599d6783d28e2896c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cb1cae708fc982f56779af633feae4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cb82701b8625e59f2d9472868e05e5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc11fca8242a3a758d5ad2cab2b4afe7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021ee7255bf6b8019115b7ddaab9b101310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4717ce29e4f886cf61832f37213651311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a5679b79f0e7286eb7e134993b5e99312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89651cc2ed3da132e9198d900baf7b4c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8602ebaff1902459d1a3be6af10ef9e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f0fb8a667643289a86cd6060cb03ac315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407f032ce8eb3a9ae62de8cd552635b7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d11296cee5bfd98c828b878108402e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55a1f478a174a3564f802f0f04cda66318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac7ee07cc8d1500e08e72353464e039319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea8a6231efa0fbfb33575dc6444f9c7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ecbac775dfbe463aab5f76cc8bd154321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6e9afe7a6485a45a8dc976d2000612322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3977bfc3ad6eda1acb0b967687fafc3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351bebf2260264053f8250d8776cc983324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9645d4777feea056cb61f7b5909d7e3f325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>