--- v0 (2026-08-24)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="487">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -436,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -508,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -847,116 +820,77 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
@@ -1105,53 +1039,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
     <t>000011937</t>
   </si>
   <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
-    <t>000012998</t>
-[...1 lines deleted...]
-  <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
   </si>
   <si>
     <t>000011947</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C New charging data cable U144 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-new-charging-data-cable-u144-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012057</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Nuevo charging data cable X121 |1.5m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nuevo-charging-data-cable-x121-1-5m-60w-/</t>
@@ -1249,95 +1180,59 @@
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
     <t>000012270</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1444,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1528,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f29f1f800eee5c1a0f735b7561b0851.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ee590ecadc07f686faad562a81c3e92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f63a89c7ca67e5c029c70591a2b1593.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ad3c276134f83f4d17dda5200f81ff4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98b27d1137fc5c7e339d068a08971c75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776d8c1c380d2cdd6363f1d42fde13c36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2e3c2c152f933249b59afbe63ca0e37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097958016aad8385816f1f3fd6041c238.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbfeb955a9188d339271b4bc1c6d7df9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d19f0e8698494c5da1f045ff5fa6ec10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971b54a7a4d2647a4550ca7abb855ba211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e24ff90596a8c042469812a8c67d8712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7da129a4336cee17f3e80fe7607dbf513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee56eb093c4aa337a49c249359a720214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145adb28cabdc8f2cf20be81d93d215c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eaab69f2ca96f17e083e98b3fcaf5816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a559b3403328c64f03fcfa8d176f123617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6054d614216e83443a65643826e414c518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d2cb5c6f089c6e961dade3c25488a619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5652e0857eff593ce3dfe0d274dd6f720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cc5073b9645034e1a59a2376a516a121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3717c6a8897ecdd53b280e90bb313e5c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af86612d78c168d0d8f24332d2ab8eb723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414d67222bad804e1734432e83d952f924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3599905023a88c966c564b741254a5b825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cbd454ba281aea75ec1001e9257e2326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9389be58fa1f6d92105e239d8e75fe5927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ec41dd21824868d71b5e0debc02a7e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b6fa0d3dc378932b8765b8d32dd50729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c72a516baf3031a83f27425f6b209bc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de444435c81581c2e28d2a4def954c5331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb349a1ddab38aeacae9150d03a5c09c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f9497face722c4bda5e4f73281666f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17445a4b3032af55c7e3f4ddd5ae2fa934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb801a749e7145cbba5c90ef5d6c8f435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fe3e8ce570f18ab100a51f227bfed336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bd7e88de317e2d252bd542d263c94f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ee7263c9f0bd218e4ba16144f105da38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837bae4790d5e5b416bb2f5c8a53d60839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5590d2507dbcd162dc900efad18ebc1040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d461d67c6f7af38da8a539b8f75012c741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca4ac29feab7ccb74caa7ec1ba4ead342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7338740ee5232bb27be49e4238801c1d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b032b88fee956310d97081a9f11d3ba44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf4aad1168abc4249aa541ae788cb6b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f64c71d9260bc92791bca03c1fc6e246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf0379b184cc4116b92d5bd4f51fd9047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4fa5dccf2447a08bf1db55caf809f648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15db60317f1add74a5ae913beda5c1449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54856af467676cede160f2a2a3e401750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff4ae7c08c17762777830739ce6299b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ff62528ae44afb0ba7d954830f7ddb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197642b6ddbb632cee6cdbed966740ee53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0505f853e8149a0be4f846f930d4e1a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9591a31b55c6b79cc3281309ff14f2155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acfecc7210134ac1c4b5319a5fd042656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf0784dd9c97996b9b6653622c3afeb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517b83197b1a9a3c7823501aeef988dd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a4c6d00d97231a72c9ad53595693c159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc722fa5c42f80d21182ab298955082e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d162b42a0550b57b5bee38458b46eb8061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0708980adf2433d5a05f2bb42e6a604a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad06cb47575b4015fc6e88f21fdc1a8463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab23a5810a40ae6be0a81fc30c66088164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b025e19698b71bf2dab70476b08d1e965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6390c1bffa9b3f9d2965aa95dba8675266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789b95967853e3523eef51d53e28b66d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59af039a30af765625451d84ff42379c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe1a93edb0456d5c9dd0fce3e49c3d269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d23dc8a8a2abb8d1e80c2fc545b129d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556673833a2bce951092d0e011974b6971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf47da1d0386c32570400db43491d63872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592a9c183d4df6663d7ab78f22901b5573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0699b865b051a3bfca9f87bba8e65e0574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307e216b489533f0ae3190ad4a289bf775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9146e3ae096d737ed179369b18e3e976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80d168a659d996ffe18f52e8670221c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2517af459e4ff08542e81af0325b825778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db53c7bf93e3954c535810611a5f24c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5c268f09d90d1e69b7801228a43b3980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cc539c3c9f4d4cef57e892a597221881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe74eda9c8c5c32ac7e663b8a20a94182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b574516d151b00b4a514494b64ef0683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313b6cd58d8309c2899c3c1eb796ecb484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d059f3546f2b3f9f85161b0ebc5e15a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630a7e8a9f002721a855965df359330e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee893bc89c7c8fb2bf429e65dc7077987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acba3340cca549ff0f2bdb6a63f64ee88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582d0f80520ff5cedf68a5de32d3dcc189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2bd79feacdbbc167a7d69c2c041cc790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64da5dd04f3cf94d3eadd365b7c2869491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fac511230b78f307692e7e6f9bd3bd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016fe7357ea9e0920d3a3262cf83539393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2b9a47e2ee1b2980e0a0296078e81594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90693cc26c08081efbaddda5f24608595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab17ff83dbe2f8970facd867a81178996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4424bf292d660a187372a34a21c561ca97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21db4dc6840d0de2a3be792684f64d298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5c9052eb76f4332afa5536a2d619bf99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4079d9084867f1662ae589742d133103100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f69ab3087466c54321c413c3ab2320b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1597bb2c80936450dd9907a889db0d58102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d201d74f47630f583ce18a0eceebebc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1a5f2b2fe29671fb0c2469f9a99a44104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516539e5682a9b8425a5919b784fdbdb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894d8d53e3e0bcb193a9cb5e68aa0e6c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa541a390fe9b7ecd2ac08f9b9bd87d1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ba27eb401c018b366c86ad14aa589f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d499937e0422e1e05882714ca8db522b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f47e4c7c2212231fcea38a11822997110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf62e1a0f85e7fbe2ae2eb31407f3e85111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506e5a2622bf5f9fe4841e7a32ac53c8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8bcce32d3974e35931bcd380e78ef7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982a584c76571b279fda053a67df3ec0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b9b7b6128e29613fa1eaaf09b7cec4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e2ece8b8c5396076dfab71f8970860116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daccfe45e9b80e84f24ea4493303829117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c69536387035d03272ffb9b34afb26118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5f6aac0ea97291c0f9078f424fa011119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b98a2aa26fb3b3ed80594a43d2e33f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf1cef2152df21c71cebb498181cacf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478446e04330492c0350d30d167a23d4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8a1bfc9526889a0dfd480b80166398123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dafd87cdf3a985519c43894653a880124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423923c12669dd937c108438df7d507d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d1383d712197d4ff91282cbaf1110a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eac2e43e752b492468eed69a773a956127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4b33a2da2ead504d3f4a1499543aaa128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf96604cdf13fede5b07de6633b1682129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f53c238841b1460e1920463e67e483130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f07676d7fa5f7b6eba72afe78f600d3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02293400cd648067e77187126f71eab2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ee30ef9f10ec0ca6ce2a9ad8cb30dd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771dc3aafb91238bead1446526118113134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaa3a2046cc68198fde7918026766e5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c679ab605e7a855bb65f38648484afd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709ef41b017a4982472d7f3c0d70c87f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd297d9af186a6d3dd6fd10e6a660f4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba49dfce444301ae437fedc78c06d6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e1082e78ada39f84e746763fee68d4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57db0e16c16509b3685f753a22372245141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb057684eabe8f315ce64d8a8e37a8e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed356a99090f1daabaf57e162a49512a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4e0e0842adc90bdcdce7078d309ea5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6fe2cfa5f223bf49eef44e81bb5e23145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b963786eda9f11b2e7eb2f09b55f0ff146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db1eff2ebb770ea868741bef05af921147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbd996d3bbca101cdabac9092eb85c1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b26cfe288d6019c7a9222c0be3c7fca149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43692082fec68f9896a99b35015ce2a8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4599bc06df3c64e1ff8539696cd4a9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a738361f7c7048e6a3a983530538c68e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9169a58800f9bd0579892a6503385e10153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb424ba4c6a5f55678849c749a241693154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1eb1bf42b6936d5eb941200f3dca79155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9977fb27ded2a25fdaa73eb7caa5ac156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa9ad759567896bbf2eef9aabb30f75157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21bd05afa499d7d05d53c5fd882b200158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14b0c44dc9eba0d8eb57022ff8fe1fe159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0427e948b7d62802e47f4e5e0d4c130160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa602503bc2b997c7280eecc7f7c8e19161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0391bc685ac4c1943baadff024fd5d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d718d325d2bca9c80da588c5bf5bf0c3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876baa53ec4d73fb9c849f9d56807113164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c2c478e6a950725c555a2b7152cd21165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dae798cff6faf8962f4a9f16a39352166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9c7ab8ffb12d64c30268da46d252dd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40cdebaf9b0f29a13607052722bf645168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ddde46a810d498a6bc19914ee0e2a7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90251b5c373bfda504dbe517af99d78170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e55b0824351ad02140196f421f46bb4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84c15a7705f3ef67a7bc0797ac0c57c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e858fe5cbbcfe3772ba2759c0f6a4d45173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dea1bd43ae445dbad0b5c8c8d9c7cbe174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f3aff47880a49094bb0e52a8466f20175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b62b5befa095d31be7e605c9a8471d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230fc1c906ec55c103d1fc42360f0f11177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39863cc77445de7f15756e67ee3c05c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6370979a3fa2a665fc6957ead3677ab179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff2a9a150c8d8b8fe8a2d295c4dc028180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97a79e9c378be1ff453fbfc87266bb7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30540194b8e427484d54479a2e00b13c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3647f8a0578a95f203198d74361806183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0269ecb753cb6d82a26c30b7f5e1da184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6a17049054adacb1b7998d811230ba185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb0640e65924db750e06c9d8a96891e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88fd53c190a8b39088150676f5549be187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827a053387bfdd0e83642faa67da7092188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d074c24847a1cd82b1b98374bf3ad8a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f125acbeb0de699d51f11eb89ba928a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d0eaddba8572eaa09f4d294c8b7bf1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ed28fead2290d56e852e538ffcad9f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17831d4da83f95f07cc76dfacfcb8943193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e2ba993343ded3dec964d5d6862f77194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38f71576d4219afaa5a3b5d4057fc76195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc25ed7aac91962209d9a7631fd4470196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d6309cd3d13b002e9c1a36d203e3fe197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebf2c70516a3c0577765a6d191de7d7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f2ce2e7a9263a1ebd188260a5c3f7e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b5abeebc36d8bd33b13b2be9eaefdd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b5ba2c00f7f1bd37fb9261b65d88cf201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16107b3b76e9c19007a643f9b6fc8f70202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a42c64e8dda6c0ce5403ac8d8458a9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72d3c497117fef3d28a517e82a58d62204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169ec377f0ad30cf85a8c26b8a12f9f1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddca9577297773711ca3067bc8a01125206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927eac87bd3c4af5022c5c257aca24d9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7340a199057093bc9de6e38304002c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5446d3ff42487b9a2d362ca647b5bdd2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67ec15a109318c28afecb1be754de86210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4e6cc9a407ac00d7e7dc0d29df0032211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcbcb0e85322aac810dffaa1dea3a8a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76adc56162a0dd6a1220cca687558685213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e4bcf9db6835aaf0280b83f782f1e1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d5da5ad4ff9be9032f7f6b7d9a06f5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a4502cb7fcd9de2b50c9e01f81acf9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304724d29ddd417e3105c2199d2cd64a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08656b1afec00330524eb4d40cfa380a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ea0df755292c63d8b7d2d982850e6e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5ef05bb692bd75e18d694644b35a71220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45514ba29eb5fea452969dfa84942f51221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf4bafdab2832607dbc94eaf5fb41cf222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f041d024791165716a5be04230deec0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173f8148bc615e947e428facb026f6e4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a136d868800cf7634b7a4b5a361e4f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afc86253bdd5618b75f2728884b175a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c68e1e319766db66725352e40b2dc8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f379ed6937b788a1eb70aa2dc2438686228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8e1599d772e92e7376f45e5d7a6eaf229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac85ee6a0ab348299e6170e505ab0934230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2f3ce99a424c2a298be04e76687eb9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b70951a7b8024699a113aa3b3ec377232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1e547f8f5fb85a0def432e32e2b40c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2439dd2b8e5b30596556457e3410de94234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40784e7dc03b8030069ea07b3f62669235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6f0bf051fd5931fe843183da1e98a8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b66fee8dde68220816554892554352b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5c295544443d2b8cdb9bdb274ca1ef238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa5d25598849f0c840d225f8307ed64239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d200de98be35432b8672bff0e84b2e07240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aead89b2b2c5140e611d73eced7320241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e077dcd8bfcf8e4445cd6ad368dfb8d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ea2dfcb369efec2bc5253e997912b1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcdf0191827ea2cafae1205461287cb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff699f7137af6940b5e3d1404467a398245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d73f6f69b6fc0df532a9c97741e0e65246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e900467b0c1d1cb4585152ee034af465247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3453622aacc5436647d5f84139b7219248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de4f7eb5116c9c8f95460b4fdf268e5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4220ef05c1f0ddf0882ec0578fd2aecf250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbedf1c0ac864fecfc206e1602bbc31251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d90f7fa738644edf60493df34ceb5f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eab2acfe4fe70b831e257d5c1a4d90253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85e3dcc73cd540259ab44040a4f6bc8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdf29cbfe80a5ab312300e11a60cf03255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b55fcc682d0959d91f6b5ed7a2c243256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2c8a5bcb13db4836955449bfc064e7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fab2c6a14ebd0ca238096f1078f5b5c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411608c5849195be77026e3bc6a8af9c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41743bf4e1905cbbe947c9542badd799260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2879936a86b72745e6c254bfad1a79ac261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674ec1ad76645df401d1c6eab9b5d1df262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67211f110a9ee0e31d7aa7deb9c76692263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4da9d8685319742075e78d79574c65264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9242e6dbf45c5e5f640d7658164a418f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec689637478337c4496a729dd359e381266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06251e12d96b8ad5dc7eb3dea82ca82267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adea0f9fb1a8777c86ea453cad50e0a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a16d60c706b2edec3add299a1d1e014269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd2c94a6703d35f64c89caf9073abce270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06306989a42bd2088e77a9d38f9c917f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef51863db4302318ad9418dee03f695272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1496f69f8deab974c657eb9cdbd11c9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f28c0e9408c975274aa2b17e540e371274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b108ab6190f55984aa3856ad2c3c6281275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9edeb8b3f5416be5ed8287402401742276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d465b3a848a778c5106f8d1eaac91bf277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9f836beb07918dceda37be45c12ac8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a153fa7a908b04dfac2c6c77d50ca7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66f2a0cf2368274f730aa522b760431280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c04a16f53112649a93a2bf2cdefea9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266cfa0cdcbd93369b75603a05eaddbc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732d1c0112d9d008016deb983f667ef9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff8a2c95db6e55194d233900ed09069284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d79153f47691214353c329dd7d9194285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681f05259092eb8d3338cdd062e48a4b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac45c560afdbbba33d7f088c0275f2a8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201f66c068e0569dfc018ac76dc3103b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9c29109faa8e29101905a39504f404289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a9e0d0fd2e1f0e158431677718f77d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853f8d07ed3e260c2cf675d7193f87cb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff37e1778d1a84a53681515a0bcb22a8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6737f2788e8568dabdbad7d3110153d1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eecdeadc0773a7eb5b1b6c12865caf294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7f093283268429759797bd7c49bc3c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59065a0468686cd6c4f272e582a19c31296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0602f48889fe2479815430ec7cb5e4b6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82abf1c8dff74050c707aa35418578bc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe57a87f0569ebbc06019145574bfb09299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8a84915104e44d305fb396b780eddd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a23b3c92ee20b61de86dc4f1c88224e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd256b6c96a6169b66fca996e84e71c9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c994fee003c69845b7aca7659597e607303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13aada868e8af16f82feb61892fe2fe304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6298486c9f4d9a47bb29d334e601e87305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eeadd29d95b3c1ef9d5df98693b7eb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89a806b60387e1ba47df40726d318c5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0b5282b0a35bd8d56bf2e9230cf821308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a973302db6134038fb4301146df6695309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acdb6252f971267ba3af9f52d6de459310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343c46e160eac95531b8f9c348853552311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7b36f082c2a153b03870266186bab2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b75dfee12038af8bf8fd7add692510b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d004923fc04805558f7e54881a61e84314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cda4566be646bee473cb4b2e305303315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e976e3f62700a613984841a89d11ee5b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b156ef5ecbd5b35e47f9e91a4c6925f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b725d2cb0c79b4a9a0934830a67112a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db4e6dba100cc514df703f82672e4ed319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a218c4a263b936770e8c20a5f229cbd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77615e7c7e25646320448d11298793f7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae3332e0e46878bb23eac4120fcf03c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d13b834be1459ab4122d62dd7152c4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bccb635902591d60e89123646d70e27324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7238a481529ec9805322d81b8e32aab7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfb427f61a1c3d9eeedc5f8d9bd1fbb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e43ee28a27aa95a803bcf48d0abfe8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21128b2c8e84541102ff208bcab5493f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0383616d3c1a47fc7c23f0571698a9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38d39a578e975f4d04fd78e65376130330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce30740cb17ef1c871ad55c93f18695331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2a4503ffe40086d2ce864f894166a3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760fa2c34baa1ac1b43ffd637487eeb5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae02984b7b4d87961538d77145232fd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfe9c393ea18cc7b031a01e875d121a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf20976027e2de03046c69baa6cc881336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0543ba9d88740dda777c6d9e392f74d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3157f92087ac34aac2c4818d62a8d1de338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae08ac300a6c7e60ca6d3162e26117f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446ed2c636381c50395df84cbc00f3d7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b047ccb74dbc71dcca9f093753ecbf0b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7ec169918bf4a6bcde00986555a8b4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dcb99591059376660da497d470c43f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f837f3c568625feb53d9fbf6e9b730de344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e34892b767f90038850837646c87cb1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e6f8792e258dca9e09119ca8c7dd90346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e876e6808a4d8fc9eb1062c977aa187347.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923e65058dd45d3c8cf1fb60051d25cf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55b4904f32bd1d2ec520cdec3d1d7562.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab532a897f08e9b32396aeac13d8f3a13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d0ae8f6da995385d8af85dd3ee30c94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d584d638e2087de48ac34982207ea20d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdffaac9b1257b0575b3b34051bd43556.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb2c88ddb5e750e5f53b1b0cc88ce5c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d732f64f18f23095f4ec6807ec36238.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e249c6c67adf05740fc84f29373809809.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafc408a58d06911d58cb9db3fb28a9410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7075a5d586fc5772d30a9957b81200f711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d17b63169d98908e04f1c6308cabe612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53250fc922889b8c9e9ba2b91af111c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a4f3cc79ebf75af54aea15aa31e8f614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e7ffbde00eb7b59c05f833c30e3ee615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a466c2671f37bda1dc5c36a3cee5613a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5204e776ffff88b01286d2ef7ca877f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f082fb87333c482ffd9e0461154276d818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c9487a8ac3609a5ae9298e2f4a159e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3420c55f3136f8ae22cacd95e50fc6a620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3c1bab665ebf02145d30c26e63ed2e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e47353d7b4b36aad773f169aec472fe22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10500943e8f45a093ecd19bd9a6cf00c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df07f360299cd7fc6d69a704a7944a1824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61af556f3ffca273f60826b1a72bb8b325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8147f28b34a652b5d5e6ed7815ee234a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a75f9b7807afe32df402e1ca9db34327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669e12e110e4c3d342dd72e2059f0a2b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fba89f055bdba0f8b16158a4e4d490829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a440293186e01f52d04515dd5077ffb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2db09966d86f8577987129834d1f94c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a323556094a745c3b112692cd3ee53d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f48f5371c5fc99b9da5120d765e76933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d9cbfff1a8b7e4d5d7818bd2cb30cb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba48c2264c6ef499c28132d1ffcbc0935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879ba5de64f7eeeac71b0ac39599417836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc9dae93a26ed3ad10f3ea37b74e34937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38f58b9beff628fa0ec1845ca5b2a1738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc6df96b8d52a565a8822e494924d8939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57362ab21c4bbe1f9a582d49d4136fd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e2dea84345a4e9f66fac9eb5fc14db41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d04bb5d95121caae0defd411ce1a00b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3ac9670ad6c3e1d59c333064bf25ec43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ca66257ef0f7702ef4e470726090c844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33272980993f4e4deda823f4f8847beb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbeb666a3b5b2e74d083ca092adcbf946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c82aa55e385d79666f53532248c53dc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47429bee0142d64f684f85044e3e5c1548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53caf0beb506e3ae21e2ba759d9ad5ab49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de75047711c30452a0a750575f03baf950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1080b9929ae44692c239a178b1b2d9d451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d843e2b059ffcf3e5c1ab03fc30c4e8a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3c58de1f8bbcab12334503575cec8e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e84f9014aaca03d98cc83528b3adf354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641c85691285ea65d9c8de2f6b64101355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fb7ce540d175adc469079b59e4381b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d41f2604fa9382643b0b81af9eb948057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b6f7de7950049a9f796dec7bb2433058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea545daa0d99a69ef315b4cc73cc80bb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b06caaf1ff5942148b5310df4942f0660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070e9c5c490c5f3bca738adca22c062161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188b42600f4ec9c6c778b555d138593562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbcde4b4d644c2c541ae0d9d03c99fa63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4b83f4a2520b20f18d42b088d9c11a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5a37009e5b73cd3beeccadaba70dc865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01226d91420e3d136ea32eba8e0f310c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393f084a56469cdbcf1025d53efd0b8167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f119eea67538376679bec22cc2cc996568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff40dcc9a19f571326097820546212169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf0b7be799b40f5c2aada29145b38ae70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10696e98421af89ad0f56fd71c9a18d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638d171a0a886a4c2ab9de2b91ce106772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a6b5db149925840345fb3cb06483a573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e857d2824bd4a2682488b48ae2b32f4674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bad8d3c6d8ec4b3bfcea1c34e3a0c9375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fc219f90fba6d3285752f1ec8f1efa76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3d5433614385e19eb9cabf2825941577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1649db0c27c365dd80adda297cb686078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d053c2cc886190f1304b2284c2b031b279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c451fca041c86bdb0bcc775a5cd85cc780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b855407426fc083b2c0f11217c8cf2e381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72491992959adffa3f59781084f19f6a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b40ace49ffd6a89577c53428ea133c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cac6ae2ea134e0106879dd6b223fe5884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3c307f3a0125579c90ae52f9e047b785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbeb39bdce686c4b8832b7c5cb4641c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67691d4456a007610b4112af192547787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab12216d1e73b65ef0f724e8090ebaf488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f0d46d7b0c3de669c1f3bfce1406ff89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ead5a95ea2f6fa93d86d2595bba7a990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34439fbe9d75c206a2863930f0fde7a891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911a5a89c09831b9a46b70a51b14e0dd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9554eb36cfa17b6791a7c97457df6af93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f763738db5a77aa71af12247c943f19494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b974fdffc3ae7b9d98e87b1c65349c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16684ef48ad7c3a25aa0c9be7e4c8ee96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13ca772b074e96078d9ab689ef6862f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5b546dc3eb271dcb8dde798f3ec56498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6dbc6d922c754a6ddba412cb93626d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0466e38d6cf6dd52b63a14bbe11f5a29100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d32bbb4d630cb5131d3f80eb209f652101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd1cc9ce91e2ef39752f3470efc016c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d06900c9c6a307e1f0b867553d8e1fb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35f1f37d4842d717ba7ea87ba3f064c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d0d2ddf93ea770d9f13743accc14e8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682706b0acd0dfde3f41710559fe8e29106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff39495d19055c7947a0c5aef1524918107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9660651b2d842ac982442ff448297a5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8622421ea5689229ea8413e8ba9ec832109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70718fc2647346c0668b26b353871d9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3f6ecf16580da509dee433d9f53148111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b449337ac8eb8bbcedffa09a129bd323112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb509c3f30146dfed55701df6598fc77113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aadde57495d49e59f559c08a6962b0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c58161ab7c5e1e3b090ca0d996ba6d7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bf2ca92bcff31d8f3472f40d7d3c2f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559bfaf28f2d1402e95cbb3390336a17117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a349bcee52a89bfa89274130edbe199118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51151eb99f050532b417436485efe5ef119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f613be5990456bcd92752559995de2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1fe5284b4de13905dd8fea3b69c29a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25888201f169af24bc3f7ffc24b99928122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ad7beb8b9a781bb8d7f2823bd77cd9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7055d24dac8df64588a713db1d3b9f39124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d511f800e409b0e0c90591eb028c38125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f15d88bd60b153a5a6470ce75055fc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8556f90260786fdc5b461cb80708500b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e4c4f84e7f9e97b31470aaa8dbe380128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719ec66087eb8cb989845f6c34f0205a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ce2e57686c1409916ee5ab5cad4e34130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f666e656102d3ea3827b108def19b71e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9442526827bf171cfc256a31e425d6ad132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534ddb5a54063cdf2cdaba976a968796133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0501ec2d343465865bf2175f356cf48d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b672ff1ddb79d1935d0175ac835da3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ad1c26bb2e0d052aa421ee99c352ab136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e23ad765bff4e519d0b66ece4e75de137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cd0fe2a7e14eb7c4a206b060ea1682138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41504fcdb23a45ace08f07441e48b9a7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407f3e5f29d74f7f9bb9cf5676e4e73a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34730f2e3a986a2cbc9038677f57d8be141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2fb0d223416a4139f2c2198cf81b6f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8509773178994c7947fe21edaa4929143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c42961fca9dc87641d66010c026d16144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57563b6e0fed32df40b63add40b3774145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e3658c2e9e3d3c99156526b5591d9d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047079b25499d0d8efa1c858db9a5cbf147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6320eb0f99700127946da1b9571a02148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c60e5d5d7aeb747f62f5272442357b1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36247b2917bbbe3a1ae7c42ad3e59157150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ed7b709a8e69d73e4629dd39255402151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6101f57c40a642f19f4fd94f06f49ccd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb9afac20b6ce24cbff5aa4cc50beb0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ee95cc30aa8b8a1e84d1032042b59a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e1fea85edfb88b1ecc496e44700650155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94157874e2f50728a8ef837d528b1ce156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c57009c36dfd6cabab6d65b9779beb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4edbaf883f01e60248b93f2e2e84e7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905d26a693d1de9a5a5bc12ee5a5ffe3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050b7ed54f91a0f02eccd20f06dc50e3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d88bd67752b424526746ede286ffd4f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e434a42d375f0b5da00cc54204c319db162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969df05a546240a2f68efee02e5df876163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c076723a69d33fb7eeb3ce891b33836164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953b219938e4d7f99967679c16edd8b2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831021ddd60413bcee5a8dff5c5f4d54166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641a148a14de560193ecfd0b0f6d231b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6066fd9f2744553dca8e97e554fdc7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58df628a2ef8a13598c723bbae141992169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9697e64d6334c9fb73766ac906a57233170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269cc88018d71f17c8bbc6d1e05de375171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54f782f9ede92a44e8a725fff3419c5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8d7039ad61d3f3b7ea2eb960ecc07a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d0666420975a56c1ea7517d14e47a5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739ce74f687ba0d8c3e02658d1831f54175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5552acb9d54636ec9bf8e3fd218002176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d87a46ad1ae5a35bf39f2e9d25ffcf177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694eaee15d6dd468648dc76e73b79535178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7712f5f5147e9e1cd9d3774ddb939448179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f2381b177e39d876ad37b356c3bd3a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ab0dd86f0a4a531d35c8147a2f7b0f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce86f6e10ed16ec35a6b0ef89a70a16182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eb75344d76054af46ce60414182540183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659e535225ad05efffb8bf7f0cf2fb58184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0cb37b11a166adb85a78f46c160ce2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc22b8f20cb0f3bdab4b384bee2cff1b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535665804f88a2b9f01906cb83cc29de187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ab0a9ff6be2fa4fd40d8fb52036ca3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97541cba3df18b56190ffbb8c643241189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb91ec068f0a3de1ed521d0a9232618a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6202d64c3afd88b4853853836f255720191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1313984e0ba1423360b0e6bd5887eea192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968b0837af580dfff815d05963f9b52d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4112196d5fcb5e6e1d46dd2757510489194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803a2141fcde8c160617bde589f7cd17195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f59890d7674cb2d150311334b4914e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b1724f6d26e46023faa790b13f2e41197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255cd033ded3333ae2d249cf76ca6996198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0e5755682d8d2c1df353a230c0e915199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d142040307d15dbf5c3c88098db405f1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b2aefc172f736c5501bec71cea406f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100a175f5e597b1af4d2a36b1ca3cc4c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69ae4f6833899c4f86cea5adc8126e9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aedae931e86a80e9c9fcff51ab5457204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460a26eb31a173c4c815cf904938dd4d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b8c36c1615eeff4ea74ee6bfccb9a4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b8180007f346bc049f619f4f1dd4d4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632550db115e7b8d07d57ad32f7f4bdc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbab031418b014c01ec86f28bddcd134209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab6d2b4cfbc1722be08948a09435b5f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e3bc79db80f82849e7ed64b70c0404211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fb0a925d724e65177057c135f52168212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9565be9908a7a8597872eeddb3d198d0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151d7d89d2fbbbe2094aff754d341209214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadab23bf25e008c1ba71c228252521b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5d9ca3b28233d680325248721cff19216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5d7dada1f020027739c1e6880cb74f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a8cf01eaa3ada79ab74092c1637074218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a46881e30a4a5964cfc3c543ac6673c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120d868c2c9b0455b69a563e5fee1b87220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcf29cb8e4f633e2f87f6da9a64ab44221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601df83435c8a2ab760383945e8426cc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab281dfdb153ce172b3d63325e4e6aba223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1309438adf56317d67f5c36f9e3160c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e97c4d73c72341582f25a9255cc84a9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0e639b0bfb768c40a15c741b807917226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedf70af97866514b3d8da0b12f2828b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5760e9b2513042e8758db4a22d360953228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1399eecef4cca068fcb16a7b33b7e76229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bdd96877410eb7ff94f4a7bc181375230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beb86c348f1f40c3caf347597fc125a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687561b73e1f88b316766c768e606db3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e2f8af86bacbd6df0f09e68dabf939233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b434968f043d9b5a3a42d07aeeee22234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00218669f470918477bd79eaf89ae29235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750e9d944f394ad53807255f3f846e9b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5d02b115331741a5f38b4e789f04c5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd6d6d253d82efe0a1df263b17778a3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104af7bed12d13eac5d4fc8437c060ef239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abbfb34e9c6f2676db02fc18ddac9bc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be084157620aa5c610f2c77f4439eaf241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8ab3f808fb0f2203a8276280fc623f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31956b894b526a89640d49af06094ff243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3df4e883fe32116045a548c60179f37244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82a697332c23a9c217f068f96b63712245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3136fb6c2247a06b4bc5dbe9d2b54d58246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0346139d01e57ac85c437809e0c02981247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3490e2f5c29161ebc3064b9356f79b8a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05898f083d33febe8e43b7f024af5c6a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce3018043885c67d8e09e14542e856a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737f28a5cf8a6357dfcb745a287daa15251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40257a1eee5175ded58002cb970abb70252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf6f8c5a8e885ea4cc989d5c32caf17253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2fbc378e828b6ca2deee14278ec673254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d289af8a748fd10581b2a661b8f594db255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca91515efd2acd7c00796fb34133723256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f58e34fce0b0a8823ab4a647acf7f5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac3751fa38a1ef4a48352a5d4f84ff3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17e3dbdbaaebfffe20dfe33860cfc59259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1572cdb990ff35a39adab05209d541f6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5591ac40990f2c8f8aea44214100ce261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df04b21c63c1106ee5ec9485218a6a72262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bd17d6c7b0c84f5086ef7a1029987d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded4a8722b4af5a8f0780ba3ec965531264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fdb9de8eb5efabfe74c217d66669bb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df53cede5d6d38b87f1c4e2cb6bf689f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1a4eeb59d23223214b2a5c036a4b59267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c87b2912975588ad483f14f770b9f5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288cc3c45bc2a112c1fd08e75ab77b07269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147e3dead00ebff0e980d454daf8f850270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d8bc763f447a6b002a94c00a13fe23271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797dbaea2de7f733fc10f620f6d13ef9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb326793892ea1e0601fd719c9a2591b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa47439d8f5fd3d4b9c9c15dbb79987274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec31770eac4170c9c5dbbcd82295800275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0c22e2db45a3e6c2031bdc45065bfd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6ae96dc91f72722b37a5763951d93c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1e171a3717a8c251cfe04a6e8da4bb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c338eee455b17083705f4f3893a85a32279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ee5f375672926b942a07bb08440066280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2025fe25dde85206256e49c80bbaf273281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d30aeeb23d411f5eb33acfee9a6058282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6ca346f444c7dd2ba272a43c959893283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da740697d13a6c5d7dae0f00a7d19722284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39995d883992cd62b9042d780ee78cc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd16cb18b5371f061610b29d21e057ed286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cf15d4e365b1ee5af1851fe4bf5c8a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe33c56ea64ba0b82de11164997de336288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a02e1c55d25c6b3fe2770d1d0bd735289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615cebca1bac867ba0451eeb34142177290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9727d4f4220a373bee92515cf9f1cc64291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d7fb8b4e223261fc3abda9edeeeda6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909c9578e684ded4913004cd31d0a320293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4472861b3a33a7be0edae611fa54bef294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3cf49e41ab29e94def603e6f69ee87295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b30bb2c1c74503a812d3de50197557c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c5a339dc9df0b1d8746a4b9afdb465297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d8d80106c3bbd49e6ddb908f9510c8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1b78830f61f39716abb241d25b6225299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b051c37222e33504b2ee5629aa64eb76300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76bc6f37354ee4f8ba95a74092804f9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af6d1f3e5b49ee03d8d5243fce2c8b1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2de5582447039ff44ea473c012049d9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830536698282b325574fc4b8cfd59dbb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d491e6f6510e928a013ea1ec6b896146305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42968103c1ee9473c9ef05e0c9d6648306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1ccfd7a2d75a9555f6b8632f90be4d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f41185a2dc54fea7355883b434effa9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eac27852413d367a1cae10f1de3a76309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0307a5fc5e7f180d83d5287f3eeb2b4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610a52b32d0eecf90b30b32210ed079b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193d7614a29f5d22db7c840fc188d4d8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef6ffb041759bebece7aedb234185de313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89bdb47878b32501909c1cff6f6b99d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16d7a53d1318f90ce55232b3184d21a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a06b3c1a339fd947f43f4f079d48cf9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45ff850032a8be7cd1c0ab3f2a6f8ae317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8da42266628cf11643d61dade8e8d5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569e2a9bc6070a1577cb74e926ab8ba0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030fc99456cb7b54bdc0881cf8ab23f6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad102ba861ffa1c0972bb796c1e6eca321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe2087857879f4fa50079ef3619b6fd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c5fc1afb0c3c57f125e1301cbba1a1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f026c9453c6c1430553ba97dfb79930a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e983a3d3ee8ca763b1275d8abbb9b59325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11270,710 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...658 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -12240,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J175"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12890,3794 +12137,3519 @@
         <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
         <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16851</v>
+        <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.35</v>
+        <v>1.25</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>16873</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="F27" s="0" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.25</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16873</v>
+        <v>16882</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>90</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>91</v>
+        <v>23</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16882</v>
+        <v>16889</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.06</v>
+        <v>1.7</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>16889</v>
+        <v>16921</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>1.7</v>
+        <v>0.91</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16921</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>0.91</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16921</v>
+        <v>16924</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>0.91</v>
+        <v>1.03</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>16924</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>1.03</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16924</v>
+        <v>16925</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>1.03</v>
+        <v>1.44</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16925</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
         <v>1.44</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16925</v>
+        <v>16933</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.44</v>
+        <v>0.57</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>16933</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>110</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
         <v>0.57</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16933</v>
+        <v>16935</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>0.57</v>
+        <v>0.93</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
         <v>16935</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
         <v>0.93</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16935</v>
+        <v>16955</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>0.93</v>
+        <v>1.03</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>16955</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
         <v>1.03</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16955</v>
+        <v>16972</v>
       </c>
       <c r="D42" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E42" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F42" s="0" t="s">
         <v>121</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>1.03</v>
+        <v>1.65</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16972</v>
+        <v>16976</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.65</v>
+        <v>0.71</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>16976</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
         <v>0.71</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16976</v>
+        <v>16977</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>0.71</v>
+        <v>0.49</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>16977</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
         <v>0.49</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16977</v>
+        <v>16980</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>0.49</v>
+        <v>1.05</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16980</v>
+        <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>1.05</v>
+        <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16981</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>0.59</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16987</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.9</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19008</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>2.38</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19029</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>1.22</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19047</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
         <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19048</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>3.51</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19049</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>4.2</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19121</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>3.72</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19128</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.16</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19125</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.1</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19123</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>5.01</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19149</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>3.86</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19150</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.43</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19157</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>124</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.58</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19176</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.63</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19177</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>1.44</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19211</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.52</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19213</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>0.7</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19215</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>4.44</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19216</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>3.57</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19222</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>1.15</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19223</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.83</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19232</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>0.82</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19234</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.91</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19235</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.03</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19236</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>1.49</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19237</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>2.2</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19244</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19247</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>1.51</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>243</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>244</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19263</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.83</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19264</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.52</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19264</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.52</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19266</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.63</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19267</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.89</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19270</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19272</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19273</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>0.77</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19274</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>0.57</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19291</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.16</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19297</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19298</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>2.12</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19301</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>2.08</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19303</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>280</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>281</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>16</v>
+        <v>43</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>282</v>
       </c>
       <c r="I101" s="0">
-        <v>8.970000000000001</v>
+        <v>26.17</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19314</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.62</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19315</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>287</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="F103" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G103" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I103" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J103" s="0" t="s">
         <v>286</v>
-      </c>
-[...13 lines deleted...]
-        <v>289</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19316</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>4.49</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19320</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>294</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.67</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>295</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19326</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>296</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>297</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>2.9</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>298</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19327</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>300</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>2.46</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19345</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>302</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>303</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>43</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>304</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>26.17</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>305</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19346</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>307</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.03</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>308</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19346</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>23</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.03</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>308</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19347</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>310</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>311</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>1.16</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>312</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19347</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>1.16</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19348</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>314</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>315</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>0.77</v>
+        <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19348</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>317</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.77</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19349</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.88</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19349</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>0.88</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19350</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.8</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19350</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>326</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>0.8</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19354</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.01</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19355</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.88</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19358</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>334</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>1.93</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>335</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19359</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>336</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>337</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.83</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>338</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19362</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>339</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>340</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.8</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>341</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19364</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>342</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>343</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.51</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>344</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19367</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>345</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>346</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.59</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>347</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19367</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>346</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>347</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19369</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>349</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>351</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19369</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>352</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19371</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>0.59</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19371</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>356</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>0.59</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19372</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E131" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.6</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19375</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>363</v>
+      </c>
+      <c r="E134" s="0" t="s">
         <v>364</v>
-      </c>
-[...1 lines deleted...]
-        <v>365</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19377</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19384</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.7</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19385</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>374</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.51</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19383</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>2.85</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19403</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>8.49</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19404</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>0.92</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19404</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>0.92</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19405</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E142" s="0" t="s">
         <v>386</v>
-      </c>
-[...1 lines deleted...]
-        <v>387</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>0.64</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19405</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E143" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E143" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F143" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>0.64</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19408</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>1.39</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19409</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.49</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19412</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>1.28</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19416</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>1.46</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19418</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>4.2</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19419</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I149" s="0">
-        <v>3.91</v>
+        <v>1.75</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19421</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.66</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19423</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.48</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19433</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>5.78</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19454</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.67</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19455</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>2.55</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19456</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>2.5</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19457</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>1.93</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19458</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.99</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19560</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>2.64</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19461</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>419</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>2.48</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>10462</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>419</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>1.75</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19463</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.75</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19464</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19471</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>3.11</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19473</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>4.11</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>453</v>
-[...11 lines deleted...]
-      <c r="E165" s="0" t="s">
         <v>455</v>
-      </c>
-[...260 lines deleted...]
-        <v>486</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>