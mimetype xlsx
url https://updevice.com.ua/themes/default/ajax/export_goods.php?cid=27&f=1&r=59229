--- v0 (2026-08-18)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f30da4b93197620ddfd9f4937e426c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53f6c74787b770a4f2fe0fea14e64322.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1098a2734df3c4dadcae2ea10d5e3ea23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c040d623b9d50c9267cf7a6815278be14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738a20f8fc9eaf0ea77cb0e8bee5c2825.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8101de10abbad0f8ab924a6d10fd8116.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a54e180c36aa2143b0ed21caabdf07a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac8719f70755f7d942eb3c3ec417e0e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5397514422e52ccd7caac301ab30cabc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d10af1913cf1401522694fb39df57210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f870abdd3a2188f1b7b1561f5c47de111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2e4a666bfbc3c9ecdafe567730468c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaac66408db1d476f88df10a45f465b813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d5cb5ef5fd211a88f376dda822599a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305a33d17b52932d6e3ef3b4b6110de915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59b1c19a55fe236f26e98eda05aaad116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f1c01234b7397c359b258ef5e2c07b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2dad48b210067b9057028f0e1bf58618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df8adff90a54fc2760e3c87ecad0b7619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819e83fd6b07bfc9ea1e906ab703ac6d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd503b9c3c5ba39126855afe1e552aa521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe56701b254cf11bbf1c11c3c10320d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1c830297ce439d0e1570796f04eba623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdaa13716593ef919f7cc3805b9d96d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee62ce749b198ac9c400880fa0abad7325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a12c4f36865af2206ba6259b8b933b726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f88982d33d6e763ed464bc1cf6dd58f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab1b1e4de09f2a3acc7733145611e4428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48738c8c5dd9acad20f65c8d30583a7b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82b46370780a05fb928fd6177623a6030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c08271895c2420ef4d733eb70d567c631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb741a4f139007ef4b25dd2ad49362932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd2605692a172012c22d78468b68ebf33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42446b2ed5e54d92e658742281d289fc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1023bb9d840d78fa7fbe0034cc97af35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6df09a1aabf55e8271d379b2a4664f036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4a0d1e20b08b2b4c132e0999c76e1037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93ec05829f9009ae9ec428a39bc56e638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a85d5b8ee89d8dce28eb35466c3470139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8287e958efaed177b3db5ecf10ad4f9540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58766635abbc5ab99fca7cbd557e127b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cc50d43771e55e4b1d0edd333938e342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcc061bbfe403eea9975817a88a242443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b46579833f0410018ada8fa474b515e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbb7e7a1b4780c5674d8efed942771e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27269934281bd5a3158dd62e9c34b96a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c88400bc94c5cf5546f1101fea14b6847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1131b4f56554006ec0f010d94ae9b10148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7747b3fdc8636f6392df8498a744b849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9010f8af6e5add06e146e5ebd0614650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4e365040c8fa4119a786cce474c0a151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b059c072d9cc1084bbe4a2b74c86edb752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b946979ba4965427282ce6fccf82f5a353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340a9b4354c6523e67e60b9eca8c459954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1048e0c43b10e7e33a462b0f1d0f21b455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33640c76bd7e0b5628e31765886a3d6d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2206653834c8f7d3b09d99a7f77f281357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5be0b973f25e0668e34e6e054e97c3a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31342828d8f0d78aaff4c8404b9df3e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493edfe4ebdeeaec2d4d3d6691dcdc7560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55de6daff0165bf706def286326c524961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e86a28cae31a8d65ff6d804521d66f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c5331bc4ba7cc484d5a584c803ea3263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fde1e9a1789bcafac78b4b1726a66564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ac51b6fde47fd483fa0e6d9e01bf8865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76480bccf32b70a5f518d677cfe8ea1c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751652e9b9ed9a4426582f64bd48fdcb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826163c8bf11ba08372bc7e1870f320c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc147aa2041cf85e8043a85e525765ac69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c3ae2d33051c64fba962276bc227ee70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2969e58f08ffd9726dbb9a77081e384471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1577287ae9e881d264c89b6156401a1f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e77cd066d71996b24e31cae97f5110773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad21f12b2d51bbe378ded226ada83d274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f044bf1f6bfa069869ae83ea1376a1f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb3c845c026e7e57089be3d66b8472676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c359e1bcf3db6a95f6ebe521dc893ab77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a7f607ee5c6339a667fe68eedfb10478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0e53fbac3785f75a7458434d60963d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b07cbf67bb74d0638e5327a4cd1fca80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f48d883a903a84c68b4c476e30aeb581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0f6f614c21ed0d5cdce6c52ce791be82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f513ba6b95b82cd50830f7f1c3063c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b81fb000a361abd9f1cf073105550184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789ae4786d7888b59d5a25aec9ef170185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9706116326e95c94def400ac0ec11dfd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b5f7039a9064bf7a249bb06dd8085d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccff3fe24c0e7f7924762a28da9e5b288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b847b7ea2588fb900865feb5777a3289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0fa0e34f0fd72c3c06acf9d5f1769190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2fa8bf272b29ab0c68b3b3d2148c1891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96339da1006cb2f2ff3f26e540faea092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021d818cb1e0b07edf9460129641b65693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171b36e6eb3a3b3de803cc8f381ad3c394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a25cdcaec8572f3367764832a111c8195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9499ac4b9d3f829654190acced1f543096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875904fc02932c636d3e140cd57df95297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664b3c052f03be93366a40e9ee77f57e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca2e2b4db35831a8f0cd9c7887b28c699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f9c6d754c27af58911a25b926d7250100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc38b23eeaef982ff8783f01cb1c8d38101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6d493c221f648688a5909c806fc2ff102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07a799a4ec87be4cde9c2a77e7a4ba3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776f3e33752fb0bd6900740d3d1607ea104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa03f1a1a00cf3fa6c80844636bcc37105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c564d53420a9489e65969754cbc511a2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2cd161f52f79c991c6d84a9b0cdde8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c6b3da1714612e4b7c4130fdb09694108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6faee98e0058bc7338add4594e80cc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc49799619f86dedc25d530422e5538d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f75bb0ff3f7ea6444b96b5116a6734e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd55ae802b9b3f279ca56ba4cf5a677112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99463bf295d8e8731f9e08639f9192dc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430c47b199f4087ca08269c5678115fb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa17e73a5f22a4419f70de0095bbf27115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa6a8ccf7a5bcf3437ca13e4ba987c9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f107207e4dbc64307213c46cbaccbeb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5cbf0a44f24f5b4fc2b3c771cc7237118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230057338481e58a7b995aa4f868c7e4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb9f81ace4eade2db67f6f5375261cd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e1b6a5be313ee5c21a008da440e852121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5b8c05bed80e79d393130cc55e73d2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfa2aed6e45ebd5c9946d610caa12e5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5243fdc867f2f9d80fdecf3688df7227124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeca15ccf1f7ef806f2ca96171d79ee0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eb1e59aaae166afbf1cbe1c439c4b5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd5e52f0d7ecc785ca995550b806d61127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c92052a6fcfc92ca47f4a0b7864d93128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d08d9ed9c4cf8382e4cb95873686429129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16badd970a9fd2e930082780c62f52d4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7872ab66ed96939a3db32802d85af5f7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b78c86dde5a83835ccf687be7c3cd7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb7701b2d8302ab36010f9866c3eb2d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5d25467f4966c2be73b52c1dc4437f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a0b74893106f25af4580aef4c33902135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81fee37e940644039876fc074d7722b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3f1fc36ed8670a451c70c3088785f9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c23616eb774a792b98ee842ac5d2bfc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70500650cb4aabf3259185ea5871935139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afbbb6a29b9c5769609e910a4bde1e1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bc63a4f12e578435f3bf2413362121141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cda884008b3e49baf095119d5cd8fe142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e67ccc3c119983293be526bbc767c05143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212b468823eb5c60bfccca3139d22932144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f670699b0995cd6233e0a79f6bb3d47145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ac31060a91ae49d46fb8217d801392146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acb8d4a37c030aa028c353e9210fc29147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42f1ed98fed9475ebe84ea4ba8c3bea148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85df0bff999e53e9fc15239c63fc64ae149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecb96ae8796f1bd4f6a964e740f3976150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538a35bfeb70518a92bbd43473f1894a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2311c1635f09c8b391f9b42e64e464152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2962b0befdef76dcd6fe435be2d14c3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee22c70c4312c4a55595c7c7f5d11981154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1882563b8645ffed0216c625f04b447155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7e2e309fb927fa3b969ad8baa63c74156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf9cb9dc9e6ff6a827ad61128db0130157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc5281211cd5eb99abd4869296bc72b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3228d343697307423b4bd68fba07e845159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a5472aa6166104d6c66536de37b4ed160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f8a1570df9c6e2f0a002462773662a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41489a6612041cc00f3465d57e6526c4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11307d5ceb90e86a739edd5426f158a1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc37e6b7acbff9a5e75c848b645dab96164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178853ebfbf6014b10d52b471f866bd0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d121c335114b1bff5fb463c6903667166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a51754f9f36fe28424f81da1f0f870167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa45e892b4037da61f312273b605059168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a3a32dafae75b7119a8720986c0764169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c483cf0537d5cd0f9d41c3f35c349564170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fc4beeaed35cb3cda7520c0cb36bce171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd27a5edfa37e39c5a349c9a39e446f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6435394ce944cc2fa00dec833a3169173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91147f4098bbca2f50f5bd7f466d278f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0993360adeeaada9c42df817ff5ed600175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fe8ec9c8eb9063614838696d6f96aa176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed65c5cb2959437f35304dad46e87691177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f873ebcba70cef669e4b404a55aa87f2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d31d736eb0ff28ce15fa26bdd9aff58179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f0ff47b5f8830e61d8dea829350b56180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdda377cc2e4ed3b8de020738cff6fbe181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9210353c2d4656d20871d41abde0e765182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd13afed35fe8846f5da806854aef69a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14efd85839872b7be5a9bb206ddafbc3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372f5c6a73d5826ebb43b6fc9c5db3d4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec6f8227c612ebc9e8159cdf47fa34a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860fbf179b6cbbd2eebcdd8874fb8aed187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad3a83d53b0b4d84817309b49abe027188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0301b3b4da5ee6974fc771bbf817793189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df0f91c4eebb55cbb46c259c038555d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3458e8073f1d2ef2520708e5fc877d93191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d439a03262e32d3868e15c64ddeecf4e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea04442bc3330caca00c53e39a63398193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cf5bca771c047f2c85b9ae470ac7e1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31d9e283d0a758e4b17aaccfcf71f6b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fec8da3ba91eb03de0c158c682db82196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a4a3f5ca249d7f1d7226c84fa25293197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a808f59d7ee04d1d86716bf6e24cd4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9af2c64f563c6fe73a05ced083f4ad199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0a802d6f3bb0b8b579967796d10d3a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9192778474115767620c10c7f53f52201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c06070ea77b501688ee76efbc632750202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fd67b3038af3ae25b7b142eefa84c2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57e79f5c083a5ef5e65c0c28783ed3c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0794770f92a268c7e3ce6c58dd3a787d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c2f16464afc6dcac0fbc32df9cac96206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603b6ca77af85dd12050effc14ce67eb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd2e4fec72445e7bd7bf6fd5c9cbd86208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e368382e483bd6a64c7a4de8fa4807209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6db85c3f7f60319cbf41c7effd5f0dc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cd9bb0b10689eef312282083a0230b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57843a41909f0dde3e4f68ccefee1b6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b0c7b765178deb4287574f6a23fdf4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81adf8dd8ee0bc7429fc9fc78019381214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5f9780cc5328e902eecc2811d02a53215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca100ed45f4233508fdd1dd34fed6c0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153654fff79c656d0e051f481f0d189d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dce6ba3b432f557c30465cfe37581b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df31ca152c8dfa1946b6a71e78bccfbe219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8302e816ded0bc8fb5d91bc872b8139220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a807d5bba566278fed9f26469f2ee9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486ac51081a935a4a701bf7063ce86bd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f894394ed4c1baab88d1332a4c5b33e1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c07635a6789d8182e0984aa35ae6c53224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad9aea9f054419be41a82e54db471d5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4362c5236a5a68e942c049f1ab72f193226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3ce37108abdff91b0b5390c9272c74227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960db4ffcb8c10e737656b5ca35777f9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56090ef568ac9fda6a7414210cd00959229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08651e91a7fc82523adbea4907b56db4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffb7fdce411f54506efdb004426b2f6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d43fc8b9c4a85ee7b5f022a618e610232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0fcb1bf0fce60120505c2d0b49a2cd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c27fd5a8627b3dbacc04819b511b7dc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e587c28fbc1930c4cdb49b972f77a72e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f2034c1c402f821c69e0578dbf58f8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846415e819b8d52a422923dd72b09d15237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cfaf98f2f31ab4e409caf5eb7117d0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29daa4ae0ce4c2a174503ad1ebddcf2d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8b1ffb350f0de8b38173a07d59711c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e6cfc9dfe11892ba6c7ee9b58439e0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b68e8dbe494a62a2f2eb6360ce6e62b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f875da21c723a67804cd0f8dc934fa243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb63ba8272f0a4ad8535788d08d4a49244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fa353a281a8206d193bc65920840bd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2946cbf3e03d589b9cba7ab4bfa9de246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0acf9b2b516139a191b03fe1e84b18247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b479c63a46a78ca38b68111667e6f38248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf99bd3b42b207ad2d1dd74fd563a70d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9a958696130cded4ff0295b360f8ef250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea52195aff3b45311185cd2c8bc060b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c57f9cc0f721d34abd1ebfe9340cf7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0d909bc4538bc15c73bf7a942962c6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca00a56d697365f39c70e53ac2fa5635254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2345b46bc7324186738f51c1c5f35d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb410760a4642c22933663814ff3989c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a35ef621aa2133a7bd5270ad64246b7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733e9945a53da48fd9744076256d2e67258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8a789634b0bfb9b05e59a038176c30259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65af5488b3ed750e57f80a9f083a0c0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97ec1ab0561aaff6912879ecffadbf4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06109686eb3f988a0c0262f760296ae9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbe2f673b812dd0a8d452650ef0ca79263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf37fd2ef7e10c0ce24eecad014cd9f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dd9b2e55134402bac9b649828aa339265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4b709364a403a56daad91bfb9751f3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee05ab5a8a8a26652de7cb3075a55cd3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e530082b34c7910d7bd2a49acbd2e4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7103f32926fa43636c1f1fe21ab1630269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d516e2f6aa5f94cdd5564dbe32bf9d9c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83efac969231e81117f842b8935776d9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe2a29e1d36f235a4cf5a54472270ac272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cfce1b808f594ef31bbc1aaf1d6d6b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d8f0cfbce509887686a580ec737843274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d475b4810b98fc768c2c91eebc157f93275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67b598efe614d5d60fffe05a59f748e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f862d416d8d43403ab917c8943b6cc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6580b54c78e7ecd72c7f10d13686910278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf8053c75e4e1538507b12abf34bc65279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4596184b00d4f5f814259c2fc2b275a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb833e331a5db29a72976094a58a71f4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8c329a4acfba1458eb111f9b946f93282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bdec82978f91a29917bea2b7401474283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c20e02ebded01a4bc15a0cd9a8992a2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4950dfedb784c43840751f2b24f0c50d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6764f1db30d9071321653ca7a1e5b9f2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b33ed68ad9194d4b7adc6f887717b9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf72533cf6f924424b735d69c337f37288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b9a5f0461a566f7fb8b992261f6cb4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2c336a260597cc5915325ddb0f626c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59446d180955a0cd07b5d44aa9364c20291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687efc3523b782c3a02cff7a141ac1dc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612a5e370ef3485bbda89977e019fb2f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f969dc40e7c50ef9883364a2b35557f5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a1ba5f962cc2d22e35843828647dc5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce141d9a9994f0f19a452f2a77113ee296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bad4692388054e8986736df7b32a32297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10632eb17344036724180f88eea478c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46ef4a6979a4c6fdeb81413b1e1c6b8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6e6bfec3a8ea1f53c4efb240cb0a7d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b86e24e86000432140593c56039328301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e448e109137e9dcdb18667737a196ff0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b45b2df7b9a966ecff7780eec18255303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d074c921ff69051b345b4352d7e147304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2465a73131f3e767adc22ef2208874305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa2f74c5d363649a21b5b5e12d7af86306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a48f61ded20a457f560ccd9922122b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3df59a03feb58cff33a9732cdc6c23e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ef97f2b8c2b3ec702e7da273f59946309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81490c1caba396fa64f3bec75611ebe310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621d97d3061af751043805a425890876311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3641a823b71055bdb68c4853448eba312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55673434cf48465144adaa09d4fe9f58313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b3be960f6c53a8e52b37d6ddc3d55f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b15e57e7ae8933a59bc0d2ca112609315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a632461889dc43ba541e7f21734f4d36316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc4463fd6ed6b6a09ccfa9d08d490c3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04801c115da90ee67b9db71a2bf87b47318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b9b9b58a0c3aadc27b74b10768fb7b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8232666b3842ac957bff4d4a1da2f91f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3724907de9be3b4565a52b75aedb81e3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68969086339afd8cad55e0cb31807587322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8519c81a78c16277f23fa0232f5e4d76323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4c750f316ba0a41fa83bfe399ef99d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa96fb49ec9d1c312718690719c51c03325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234383f8d5531089cb3de97590205fa1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9577a235390aff3599d79c2456544193327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74aeb0123de1e6ff318bf0c34fa9258328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7385ed43c143b4905a6ffd60e09a1b82329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c3c0d719ca3aca7a5a9a16dbfbe19b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96caf0759e8fc3a658be39791579ceab331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7485ce6bc8189baf157bafc69a4aaaed332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec13e93f340736e7bf52464275bfd8b333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d49ea7309deb2d966760b79d739b2e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d78b3c6c061b8f3fd5fe40dfc63d5c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9137b7c4cbf67eab492914973f02630f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efa0fcd5bdec93bb41951bf8bff6d3d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27d99a095a455bb10bd8c85586dff275.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cf59eee65875588eef415237a37f9e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f69f80c440e2e837b46ab14503e36b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05a691c2ed9c6f69c8eda9e1d1777478.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c1aa994fba4115260ee308062d91369.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c780d8969c3463d9d6ef3354ec945bf210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4f12b44e393f4554f4801812527f4a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a7d87d373979058a91eb3ca8d237a512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22d3560fe821403d7e4fef0867fe3d513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cca31cddf7701cbd4ef8fd2d5be6e4714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a48b21a5a1f9d0a1ee26fb098e8b3215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1656f2e30504b1faf3af2be4da8b2516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ad429204bf7e45123106a587d7b57817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb51917c9abeeef51bc199892962b53018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61d67dbd609e5d6217f81a8f878025219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4983d702fa2821f2fa8324adb2082cd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f8b72c9f8922472b4eb81957f2c48a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab54615176715e68ddf0c854c21ec7b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0330c71106777a92048989dfaae2d4f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cec386db41400670be978b00275bc224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cdf3c2ed019b3be91d7f6cc219fa9d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94634bf62d10b4b9b2b22a1088d4f5426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803d1bf1cecadc0cde2738d2b169071d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159ea8dfc2c5b2628d578d0720683cb428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48f7d8dc4a9c96d0a1b5ea76f78163e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aff4f94bda2b7a1b98ad6b2cba1cac730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e00162a1c8f1ddbf661bc170b21258231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b023fc3ec5db3fc589b22c07cb0894132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551204da275fbf490bfacec0065a067b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eed7226f781b308a9598d3a69d975834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c6bfd20c2a6132a5cb551021551c0635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2ca4be55f0dc6a839c87e2d541726936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e374d9621424bfdecb21b9e552ea888537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235bd4d6b21dfcbc27823cb1589202b938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9699424dab70d4d7c560b4663fe6be39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fd9f03ad542d7eef0d1546b9acebbc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5789f2fbcfbe128603dc474bb6dcabfd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7fca3ad2986974039116385298db4442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fbb62dbf766204fb54a41dcb9c2d4043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff29c63ff07794f44e69c3743cfa57844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef3881b84fb236048277a2d8e6b54f145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0903abfd93d7518a4699fa60e3dd29746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0989fac013ff32738c23e250d7ed040947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf28f581337c8f114e4e9c5de05f8e2748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274972f33e0216dc4903d46bdeca5ddf49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca05b8ca617496776b8bd83bfa6cc91850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d08706b708830f7557f6dd800a0553651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ad85dc76642f8b2039a0159970f81d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3ad450c9c58d4b12520cdd8969d94153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7038943bd3ff8a71b5a882796752d49054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbb8293853e1a514c64a43469e13b1855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ef66315428f520f20cb9feb5545e8c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1d1671bdb9d4dd3536b5fca31fb74757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e96cd5f58faa18b076f824213eafba58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64fd856d9e08599a0a453038cecd0e659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2849ad5793297ca575c22e2c7020967560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bc8c1ec5e34aa9d93fcc22feac27d161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb4c0ddaf75407fce001956682446f062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4069428f449cb73226583d7559eafab63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e625ac69a5fdca4cd56801ea1f4445164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef266c330f5ea092f0e7ad88d1f7e2f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93cb20989b5077bcb00992f106e8cf966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aa42d3a240eef9c522225de680430767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecb1c0c2801f66b81e36e5853fafe1068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24cafb8c52b70a08a599d3918c15b1e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543491c2e5f90aab21b716f5f0d56a1f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d74490f3fee6b895c788cf2f7e158a771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a2ebb8c7397e2c6a1daf0122194a9172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b2b55f18e7f15c1be64afcdb0a031973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe93d6259c7a5e2e1bc67d362b9469574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4050f5b198239f8ba4180bf258aa9975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ba99e9ae1d0a16625f790d1394abba76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cbd3a7569fe5eefd54a33b9ebc1c5477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fbeddebb887d6b0eab0ed948f2676978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4137f3526b77437572c3be71616908679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aa6fc1fcac22607a14a90edb59893080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4f3e7051f0db6eeb107f47a62d715081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f844960af55a1924e6f4c2883c495c5482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd740837f2eab0140baa1c640d8df8883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d50def272ccd64a210e6bd2491f4d7184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d402505e11f37fcc85a39231bf5f849485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235c31f2d974bb7e2cb4ec194af88ea586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54707c14314538544263ea511a4b877a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d93689388dfa2cb10fb02d678d6c8ba88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e870ecd26c2b4e41f70e2706cf524c6389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a124beb43648e778b7773fde209b5bc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50910d1ba5b9c89703efe224458ac6ce91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76062001ba674f80d21678bda8d753a092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e688fbeea89a38f6f4ab289799869be93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e90f0e4474b50e2e74c8bebf26800494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df67b202b4e6a53b4b774eefee938fea95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d96b302d3c77799dd424a021c999c7b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb805ed3101975a1df70441fa88176d497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6bc7716c8a6a808aacddfc0d093b9098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f38aa85dbbf888bdf1902fb310ac4e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926dce370e0a27f01bfdca3bb5cde12b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8765f8c300d28e595dd35be11932c919101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120a062092ea0e7bc6b65440f7ddf0ef102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0d32adbb9f19a3e66502ebfafc0a1f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78add2462efe013737e4718550820ec5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f5a4d43700dac46c4f47a2c596c4cb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5327f33038db3c80fe6a8c12a8dc64e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0017b96c34d4f1fd60358ec04dcb0f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcffdd5791b02ee0ca159445a27500f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ee2a7a0cfffccaa02a891fa85f7a07109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a647f0820b24ed2a0a729a89fa4cf6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014e2ffaf5b48413d2284039553e7259111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0e5d693af60206df759dd4c361ad36112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc1420da907621378a1e110b8f5ed68113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80883f0771acf53ab39f70cce7992f53114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25f09343a78081317f6caa2d35e2541115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f764882562dcfc99b769e83f57ad6ec116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a01b521f8070bd2f5e534874658938a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ebe270ef33ad30491cc026322b7b51118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a9121693f5b000d7bbc8bd2f1a922e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094f4a46a65be9460c87085477e195aa120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a355e8ecb0106e9f158c13826b87b04121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ec0b8a76b8005ef9fe4c321237d42b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c230b94bd2e3c57b20235fec6e65545123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaf51376c06e6c362c252c548e8078f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584bc80de8b59e44c51348b57a022692125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a5a138c3e3c87db4a75cd42b7a1fc2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c852a67d9c7bd3d2770e629f82418d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674f161650e72fe0f8d006ad9eaee064128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2351237c430ef8cf81e7072aa37257dc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d05db95f1e5c5f91ef4cd81c790d7b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e919509e7bf35cf7d4ca0bd9a9ddecd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349f8cb99d4962248ee23ed97fc6373f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fecfa376997616b4827c27be2b4c794133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dade23955acb3d81026b88d3e9ceb68134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a99da9e309a2bfa78dd29fc3c37f330135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cd026596f9e1f0521f11fd35b55fde136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5bbb1c4177354c9baaafa97004f5e8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24607894b81b9b4cc911c51f78a8c216138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c5cfe524fd08930d1d8502681a9f3f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef99654243ac6a89a0e649be28270ab5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a61e81461ba61eaa98d55300d8b8d4a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7da10c7dd9a170b26380029c6713d8f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506f52470e0bd4724e83cf7c0177efac143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b56853830f6e48cbe4108d453bf7a25144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3938f13870ddb1553a841b932f46d4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5351692ff1489e79f345a8c37450e31146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9a87b8a6ba8d6b403e10d8885d17bd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d72851f9a45ed7d3133b66dfe0626b3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa3bc3e8dcfe683d875f4859e2648a1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0b76d1f67d690a9ced264bf5c8f9fd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36aa8621a913717b9c08a8d0eda3100151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f01d992a62584b182f2fcc2a7bc1ae8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb9dd29c45bd3a0ed75e9a55d3cbc53153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9baa040a8583c9a634ed5844ef1046e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717fc3ce62d56359a4c91c2c0e5663b6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454ebcc357f5bc65c0f62bbb0bf25484156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fa4777f6d6cc5c229652e8a0e49601157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16313515ae445eb2526a121606a76a9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d320b7312f4b14efbe436c08ecaee6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425d16f75d1ec9aa0988d54ef45bf00c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddc714aa65d1d800ca780b57738b143161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b57a9383d4a53c2abb1f2feebbe3d8d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103dee2312914139ed12ca4dd54236d0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92825c1b39eb5ebdfac4ea5cb6add57164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084ce470fb089f23f3bebd4ebe99925f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c21badca6afe396e2a614bd1c85bb1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695597add49e9e01cd219e1003075668167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bae227875c352f7a790a15d72287e1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52129d4f030cb94e5814ef62b4933888169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59209580dc48bedae84e87c71223f209170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fc33fa37acf620dbc319d0bd7278b2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748fd80afa8f5efbbd279cee93bd39cf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ffc69bdeddddacb20015f164d36c79173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37a440665e1389b7ba4da735150889a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf5c2c66d2fcc8ab8c4dc8e0312e3d6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbb05ad2c81ce6d62e87d4129f9708f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d59dec443f06c90118a8e4bdfca0f5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f0a27a0929f3bc04cf55fef39d068e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06a3325843fb3058b84b5f2f91ee6be179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c138a53ce2b2e0400ff6840114d724180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8ef29e9659efb20a1879a295edc31b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e06fa60a7d831ca71d0a3922a303972182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac6d34e95c39d81a0812034ee06b4a5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd4ab2f9a08df7d1ccda8dc410ae55c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2092d6cdc80682ec1503ca948e0c1257185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365d95f1a056fda4bf67690b81d4be2d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4ab1020791eda80dee4961ae209610187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a761ee4292bbfad36a6311a5d3a527188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23e34ed91d70aeba02f9b6d4388a4ca189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00d6ec2e1f33db904ceb11d9086a7f7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906fc10bdf241c4b90cc14683462ddf9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1d7f1c679a27346f255a700bfcd3d5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d939eeee606d06150d9046e5665b1a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8de5b02f9d2097626dac0c9b872d8f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e31ba9868a2aac7716a345d702a208195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96534485ff2a61a60bada9aca4d80b1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f068c09ee7538e16c808473cf4a936197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3101bd697761f1fcdae69f7e0013f0f8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001ebd330cd7e6b762b19071225a60ea199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43ef8e75a147bcc53f91fbf15ad6c09200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee5cb92a2685a13ba3b2f75e19dc967201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffe275250cda6a60761057ae41e68c8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936b131e131ca64679c99fa85a1c42ec203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12899657189455aad4db7568ca804f19204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd050925862106b14370a737b44ff91205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9468d76436ebce2b0e88f67a98940993206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8288a1c4a8a8637146e6e47fe0c90299207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b0fd587f25031f2d497c62f3c32ec7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a621c4345094a2823bdacb84eb4a769209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4527b1d9b7c9c8a8dd6ea6825e6986210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76e4672a82eb8578a0fe3115b17c684211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6717db9bc4b585e6403a09d25d6367212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e929aaf4ff7a2533288c16582b7517213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e3143597c1cd68f24d1dffec92f9f1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5032b59fd3e696bf8852bd4febdad3ce215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda6d8cba1f00c02922c9cdf4c26e378216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb5930625763deaca8f618beeefe8cb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb576a9454f0ea91626e2302e91bc62218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ff328a34381c360f15aafcacafdbb9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0781bf67f757a1c0cf07bfb7c7f9e526220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fcb35553aea94dcc12869e73d8bc4b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcab08ce4aa96333d3a7e556ce2a4f4a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d09461d5beceffa55f8a618741b2e1e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a8cbc60cce434cf57d9a9c8c8cbffd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f569185b1508625fcdda01ae4fa7fa5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcca2427d709edba58cb62f25c46dd0e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1096493642955240ea730020f861e52e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dd6f2d189e4283d3bd02de85fdde34228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a1f3387b3d7efd3d72d37ddf85f9e2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6535e8ac6b4f859ebf3debb5c5c147a2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c0f96549d771232efb96c90975a638231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a426c77488cdd6f68c7f0876066c0f1f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d80995532665d61f97a8db25e238367233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32dcfc8b6dc063dfc6413218b268e5b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a616408100b32e0100eec10c09972d0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f53035f2f8069027792c2dda28bfda6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560876c4f247fc82401cbe513f69b5ac237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1972cfa2af4a96e794976c89c1344cd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e53774f705ba41233c11b112cfa02a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a2c35a69c2a66b1f9a27975cae7596240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d7c3b97f07bae8451dbb849f164433241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db58f7d1e8a6db377d81b3c8d449910242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef24be0e11d71b8958f59349af7edb1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9787d8fdab30a15f0030101e4131a47244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814a8c0e64a2544660c3c9d4008b4bda245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3776c23d150b940844520a58709f8e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdb960b6f44739fc0ae77fde5d08caf247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb32b1f69de2c96d9956c04a5aefafb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e2392bd9582e3289474086e3f94bc0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c8529141e2f87abc06b7433c1b8d51250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac58be4073ec1bc4259edd0fddeeb38b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7f82773d9a12fbecf91502ed1121b4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53d2dc5669f123ded3548c101e65c43253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1704508651c265970eb0254ad833234254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cbabd8f285bf2bef7ad8384abcc6d0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc6a25e6c06c1197a44bee1dee56a45256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d148c1b72bf54aa1875b6d036dfa45257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1095ba98573fb3081758f7741d0e7d13258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1700fe0965c4d5c227bbffb7d7c9cfc0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4b799326dd5f498968961fad32dc24260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4475b3b285bb00326c806ee25fc38c0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00702eca2f5ce3fa7e11fb6cc6d094b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbaca9e360f46e6f6a4330dbb3a952c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b9e9d2c3ccf12f49a9e824311dfa1f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd262fb1f86c4f1adb2739b7b3456eb6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aec6aae5c86f63ceda62acf260f060266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4305f59ed0f1e9de795afba231b147c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac662c39f557acd4c71bf17ca4360aca268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a05af45377de1a856f0b6b7102fe21269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97a1fcb41ae4cda8006a447a4ab74c5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57d22bb9e2940e9f61501c1e78f826e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ea9393e05534076ef70fb305c53ede272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29cf52066ca0cfdc6c6cab3089b3a68273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905176aa50f713acf00659682f0e621f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28889b7bf511806b1ff3697645c32871275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eed71598470eb18398b78d97daf044276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8788a11fa39b45f65b14d05fd881eb3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f0bb8c95e51a6aa2f50b7a91b0d037278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b164239764743be20555d60790e01a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1e48cab9276c54afa89d73fe462d59280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505366846d82640d3fe9b64c766025da281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399a44ffe5a5ae801e661228c0e16c9e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73710b38da8cbd88eab798396d92d87e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9b34c2e2edc1b77b67d2ad44e4c4ac284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceebe4a1eff1f717fc8cd9a528da695285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34bf583b36f24807145ab9727dcc09c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50ad6a30ccf437b3162abdeea4665a7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb86d97ef46743e4a57a16f6d13f861288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867227b50bfeae7c8d979bf23a0e2f49289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500344ec217684bdd7446ea31fd0ce6d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfec8dbfb5aae549480d702acc239bf2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef7661771ae39c13c75e2696e6b288d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a925aa5f428fae7442fb8591706b10293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff6a6a1f456fcf8d7b991da97533c77294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dadb3890b229325b2138582f8e94ca295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7d379785908d290f50a2415c80d852296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54139f6e632a7f73537358c09c8ef45e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2295744df1fb1c69e522f316ff10020e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cab5a08e6df00145b7044484ae1622299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e41fd4a31f2e8e285ac73f7944e94c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7642b26bd8f10d887d47f6769d7556301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99523baa2cea23785a427172a359236c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9741b714d4d7428e13d1335ab78d536b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bc4958fde47554a126f98ea25342d1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d69aaa4849c9b9c067fae508b590b5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7275ea6215995ad3345db0ed327c4d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd787d99453b0c813f90133a487b71d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf2a3817757443c3e495c32247bf112308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ec34f0f48c8cb1cda4b5f5e3007329309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263b780675342824901c104a23d43bbd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc417e91937ddb7eaeb04a0fe11ef526311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816fdaa9515101f384da7be43cb2bc6f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a1197ba8b5545c203f5a0923c5b78c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be51b89f3db08f51085a514abb72a7e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24c14d9925da482e1082d1156323a27315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd13f937a55df34c49b1afb7846d146e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cf98de43496e2f8ec9ed849201ef14317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89b71318089f61f9aba7aaaec05b6b3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f063aacfecba101107e707894f4c2c0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76774da1783c5ea92ec4693b46be227f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e6c501713c2b3d8940c041b1ad2f64321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ba1ec26b655cbaf1c6a3d5fded93e4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da42a92352e5b5dc54be6abfebb14654323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2ae6454aaaccde2d69f43535e2c818324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0f489a852e4ef93d9015f9b219b4f2325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>