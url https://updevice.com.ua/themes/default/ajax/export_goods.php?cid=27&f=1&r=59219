--- v0 (2026-08-20)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ea1a54ace91037483d80af1cfc163b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788cc56c29cb02f80547bba4c09902a52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acb97e9178081ea74ac88b9369cfee53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bb1c8bba68382644091151d7b0b8104.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204c20edc4e1c2dbce41ac2b51b45d495.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4d407000641d58e3800b36416454216.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5615b8aa417de704f8fcdcaad642c00d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053e057b29f693d347b3de176cd7b9dd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419a5b53cb7f41ac0dd3a376d72fa37e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac9d021c9927a2901f42374bc6f4caf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a60da45bde8e0f5747d5a0c748a3c9f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d633b16025261c64c33ca826ecea63e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70d0ff38cd8045e78a0e27deb88fce313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24fda5091387d40eb009a27d5d46dd914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b290dc90492df4f5cffb99422c472c615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c0840761bd581e3fba6f56c4fac24c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de9ed1265947bd238d113bc019fb49e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73990d82040c19534a821a3736210c7d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b623dcbcc4fd7ecee5aeac78968efb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a84c77b0d60e241eea3a59304b42a6c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3e1f10727c59efbd43a0c37039bab521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15df6259f8677b45db538f821fc171f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9927e9e7625359b4a91e980d5128b29523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ae938d85de0d48df15218f7d18be7c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2378d73b7f232868f9448528f2da3e9825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c58a76ba52f47f54f1bf2921ab03d226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972623f182c81570c2aa21f943bd44d427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cf483f4b15d808320b9eda259fe06d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d6ff26961e109759d76a0969efc9e929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3df9a369792e4c22fff8c64e3a52f230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f556705d09069d35eb40b621486632331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54c66772254fe13a0db56cd5a98ddb432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff5cb4e452969a80c0062d7dd08581533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12139b9a4bb5c859c2f0dd60f8fec7d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20fbe32fb3ca4d8a29eb5bcc73f27b035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8db90169a139375d1615a7282b26ba36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e39272ed36c5fa97909ea82d7f4bc8237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd16a45f5ef8769947ec6e4db60e618538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fc2febbdcfff75bc3f7b98d3ae3c3039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e050b531f171e3b69ad8c4cfae2cfd140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bfa508aa88e934a4250e226f84208341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7938bd4c30d01b2735e2a610e4d1407a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f08c928e3ec804df42fbaff70d973843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71025ed610a059128ecaa7a309ca323b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60914e53f5ea3973e024841f63b349b645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339f3e7b1391e27b032ec9c23e4df41c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8d42bcbfd91b66288fd9cb0f26ffee47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5597e1662d6da1e051379f3af0b63b6248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e6988c23433b1797957535ad70b40049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bbe4d01de4910aab5ec5b6977a9bb250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad26ec0b59826e63424e8c30b00525f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d306118fed0ce159bad6edbd3882e8b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8f51e5fb3ff0dbfdd9b1e2697e5e2b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03578b2f6f3d62212529b43d3479a32e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8663aac12ff5bf9d9bffb7d49bab5ba55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14fc449b71ab2e25dd076555c8d2af756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98403ec5420134a35e67df3815a454a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ba8d0bed5e79b6b53677a9fa2369d758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91934712a35da6359e0b3030e23be18259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29004608586db1cd8a81ad5aed092fc860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab18e1c56b45d6d41c1f37d096e8ba861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837e8866f9644745799a38444fa2d20f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d031c1f3b2eeb0a8620edf9236c635cb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45474de5aec58632826cf4a3fee9b79964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188f65d9f7b1bd92718247e0491ae13d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864215419b0194b07e002847ec49234766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e758c29e5bce1a81d9ceaca381bc1f1767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b051f13c48dcd7ab81dfc902770150c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618f411b2f3dec1a455ce990ecc3923469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69bc772e32caff0c5f79372aa14fc1670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4a32ce9d4fe5f707ac6d8b076f9f3871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a399ac2195786bd3d80e3798a20c1bb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b92083382bdda1fdd0948059bdf16473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4854f7c19c6f174f721b14af0f4f959874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747140513fc3f8be99d6eb105181d71b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47da461a4b41f716c76639f9c01afd7f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c92423efe9e95aeda27e74abf917f277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eef5e288898ad3c4d71de8b0ce9bbc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f373bbbc3d4453cfe97ae096d97c38ed79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e53cc1ece86b1ef58ca5dff4db236b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38098179aec6237298c08fe54d471e7a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453e430fd81ca6911c61b4d14eb17a0b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724b960df82c7ea191f58d13d2d8230483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec3d4412f57ffecd113ed6f0079119b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f707f1ff2e5fdca452bc73f870c0d6a285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f407c5f72bd76ad60ecdc970a0d816cd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375f609b52895df1b70c159a1a21677187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ba40a2d7624f8f863a58d6f374084688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d1b4ed6795c5b2045ebb280f477fa689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3873818031f4790cfd271874719a22d990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b9448749c5053603a2407fcf1bca0091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304cab8dccda3268b759edc8394ba75492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d51e176c11629b0cc23b446fe0443f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a36b787ee172a69d008c351000235b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734fc68569549ad666f2a363a4660d5895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a64ca7835478f09f3afa2d7c88facd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc29bdd679304661a4b456d2ff74218b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95afc238e3ea31ecaabaf6c342fab3bb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f3608e092763141e06ad24b096d70999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872e43e74821f828f01169366afd841d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952722483df4e0709219848dacf9517f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8496bb094877fb936374aa5a1345288102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07edc8b7329064d613702d450d7ed6c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cdf6d9d4ab113b89ca25d171d2ca31104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d267d31483b06a2b2f885804eda785105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afda7414dde1e4ccea280a54f2a4f42106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0408fb9cd968cb89e9516390daf6bb77107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506c5b9de3a376152fbb4889a04f4429108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322748f821754096396948be18cac8df109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a431585935c40112b2f7c2aedb7b8b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f541982055396d385fc6baa952ce3935111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c2f3cd4f1274c55bf434503e00af69112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96565143e4081c1197fae5e0aa3cdb0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85230d07bfe751d8ec32a42bd41653e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b549083b7af8acb3594fb356942d3c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768517d716d0db4d2d921dd61c8c5b84116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a4dcd639bd941293ca344cd10a384e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840837b1da64de389b25889c66f3f9f5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1f0c73f6c57912e20f3be44a09fdb2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef581484b3faa72eb1d49da98ad062b5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7f58e7917a8ec96c513a973d0aefd1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9629f3ac5b2b2609a98864175b3bad122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164435ff2ebfbf8e952d7f981b5a9890123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c23d233f456dd31921a4a2857659ec124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbd287e1d8fc782e07867c109a6e393125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5fa19b6b23e2c4c0f93988cbee4462126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fa1dd34fde6e42c338d33005097ca0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fef1dc47c84425513d4621382cb091128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b243310391523724872c793421f477129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f826da92f0869c5012a60aaccaf3ddd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d333d97f26b0b065b3e76efa0b6ec451131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd6b12599f16df59be1cbd57a410f4a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd6f24dc699a0fdad9b9b56bdf4d6ea133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511abc24c1ac8acfb334c9ffb71f38a5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad55fddb9a41d6c95452f320d2ba684e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e20f56f3f3e24905e749ba0bf1b6381136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34b1b4e774a8d175f001875fbde5332137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddd8dc1c7e360fcd339b20560609e20138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad609d8c1fed2c5b595f05acf637dc7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023c6fdd98d3068521fec879b82b722f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061523c93a24043989eac88dbc112903141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d944a9cdd4ed2586e3eccd15c75c39a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee712b16af86052fcb9e791b8fd3db3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e0d173d3068a8085c20ef671c035c8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d5609caedfee4b6dafc6492f5c72b9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d55dff54ffb5795bac13896157c93a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cec30a1e69e2dd3cc5c9e2360dbed2d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b73df95e93e3c6c6f5f15373fe298e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8c1bf5850874bfbdd6b6094318a019149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410ce1883790f7f5ed296b3beaff5b7a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247b176f6c27463e2c031eee5533b361151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d46d242bb86d2ab22118c62c4f2495152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cb233036dfe5083460193df0888c63153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b046bb099ac68955c59aeca4927c4cb8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eb586b1eb1ee6acc08ccdd7c32c214155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aac89d15ecd4c8f20cfb4df6c705e2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029e94e4c470cf139285ae1c26125609157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d7692b9300e2d6e6f40151c494027d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4817aaf20c0bd1b2d53eac53a1910d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9418449e7803c44e6a760cd6742d025160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0da4375fa07e3a9fa8788a82b0a11df161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e031d0cf2b0b87b3aa470c37859c8bbf162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04a1a9ef0a0c40274ae29edd45d83cc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f81f7c922fbf0f3e4f7af672f6c4e1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c42ecde823319a65e38be7e613d8a2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdea043dead8a65a72041722c21e1dd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0b8daabbd50445e651f9be5bfb1d6b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d31b2d630f332d4b1435dbd16e5beb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d72e3294e4aad3ad0bbf1cadcb42490169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bb1a8ad1ea541932f6083022330e52170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24955f0f13888b23ebec94e546739664171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9fa4651d100ed587cab30bc0b2df52172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd5e6b331a9c4e0e79dea8ed016db37173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bea0d0f295f676961355fda2ba3aea174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfea8d1624d15fa83d25b1faf6b1f80c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bc4ef263095e5942f01c0ed29e7403176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbf22ea7a33943c6b72968d0006e499177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae7b41f818da241ad201ee68cc8fa37178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14187e069f623f6ea8a8b5bd8eeee694179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192cd1a4268c8aa1d9ab0dbbd5365ef2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a186fab7be6a05009531321a744bd3b1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfb1d608ade0b767bf1aaad696e31c2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7665df56c2a674bfd1cefc76ac9902183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2370066fc0c771eecff5af38c5d201184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b711ff70a03a547978f54f54a0e7cd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2607770900d733659d3d2b7a3e009b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a52abe4406a99709c42bbeba80553cb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3202caf36c4863cd243c871d45061ca6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e209f295098e0e75fbd9797f59a0f48a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1612502b1ead9d5650dbb0c3057e3efd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acf4608baaed87bf3df7aa18a55e87b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17d491fa6be800e5cf84f361dba9fa8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f69de58107d2240e512369bd9256547193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46b03dfe013bb0add4eeefed729edab194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea9c957990e084dff0abf0fde697c43195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83550445f8e99145ff30da193abc0ef196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74652bd4a6a6f62b610314f4349a6173197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566a6c988fac70e106d262137747cf23198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e95e189ecce86b50ae5e7f003685db199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2392a5382c46a5b37b21cfe0222230b7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe2a48c06b8a9637f904448b2ed2d61201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1a7b0217eb2e3d747f4c2670b354d9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76740754b47af380ff498f8ba52a239c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5950d5ab7ea983482aaa8dc45c9fe1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4705b4708e283a120beb88d25b867325205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5921386ea63063e088179b59bad848b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4730cab1cd805c38d901e56c0b439e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b9f325458411a9f29a488728feb0c2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b5789c0e876deded033a819b4f36e1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4515fceaaefd9204cad46148822d54210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0114f734852ce6345c4c14afa2f0f80d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46113d992e5432ed12035dd1cc09b34b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e22a21525c1cb5c2e28be8678e37fd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a16e2d0c6fc71f9021b13320d70eb8e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b04a571b1af4d44042821b40b039352215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c68e0c53340166b6aac1f2f1f82282216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6611fcb4ce455c6c0fdb45f0f1c22dac217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e54813d92e04add7c64f64fca61b07218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33459b5b33dd4ff912629b39091326a3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a953d0ec6eda9acca1e6f1d92a38604220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e833acebbd80f8c9fee3c835f8fb42e8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c581879d6f70d6018d49a342032a9109222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75adc96c0010c23ba791a275610c2612223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25babdc13afd4983e7030417a2b41df224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb72644824c843dfb3dd03fc98e1a7a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe9f6c827fc97e30dde2fa02c7770e4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6b1381f7166cace962ead8ab51ca9b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d83edae4d062e4ff3e451390fe9637228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051fe2176ec125f5d1fec497cea52dfe229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720e79dc6bab3a9c5c6f764f6225b595230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2a71f90ba74fd68d844d010c2d04a6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a666656aa006b8466fc97bd5f6c676b5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ba12324616428f4f493df5414472e3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3a4e345e5fa0c337bf2f3defc01d5b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4b50e08f3f1045bb18ddd6732a4d87235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa78688dcfdc6a3a403a291749b78dff236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28856007e6070b9d49547050e8e963b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433feac7a2cfe4dfafc0abd26502414a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21164a8f33acd2a9ff1b362ad6d602cc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c08967baa7e1c4049027577383c0c9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001acbd1faca32365d70697b17080f6c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1fb385b570fff6c314dfedba934b56242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e27ad1ebb584522bf472a3e65ca857243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fb2da429b4651feadae26752e21f03244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc2e21b59f94c1afd6259e7463e48ab245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c2c75d88f725988edbcef16de6d8bc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800226e7a9fa8333462d3f4b11f7daf9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd86920d2c1e89826598a5c06defb6c8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406656f0efdd23d013a3eb8173ebb936249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e122cc9613171d736bb1904e704e0d3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49fefd6604c0aa42557c0640ea85211251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd62319dab5d0bfceeaac4cc923c1128252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c66929a02b077c9f2b00d7e706474e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a31a9afb85794f697a164a69331e96254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fa6996d4741b161d604d5b5905bca0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d722356d906da56c32c70b43395b6acc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14974d5067bca4a926acdea095d15955257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8371a290d2b1db6959b0459fff7386258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e91a53c0d4211929bbe13dcf309bb9a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d895ff2f84b86d0caf7f76e32f5ff794260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df58bde513fddc6b3bae5e524157f1a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34618e4c5b3a325ec6342cc859942160262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a659f6deeff0fa2378e6f887d72ab24263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b105421a1788b371fd91bcfb72ab450264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52a5b4aeac542455b4f38f665088e5a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7ca5bd315439b154ba89aa85f49410266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7c916f97a897fe0b0e28499915b16f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb07f26dda7a60ab05915389e90c28c4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba881dfec3c079d504c22410a986d2d3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e411729f334abc80b36763a33deda9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cebde0a10cc9ef681ba75f75b547957271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb1c9ed2cb2211f38969ea12abe0cdc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7721e6cf16f4e0dea95e0d8fd90e5371273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c8641c9c9bd102c8f7ea7441180c00274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac73655406f40c8ee0e797b938aa53c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c82315ae9f57b0a2e1f2cf13b2c468276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4886aaf90eb5c6868d2ecf93e6f70a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225cfc35c749b450b28214a7973c0301278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25fb5e47dbad78b68ba26027c167d6f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a611fd73a03c5ba0ad3ee277a14104c1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb257ef618aef659aa938b96805910c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a760dce25be60738b0cd373d56cceaae282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad24063fcf6e0f5d8500d2100369a63283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e679f239fa75af88cdbc166122e262284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c81487622cf6127a997ca52013765e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1fd8688082e37f070c9645e17464c7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3522430ae71b88fbeb5ed9591a54823287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957367a554cc8edcb8be76cf218434b9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11721aaa629825787359314e2bc4ff8f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e658489b9599aea5b28de20fed602820290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4923795a8c63ae7b5e1f57a2a62b967291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c33237f2e88ff17ec647ecc781e24e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54ec7b84cb2a81ab17887c7b1508ea9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bc24f22ce3f36b0e779cf35c98d079294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3754b5dd397f31ad6f94e5cd244317295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90dc25505151b86a6b6e0e6b0dc756a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b9b6e450fdd9cc863daed01d046a89297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2f0f43a3b13528ceb57fb4e1c5005a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb408b86d7734d5952fd6a154695836299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eb3326a15d8eeb2578b37551f9966f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cacebd4a0346d55670368b9adbd2b3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ac077eb41fac584d9d186cfc51a2c5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9752ddbf44bff96a7df4cd686b5dbb78303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a75a506a11ad06f4a45dccdee2a890304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ab9c6ed6e98fe939d5d6fa463399af305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c7cf538e9427b8eca46c52d0a35e13306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6a15a69b4d71fe1691d01be4851514307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e65eae44348a851b1299b364c4ea516308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5536ab067f06802a4ec4393780c6be3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48572cc9a5313080fb7ba0a27563a683310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed6185aedeb3ef0ba86c48625abba66311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78779629d96595b86dd8e5bc2faba94e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23483dba21acc812a61dd4c281729b61313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12a4dba034911c84fe3675295edc8a5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48e9470385258551077a0abc7e31546315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f7ced8b2362591958c78532b798217316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3583bef2fc00363f354d872af83ae6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad0fccadbe521e5c6cb4d8ac3edfa9b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c825c056fff3f6c9cd954b7a7b5968fa319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92fb2c48c498f395b1235d8cda78c78320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da39eea0c15bb473a8d0bf97a57e3864321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220e10420319277b6b45fd9e5568519b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acafa25bd0eec05afe33c158966ce7c1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad14c5d2ebc7240e2d1f3d9ea9174a5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3d900f1731b714046c026fae6e3633325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e922a7fe6c2a81a84e78f6291db9efb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb21baf940ad2d8611335f0fa32f644e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2198530205e53b5d7badbf84ef4e8ade328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50c4b8afee1d9a618658688eab18657329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2f5b8e2ca78f3727e84e4860718f62330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b7b7f20e64347b2a71d99866799a69331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e409903500b6ba4ee9a3fb0b53866d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3afbb69c70419804f0f7f6e75c63433333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba1cb4b612c28ad1cd93c4c98327df31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce11156a2d08e70ec04a6c0fc1ebd472.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f29e6edc5d6f0b31d792b8d9fdb7d343.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9c3ee5e68d0f6646998a6a197b95b84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badfaaf39b1445ce6e41c5be63ab59ad5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1297b5601300369ca747b5b63229e99e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfea076d34bc5af64fa9f64883fd7b4c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdf1d654e3cc3647ac6e8aa58eb6d5e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c81bb8b7ac55c904f509ed49201bcda9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eb0f8c1137ba9f3721398a388d67ca10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055942a9ac32b6f94076a399f21f1bc411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737662c1306a8642653f21f83e4ad82212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e1fcd727135087d7d70225f4fa991713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be077606276b4664cda916e32d99b7914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6631ce72fa8a57c6fed4c2e2feefc7315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f573b9b18ce2de465f783c833b6478e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460e1f8a6b6ae650a625072e9321e2aa17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e8ed017c469b40e4ec9f5bc5dafd5b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1f4e67fc834a6c36fda38ab651ff3619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97c8136435630dfde51d0f753f973af20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8b96bdb3ee672bd1bf4a758266710521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9717789874cdb290c9ae0420c77c7822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de997135825096f8607584c29176ed323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6916f84c5444b818b98b6390b0e9b2fc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa1da6cc3e18cca5f0ed031688a3ed925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e4cf708d194c54f4a57383e75a3bee26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecb0fd820eb0453efc9116c3746477227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc3b0d2cdfcb8327314c936c2597d8128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441b860ebb827dacaaa8d24ea637088b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6ce4580fd5e4566a4485f9156fbf7c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deecc79d830dc72063f09bd578f086931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791978ff74269a91650c78e20775ab0732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c1147c092fc44611300ac01f77156133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affd9e074e8f47348cf163eb49cad85e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de8b0b73145c09f1b203e73a364449c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174de058bb84681871cb9087684665e536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7330bb641aab76d96909b9b940c398d737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fc6d971bff5b9be520b731de029c2738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457915162c67ee6dc774917407cc03bf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8906a0b8f03c2f172880607eae8f7cc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89928ed91af2bdbe6b2082c6d3584d1b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59100b4972ff64e4d9432fc636bdde742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368a716bfdb5ef4b3e53f5e7f3858d4143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea406e165bf30709b640b5a7bdef90644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1018c0acbcbd0a9f6d59b42d16e99a6045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ef8dc3a68177fdc1606290118b8a6446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc52b0e6d590f9334bd9192e43dfbe647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841e919168a399ef67a2edb0133b31dd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816a7d7076841f725e49b097f0ff27a449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fb7c6f5ea54138cb7dc32b7aecd80c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a339410323b10aab26ab30e96530ca51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1c5c69ff7206fd31b5fb9c0562d59c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ce7bb458303787da071a5dfe36d58353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627b9c5158b3a0ef1933a4c56241bf7d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20ced0d003a39d2acb111eb6bf1acb655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a79f686c02ada80427f6d74e8e43ff256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f127e3f5bf92a76088d8b46660fe51657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18816ce6b47c8f84183442bda8dcd0c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb616b6d79ef5c55ca54bdf6517aff4359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856e0e3fb2ac246eeaab17b32bf9fcf360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90be6fe697e07382820c0ca1e3cadd561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41cf3c84d7a53af0464fd2a41ff4de162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a1f37a9f298e124410f92874dfcfd563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de735a3a612ac7d7710038ec543c3f0764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059ef96b04c49ed8db01411ce3aa7b7065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5929732169465deb342e25636d22a366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d76cc3748811c6b3f9a7aff751c8a567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a904a91f0512dab3e41da7b91b02cc3468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de702d429774c5106f485027f05db0069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b053654f92a490a7fc44b83edeefd1d370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a396bbbeaf1edf8b1d6d89ca2a4e11db71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ae9ebc62071b67b4f10446d75089ef72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1b0577e1dd18631a962e4ccedf62c973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8008159b1eb668229a5058fdf8f7ce374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1707acf643228e57e1add8a44141f9a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68e8aa57e48ff43cd57a5819824140f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4109e03e755a2a76dac4558ad9dee177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942f286a2f826c1b71170e38868424ca78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba1d2d2abc656a13a481b5846b7581a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a433dec50ba7ebdd01f3fc393c55be680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed3cc865c4238d316a9e779202811dd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5cda6969680c09ab7ad22739f8ec4882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9b156a291fb96a00259ad9c9a98f0e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1c013106e5a5b1fce12f217e9edb7a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e8836df3e0e7d4b86b62a136b8e59d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50108c2e2841b2620445f4cf18066d686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9774ab63dcd7c117a6f0c25ccb9e7e5c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611575f3da8386eb73056755a2790e5788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8620d28e40604a38c42e16ce424f5a0b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f472df08f2804b6608427bd1e549546c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d8b314e2844b98c02717d00392b09a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a6a06a2c068e74814b9dd63817b0d792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1ba9a1caace3d0f27a2878633e4b9e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6691f19c87136937b7d19548ad9e1fa94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85a58a900c2d3f8f054a4a1a6302e8295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363dc922436086652875f7027e83747b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1bb6098fce000f52834228ef02943d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861bde91504ec01a80bac5eadcee1dc698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d16c02e6da52ced35428efdddb7f76f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005d78bc842c738de007dcb14423ab62100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa915fecf4a2893107980f2ed48f6543101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6076f354b545ba43071e4c04388e88102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72725f9e169f30f93d7769bdf7628275103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6385066fdb42966247cc7ae86065c33b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba0bfba57ff0d0c81ef47571386c0d3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24133113963f9f82dd99019bd66419d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951a4a05c8cd30c9880fea3662168aed107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7773b6ff5a4f3b22977acd93a5fbf567108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b22b1d091a39e708bc3f8a6ed158bce109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86fb7238012ebc698a77236ade755a1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209587cace117e3ba52f4f759a4475e5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294f4bd083dbf8e7a42cdedc680984c1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a12da8acca117998df2da0a815055b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cfce99ddc51136de02b889fd81c017114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fda3375afb9cc44290b01603ba593d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d45319e5ed1827443a9f9ba66e0eee6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503d3f6ce1b11056b23504595dae9263117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7c4ccb8b4c738cdbccb3ab45aff6c4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec27889280a4ada937668e494b318f2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bf6a070377667dc4df474f966572b0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae5e0130119047ba192bef20bf907ad121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244f4829e295535582c4b842f58d5310122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50012ba075460ab91c575ff331343fe2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50c558ca028ebcdd9810f696a8af0ee124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c61aba37fe1c759771cd6c1e4dbd725125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee4c44098597c48c1ab2f9e43f1de89126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5221d1e5f331260bb30c2ffdcebb409127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b883f87bd0ba348f0be0c5cfdeb094b6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30515a5c7bfbf7bcf481e3688f0e19c8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a4e39ee48bd3030eceb76645a89fcd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fbaa9f869b40f21307cce68763caf7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e383c59459a6b40caa1567aea99c7da1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a154edc01f6f22dc69a301d1c789a992133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93a76cf8b4f64360862df85e04100ab134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060af5ca32a48ea20caff13d65076726135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f953fe4ae29904a35c2fe01313ee16136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b29555265686dbd7ecdedb0803e712137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c496f56ec927dbc5fb48f685b44593e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20780966bc43a1565dff6c3affb38b9a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4156ba3ccd66bf0e36d519d29e19226d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb2539cc2a4ab743ab8db38e23624b0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac8218c401ba675670a4626ad2b507c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e40c49e4f50c9eae78a1bb4491d4fc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a10f4b965a17c06a58472d3520c65bb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aef18722428f4c0f1e59b9c4cb46a0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7b26de725378cd830beb179dcacd42146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8bc4643f9b18fa634a49f394ce6879147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcac6cc550622fce72b9f9a298879bf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0e64fad2e23c82fb928dd33cf551ac149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a4133707d3bd5cbd6a916048de085d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9374c3d7c922c9309dc0b3e32e1a4c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d921e42b77a610eacd7771b19343409152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbef600a11d578bc3e5507d96642704153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81673f380a3b4149ef6a1c98019fbc70154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c2727ee470ed857bfc094fdd494b5c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72945a2045ae5c2ca47d2be6a857d3aa156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062e481c467c19e0dbe92e24ddeb8d6d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97f331d88a4ebe115e33c2c8a60efd7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa8b4dc8f95e7290c4966f710eb10fe159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4a404494fb67318a01b93061eb5c0b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274676da731a3523f40e3992943163e0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45adb72daec592a73b3065505d70103e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55e2e2395993ccd19ba90eb548d5688163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365938d8af3cd01febeb5c5e0a1a2245164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04a7205e617f872e1b7ba0c29455521165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a8469ff48d0df8a0203d56b00ebb12166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7596b19fb09f7f107342ddee69168021167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2524e3f81064cff7c7c1571514b303168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596a125a9166da5392e17f7da84ae7ee169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f6e0421cbace3fbe1a7b3d6720e334170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605d74ffa4b26b4bac3046f5a6c209fb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89e85803f7df1d7e7cbe6ad15bc6893172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7debc80d066e79fb47240731e995251173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628acb94cd233a62e436e15afaacf56b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c781c80efe1023f3dde355d62cfad2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a4363bcc8e51049318bb8a4c092125176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eff00a1263739a3fd3c780e3f7c7b20177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc22737904df543f27efdc069a0e78d3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c493ebf5fa85943f26cddf5220b354179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d70c0b9526c4d1e585327b1f21e8847180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851d1dced50976f9d6c07c2f46e932b8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae303463408b1ccfb9369565c54d468182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48c2dc746cdf439776b6c8c0956525e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6b11d82ddd87c7ecd8608824e96213184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bafa8b4c83433f4672d95f5115c187185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a111be8f4e761d809c48a8877653903186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c579ff5523111a5243483c1d2bc450187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a62fe960d28948286749bb6af6e113188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b854372447d9c174090d11d5a1b487f1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477cae7b995f3c31fec3c6d1c57bbbbc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b99f8adf365847430b153d6814591cc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31606196baf442da8afbb0f47df6e1b7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad465c7c7cee71058a45fd302b8efc11193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a08953d3cb3c972f2c8e5c5c4f72c0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d105638a7fbcf8ac8a68a8bbf02285195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953a33e1420b9087ffb15713a1aef3da196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900ef9ccfb1937c4cdb46a81109a1a4c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2def3332bc74af440b547e525045c3e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4b1aca1e84f3e7d3bfde5148cddcd9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa314b4cca9430cc816fe8725a98bcc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3841ddb945e29029cc3efd0e398845201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b963ea783d6064f23eed78444bc4721e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8aa287118b4c563791a2957c4c99d0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52cc2c75c448926396960f080e09e33204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc0b121918f7ed84cf9d7934173aa6c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72525f82a74f52b29cebefec5475fc83206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f17d56721872c6e9c5b814d6c9c47a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33e64b51e63a1f2bb37f09056783373208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5258bc9bb4128812da4c3b6419001c51209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d014371a5e91751b4d36848a9d8f7b4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5154b2336ced4286ad637520ecb3ec98211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c9440194d7f8f7941f2bce8a2a62fc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3524f74c9cd69913e4bb7f88b308cb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c24ac90f3b517e2c72c9c07704a5b2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e932fcbe0786e7e26555d930c08afd0c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8e7bdace3ea2edad747b57cd0b2eae216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82816360e444121d45f7823c365889e3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2028d541bc9bf1d8d3ea9a35d0284def218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc24a6e4ddf5d34753c7b167ee266243219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bfaec5fb2d5892fa0c5e95c7588d83220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594611daa93edf3e4630f6ed9afb6b96221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a997e3ad7d5825eede87e06b9c38a45222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf83988d1cea7b21d125f5ce1b2381e2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319745985781b484f9d13004412acf4e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5386ae50a7a08bc0bf8a5ec0db2b50225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cfa10cededfe467c66fd5da274787b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8a57a637f5510ad1b95710fd4760ec227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f3921c8f168551af56145030d49cc3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266d286ce31cd0fed5bb951866ac1354229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b20eaaab1d6afceb5eb794a0b112cc8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462f16d18f3bf7f49594531f7e039807231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49196e5441be1bb384fbe4ee1b1f787232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5e4630eb2c528f162f206c2cebbbf4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563a60d24fbf7fd5a56761ccf8c81c4b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8feb79302858e04fa79bc4320cd26b2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3decc6bebc41acc4ac0260685f5a1d94236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6db536e5b36ab41efc43ffee2edf022237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9e6e845217335cdc9365b5a3dfb622238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bf3365b6ebb3cbf0e3720dc39bd3c7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f6a84f5bd0d4019683c091f3e90aac240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d3aa41c636e19a0fd2aa5eb9437037241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c72cce8b0a5abb0cc734611a5078fe242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5a99c95d1721901da1c406e3b57986243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc415dc6b9e998a28961d578ab7a82c5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db6f476256ae9751e3a5e8a289b4d59245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0835e09cfe556ed042e47273415f584f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3e2fdbe6f0d7a882a18a275440427f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00814519d5c080687bc1bc5962c3e5cd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03167005d0160457c659c74259f26e7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcefaf812f3eefb88a35c5ac3106e2b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bce6dae45305552b253df0ee32be989251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84f956bb631d639d4f5a04821100cd3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301a46af8eadaaadbfd88c1cd498e5d6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e81a63e8dda858fe111ce941d0170df254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1c703c74731ea42989e5edb04cd50b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d349ca6da1f356136ff9238df24675cf256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d7c58a22eaead93d4ac684533a4222257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b452ae30899537a15843d6bcdd46e1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b6c6e0a424f9a5f7ecf23436bc9cbe259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74511546b3bda8b2eded93cb0f382a8a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae992e9684c493905247b90ffa4ec0a6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2407f44d64881fcbfd7a393110c6fc78262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cedfc871e127d163c77b00773eb3af8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e792b21efcd919b10c6ec2f56f6b17264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8858ffee770ffc9844809291704943265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e68be667b214efaa195ef7139953b9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62a4838314923e73a8d618c5d0288f2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad585a7bade877a7cf86879beab1255a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720dd84599c78e60b374dd87f03fb9ca269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae1b4d1a3e9d7258b5fbf3d759c3ffd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfeb26398b550a78ec55efcba52c7b2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b01af94ff95ab80b44bb1a5239c34e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431999b76af043498a5fbb8397a00d7d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15c51e7034decc99de2591d6db3b4d1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1d1a93fc78ce57b7dca702609b6fbf275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5fcc8d214d03ae84c48a2b062e55b4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd16554d06288614b36b37dbd641fd48277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c3147729050cc3e2c817fb04504949278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4025fe3a56726454597a22a57afd959d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0ea5fe367495eedc2dcf575a594892280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a83ed015fec28ab84a1ead3b352047281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd280fe61018d687244bf8ca293332d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1376cd61424dd9963ebb241a1faf7f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38dd3d06ea2f2ea9fc262382dabe6ca284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49ce0c689ee5000258214f0081e1505285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eb21cf655f3b5acc3c1bc72fa40cce286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368a30f91329f7327719d6c4483f73ec287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bc0aa26ed4f98d6b77b68a80617df9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292e9a7d8a09048b4ab78c2730d6134e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7411afa6e2603da206c5a19d37433389290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c1bf2e6ea04983cb8eb1dd62cef166291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310ccb57520d5310469e2313b2c223e3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8693e3c891abae67bda06d7cc25694293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985ac4ba77bb8defbcd7242089d92030294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59cc405e077c78129b267a0d54a053e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c56da3d493464d582f1d6167dbd4b6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f97cdac20437402f6082a26f3f5ca52297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b2ef8205d5b5259350a5867c168f32298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17cd2b7181d0fa71a036fc178af8a60299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3062192663924e8a4a796f9aefa4f022300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe15538fb4835a6bfe6cfa2df6d42581301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25934b8ffb2961d90a6ba8b82ea45feb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4508aa8d72a8df642113805907c90be2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e49615f04d2aec0ef7a2c50111a476304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1fd1f8e751c19d0c3687dacf5252cf305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d257b24ec9429679af341b41813c553d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244483cde46318a2b4b333c19d9c7b63307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05834ec06bb16feed6e783b2670ff412308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dea4a3de734e0707f68b0d879e5ab2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77a6254ab47fca9b2a3277a0be05378310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca39190c0ae27a3d3b4d00eb120e48ad311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81b3c27f17b9278b09e560d9baa9fe5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a47f341df910327d00b9b34541f431313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db496f05a6aa40ebd3e8b2e41bcd8c26314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e4f43073168d750a03984686ad2285315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b04446e2f538939807b2ffa129a83c5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77984d6acf3fa64827a565b73d2c7302317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b83fb549c8df573577c0b473bc8311a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a27522dd14303f8f8054049c5b179f7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9355e18e956eb4c639609e9a8b102828320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecb9b4287c922dd76fcedd1b2a33389321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a3dd30f2b87a9325bf671125a67aad322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f0b5ccc3c7c9a95d688e20d9540fb8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f82d3a9bb450ed90d70695551da0be324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7be2ba871cb78691fa5dacffc1c3977325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>