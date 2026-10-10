--- v0 (2026-08-24)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="487">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -436,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -508,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -847,116 +820,77 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
@@ -1105,53 +1039,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
     <t>000011937</t>
   </si>
   <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
-    <t>000012998</t>
-[...1 lines deleted...]
-  <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
   </si>
   <si>
     <t>000011947</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C New charging data cable U144 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-new-charging-data-cable-u144-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012057</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Nuevo charging data cable X121 |1.5m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nuevo-charging-data-cable-x121-1-5m-60w-/</t>
@@ -1249,95 +1180,59 @@
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
     <t>000012270</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1444,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1528,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb8f44f8e83cf4298287bf2d984d93c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee9850206375c279714d9db48fab44a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9ae83799a9d6ca3b53e07581d04e8f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f33e6139aa5003a96f1632b84d9cb34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1496b4985407d43a2f4bd8af8abfb925.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c1023f5f2bfada9534701ea2085d9a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bff3995bb6858d87939af5573ad5587.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61723969db045f6618c269772ad0b8378.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc821438b28105e24e5f7160055e45a49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47d1d328f7b7246e899996090d9c0d210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a861a41f6caebab9df796799a57f529311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8edd981f2de72dd3d660c406e6daff12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0ced7d01b0d6060f6da07d982da7bc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509efb3a541d549fc1dbbf0f72e1c86114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18ebddde0870c3a4bda8869411f6be115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329968270c68dbe101ff7b064014988e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca4ec49e06de1b0dd3dedd0e1064ed817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565b0516c96420ffb4611899b864de7318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb404e8741cdf42044c4310830727c3c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2406e8e8aa00bc00d8ccf2b73fb35d2220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0d85225e0f7cf3546cb9c8b43a3e6d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a86c793d7e41008f79909a5934d85e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac35ad54711de96ebbb1495730af85523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9d7b7ff3a2a79df3b4bd679429058a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460e5587f600888d85f7743112c8cc2a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a687a799d2200b4c954e66bfd444d30326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599cd2d27dea5b6834df54d2007a4ce427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3931edbdaa5e5fe5bc75aba5b1a0a628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d2efd431d45ac8fedf36fd47d3b92b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03327f6eb882f61d9966acca4898757830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1012e3180dc4f0543e81bb4f0969f13931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999df7a4e5e08efad07a0d59ee0e1df032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166a6ec171ad58cba83295ff70c5e77b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256fa2aa6f3c3c61155fba2c2f4b176c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a9a9888b3e647d23d87c00e5a32f0135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07500008f235bec846eb64ce8567c32e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a37ee697adb26b324a768aa007772c137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123d8fed121dab52ebde835a510792f038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebb623db8d604174444c3989a3d214d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0100a8a99d4cca803514b87e26faf5c340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d79c6297b7f671ca917c67860ba568a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219567ed2caa635d25aa2f1a1d67cdf642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d7a245b07235d407a66b9791f791ff43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48855128e377c552c95c4fb61410bafa44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c400398bdc0f77fc1279d77fae58118445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df4aa704b6c2fb42fc8f2b3dd3e2aca46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1508d3d0a5e6da1d081b5a5a7835786347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75879133d59dc9c9a1f9a55862fe6a248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730224c9b6e5ee02c17326b5aed08e1349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca0d59879758a3a5713aaea25517e9850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35a0a94284f246f382c8bbc2a6bb4bc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f92df431fffb058c598892aaf750dc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708c7d22789b76e6984f1f89c3b97ab053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c61bdb0c1df659506c44a89cc56d2c654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011081d21b849d0fc56ca256121073c855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cb1c621daa46bed81f60796c67589956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9f8098685e43aa63b88caa807c847557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48e23a11ec4ed25bcff79866cab40ff58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a02e30c068b8d5c085184ac8e6f9e859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5cc8773cd61fe9cf5ecf89e3ebb04060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23c31d1802e70b848ff973e06cf6d4761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b81ae50b379680c08c77ed51b53bb662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8005cc02130782cc64d051fec025978c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcb2ea32251cc2534bbd34ac0ae223664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a29843b4ad88ea1e5e3bd844f8aa7f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f73485b7e64cce9d4b7dd7ec194e5ef66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a22a72328e7251195a780e5f0d4807867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68ec8aa72e9446de83aae01e4683a1068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edda914d2158cf2ab204a9945239fda369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7874ec9fccbb41ca2c413cceae62ff170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6b44713c07e1bca82086b0a55312bb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37b34b1638ced039cb1b6a6491b836472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2775b93973991cf94cf0165c0ad09cb073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce76ab36273baccb5749557094ad06874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6fffac160edee9cc367f897d30c65f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4afd323f14b20ea1d0eaa57c8d77b476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cb0b7e3a35b3f4c42a7917a4e1c40d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c5884fbf0bdcdcf99fed66e676186478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f5951fa727dee0cf8fba5e542aab7779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35f2064f7c81bfeef6895b7f4ddb07180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550a3da205354f4b125b8703bf2948f881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5896b83ff2bd17fe9b326a17cc45da682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01a11d70b28440e1fd64c3e13e060b083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c982429d684ad59615f26f973057fb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987a3c48e49f9453d9379b75da7c456d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1207887ac106106bb4dbc9eee72bc186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd18dcc75c7ddc88b5e3e3ae6b7abaf87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5e4471ce3b7ce285cf647dc6e7370988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006dc09c4c5daf6ec656fef4e0217b9f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f201faa2c70351bfd0725a4ad90108090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b55ab6037aabc64a85c22570348d00a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249880325f846d464fd71c243ddb32c192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b654fad7ac83cdc44e3144c9c35c597f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6191f7974d25d44fc4b6ca3996308dfb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023036310f291fb52a6f74f24df24f1095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbe63a4cde5923f5c9ba1c42f8eae1996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e8beab72813de979faa1be803ad8e297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199af957a551b9501274e766a114af3798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14899c383c6719cc374168001d5388b499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a76fcf2742f7e5e0e0aebf98218a2fb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544625307b649238b46c395a5d0b4d81101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05d678471acc722c543da3d5f990ad5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896310ae5e918cf1a8e005597a7e05f0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6502e0083d256de3a268a315d77d7eba104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bf756b619597615b2f6870276ed2f8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08c89a0eea2fc84423ef9850fe83c6a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49bfcbb42cd0d21080adc3cf006f22a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40523651639ade1c4b0b4469e9d8a9b3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1db06e58ed6a423d84eda782069303b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a3af6970f4e8d50c0f0de9daa87a83110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f8753c27a2eee07a2beb69c0917100111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b34a74f1dd28d65756a5e635fc8e54d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb712c4e988cd6d44536663eea246619113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3085cd98bfbedac10cab05173da43640114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f859b4943dec664d6b364c2554f98a48115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ba7274f5a176d0d89bc8b31c73ee37116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59874cd6e504f405f8d52a4d01ac961c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc147c4fd9b83447d7a40848ad03c49d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a257197afda71566f2fac295743a60119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c886cd34bd37ba071f7a6780f1bf2bf3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773ea1d2f60a76303f3fa89949d26ed8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e33c5690b5d84aebaf9fd27e9923d4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da955e7b96e1695723e5b5571787b6b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c09c347386136934200887e8774843124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e01c4b776f9193979a06f2043ac11c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103d1cb0fde1412247ed7928e755989d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aaa310aff41281f95cf7dac3691fee127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa7679357ff7fede8fa685322c2c47f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d21c94c44dd859b0bd4b340b7976f31129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f386ce42a338e1104ebb05c64c5349eb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b4d130bba50e90632e55b9f91223e3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f8fbed872083732e3012bf92679ce2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b474c42397635fc7cf149dd9066eb28133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2480d922f04e482cd34166dd056ef05134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ec7e7d87b5172738190d503c538ef1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d03f64fda6ae14c68897b0c1bdce7b5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86154bfc8fcf1233a60a19fd5b00ce52137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a94174d89f02888a6ffc8031b01e317138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77b99c26c116a93c928d98ee05adfa6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ac2714dcb029bed31a31939566b0cb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae23688fe8f96c4c58a598d76ef67a19141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ab643caefcec7647b62939003cfdbc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d99fe7fce03542fb22ef1b76591d8a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98073c60161c1a633f7342f808e82b2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a32de03610df96d148f6f13f01e9cc6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ca82a25efa16b503ab359f659835c7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6615673d9128436bbe53262e4cfe802f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aaef54143cb9d2027d9695a03acf84148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f62950506496e23977f6fa6ceff7bcb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8d52fae1288498439a70a36eac1377150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd752ff93c2304d56ac3c253f2ba4512151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc6bb01ea36f962ade2d7a2ce972bec152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8dcdf516279c9491e801b0b7be7c20153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bf6a2b87310abfc62a3ac24c07d434154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88df83e9a6e1a05c1b6a5f9c26715d41155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad1c2b333fd353b5650f9828855c685156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4236779f88ec6541c3e0e30e6ff082d3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f23b6784d8107a6137e1cc89dce95f5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae6a6b1b5d35d83d73a07fbc1ee1dd0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079de96acfe244f60f0d315755dd710c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1944ab198296a7385ce7d2592c2171161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea16ec1dfa96a21f8d28077f38a32b1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbedfcbee1ca16bd82fd3ea4c4880da7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3545c943130e379853bef8e95d69ae96164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2735ef2c68d42aca66867d9cd278137165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdf88f049b5fc229e6f6dfdf810e9e0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69195c0d23bf8be50ae5f59f941c923167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfc1c746bf3af8846e11d776daa047f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da1501b02e30affc81e566bd92693e8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a190da968d6288f088a205fe0b77826d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f681b772d434c6c6afd6a68218d55c9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8316f58b60655b99b9cf73c0724adb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23582d27381e93e298b29996efebf684173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d779946e69f170883110702b861df4c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d44bb99670d3292ed1305f2b7c62eac175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23104794effc304b7d11a3d3c41260ba176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e90b2b91b76001e404203f666b4e592177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3422a956d85286eb166970f27cc7651178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ed47efbb324115984b8fea81054ecb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf6541ba4c911f43ccb47dba194689b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0579afaccc84f9faee3201ddc7084fce181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4995aef2a98fbcba2097089789d311a2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a4524b7effbe8e5cd6c40157f51814183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dffc87bda4f90e3116e70ec375d8304184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32458fa45c97750b7d16c0dcc5fad25a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d7bca402ea826f23720c4e5026fadc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448ef4a04f122de67474dded04f2c279187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1815d74323c0e0b0b53d493220f676ef188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4067cc76e3abd05b05e82d6b3bc18a8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ee51bdfe53554f1d773e1eae7d418d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4821823bd7b0bb2fd8dcf3e800aa1343191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edfcb806da8d3b09d62f8623cfdd727192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb4f858ace03e1adc98a12e4883a3a3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971d1e5e59cddbeed1b43974fc112434194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502412688567f40d258c442ab14463f4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78bb68813cbd15175870db1102c8466196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b346baa5fd0289c034809d5b01332870197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b66e0a05079c65585cbd6193d38e576198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09302611c2632973e7ba252ee19cbee0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbca8fd15050b1911ecbb9910cfa8bd4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dcdc06d84c31027c17f605539f95fa201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5618e66543da40a1b1bed158ac715a46202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de22e9da5c7572d546353bc07026cc6f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394a78ea786c4cdafaad079ddbeccbb1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f16d03fc4c42e25275e9232a804b69b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d6b830078638c6ef484fcab97b2dd3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57b08fa3c19d3e34ee6648d38356057207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c206e2de68318b8b7632cc42576c2a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa649d9ec627c44e1ad0b1c2c4b833c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3257aa2ab4ead80b60a5544d51a72a23210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc6fc1abee0959c035645b718192505211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d804f5123f7a9d849a7ac1525e3c6f6c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abf44d75e06830773edc055dcd6cb66213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcaf8e99d7b06bd39f9ad8bdfeb46d5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f4fbafc983232ba9bf162d3107d94d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24fa3b56c6e5870e015ed179166653d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8c979bad6a5031308a6ef6fa0ca10a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4520dbeec9a0037c944998d52f8aef1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557ca0202910f0d5646e68cafd2f2bc5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffb7b591a644068fa635ae0b52a1597220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dc8d4e49abcc887f53cbd445d84461221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a0a46e723981198ca61084ee368687222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39662d7f62d0e8007ce4a9d830b64edf223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55577f340f75d1fe238a461ac2dec304224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bab4ff7e7e51423d6139ce472f1c9a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86af7fe04b5beacf84340e05793aa01e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e112daf691488cd7103b5eee05ba16f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e173853ef3eea62c982339e037de876c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cd79e8d2bc5130908475b09d3ee37e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb96042e441753794ff3f09db99f8d1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9797e25da2abcb56e227f66b81ebe82231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda70efcacc5d9c45aeea0a46c70784a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b60ee29b441bd2ff136a03a5d0ff845233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8de983d87f6e3bc7d73ff9092b64120234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18801f76848c29e1a03cd50147b7118d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edde35c6afc3a079ba5e1b64a7e4ef6b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9c876df936f20917445bcd1e440f5c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898c6e140943511244ae9f363b1cf337238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d939a2a306c881d894babd47a7b07130239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592628652ade6a2ebe066c997b4ebff7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e76cafb3089e78715ef4c855d549c18241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567bf1cd03974abaae348793df7bfe46242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07667ad4f84460d55727bc9ce29c165a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441420394771e5a51999523d7cc85209244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22595640a81f324c3cc0e56e6233c443245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea0dfeb842ad2bafefd79604b071011246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a177aef37397895c4c6092c56face9b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f05cd565fc47bad897d72de39f98539248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee98bcdee0bd96789aac1e8d675178ab249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8755aa69041e45ecb041b3ef6f02ff250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa4feec1306c514d82389b5fbb68dd8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55117ea2d6f985290eaa7a68a6363d3a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9d526c0fbe6e97e6106826efe8b2f8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e82ecd82056b31b56e7cd9e01bae63254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca76e73e452f6968baa2f8bb5d05cbda255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63400d7104480a936e09f231fd62e339256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dada714d05a85d5a291a168131e0ff5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a69ad7a0eeef67709cb619adb1e307258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d55d534dee832991d58839157096304259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32fec6f20b5d8a3c3eb36aa75c15d28260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61b991265b38594b5b48ca6654ba5d6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7581b6ae68484e042e7b1ee4bd990cbf262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1842fc29d3e71b73253e513b160f944263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4dd127b038eff2202c0d5a606795a6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d50a64e5364cdd09b037e97570746f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef495baf48446f51ee349597dcb04ea8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af1a9dc84df2035baa4a8685ee53f4e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff94461e6ae01cfeafc053bebc5c96e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a82c4b364008a3886c2f38d7c914334269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f364ee86bf9b6ba11658f20b5204b684270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c75151023b37b4f6c9da21418f021a8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c159b22c8411203ece30effaff1112b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1714a8c30ee7b7ede7aa10689c04ec273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e29015d67afe57a1c280679c7b5f84274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac00839802f2a6ad28fd5acfbc23e3d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575c128ce9a111eef0634e80da36c092276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2704a53369e8f0d3d53dbbe0510ef8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2ea1eeb596097cdf770666a85b9173278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aa4f1f1525bcb4df9a26e3b9a17a9d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa59e7cc92abe9db2d1d9b49adda3c77280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a429f27017ded6381c1f3671030ecce281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1d7388928504f0dc4ad88aa5c9fe20282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e29e8bf74b3927536f1ffac57225ee283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97c3f17f555498a0dd14d83876136f8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7e03e0e579a1863fae47de5185fe1c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e8906c669a5e307a21a87bcd0c758f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4984272a049db5dcc2a78e16d74c2eb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96da5885b22dc4be70bf734ae2f42fc5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df732eb2e91cb461ace46a989f3e29e5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa10849ff2cc550d9929550d5dcbae0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4368eb99d8e9a50f56d2ba2fc192abae291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24cc925be00f97323d9a1ad82ea4ba3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82a6592d0294bcf5b3ec76d640d6625293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2330a7c908885e5a804dbfe4527fb56b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d1ef47c81f4236adf32580c2a8a319295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2e2fa5784da35c63becbf89fdb89d2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9221fb6ddb00dc84439cce449db22626297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b0dbbf937abdf4d682538211a00bd2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da236b9a3d53e6f5a790d5d24b10e89299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e092bd459f35a752a0ada7285441981e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbe06275a705df7c9e5565bb59d038f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4053ffc324fde74074c9e0cc7984e719302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74add0f98991d7e10e34f624d89c4c05303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2d3747caadbc75c6f4c522b9e54a73304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e12477001ab602d9f52d1cee3c7b30305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aa1f4c525f4fff50f92bd75f79304b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf2520206b099413a6561d76151247c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37429a1b172bd75fe87f4e9973f31d29308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac156603bc9f759cbf0df97cebd1a797309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112d017f791eaa22fb7a93dd6754c753310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023c520c0ea67307b4e2ae3019ba74ff311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25c33f38641b2bec746151859bd3063312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd6f5b3ba7486ec95c04da43256cdc6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24b754893cd51d99a0f488ca44cbdd7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b96b3c563191816941fe511ede8829315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7d8b03165111d4f4d26bf1853452fc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb5b4607e3ebeafb6b1724a3c7fed1f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67546aecb0581593bb731dd9be732f4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6628bf11561199c4872946462c3bbe5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653bca49ff77cef0560480e4113b34b7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68df05321d70807af3db94c97ebd002321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce8f75c8a5e14e65c69fadeba30360e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665f2342c744e8c747f65f89c7c9f6d6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18040a40ebaedb751ee43760e1f82fb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb1f1bc4a66765f701bccf044cdbf6a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8239c769cb938658a3ecfe97ea428d8d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b02dbd4ca7c3af6d0405a65720a151327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b73a67a0dd57f32a34b64a8adc11802328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62aebb6fc9a0ebd5ecbb6f81df97dd4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2998ee9423776c9d88018847b958f5e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e2205edd2c742a3a79f80399827b93331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af267d2808853978066d496ad91bbd6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a070b680d8d1f0616a8dbe2c39da73a0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba011758053b68dbe3b20cbc07d3dd3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883acfea796622a495050165fbfcedd0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ce3af0b9c37ef254dbd21c3812242d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbd5e2f32782a0c2523583b61477e5b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0967d41925bd6019096862d90b2b1fe2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93294ddac705c96740cc08a9ac115d5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f38685d7b34418a771a025be5b6886340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a198924064b31576ad0e5630e377c2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fe0c6b849842a70746100197fd393d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8ba202a6b0cab350aebc7caaa3195f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ed6c27bdcbf9ea7dd5da856c187ed4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff19a033ac0fde726adf4bd2ebfc1d4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a7eb8dd647c25ed464ac57cccd3741346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df3c49ba30adcda11adc2760c267f76347.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad152240d1f305edf645b7693201edd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cbcc601d7bf10adc19872b08dadf012.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06ca41e42afcd6bee6c4a1c8ae6aa203.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b740e5192054dd85701518fd43d5ded4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb0d1a3e0bc71e16faaa02ff22fd7da5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461b6849811d6a012472728bfd0dab0c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e8e0013d4138b8178bc52a9a575ba97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17389630e5d0a3a7fafb47c1ddf92bc08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75128d2630421b946a2f7ceb5825996c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcae24ce8fe159b664fce4294a2db5ab10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e680898f4ed63f8e3316fdff3ff9db11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d3d05ecb60a2d372739e79d2dac9fa12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4998c32bf615e08078a057d331dac48f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386d0ecdd47437a82373b8737e9329ff14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262812645ccc53811800cb31fb02d57f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645d2a22e363267d11d5e88fc569fde716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885d19a38c3b87fb6c9d397ef67b6db717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d67369e50c4081ad1a7adcab46ae4418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79cf87f3b2a2693c632e942593e5d4b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b902ea3614e97caa7ef673b7f7e55b020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1a87bfc8afee03a2c1f1df840843a121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b70e9d6e9bc63e2e12a75fde4b05eba22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4e0e748de1835606b054a404860b1723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e3247eb584c3fce787fb6bee39c1ef24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d518db7817f5b414dfbf3d2ce156d23825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4836e506a2b76a2152e5b691e89dc2226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee229cbfac4005a19f0ff6d7e32eb24f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df10ca9fe571d00a710a67813f20c1d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047802dc8bb3157995e0e2357e94405529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ba8a499f6704a563bf7b6a1935061130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e08c421e752a3d005648b1966da093131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b342d9951dd4e0bb1f32164bc345fa32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad8e55ef35ad78fc86748211238da8933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fe8a132dc5bd9c735c81514684f99134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b298bc018853c86cc20a141cf0d63e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fc12f656b1070eedb990ec5447fc3436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069865f12e1c02db1d42f41288338b2737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135b23d1ab4552735e10c2874e8afbd038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d3386343bb44f5c18f4100dd3bbaca39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e124d702b84c676b51ad769ae6e23c0b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d5903a9dc2803463e2061e0c23ed5441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbee6b7a82d1822051c3185d9fb95c1c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc3051825ce80f338a0527b2b291e6843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e738c27d876fe680bf63ae7c06a623d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4375b2ebcfe88aace41acfe00f90b38d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e862247cd4ee32a75057df0aa5a085f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1910bb5d0c1635ae4530856b45a618d347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df0aed31820d46c42d68856c54d07f748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20967bc0469782872316cc30cc6dca2249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119cebbae157be9b98bbc1a80e0c972650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50308f04934d53631116129d0026169d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcf34890e72b52cc171179e4bb9e4cc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2bac4f9d21c14efa9847f908ffb9d853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b690f795f4d1ef18a1964e588e0ed14454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb436f249e6749a22c9d7b5fb8e324955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cb90ca0923d3e950d010727341cfaa56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899cb5f3e23c70a62df312dbb92673c057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51980f0130a04d1bbb147a90d10f168f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f812cc0ec8fe0eec5deaec9de55d64ae59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42147ab89745da3d01c1c867ebe5bcac60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc475ccf9430f701196901ce5202d94c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09ac8b6771d9c021c56cd48f508f7ee62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594c83cf41fd46d26ecb665529acce2363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d07142813b91426bade7190d238a4764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27f23ff6b095cfc8683ef8f7361ee9565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43d15fb221420e579982e9317b7272466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4148692cf5e22775311140efa0ab76167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83919c2da5b04b58d1e16612acc6314c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fbc52226e2818fce041b16b61f899769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a707a702a0333f4a49b3311e1c6ef770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfd75f80eaf6998380f39d997458a1a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eeea264ecacb6b13a8262348bd6f5972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79160f94a46a25338bf9eae2cc6032b573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a986f7f9df98177c9dd770b467199574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583e7325ee1bbb00673dad4167b691ba75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96506691155a77b704bb972e9b65301976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05564a3cd09f9fa81d7e50aeae4672ef77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e985ef5b7c4e4b342900b62767d1e8dc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d500c1db21b46cf39aae2add6d8e2a179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376f7664b1142f7536f29630ae6d4a4f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24040140d7c71a65d0a6f2027286416381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3df6492fcd8ba37a5bf63804ce23acc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e322e95b0229a390701b1df36b74a5783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9599a0d372dda1e3be78768c60022584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa95c42bed4ef40e8b53f2509c1f3e885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075e62a2aa673ad10db4ef56673b9ca586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5a410a864634dfa177e53ebec2bee887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb49e5d848d109c51320bed65bf82f888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f7a5edfee45984c6615ca09094f79089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e82115e6194647ba8d71e92b48d43190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78a03ec48748c819d3c282a7ea8b49891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57da072be9a3d5fee643d58d47ed047892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208364bfcafcc5a5becfb1e61e66021b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef2464b48b3f9dd8983728a6513c68794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe4c1bc09476d64fd28d8b6ed586cf895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4880d1ec6c9faef2ef50d0d7a34a7e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867514a9f7c37b18693920e14dd4464f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281d557e3c718b1d03ad8ff5167827d998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8494aab19fefbd0ad90bf862690b21d699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14efcc2ade1c10bebbb5480253202741100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa575a2be64e15eeaf0fbb40876451b4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3749b7503bb8f7ef58ad42bc89b8d04f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1db55fb54a68d346a4a947705b8548c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b952b252a9db264d2917326af4b436104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855a71952a4f645417d241200eefbe03105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d2c344c04a59c8b73d4a3e9dfec0d7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f23c07176abd3e5d2a53a95a1c0e723107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8c86ab9967492c5b0836a5bcdf00cb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0476172d6468cd8e035025a9d295e9fe109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4997397c79f9a1dad23aabaaadd3e7a8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a70360205c1010b173d7a7486814b0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8717c493db29d99e67feead4676af201112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3632bcdbfdfe0e7b71fbdd2a289595113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07212b62f38744131933f4e1106c1f8a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ab66092c120a7defe84353dc7ace05115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fa24c3386fb51d204462d6f578eb67116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b06108e21f1da69b2a6dc065d5eec7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed83f6339724eb30fe30db1d6467462118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec72617eece61ec5fc7eada54fe2828119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a434cb5ae3a5c0b15a6382dc4a2639b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c2034ee12a1be40178ac03912cc33c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcdc63808cd60c789837724e6c18141122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f983896b6562bce82d7808fc686381d5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabfe35f47aaeb0dc7d59a6777b5abc8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1382c906929c8e2f488e619ca9bbc4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622af3938a35cfa4c0cc6d453c0759b2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921c5563998ab5c013187cfb6de9da62127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30a7c53a0ad54d8178a3c69e67ac880128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3f962dde477b7fde96445a42ebf73a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a09de36171dd801fd4a088254098c08130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ce2dea64969b7c8af7f9e49b352cc1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a9d2dab96921be382ee5454a717734132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508f1ece703253a9b3dd007a71faf031133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8232791f3b3f08344c8c5c07573247134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c9c723707756581ac7532a1cc5eb81135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f790feb41b934d6f2551a65b4a33455136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2b484fb9838a522c4cd27ca827c269137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdb4de042936d2db2d342c0204d70ad138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d8d3e079c7770fc63050e698068245139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23107fc1339c5e00467a5c2737618472140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558efc1e744355e94aafc42898ab225d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1691f39512cb2f6d88d2374211d64559142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751e08eae49cfb5ca24582b7a872ac34143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac853741ba96d577702617ef5e8060eb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec413953aceb76329e4a116049fb3d8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8586a8ca2cfbd6c02c9ff1f859d78b1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be0337e9fecefe64bfc4eb390dc803e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1800672e7b06114a4a2fe30230ec30148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f16f95b8c10ea73fac5733667290099149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9046b4923c0a238f8a72b38ee54c4525150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2e5b1f1a050a011452112e3a4f06dd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5021d466de7410fa846811eca9ddc339152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf4d6c26f4c3c7179e9c6783c9443cb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5210f9da79eb2db1e6ebda1e10c980154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f5c87795b1a553f982fcd03a55a133155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50269ed345dd34886e8df5cb5dccf5c6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48946054f21e914e92120ade6a07c1b7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2e84c2d874b79522ee6d2f3ae3b1af158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b77a6f31bdb082cee493de6de656cf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03293ff68f24add4737356e111dc0beb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f2ae85982a2a3d8b022e399b668f34161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8dba27eea33782a3b76b055b2bf1f0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7293233fd8bc24a9751fa8f3747d53163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5954c036b49ed0b683eef1f1074a22d5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5772823c932a1c764879c977152185a7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b8d915ff41ce07ff4c644e140060a8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1bfaafabb522a7f5057d79173e80c1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1743d78309561804933e3f1c400840ca168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8557d3e0cba2f8269e10e2802ac38881169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c749521093b0c80ff31a51457f1e0dd1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2b679a057b7301aedf68cf165fabc7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e7f499c2aa0793550228e82d1b5550172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebbf4b5ad5bfb10412d45ba2a66d9dd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ad92551f77940e95a9c78f4d74f419174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caf361fd559fc6658c9819889e6d4c8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2df6a1ca8c45e4d500b9ff50a822a0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d856ba6dd7b373531fc4a2007f2e8d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a09026dcac1c8c1ded88be8917b52b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1a871cf29fcac6e8b227d2ff4cf52c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1951e9e00e94fbc85d5351d53ecf794180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18e801b9d1f4946a1928843fd7456cf181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05f5d2b5037d600fefaf2b461b53d85182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174eef370473eba5eb717443992dc824183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb4bc1cbf99bf31215d077bffb6dbb3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553d54db663eae2d639401a874c29c77185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c3dadbcf95041c76ad92df37a29f68186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aa97200bd8e3a5b4bf1b7a061d3399187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b409afc944127833f72075ed53671fb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ee6923a79d76e445e13b5681b03a93189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574a58cc1a5ae76a56cb192f88f91aa0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a905e9aa2af87712bce4b627e261b8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0e4285cbfe4242b3c9d666caa9c180192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f9a5861c4d7a5fe9de8838f117e520193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559fdbd8f4691cd280b3d30a04281c23194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba475b173844c7426dbbf376a179974195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf188daf563956c3742b207f990c3a5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008211f2fd9b5f4e7c104fd55f6002cd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7dcb761ac7ca6892325510a7ecd874198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041d821333e0b7c606bfdd1f25b1f31e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaa083d573098dfb413bfd316aa2852200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79087e5cdb127081d4e9e45e5581842201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f8b1b3de076d429fe5272782a1cbd1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab868452e0b2fc3c296f179ce305f65203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbcd94a0e98f5babaec2a6345c534f2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a971b29812bab5fd37bb9d0198f1d6d6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa953aa809401314aeae74873c0b530206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b29a5492894d66ed5ef602dc4f2270207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6bd619a78de1a9cdfd128d040ed1e3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eda51da469cb6f14c28a70bb510d08209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d375d4f1e024867ffd9c36f7f88167210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bba131645e100406d73a0c6541f8186211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5bc01aa6e117ed383184f4b5413237212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b70238abf1b98aff7bb1546a8dfd0a7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae50ca308c394d70b82b007bd82e61c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6a76e52165a2f5c8afa5437a77449f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44da42709fd71926ba985d71c4c5b677216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcb3ceddd986363569b0c6f04431fc1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9abdb7e21a4078752fb255e11b766b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793504762b26803d21dbc08f12cba6f4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0c7808084f11edd8c987c835c10f6a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ee49b94bae5042bb07395b2ffead17221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79dbc66c3e5d2b57a7324ab92c98d34222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f736e4076b7ce33f5ccc14bce2d2335d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4c89f31ff6cd214503db2ae35b39c5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219651e47d24923dc0b853ca7599c440225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe36eb496f9bbe30ac5a2e188ee5ee0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deedadd0b3b22b05d405115db94b6c75227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efcf1e143fe8a3142e023d738d309f2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687fbd3fa28a568595f9a30c8519e7c7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1950039b9535c0897b1984f8b1a46e30230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a1cbbc1e521880fe81b79f3625855b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e305f390dc38a1e3306743415b3cb53232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f963e8110f72c309488171dddb0de9e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b91a68f08b0aaea28fa5f3722a6b143234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6b26c9d2b43066c1b181d734294dde235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7935e215f8fc21d8206885fb6ae89c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1c96e696f5ea7410dba4fecf947560237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6db1c562ee80ed0be1050c3bdc1783238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904f444329bf52b3547540145868ada2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32b16a7f5bf744d5eb7ef6bf5f53edf240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd896e1d57f12db876cc53bb8ce7bf97241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac9fe6672b84562e4149ef866f61047242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54ff748c2d2509d9de763da2188a26e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d61a2d1f3e26869b2355292439a622244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee684d82ccc719057199a3c94e56f3c6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a87e3823572049d3bbe9a7cf5939971246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4ed1ecc15b2ffddb4162dc78e36dbc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0527b3a11ad74931ee1bf638211190248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe319861f84dfee24d9113a2b14b02c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802b4cf0822eaf6e5f39e8446f214ca4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eba8b51688be65159c25a3bd5bb81c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250b19102193b0ae9bba60c296fbee3f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486521e02348403eb0b8a17ab791ffde253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f64f12141450579390cd7e4fb071303254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530c4b38372895ac75874213ec94a740255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb3d989fc454b41df3ccb69eb019e78256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1a4c6ca4a85a0652da5fe331dcae41257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110d0b09ce0f9935e61b9ba861de6439258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbf210f751aba4e42ab4dd7b286f181259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beba2323ed4bbb6817bb4d98c400da59260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05547679f8f12ae2af636f262792c6fd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f3ca818316f7b3220fa9b729f23391262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f692d55c1ce65aef90490ebc65e49b1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa41d00e2a624558b4544f08a1b87dc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e61e9fe668ed3d4af538ce52d57dc2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8babea768e58a087631c878a9709de5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471046f0b8129eed4f390f712e2743f6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f541a5567b05d473b1ea750d1da94bf7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb9f6a3d08c4290044d0e4f07b23caa269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6cf952289e51b486d05c279c8c2de9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65219b4ff15c419860bbebca9493a8b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2c6c696b73879f628e10158ab17034272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d6484d5bb24fd9763a468a75c8ddc6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e7c2de1f9e3cac0c146269f6570e99274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8e1ba920e4fe156c660dffb2f5427d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6fc18f9c4d6bb85d710bb395bdce92276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fea20d7a633195c3fe3ea4ad8f934d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663f0b7c94946e36d1b4481ec12dd228278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd433ccf2383d17cdd515f0bc1276a88279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfa2de541baae6fcbf10b7dfc618351280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132078db91962d0d4978c1ec075c23b2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac77161c853bae16df83feaed7a5fcb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79789c2bbbda57f2685357fec1aa729283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6bca498a41a6572558fb0a39c1edbd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04faa4649090dfb969fcc092ed99236285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9f418d9ff6ae5b1226f0dd49577c28286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1669aa97868ebf3adc6376014040ffa5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1f613e7f9eedf89cddac70f58e321d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a764b0092a82259d25992c6cbdc8eb1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd21c7926b558b8e2cf56f3c7934b9d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed770ee14e5f473b3b63fa26852fb13e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595bd65a16c964abf265200fc6336adb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70868dcb67544ab9e20f773e92671895293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f55f790536a217f2b5f13d24bd9a2f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2fda5cb5ff688ab427a6c34ae4866a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e22b9277b9c078ae29cc5fd30982339296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a9d516c5df6567de618f5a6b61e66b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ff86d60984b9944897afb65c1fbdfc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3efb886f61997b6ff6614bb85ebb1e8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65a03e81ffd6848a472501d70699e4c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f38a689d9dee2c11894f645923cce0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9470972df02306184ae85bc2fa56b7dc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6058a636c6caf741d5436504a06cc3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30acd8acb3a6557c285c6fe21887ebe304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724c382539f191b3b533d1f1edbad337305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd4b46ca90b2447b489f201527cb5f9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b725621b41e6d511621b3d4fa9a22d1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731055ac1dbcb55b4ea775cb6e6a6f56308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b0739a592aa7ecc1c6abba1782d62e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257ed4c34e28324ae6d9db36c931dd3d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2e1175812824484e60c66bcfcdb43a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ebaff3a8ef02fb423d46de6f1e8597312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc52e7392552568bbcc18f02a9e14bdc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e3902c1eb9b9f29027d29d6009c84a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1697c61a606c2806a1a29e9af4859e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed3968346f3d13b96976c64305965ac316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff90c6f6588903c556d3c7ffc143a1d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064032089e0db34c30c2fb90c52c52ba318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5186385fdfad75033473d9db5b37f1fa319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90e9c22d43e82573421e58a742fc5ea320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f3a3bf8b304a2768ed6fb08daafca0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7453bf4efba7897aa7c23c7edfa09137322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407ac5ac2efcb1e3374cee6f9dad7bc6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f822ff57b322143ce20c06ed78e05d3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1739a3e499515859841581dee43b24ae325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11270,710 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...658 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -12240,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J175"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12890,3794 +12137,3519 @@
         <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
         <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16851</v>
+        <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.35</v>
+        <v>1.25</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>16873</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="F27" s="0" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.25</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16873</v>
+        <v>16882</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>90</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>91</v>
+        <v>23</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16882</v>
+        <v>16889</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.06</v>
+        <v>1.7</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>16889</v>
+        <v>16921</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>1.7</v>
+        <v>0.91</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16921</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>0.91</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16921</v>
+        <v>16924</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>0.91</v>
+        <v>1.03</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>16924</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>1.03</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16924</v>
+        <v>16925</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>1.03</v>
+        <v>1.44</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16925</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
         <v>1.44</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16925</v>
+        <v>16933</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.44</v>
+        <v>0.57</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>16933</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>110</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
         <v>0.57</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16933</v>
+        <v>16935</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>0.57</v>
+        <v>0.93</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
         <v>16935</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
         <v>0.93</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16935</v>
+        <v>16955</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>0.93</v>
+        <v>1.03</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>16955</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
         <v>1.03</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16955</v>
+        <v>16972</v>
       </c>
       <c r="D42" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E42" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F42" s="0" t="s">
         <v>121</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>1.03</v>
+        <v>1.65</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16972</v>
+        <v>16976</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.65</v>
+        <v>0.71</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>16976</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
         <v>0.71</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16976</v>
+        <v>16977</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>0.71</v>
+        <v>0.49</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>16977</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
         <v>0.49</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16977</v>
+        <v>16980</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>0.49</v>
+        <v>1.05</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16980</v>
+        <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>1.05</v>
+        <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16981</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>0.59</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16987</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.9</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19008</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>2.38</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19029</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>1.22</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19047</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
         <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19048</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>3.51</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19049</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>4.2</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19121</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>3.72</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19128</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.16</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19125</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.1</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19123</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>5.01</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19149</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>3.86</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19150</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.43</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19157</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>124</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.58</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19176</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.63</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19177</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>1.44</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19211</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.52</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19213</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>0.7</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19215</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>4.44</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19216</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>3.57</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19222</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>1.15</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19223</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.83</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19232</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>0.82</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19234</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.91</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19235</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.03</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19236</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>1.49</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19237</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>2.2</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19244</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19247</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>1.51</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>243</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>244</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19263</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.83</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19264</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.52</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19264</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.52</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19266</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.63</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19267</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.89</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19270</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19272</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19273</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>0.77</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19274</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>0.57</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19291</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.16</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19297</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19298</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>2.12</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19301</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>2.08</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19303</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>280</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>281</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>16</v>
+        <v>43</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>282</v>
       </c>
       <c r="I101" s="0">
-        <v>8.970000000000001</v>
+        <v>26.17</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19314</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.62</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19315</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>287</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="F103" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G103" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I103" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J103" s="0" t="s">
         <v>286</v>
-      </c>
-[...13 lines deleted...]
-        <v>289</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19316</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>4.49</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19320</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>294</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.67</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>295</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19326</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>296</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>297</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>2.9</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>298</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19327</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>300</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>2.46</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19345</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>302</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>303</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>43</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>304</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>26.17</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>305</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19346</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>307</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.03</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>308</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19346</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>23</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.03</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>308</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19347</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>310</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>311</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>1.16</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>312</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19347</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>1.16</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19348</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>314</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>315</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>0.77</v>
+        <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19348</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>317</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.77</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19349</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.88</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19349</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>0.88</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19350</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.8</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19350</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>326</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>0.8</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19354</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.01</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19355</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.88</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19358</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>334</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>1.93</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>335</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19359</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>336</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>337</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.83</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>338</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19362</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>339</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>340</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.8</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>341</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19364</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>342</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>343</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.51</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>344</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19367</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>345</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>346</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.59</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>347</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19367</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>346</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>347</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19369</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>349</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>351</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19369</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>352</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19371</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>0.59</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19371</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>356</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>0.59</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19372</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E131" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.6</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19375</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>363</v>
+      </c>
+      <c r="E134" s="0" t="s">
         <v>364</v>
-      </c>
-[...1 lines deleted...]
-        <v>365</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19377</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19384</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.7</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19385</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>374</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.51</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19383</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>2.85</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19403</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>8.49</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19404</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>0.92</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19404</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>0.92</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19405</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E142" s="0" t="s">
         <v>386</v>
-      </c>
-[...1 lines deleted...]
-        <v>387</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>0.64</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19405</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E143" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E143" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F143" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>0.64</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19408</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>1.39</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19409</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.49</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19412</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>1.28</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19416</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>1.46</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19418</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>4.2</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19419</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I149" s="0">
-        <v>3.91</v>
+        <v>1.75</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19421</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.66</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19423</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.48</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19433</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>5.78</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19454</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.67</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19455</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>2.55</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19456</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>2.5</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19457</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>1.93</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19458</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.99</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19560</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>2.64</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19461</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>419</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>2.48</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>10462</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>419</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>1.75</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19463</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.75</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19464</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19471</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>3.11</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19473</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>4.11</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>453</v>
-[...11 lines deleted...]
-      <c r="E165" s="0" t="s">
         <v>455</v>
-      </c>
-[...260 lines deleted...]
-        <v>486</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>