--- v0 (2026-08-22)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3a0452178822c1ef64a25a76ac11d61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f783e20a3215d2dfb3f425693c518c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2427a0a61253947545913c90eddaf9453.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1508b1cce9cdbd35ab00ea89d2f176784.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec22b3840dda73718e4f3d4eef8b0dd55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89002d7cf7d832865f317ba1bc1cf8cc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389c78b15943f43764466ce360003efb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8060be75472c7b38b8fed48d8d49ba4c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6a573364a2d2118b33f6802439bcfb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adad90f6c1a6e35226d9cd792805ec3c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60591eabcfe4dd93a2d880f1f1b722b711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7128a21403f5bcc8378b52742da035ff12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb39042f04a32464cc240b579085018513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9ca51af164a5c583ccbeb9b6122ae314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f5eaf32ac1e41b00a4a691cbe97a0415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a6c4039f6cd9c5c39504f3055c09b116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75af96bf3fd09fe47c8d831e0ddb5ad17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3145b14ceabba8b20b338409050833118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4685990ca6d61f72b7c2ee0f8e6947d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdec5d0046ed0aae2a95bdf553a72d920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0aead130107221103300d4aafa835321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e1ed70c98f7ac1bca2715fad95374c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3add2da2518476470df9749bb72ab09e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab92153a489c0222dacf0bc22bbf0f224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075eed7d79c8bfe3db1c00b23ac4be9b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ed387ebd281abd6a9a71c7fdc9f11626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663a22a9fd0dba56c40580773c2d29cf27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64750dfdc2a67e029899389a6709b9328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a78d594cabf06935a99bbd3f74c653629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c05469a2c3d99ce7ee862345e5753930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9004c645622a6fa9b8eefbc11bd2429b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0300b71c8c5c65ddf366671b37de41432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927e39f6d9411e6390542f3a8464547d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5223fdedf4df1a902f23a0509f41d71f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a605faf4fe6bb0cac0c7dc49a8018b1835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c55de41206e015a768af8ff55bb9ef36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c94256690ae07ea5389d3cfcaf4c7837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c448c9f0aef2d092d8e1006bbf1077f138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa0ffb164ed8f132b858e567a08aaa339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c64fb02e215f27907da4230d524a5a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239470310e6b0181f6459eed62e5acd341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa14d42392b5c401bf7c7cbee973423f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4df314349ad14ba631d4c74559673143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d3b046ccae1c25d1df44cbc54532aa44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dd534e3b96616cf1a1612d5dbac5eb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e158d63cd333259892b453cf9342b5f746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9aeebc1dc23804d3a28cda78ea9d4a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b495670e9c1529ae5d82c2e6c280434648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c89bd1cc8246de143c624a111dedaae49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446568bae98b0d3c77e6046bae54e90250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88bf2ac7283cfe4e65477aab6eeb89251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e7d118316be97cd30fa27ed0b0335752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b84928561332a96599bcbd8856d9b753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ef5997dec97e605028affd5bd3ba0654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218c11a8bd2ae35d216dcff0f8b52cc255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc9deaa4808606a04bc0dbf0fd4cb8856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b2aadcd4bc9ffb8895603e6e400bbc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9348d991cb4fa26fe863defc954ca3cd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296f2db857c4ad15369cea410e3eafea59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868dc450ffe94e0a8e799cca060da53360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6677c4700dd17f9b148e605e10bb49f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4319434dcf601df56b314cac8f011aa62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b687412ba0dfb20f9a5b16191692208763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c71dd891a1d36cb5f7cd76100e40a064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6395e6dd9275a3c266c70900554e59da65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5941c083f891d140b0e9123e114dfb466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340f05d2613c38242d5de4f9cd4755d367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a3e8f46077cf339934f658239f170168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718038c2037aa2c69338695c79de87c769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250a1453df3b0931bac274802ca42fc270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd06ba9444cac07896398678260545671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170344edd399af17a7359a88d719498572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a553a47b585dd84d1d0c3b4ec6a6b073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8ce62e467b0efc538764dca278b21a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0665bcc386a39e3466a54f2d53571f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b04773fa2a130b226d3976b2e936e7b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e40b46b2350b1c85d571fc2d7703b777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18991f4146b169b0602a0db03740164c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32aa5957506eb90bcbc7c3cf3e6900f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b86afe7efd1a6c7dd29a3dc07541eff80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90770fe3db517839ee87eff2b537d52c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a8d4d132ea9738ce301651588891c982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e35379506b0ded846259f95b75a83c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9845cdca84cc73364a3622fa4e4dd4a984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24156fe48485bc44ef43e0d07db09ed85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0122dbe007e8ba92497b0aa5cc7d046886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c96e9cf7aa4f15513e5a06dd5b13b887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f889870a7d7797add91c8c489676d85788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d200ea99f4b378bd9c6ba9cff4b364989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fba92621ed7e942c527edb7ab7c2e890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21820cc103627fa9fcce6a953d985c891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fb1f51d295ec38b3488d9610c4f1f892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd5118de5eb8d821d73644a9fc5e9d193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58938c0c7a3d268c0e86256977b3d28494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38f4b5a342b8f70274c9c42a8e69dc595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4ee0986f8b588177fa7e9384520bdf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47059938323955ba63699af2304136f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c291823ded8bc145d236a3d3dc85d198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273d19142d12f04b8327543ca51b16c099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a931d52d13476ba00a0a5bb4f679c0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812c16202d649c9c705312c19fcb30dd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2801c5a15b7a181c06d8313dcf4eebe3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7848054a1218fe8ce2754251d33f7bef103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6263e5ce590d7c00b63fd771004278104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3023e349465dd878a96e0d74d5034412105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5221d94746b6160154d421a259ffd7ed106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87739ae54b18005bc6518b092ea92020107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69268cce1ec8090b7b221ec21e687bf108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15515ecbb33c719a1bfbb43a6fe1dd1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf1a76093935ea6a2a5060982f2816e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21ccefb762de89256d14e5deab51fe9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f5cd55edad6f08376094d6f0fd5603112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156cbd0e6d10079e7c3d5a0cf6c379b6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c5cb30e62545efed1c223f53e62049114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f315a4735433045f92b896acc284a50115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e743d3881eedd6e950d2ea0dd2cbf45c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2aaedf2110fcd936a2b6396a91a6ec117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecaff341cb6027d5b03b4fc8cc023b4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aa6a8bbecb21d02c652b876218101c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff945e7cdd2a2f7f158e3163e920ac9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2479bf4ebb11f6595759d013229bf6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea5445e2bf7a848a911ecb81b7a09f8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d83b4e3d655e520e7a2cd8ed6ce7ad123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea05624bcb7457f519b2ace877c2709124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304a3a7e5778728d07c59ee3377a5b13125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8552d8ffd1f83b27f6d879b8a21ac1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2cfd3d7cec44ea644e8bf8cb7b67bb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865ee1f29379ceee8df91b018fc02062128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e8168d6f683cada213ffaded158dad129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63461ddbc5283443a6dbb395763781bb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2173473d02163a943886c4b9fe69685131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72ea9c312dd3d3e67df889c6b2eb517132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d8197829d16effe9cf18df5eb5ea8f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ecb3c3cffa8f83da278c6435d0d532134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fbbf1e2ca51010f6dbaa14893a09c2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c3e4854a478b5d2259efe5707ba174136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e7e77a74cac0080151810360407cde137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a99cdbbad61fdf0daef726653ada0e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517c7456e45e71260d3a4293c27862c8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ef430ace41ee4b04c4d0f03e2297fa140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616b83864ee6b8ec741ada8f9e9e6e27141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ce9b08fe5c366fddaba60e68d6db68142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8fb9781914b16c59ccc29c310ee5ce143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2ea6ddab0153965f380388ca042d40144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52e28d26ede080e1d7fdd25b4eb9d92145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651f6805de76383d1a8cc4a6e43827ca146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06a00ef5c4a6c599b99881891dca852147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c403e62248717b705caf4acbdbff5c32148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bdc9d4823b9d9732d9f02f0168d484149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f336e16b2656341376bab0d1230f5c1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655c24912a930215fb0a3da09e2955a8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9de4181d113e4df862597e35263088152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ffd9acbf5cc57bd63f42129ac5fc84153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3959c8c23cb5f7c4efbdda298378b5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fea1a3a98bb1f85daf8e588dbe85eb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca90a500441e8aa17fe3271f6312eb7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742e99a378bd3fcfd498992deb1e7244157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01ea39ae0966b6433f14a035abcbe60158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0405190092536175315da8594aaf150159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e90ef7d48023389eba6fdeda7523ac160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6acf3aba2e3975f7d475924a481a27161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28f5e15329cbc8903941044242f3554162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9626df158a899eca7de28b69829c16d4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc3128fb47bf9fd7dc4170183bb4781164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d701bc29f07732c2c793ede45bbb02165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f101ec653faef8fcc933b9be8cd821166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb096f6cb6454aeb53142ee5296c6ab167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9ec121423351ba86e87f39b04afc87168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad139212eddd63ab93461327f455030f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495c6c73e41c6e98aa013671b4c004cb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140828e09cacd9a8f53aea0e932b82fa171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020b938391f15b9daa6a3c0dad7703b1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c4f1322a98c0fcebd48b37979dd617173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8b306987bf0b0c468f9f2bbe20e43e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e239a44e987a8dae42d12830a99af8a4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431fb64af7c2a857c42a91fef18b4d71176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ab537d995cb0b97af7a2a1d84759ec177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6e101e7e4e4f10fdf60f61707b4984178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2395608313f7650590126e9c3cc97193179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c8c3c9c087465170a2389bdcecaca2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35901b20df50500410d62bbb37225e9f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1df57ef47583c0fa5bd5540e90751df182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e970b8dad371e689c31f012178da4e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c19cbdfcbe0b669af9a6bae7ce1874184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32236fd7ab48c86e440950a0a4c73fb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48af0673ecb0a58b83e63cdc1b405d8b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c913bc47a41bedeea3992212d70e60bc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c474ec205322c8975f89df9f3dcec36188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2511985e0f0b29b1d07c81b7c05bcaa189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2cf703239ce7433429efff64fda2b5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80064d06249545da27528590fa06289c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc1234efb209397833e592e13b7770d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b47c385a7819af5d6202e2efd30d017193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1601353b411155d0677c67ec84940ba194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8dcdd66970004a19aee5662fec469b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaec36edbb39d8a48bddd96c8195117196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1784f8c68094c1bd7aa21ae0af847f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9850fd99640536f5c62c3e413961d08a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365761b519fd47704fba4c7bfbeeda1a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa010ed3d58804c35530818e747015a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a246e190ee06ee7b8d8713e90ecd880201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afd8e72a3c1c49718dec40654a9d975202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d01116ad3940a59316b9f2db82aaec203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060853675c7b8d720b76afbf787c5f7f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d9a6bbd7c73d8fba0e7ebda0b019f5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e53881382f1a09911f108c3a5322ac9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241f2b6493fbed3951b34bfd744b766e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aea978caa7501b34b71dca83208744b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e00a3b07925a894dcb0170d111e9b68209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249cb498caa7ea17b14f066a91096aed210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7386466a51dafbeae7f00b454d628484211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b8d044fb9c950dd10e7fc4723f973e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1542b8ece33ae4cf42778cba48855f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5786aeea5e1355fdfd94335278b494214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b39a8f26eefd9985101013cc69fc0ce215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809d750396f04b9fef908263e1bb2c19216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817fd9d2c24558e4693c8cdec64f8860217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36cbc78c499e6945f04aa140677ba07218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af97da517359b4809b7d6d03807462c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa74ed5fda3f3afe4c8d1171acd36b8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c9c0a097bbe9c7cb5a55a059189e39221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2464cd642fe6270d958619f82518949e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d110326c313061cbf85ea2d98945a26c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004e09f266eb035adad4cce1157f06b0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20b49bfad2cc6ef480352311201d9f5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad3f58a0fdd246fe372248cb04b54be226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e76a9f363ab3d0b6721d4e8c4c9d95227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7fadad170336e12b387fb619f87787228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff037319eb842a0a5e186e2debde328229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ceab7edf856e0fde7c165d99a15981230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f51a4b3817540b1b4ddab1da3d35ae231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec094ef9832ea0b6c72c4d27fe83217d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3585aad7e1eff58a15875663598d01233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebc2581956f9a50c644e7d8981af1f1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a7fd706aea4482b84de248f8d556d4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9884acf8ddd4081e1a18e67e8a757d7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2059fe9c327ddefabfb3a49a70bf576237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110a16de475d5dda45cce0b54f672dc0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5319c392411272936168aac6dc37b45b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6c5aad8d4846f46fcd79d1c32a1572240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316025804a1d04b8e2687809f0fc18ff241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864d81748da749da8094fa6bfa700451242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10fdcf1460446f7ca2e141258a33656243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063375a283698bc494cfb9999e2f3376244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ed7fcee3c7348ebe7b9163bb0c2640245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ee942839e73476a58acc5f5d3c0333246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de3cb70c87bf83fd581929e57955eb8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246c6a41a4444120793d451007bdc4d9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5ddb863d73fcd1641b03cd1ccf296c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a882b6e8a0a243e56c6ad1d825cede15250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd94989f88e588ad74938e6cd032b41251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df13a6b474bdc287c5fee014c1c0d1f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6a3aca934323a46c8a05efa1dcba11253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5faee6a917f5700af1ec90189e6f073254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b95f584b6ea89addf8448ad2590bf9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc26a955ad0af7c485ee0a6e06a4c7d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c0c7d301e6688b6347a4096d904400257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25f1c69e5f0aab3e5e478c2864473bb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a41d5f30e867f1e7b1defde04f2cf0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76b76ca4657b1847f1d76cfa2a062fc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5632f2e65fb26c98a1c502c5bc2ecb61261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c632ed1d523ab3b3333e1118a009ce262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b2f1e80ac20906b172a70f091e2973263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a50507a97910ae240cc3bbe04618e9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516f906bdce46574923deba68ea836f1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de31e27213fa5dd1dc486ef8251ffbe266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead2fa0ce49b428dc302f12e791ab1e1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ac845a4804b83c102265d7c6780139268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680ee010087736ae33c992a5704eeb79269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265548be9b9aefe202b605e416cc645f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbb6a0e09a13f2b9ca876713feafafb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288b6c1c40a0600b20605e0e564cb12f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17242ac25dd1eb3c07a79c629423569273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a54cb029f52ba41deaa4ab752d5be93274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad737927b14fefd18a4748d7296c9389275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a344c745aab3097541d1be50d6be39276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354318f7ea3ee8935c2247d245db2cff277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0343cb67b7127f4178dcd9950282ee2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44829ce88214bee323b719938c7168a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9feb851ffb42ad55d48272916eabae280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2fcff573f9423986b71259a3e426a8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3939a844e256aa6451197c5f371a074282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba105d540b66eba7f485e400836aaff283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9917c964020429edb7dca096745a39e5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5689c2acfa7447f227341c1811e9fc2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dfc82764c40de948150c8f5308ead9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b2fb9f7011f7febe19e24597b35741287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e455546e7bf1fb5bc44d610ab4a681288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dea47201153f5b95dd41fe51c45a268289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b293d7183d364b2151b6822a29ecfe290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab3e9f30196e111375e9b994e9296f1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b77c98af4d93caf62c161e8f4e1b498292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f471bdc579e9e59dbaaaf5d9f6ab9c19293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a36cc8ffbba3da3f2a376944f65322294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e2f84f01fa038f46aea28065fdf42e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9c7b079f672baeec7e15f9baa32849296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2abaa371ab8da1458679bc859310bd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8091950455076c97697d59d936d8825c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562aa0a41e2d9d112e5b4c59baf54d13299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b7417248158023321ad07610ae4401300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6545eef993745418542e67c99b19ff81301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525e6818098896ad62803bc7f87dea49302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3647c3acb7b12de009bf68b1eeabb2ef303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab0f120066c0d78cb4b89de63e51219304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7f912263fcc14a7d7f2f1369c1c9c9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f47b4d3b22412364ffacb4fb23efcc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb4d6c4ea116de0477e29d66d1e80d9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c21500c25ddd84f9b16d978e692d058308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf2ab3ad382242bf2db0e94273c359f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ce7af367525e20dbb25e43029d1196310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ec65ca9192bfb685c5c03f884b54db311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5ed3c5b4af3b6985b7d1b41b1652a2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e080da2879a96ce57911a05ca57bec313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1680f9131dab7691b735fc1b48aeaa4e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6b10836fe9c22a28925cf29e406a1f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fef3ed3a6c90c797bf13c8d5ed1902316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac66dedff79128ebbd5d5df55ea5045317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59851d9bc14c5e35a2c16447e9f0e1a4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b59a8f5612e3cc0367bdd96cff1a9ff319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4dd0ea67e9365ed346428e5ebd81ea320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5f243c1ef0858235d7368342eb87e5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42db14a251e05d717d4c5ed115d06bc9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fb5ba66ae8940a1f582404702aaa8c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e01f86b774b9388872f50ac82db392324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635883888fe5bf21e6c799c85b1beda6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565d438eb8f96b4b9c15291a423871af326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb88ef66a2125cca64f7628a9f1a39fe327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86047e717be8efd86707c8acfe1d6b8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a40dfeacb940ef29a93727af13c075329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d47f28db97368e7a037c4e686ff6b6c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c27b90de1d951be9f0c759b60e539d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11c67dbf279bc172bea239812bbcc1c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ed3f2d630002213690d15f3ea15d0b333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8772cb74857975e63bd517aa590e55121.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccbd1636c68ddaa3813779e827064962.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca25e036ae9c90e350c559ea8cf5d0b23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a625fff291a6ca312c0fda0515dd7ab34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0807e1e1a86ab775613cdd92fdac56515.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6669283f58992cc1b5c520223166ae96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e0c27bea0e2cf7832264ebb0b33e017.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809b1dfd06be1981ce54d1d3c046a0608.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d20ef9b4b3fca479468a0055a1c4f99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bc47e4666b6dd8b3b9c99a0acfa75a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78681a579a5d9e044cd4cd8989c77f4311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b790f2b79dad257dbf43b4d9f16edd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74e59e65a046feca9071a4b9992b1ac13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80fbd4bea3e0111a2ae6e85e56cadb314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21193200972f8b9d42bf5f3eea39638f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e78aab9b4668991b30eeffe046279116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29c1b5f304db4db20b3b37964e7be4a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1d368cc20bdb13578b01e99b872f4f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50e95b9fd160db10da95175e86c966f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ab32b147fcf85efb0468c5c1c355cf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cf1b800c0ef94d981fc8b006c0240b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d490c65de483c0ccce3f79733a36d5a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf849fa5a114832d97262130409c28623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbd7777e7294eaaa714440b7f5c01ab24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa039d9ef58e46c23ff7507d34a2a5e425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3299594204e805b0fcd8809f5cd78c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b05445f7d1a476a9350e4b1b2ad171e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e26e7388239e9767e9a7394c1e3c78f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3563b200b39b92df788f4a25fea9af4529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d078eecdbd646fd2bb7c387003379230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc8da47a84089c9ccde083ccfa8c9fc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f91129631415370a4d295b22316be932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b801289ebb321a835deb179af46c834933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f1e2a9aa80485d5901f80e3b69f0a734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0098823332f3cafc79023d9db9b56fd735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bd1ef7a297d18588e5c065522ec99736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89bf4d0a80d888d21cfbc465f72526237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962db6a66ace8feab91ced481c3331ac38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0b5989cce921357c727c8bb085269e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd05d5e4d74dcda36cde8f016979c0a340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f77052440559358c635608fa5f5e69d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf2eff9444b4a396e6ab62de41a6ff142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad2a543d0d2ecf10f0c9b9cc4d92c6843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6fe15ba0c9c831371f37fdd828f93d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b375cbde2cb4832967995df118f74ed245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811684627dd8e51cd8ccc2074cb9f7bf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c848434bde54b9b790bbcdbbcd97be47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1afcd03838dc3f885bd3820c1e5d76148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fbf1b23824cda6a002b28a8944d4a349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402feec94b5d51ac1ae19820727d084150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da92d91d858984cba04f59e39329e0f551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646dabf4eaef7318a8affa822282e30152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f948335ac625224d41183ec7f7a5dd5153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be99f10f804487ca793eb0ef4d2734df54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1edaab4ebc3c8ce27ef7b92ddd54d955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a3b677e4bef1174a6634783f0f798956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0ec56674f131400ffbe503435cfa6c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8313acc8be306aca584c46b3340f58e258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf52e73e71df5252e97667b3696d77f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b8306680bb152464db479cc193b81960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfadcab55c0b83f36bda2e65da992a761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb29a23c4ac55e73aee8c3661976b61d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2f726afc18b0811d43606182fd6e3463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2278eb6d5751a7be93ed759252f233964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4228621cb5f55ddd2c06d0b6b56b6e0165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a811fce47520cefa029bcaf06b4b6f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e352ff50a6eed2681bc2f13f122010a767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a8278fb9ba93c0de0e628e85d115c068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5100fa4f555546fbc10c499ba0a810069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecd1bf026b5c2f97de466330dca781870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abecf922cfd349a05ddbadf2d5a7d4fa71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc522d4a245a249a9b92d457730a4b7872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f02be4c1fa42e03d33471f360deb1e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47511d1d201f5c2c26e1f3eb5e47d2a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51003254b5854677b918a4c70eab049575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deca4cefb417b0ff70ffe73b9644a31776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079a30b64cfc6821b464bc526a162f1b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad8b4a503d0e206e74f7133aac2dbe278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bb13ced87890655c5c3788622f41e379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0231e4517cc892394a90f574651a670280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433711bf8869ebd11b26911fe968e8cc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4657484900a3bfd81d38cfa1a9f1335382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd77a6e7c7bf9d93e76c5338e5191ba883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4318425f87274599e8980dc7ada9f084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342ac76716554ec0b76a04e09323662a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af07d9761ad38e8d3178e129061d462586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81684ca39e90deb2f6efbc7dc9cd65e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3de85bba315bfc60b327c4c0ba1501b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b63d458009a79c30517d8b6d700f09389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8039d8ae131da9ad2adfb2b1fdd92a990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c0bc15ef28e083518aafa255ba8f1d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcef7667ed6701c4cee85a3ca6e474e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf67eca439745fa76a429f3f525cc79593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ccf49f72f1ff65682707e93b295c2b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48df05793a8bb1fdbf4580d98b05286795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c960c25ceb546ec5b5791488d9dfa5d996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4632f4f4247107a0154f2ae7ee73e44d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a12b7926bced74f5e2097ef09df25f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2582d761499795f5689ee2c90c06f599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46d2e53afa25916134e81b74cb4c2d5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f15e2f95dea2078a03ac2c31b63536101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff6690399c7408253c85c54c83d1aec102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1771de0b8b91b59fffa6f07945e6f55103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bd6752d021cb0a80308c8f31c93cbf104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c178c4da74d44b43127eeb55c09827105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc20ce8a16104ed873f834aa156884b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfa47e4ca76ed186c5e54ca387dde73107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad32c596edda1e99ba02da52f53bb0a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8839ed0e914a6e087634cbc2c28e03109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572e107324a5d8d6d4bff386755c21c8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709c74c211bf70cdf056150072f88046111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef32e20e2a7e2a8f542b6201da5fc9d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0af3200002594ee6f37a3a0bc4c549113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8f567828f29248b47b117d53584645114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cfafc38b84cb1debbc84567753d85e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e885d49f5ed18b3922260de5e2701f0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02163dde5df4f6d0ed22a77f03608d91117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de822d2828f466a0bfcc62585865ccb1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e3f30e5f662fb06a50bf74426e7761119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5271218d0927b0eda3295624f79adde3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c7aa739dd8bff72189e2376cde93ec121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e56da27e1180af16a386b701804d7c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a448fe11d87a250a2c6f34a4d5323273123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a14532ee6c66d73a8805a1627ade40124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3192b3e64f6186ef6e6e6250c855301125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f94cafaafe13f570ad1164d73b7ebb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db54292a22439f6740941ef7eb76bd8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4d680a9ec47ac81ff1c6d2b6394950128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144b9acae544811e760c228bf3fce88e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77685d4320262f0656269dd4ec9d3cdf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102c77ae89610199204bc607b00fbd58131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9903cbe0717fb3f5f7a2a8738f9365132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf98b003de6975be015d7aa2ee8a4ef133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0125d5b1726c5c78b1acfb8f88b1f849134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4328b7457e092227d45b5ea81f56a777135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499d846a159ab54a65153499318bf2dd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd174acfe6edf0c482d79bc084e6bd8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99863e81f2a7391d66116a86e442d6f0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7950663ac348609a128cf5a6b778dba0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df941ba5a6c193d93d13a264ff3fe5d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7cdacd208c5dcd21cecf37033df1b3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b47782ae2c15af9c74b5371f46adaf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25511944a3f28e38d88a516d0dc5a2c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d3a7877e23481ae0b38fd0b7484be3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e48c8fde5405886fb5807568c591b3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196019b1608dcac20411a7fe7d9f574a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4089c1067af5d1ad6baaa44cff06b244147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1cdbddffb6d7b09ae710d2e5740cec148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620d32fe5a5bf7673b2a79661c8a8ff7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cb1aa9498b534df29d80d7c6f7eab1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca132af8714266abc26fb32cc73597b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d13a8ba62788bd31c60506dd597a05a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f012222e833ef78806cd73db996894153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38646d1fc020159cae8a4010c06b0807154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02609a55e2067a448301492eacd442e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63b6dfa1f6ac234ce78e99efd7bc434156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05af36776e5d4fdcf9f8ac6deef72700157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0885452b05f18e997a7c5be399df9edc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fe020b6f0aa24a5736f4704848b12d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3245f34022e3f74ae2fdd802dc209f73160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6431d393590819ac8be3bd5fbfe9b0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408d1d2c6ec5b124030769251c7729ad162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d04017497056b1093f47a9558b1deb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd534da786dd0cd3eebe034720e897e0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d0f735137aa0dd4830b404e3e461f1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b011d569985f8589e44f97a8fdeaa861166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d758f0140ec416ecab6d49df33df56167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ae998708cfaa559fcb140a78b3716f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875c3d799c25c6dd078de1de03cdf8f0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f756ccb9ab78e120990b3402bd28bc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21916fd798cb0718c3820378664cedd4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb3e26b010158c48c6386cd1afd381b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4e3eaeb0d5205814c8b581d210c426173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a257c2464f83d35faa8e48d969f3c2f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c242dd691509b699e6459bf7abb7c36a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31b70dff4ad86f0f285911940f53d07176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d87b9b84e4d648c1dd09d86912aba3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c50e383b5ce8b61461e253bdf7c6ed178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b030ca620061b52125e1fbbcc893c1f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f9c8feefeca0bb02f02dd65061fec6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f23d0f5a5d2745c1ba8350500279609181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7354d0e3bc32171426f783f6a645b446182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7e4b00df3468cc6d4b97f3d1bd5cbe183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b61a599729f6a18b5237103ba749c66184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227b06ae74fd5f0c20e95751845b2605185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4876ca27a31fcb74e56875a59289fb26186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815286b70e4fc75b75aa0b00957d4850187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262ef713b3af6d5013d06300190a9f87188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dd56ed504f398a113fc6d1e1110f3f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17ca1bb111ffaf65b71dddab480f4f9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1a609c54dff5a9f38ae00747f22361191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af05f0885eaff0cd84f70fa9fddeafd5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b3bad1cbbd83590592ffe7c2544f60193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320545d19febe267f0f06c7f2629d7fd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505fdf8afbfb27b0e1720e9462e21e18195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea38597823f1f59371d9e0ba2395e16196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc37c359a1d08b188dd0aa759bb0b40e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c4ec91fb1d975290ee92bea5f700aa198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db6ccf7e4efc5b69098180004b038d6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a504833a1aaebf39aa4c8a7049e7598c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f689aa2bbdf59fee14092c1e1fa478201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02930bd8a51bc8e5ee53369fd32783f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267bda381e6e25cba193a5e22b8cbc2c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bb9155c17465196490184c437fc362204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51afc7deeafe663a4923bb8e9b7a57ce205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9cd7f11a16458f0ca593a542827f1b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1bb7caefc9a541a8bca0f1f4e47333207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c753ae48a63ae4a7348444d2524374ad208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810140b4741d93a00a287d7f75586704209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41db6c8104949e675ec77dafa17b1f15210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a06f50d21c029e6cea18eab27e7f998211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4ea8f53cf7317e0d2a41c0ed11a61d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40674f0a5ba53b47bb570557ff5ad17b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc528006b2d0d6802110bf14b22e3763214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a79b97d1a778e82f85c34d0197bc89c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ee736cea6be3dbc90b86fa667c3e27216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644283fa866c629d96a45d262401b5fb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c20b5f2886d1c7d385db1815676c3d7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dede7f1b6d1e4cbc10aee3103c420e4b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873555d66fbc41582d53df443af49ab7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b54b407cf40c6c21c35219cd366b0f9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b49df0a1ea83b224558cafde1a6358f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa380f6f146ef103d3511fc18842f13223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fda93129a6a9e0625b95e67bffdb7c0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305359cbcbd57ebf38ed6c22121d2c1a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77d83e9eca6f61ef8c8539c68b3abbe226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc59b30232c05e96ee8c19524c6bf92f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a487ca3012afcb571c91bea3f5a8ef228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0c07477c391025e92753d4dbde4374229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f3ce997ab2660583676da396df9c2c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f241ad507e7bbac112d2ff2e17b39bc3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc249cfba43d2dc8a57a39e90a7cfde1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056e3edc78450cea0c34e8e98eada968233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec642737799d6e64fd4a191b5ae94ffe234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4ab3c48a7387edc202306341287049235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5373139ebad8c09cce39b6a7fbf135236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049dd183e5632d44d50195df978a2f17237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b267049f7b53e2750bf2782f197f80cb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d31cd2bc4e89157e209d919f2d1984a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b5581a3982bd55f82e5eb291e18e43240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c98012bb7e2a3861b9061c6e813942241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ac718960a7ad681f287323f444c8b2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08df37ad0403adf291bae2a1aa0483a0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aaebdffd3dc16fc120945204e36e49244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63e983fdf4528f65f9e2b6955246d4a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d3f7525a14a7866b6412d967452c0a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c28522c71943d3a79399268d9c4e030247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6371abc25785e526196109fb9cb401248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bccdffc3e990aac5c8c6456b844b87249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10211d27b92772685151c68f0529253b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc3388aeb6dc7d4087491010fdd3a8d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067036872d1ae835c65b9633206d82a7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f458b2de1b73140e00bb7c48b34e2d29253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaf9dcb0dbce8e1a7685868cf37dd7f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7905592112dbfa7f0a5fb197ca4f5a1e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1ad7a5757b057e6845860cef460274256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27e3b08ccbe1add5a988e71a3982d5b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b659377447f5699ba7eda042e465cc0d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd1f3ca1d3d04331b0d84d05b483b46259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34348b50e642f5846049c7df9ed198c0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c6a7d95733faee71b16bb1f9a7b6e3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bf41d48fe9f25beac676e112d6287e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8df6c33463e99b1c361ff64fbe652d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd0854fbb1e3f8428dd0509a36de130264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eb03b41ed5cf1f7999ed58f9864a9e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006d6881f164a92c640d5d9f624ccf47266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49f1f9832983d290712b970e24fcbd6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6937ad2f832b1e89d37ee20b7b1ea1f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0686bb7b6ea4c61486bfe20b997a24269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e38ad4f7087b6a9bba01db9200116df270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a59b93ff2802a29e80c51ad84156d58271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e40001a04042ba62c12c984bd621977272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d70f9e3a2fc7522a2888502acbd407273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142d44e444a06088255187bb9f3363af274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f6327fb9565ba4a08d6d4287c7a4a5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490aa02c2da4605e41378f2254064cde276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2072c064a321452489d307799a73637277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb601b768e08e8b75cb0949486de559278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1afa0a2aa680475875ea2fa697d93a5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52da311b14a0f6b88050318ebeb95710280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb3afdca302773c1c16b1039bed7306281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583fc223951ebcf87b4ed8a04bea407d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18abca328056be5daa0582a5aaeb500f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463c88263bad515890a04992ca6cd230284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ba2b07096603941cc042cdc0cd3c86285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bf162c7f3e0ffe4a2ccbb4cff1ab25286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010fad64671c0003b85af9d29ff988ff287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8abf0b93451160df489b8aa1faf758288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e455a833f873709f5c8749d33036ef289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b53a6f0b949c10e97557155be92f156290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5286682021d4311a10d158aaaef6ae57291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba73b7d366cb6490d18b70a6ac903b5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ceff53b550fcffbed1005a4c4b6965293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c37ed66a771bbbbc4cbc1a47e5d2acf294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8581ded9238d8f3ff16aed5926f86756295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e89a75646e9c0f99153b82de03f8413296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fd8657b9a827e30595d73d40fc5070297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d324157fb2b486a19e1ebc939afa1d7d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92467e7ca0c80d13c3057ecae8ccbc33299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0501dc735836f00895fbcb2386ca3d5b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb89ca25a02e557709adf8e6c8c6e0f0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05163bf44eb7c8e1bb900d8ce4358ec4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd86022d70dc05bba8242c4bc9732ff6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b78500b7cd7213770bb7594e9b790ed304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70222329b42abba22284b2d00b256ae0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404b860f2a5643ca13d8cbd4eaf7aad7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29c76a03ff3c0f34346099a842cc26c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259e6c7a63f78e4f0a1305beebabb0b1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a1685c78f59573ae1d5886a4144ccf309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f35ab8a6c02d672716afc78e18df17310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a76592802b494203c699359aa1ec98311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0866d2a3c26c8d012dc996880299ad312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1fb282175b9cc46fa7777183f97778313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d728e74d7d7562adb80c339f12d826314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7dad35501ba1d8014eec9d8e3af81e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66189b3fb338c1b183b28bd6272161d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ae0ae4a3c2996f03f17aa2e977f2b1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c6970591a7b5bef62cb07ada70191d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a2415674e3be28bd8ec64f6c7afcde319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e173bb2c8fda532d4c00bec363dfc2c8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd3c9359ff72cce263864f968165083321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b09241469b173a906450463b0a26f7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3578fc81429c1f51b1233e92b99047c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffe26e71c8310ec4d6863b499a82866324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d765d41a3c079c84c91d697049adad2b325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>