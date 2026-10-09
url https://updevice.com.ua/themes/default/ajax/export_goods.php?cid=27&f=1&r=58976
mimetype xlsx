--- v0 (2026-08-24)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="487">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -436,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -508,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -847,116 +820,77 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
@@ -1105,53 +1039,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
     <t>000011937</t>
   </si>
   <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
-    <t>000012998</t>
-[...1 lines deleted...]
-  <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
   </si>
   <si>
     <t>000011947</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C New charging data cable U144 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-new-charging-data-cable-u144-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012057</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Nuevo charging data cable X121 |1.5m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nuevo-charging-data-cable-x121-1-5m-60w-/</t>
@@ -1249,95 +1180,59 @@
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
     <t>000012270</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1444,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1528,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5669e514c12ed23fb86ef9f24c90146a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d954b24871c06a39b862b020f0c9124e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8321535bcfc2e49cd4637258c38ee5923.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e91b65bc246bbe6da45e0e490c9fcc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a12cc60e80639ca69c383b0847ac88f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896de44648703783f269f1575ac9ede76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe85188f03c2110af80177878cafe9427.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c0ac5d4a1025d7aae7eacfe9ca90698.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165b9ca012df168184f0d7f47ebf588b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a023af06ab0a71e4232c86b5825e3b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c397ef764dddcfa3de177ce42f670111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0115a9c57f1a7272a85f1ec6b1625f712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4d64fd8b8806efe7301d531d15dfe413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c781f35814774e1a13b3e727e1bacc3814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efa9e7c8efd1217666e62d4670623fb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550d3703c73c25aa7e6f4bb07713072316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591a14d73e39cc8b693e22c25aaa101817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c2d7cf800474b71c3a136b65dff49618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8119126f6ff5ed08df78d9392bc692919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3486b8f23852f7340a26a55dea18d420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf89ed452c38cd4c299a0e0e17f3cdc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469c7274c42bed4a82af2f85258d475d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000af55815d042b00d263e70bcd776e123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec25432a2a8b1c088628929c4e3c64e524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef29447291479cf66ef236e9e65162a425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acffb1b47c623d5c4c0f70e70058b16a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5a751ace83beac615683bc99f1e8d227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bf587d294c050832bf06ebc2b7c2bc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eac3068c03cc248f25f8a891fcf93829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca02c505b9eaca9f1f9f8d733f5d1caa30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c13316a7fc5571d62a071144e6ffe4a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4caec7fbb569d534249c281a77a207732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a048d882b2631da4e26d9ce8a1b6936b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0536a518e4931bc85746bdf557d4a9b734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2def06d5c5c3f83151bb6e878a5527d535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34c7d647ba0682c035182c1fb33a9c836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ae17f540254d2466cf412544f5b7b737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3746025cd34c5c6476d1917519b538538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f453c3e10819da793d7543df1789b2d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a314d249e9a094ed86a5d9961ecee12540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57fe82fad8428282d4d2fef98514f2f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c58cf485bc432cd44f41df477f48e4f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c5a5d9c7164844d1afce9a21fa6b5043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9e794f03036bd9986f98ba4660ccc244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1093c085d75210a20566c645ee5c5cdd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7d640427ed6de57ec9fc1aae63e8d846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156e786cb6167bbbe1327bbb034944fa47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47908c80b8842d18cc68c8c1db2196b448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91985b2a482deacc8d1641f9bae752949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f658ee8cb735c00d4cdf54beb1450350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc1a7ac94484c306ddc9b7d1e0c952a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a453bf0cd7567ca88434e09bb93065c952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698d4bf66a2b0c0ada9c65bd78eae41b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7014c3c84ce36bb88a8dfbd36969fea54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8df2aa048081ef7acd2686afc1eb0be55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6666bda761ceb92f68c8c659ea8adf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb2dabd498e1a54f209de6f996d0cdf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e960fd46148731471faa0e41733e8d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58995319b88b148588961b63190108ff59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2e56b9b7228676a7b339d946eb88fa60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc5d95f77f1d680f024d0491b05f0bf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8104bb3d8f6403cdb48668aa32931f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745e837f17f61ba087e70cc126e68dd663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700d2b451934f44fd344d2f52817d4de64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf47f15149ea3af1f27ce1a7425881d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898385d3a7ce2b4d2f93d4ae45dd96d966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bd78a5f8dc36939c05d5f9ce3da6b967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aafa60aded00fafd52a7434e83ce16068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35803be19e96c7cd6215698314f5c7d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a713ccce72f046cdc7f8105bce137a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81d5fd87a7be8a1988a3f5af8c648fd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b6da581544edb09eda4a7febe0380d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7062349868d145227822d6c903d31a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f95039a507f7d97b337deace12ac6174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70c75f1f2a80ab91766f2212a724bc775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5ff7a93fc40719dbf6163f6258b69176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ab71943e3bb10d0db9ef4d35997e2177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ef28dbbee638e2ac00759e30062b4478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d099133d2ca8138432dc332109393e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5eabe9a810f81851ef96af8ca7471780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490e9d3680bd03e48e3c7579e1465fdc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be17e3c18bbf368cd229ffec1b38b95782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92e6f17ad5b1ecdd40a040463d0482883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b775f835fc946df1b93eb9b6b25b3684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2ba0a1fa6445f40b999cc5af94416885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6439c781cb630b0da9242294e8f32e2186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437d1adf90971b504da7af3409041f5787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c7a3a45e15076d3842a02931dc374a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcce67c9c05c4e128587d94e5a7e98489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb71b9482a1de8ace1db3bc3c30244690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ce30379ae61462a9320f2665178c3091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd86c95e878a44044535db0f59b0cf392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4edaf9d29c6b1479362b0557d59d20893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4583968f6392b83286788dbe764b087694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683bfe0a806b2c1fa60fb3bd9acd945895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dbdca50b97c7bec7bb6431c0c09fbe96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4574f360d81ca8b2d8ea2b33f1a3ccf497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36fc36db3e010aa1d1bf56dd9d5aba898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b0e6ab8ede48f80a650e2ca5d9e80099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1341cfc612178c5f5e93488e15536c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5911a6186fff57bc07e88e7909e1388101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a735157198aec04cd82926b4beeae3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a6613af9fcb011b951ab6f2023820d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04fa826d5741218b6e4c7dc020902d1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972c8c39038d2c6af7a22c102b06ed05105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8fd0cf5463cf9ee3e55cb99d0b29da106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667b627977b50d2d4288c543cf746219107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e76099d6f12861d37c01814f0c552ae108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340fd222dd2dba4d4c2f4a609c480998109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4f8b5a8b2ab4861b16faf1f1d9b5d1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1087ccef61071d4fc9bf5f51e4992b1d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f564186b9b51260249aefaba46bc7550112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce84bebf6d5720f88d5d662863ed5829113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd576f3d7c4339d9fb1a5d19e0a22369114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f739065f67358a83c237b8d22531d13d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdda94ef5f36d542c281a8c2dfcfb480116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5165e665aadbd9f750d34a49ca103bb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9221b24aeed59d7e021a197f96707d4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c25bb155cbecee3069a27c872374f2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65e398cc191ef26cd35c436d27543e4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b7980099feb1d862195b8102c76616121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d965c301148b0b4868a5fe254d584e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ae3c9df0bfc5d94165f0f5dcb1fc2a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dc453d2fda38de556c8ff6448e08e3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5c6936568de2111e1830dc3f988395125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a480402c15a029c6d73d4c6289a8e3e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3d8505c5bf113bfcb38985247a1505127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5463725f28f10011acc4e768dcf12815128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6d8e1f9f3ef9eeb320056e89d19c80129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45be5f60e63d4e9fc914f4f636a0af63130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29df6770ecdf6f6faadd14b560b48369131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b976c541646a43d9b362ab90304ad7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73343cd5e8685707dba7d151c039659c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720f07c5e02e13a94dc00a301d5e0f94134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8b3d8071c31f555df7e6cd408bf94c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d597fdc763c2aa90299cd70589690ec9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9402480e381a3a41f9e4c2a0e419bea1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d07ce5ce4a08b912430b6a06836bf5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5685553fbd0258612d226ca0be0ffccc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8c3fd1698bda9098fa7b695dbd454e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51068c9c5ea54424794b5829650d642d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa03202c8329de476313e19b23c56ee142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27712864d8fa552954afff13fd147b76143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4757f997b158d287a5b6e62c50e7be144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c953fa99469f1a6336573308173bc9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bf142129875acc02f4210ffe8a0c28146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b34298e8dcb67e30c9e0a4f8c0a6cc7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5d17d818a7c0c687e7ef41ba298180148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57bbc4fed89a25c497b19f08fdd3bdb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f3635c0e00bf75878b9981c24e743e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667c5fe4bd359e6cc475b38c6f70a746151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1717914f6918d0f5f9c5d621d94ac6f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02586c7dd29c6a77526e60f71321e7f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f9fa88aa7463d382151c51259d8e19154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd583870dc052328ca8f9565e076c1f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c09c8441239cc1ddd262e1dcb8ff641156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df6241da0320956d4235e0b8b64afb1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd344bf1164a4ec881ea8f6052516f5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf5961c745afd46beca243d805b663c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c70f5b8283c762e7b96cf918fed395160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3141eb9d213274ab7e733a2b8d8196da161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d661401a114f42871863e1ad1b3fb8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b105b3030ad3f14c9050881841c130163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a728f97f2e25d5d6eb29b2c50c8a80c7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315f450e99c9646455bf811a785d0f16165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38e60fa9643bbfffc47b672e7d161cf166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9ea318c86493964eb045e6696023a1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688671d413b1989ca9345a471ba0d859168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960c06c93e97dfb5d5af6466c87f0e6e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b97ec782eb16229c0ab715f0b47b76170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb9c52a9bb37b658f65a43734255f4e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1795a26c52920417962cc7d67580a68d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d3c1452540157550dd78fd59dfe4ef173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa184a618affab70325f3a1ef6ca7409174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afdb425fa738cad7fb4588ddd11f3f9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda7c3d748571ca51e7c9e4d66a27c1b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943a00adb78834c6f6266e8b6b679c5f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effb84ee7e6cfde189f184f450c03db3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46599f70b726bef4d6699ca8e8c8fbf3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87879d0b8781d2f18cbd2e40beb3437180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea5aee8451150e21f98b75b6f095ced181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414a234d471f48f014377430fcb2150f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ad628b04a52d44f2e8eec53add2edb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd5f8b42850e395fbd807eb0bbba817184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260ab35e9667e64ecd167877b1ac668b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae916e77399d8ee0b54e0458fa6266e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5a38bb7d9437d7df49693a18c51354187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fc2821bbb2ec029a4addd61202f315188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871cf6e647c252e9ea996c7e3ffeb818189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2200bb26ad235952e5cbff2e32a9cc4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258254737f7163313216fbd7dc8dfa36191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d38bca0d3ea01a3c9975ffbd05748e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393a49ccc82606ad66a7f4ddd0b645a0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9622004d6db1d6cb16e7e48480133e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2743d0ff17498323079c49b24ae1ebdf195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76658cfe70e71aeede68c1af9ebf2900196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337f711d71c281bf46751fa859878bc6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd22c5124ab87207328ffd55b2cf8241198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133b36f9981bfd01dfa5769687d45198199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15dd09fd101e4fd73a6eaac07298d22200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a47be64fc7f1c702541dacebd56f36201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fae32cfaf00e4c174433228d0f0240f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bade3a59a29fa15c250fdb1e8118af25203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead3baeca166e61cd72ec4da02b7731c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd3a745dd4ae355fa213c03698bb371205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb998b49b4591c621fd03f2852e7754206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5caa3aea8866fc4238e57225d771e13207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f68a044afb74c619d7b490ebb2c51e1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73b890dff9105c246545c3197cec303209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924ad6c311723485e54e346c61a5e387210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6ef2e524e59f03ef3ced697cc9c2e6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255671ed22b7fc12edd17048db8d9f2d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efef410ec106d31d7983370faeeae721213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024e6e9bb9087350f12a9f2388108edf214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad41d27b640d5e9626f4ba6c48f9112215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a51b528985fc46b48cabe564f97b3c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d445111c2345c629c1d766c8a37b7b14217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c079fdba31df10855a12559c5f7aa0b9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7126c0bff524eeafa1fd2aa788e557219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c324fd5c2798830cc12a9a4c623f0e4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e3ab0ff858db2ca5fcaf02e2c81018221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f141bf9667dba7533c0d87186a772650222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8844e261bd10d25546ff956cc510574f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47e82a29f1e1f7de18c513d0217c7aa224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af61d7e150598bb89c8361b52b870bf225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4e298bbf999c77e8ae0b8a16e69f69226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53bb983d1ce0afaf322725a12d9a484227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1618d7d28e4f986c353591247871b2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1811ec954d372f3dcacd7d72920e9d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2a49f033e863cdd5ce32efa698cbbc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15e720e5a67d4ad268e40e7b26b60fc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89657d11cb29175451b11ebdb5fe15ee232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ee139e7d209feff46a8c88b2bbc59b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f79f3b5c4fa86cda64af919f4652cb3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1c2130562d84e7eb8c00dcd10c8e06235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cef694db2e7b22914eca39fa795d68c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f64c58db0d14ecc64281460a396a08237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fe818c97d63694fe9fea5935644da0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6193a0870fa701b872ad26dbe73e444239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9d306bd7858c84d377a815f54179d8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25b0f84422e8db4a4a1b3afe382a4a0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceb2d8676f46347d0b60de36c280b51242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26455f0fae6efa02d4383863ec201868243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6002467a1068893818b874dcda0917b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b8efdfb6849c11f626b6a6f447b4c8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94084bea63e8c1167ab5deee9974d1ac246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1323b2cb27468a4e0acf97e5ed78fc65247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad75309d8de3c6cfe17b27f4aafb5c4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5babf9aaaf370e05d391ad615a11913f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0be54d1a79b4a83dba163560de7db48250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fcd6bb3b793e85fb717dbfdb2a5f56251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb4821a3b0835eda1cd979994e086f1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261b53bd4422f896dc917798ecb0a9ff253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89edbf912c8bb0a1834d334c26317d3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f644dfffef3c27ea8c2490f64abb4bf9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffebaf23914e422f9b5af85a88701e3f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc05a773957739f6e1467259e6457897257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee688ba09b273f4b8c33169ecd0d98b0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52a316f1b58737d3c05835eb02a14fb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad2b57789aa12c50f9fef7e707b5c76260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4b7da48d63e6706f0d4ba5035701ed261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc98295db76823f525ea7185fb21837a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bbb8cacc09452473ee461441149970263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1606387aed3f71310c4a09dcbe9d7d65264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec23dedc36f5760cc7bde92c233deef8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362a3ad6f2f34dba0d8998cf94c9bd22266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2a3fe6295220fd29ad9306e9e78bea267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4985d4c9464113fe7e14737a0c05319b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7f05d43b8ecf17d883e6473459820b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f0afa57d5f73f6e508bda0ebc84b3e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c0f726bcc4a919e32f11356a5fb226271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb313ba950a42e25dc8bebe93cc24ae3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eb932f86e79233ca50df8dd35f9252273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb39d9ea9cfb690d5a69209a6f038d92274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9d7ead7f15126aebdc59fbf1a37d18275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a0d3db82c7e30a98e57ab50526afb3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db538fceffc0b90532831f975e6d7d3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dd970adbfad077625f33f96a038097278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c15dc3403aafc0e01351193fd29aafa279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d7d8ec12d74883ab9d951420132ded280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc65245b48ab5846ce9adc82f98b3c1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566f34fa265ffd26f25e7c1f4a365052282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f71f8fb4905b470530198664861cd87283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008d306eb5d30cb2477c48e7a9f89df1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5240f954c8662687f21de61f98d10fd4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44541fec5303bc54644f0bdd7cc0a018286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86377a84aefce6a0b04975cd915bcc98287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3957adf9c244d2b9f96e2d30b9b96b0d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac174748d843b46432c354b1ad51a74289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8efa8ea85ae01d2d087278dc7b65cfa290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ab743b6d2465fca23bc37bdb559b58291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c3f7c93e687f06b3996908a40595f1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7808c2c88ddfb55a9a9eb73ebbc46287293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb13256ea8a2dce400b11d1c943ef72294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a957399e678ecb0f656eea618c8f75295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd2ced3a5faaa690224ea125e213f41296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e67e0ef8d0cdb6f1303a8c3195ba497297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0a6ac8aad447824ee0b6a6c84877bb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f054c0a05d00f2c2d23c477d664854299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fc9e3b8b91c18cc2a98521e8a4f636300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9889d2dc4a5cdc4ba4e2a323903f8d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a620b04c9d81b64264dbd2acec62cbac302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c86e3b23ce1b5aebaaa3ac093ed3623303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7302bd21311ccff75d476ef9d84f4736304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce2c1809bdfc9d8e97168cfd202d766305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af919b205e62c2becda7f50f7cee657d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a839533c98e6cb3bfbd48e0d467748307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab424b8824e89972342efebdc16b7cb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2224ff07cbbd68ca8c8c94c2806b00309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d6a933d31caf7922a4e5747ee96e7e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f786178d4850abf72b5f78791b98fda311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea854978b32f2c41cc77371093cb77aa312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9f1bc2a5b5a1cb93d4cc561a170df9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cab416aee8077a77a36878e20303f9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9687a5286387e787e217d6ee0e6c8cd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeb05e2b652c770866406fe6b206dc3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acd2ea1179df7d529cdf03edcb9990f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f32c0acbf45d756205796b948ecb56318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edf390b6571ef9c04a7c0983e85db40319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c76c82728bae2edc5a2a1495b328bb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b9aa10d21234f42f6679fb1feb7102321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0919758fb1ce13ad49b28c356ba0b865322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cad0f1fdb59c7f66ddea0653987bc62323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df2d7a2af0906b6b0a45ee5b607b228324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9993337ecd18bd35883918f9917b4fb0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa50304c6007b46cb9671672103a123326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309cbb5047b7474255c4ee3ef6039952327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027754ab1eb2700c39704ab1ee95bf21328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe6634960148f10f5cde9f1106f40e8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a810af4f979fc313ac39f813cf2c57ee330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c696595c2e14c460c045fc7c8bf113331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0daa328915b3cd654e26b98d30cf0d7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dbcf88f805bdc3a1ec4ed0bd589094333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20a8846b023d14d7b7b3e38a76cf133334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a05ef55b9f4ae78d37dcaa7594402c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bec510abbcec032f90a81b57471044336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfc6387a7bb9058ba1abf4efb3580dd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e07dac90b0b27e383b6bac08e4992e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4bdf48390e5c58067e106945eaf693339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af73fb5115e17859f65a1897295d2db340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97324b2a8590508b280bc13b4e2fd291341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9121a82ba95dfd98fdc52e7040c23bfb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb784986ac56d5729082a5cf2915d2a8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeb1e730dbc278d6b036db9af882271344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6d36504b12afadc1eeb6f37a52c084345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9c22e566dcdb3634048bb4ffe3a408346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc494f7a89c7d7cebaae1d5a34046a58347.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba045ae25466fb99ca713955eb39ec851.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057ec6fb53ca480272af729430bdc2272.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a0102e793e3a81e2ef1953594e56d43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b773e62070c98aa1c118b9b479cab674.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b87a6f7da5ba90ea122860e4e097315.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7453a9b67eda49364b73e407031503096.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f004841613d8ab2a21c16528ec1a85f27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cee25286f2ce8c4619d892794c020488.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5bd5d8a48ede923014878e76f290fc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001a1241bbac63d957519b7b0cd54f6010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56d020e9efb0c243d9afe08110da9bf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62208f4700be30e227cc1bc547a346d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8a6b166adc1d8cbac8f1746de7bbe313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259e5eb0e1ceb5222071d18759e911f914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a90dd7c7b520fa8db5beaf725f4cf815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506702bb42fa76969aae7ac3722b09c216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2baf92cfbe2cb3e19e81c675216b0517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff12f57660ef3262f37c8afdbe59a4a518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731e51af8c8898d1b18e249e90afa60b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eec2b4e3f6d956cc505b52d7ce40d720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81ae90aeb675079a4749106e95ada4221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55acc1492b23ee2f34c292f73ccb41522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d05cee56d65b723360e0c52afc59b9223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec40d6003d3e7c9dc3717e7962b7d5ca24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af68f5c0d565b0fc25bae44a9f95d76e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faf3161637c37a8d60d644abfa14dd326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a7d60a4cee608dfe5c054b9f7a47b327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37719c41f07391727385375f2c4502328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64f72862aca425c25954b69ae5ca33329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eada1849dca817ffff48f7457018a22530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768b453bd7c599106428adbf0967fd9e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ade65ed5c918efc9c8795a81152d0232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa459ff0948a5fc9b02a45de9cce2fb933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826cb0b7c22a3f64681c2cbde13ced4d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835867ca9f46227baf72dab7a256b61735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908e9bda915d84ac177e56fc641864ef36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46d9ea9c7f7a3ac9918d82fd71029f837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393e1ccd8e40074dcedb3c4b896d0b7538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efce5b17abc6a320e37f7bd0518f0b0e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d5ecc751b5e945e546ce22767e6e4140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7fd103ff736cfe59910b62d2413dae41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d188999d425be1863488bdcb2935bfa742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b0d6913f744c8e7b52a3ac5ae626d143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ae729853de2632e6ce7bb7e7893a8644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5977ebb66c8b94927abb500776a5edab45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70234bb4723a7b70e96e9e6958fc245146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3e2bfd1a863c59e947d95af87d605347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eb28260d1dd991b467589e83042bae48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e54a0a66ce0ed33ed0d89ee0c8247d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a1cd6d330f7897122be1718cb0fc8f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5f7c64fff28d10b6ddea05198b3aeb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5255621b28be714c77c29663390cb08252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cd88b2c2e9c62f49dc65cd134b556153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabbb7fc4400ce6a29594f4ffc5555bc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad76c631572d981f83a35a6a8c13d9655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c69feabc738d369defd80ca139b58a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdb64f39a6b57997de734d367e4e36457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb20ac69b1034266d5ae6d368737dd058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa49398407333a3eeaa79d8369667f8859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6819501380c8e1058c7bef223242278760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce37b3e52f7aea8ceda7c200289ed72f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1b4998a537dbb8df771c50960a6ea662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460d9df308098e8e6df5492947afaf3163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e443d9bd9a9a886cf877878d68dbfa64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f95fd1e975234a4a366a6fda228542d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dae6de62f3947a41c9684eebc8b639966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6a6953d18b4ec978d0bc30cd9f500967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936b8569e794d88241aeedb42e03ba7868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37cf681708eba4ac70c9c57cad06d8169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a31750ad91dbf2d75cac319acd1db7770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5a3be35d53f2faf2b259ce82995ac571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b784a313348501f1d36a2db3a0b54b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4985cf7f99e0706ca7e3b4b5b9d4a873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824ee3f0431befe40b3a406800e6970574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c698cd934515e7cb29cfe7e717d44eec75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffb4d736ebdb8b70b3e60f3fb56c31476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cf3db8aabe56e6375739feca7508f677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2eab3420cf56371191e0cb12bde0b778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b471570aedb06e9c14885973ed2894879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bc524a611f2548056f77c8b9c4be8580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a50d612ce4c099da1af0da89b0fb5ea81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced667e4082cac1b37dcafda479c356e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba24aa2ad9c48c9c61260490c5a54bd383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66190fcac4716e8c88dc9a5ed17e8ccc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdf7eea60767a82b6aba211738bf31485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac92b81a475bcb656fc7f2fd71d0ef686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f7173070221aac3e04c2d304875d4c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aee85061114cb337e6e3196d97d13888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7674df4d3ed481568cc7dde0f88e1389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de069c07f6e0b57f4dd2783a987e189d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf47609a13e1eb02630a030c605b1d0091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8033c7b386ef38ffce27a112b3147792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2679b7a75ec6eab5fdcd3e883c4c1a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21167ac931fadfbbc8c17e655123577194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb09dd3a897a01b77236cb6cfecb57da95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3941915d727cf11b430ed914a751cca096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca32f202fb5e14072c053e0f2f5c4ad97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1136cff4dccaeb3300265d8f28bfd5db98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b024e63463acd4ed7391b9781addbf8299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7b96a334ceebaeaadd906014cf2204100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2701844debe73f1db59756b431661e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222af9e6a8144997fa062b50a109f70c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdafec9b1c89e10636c497721da5395103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db56e4820af31937649fd179406ae84104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f4f7cc58425b403d933dd2b7dd409d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39e14191d15bf3052892f273d0a3547106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e7b0fcc3cf2e855b7d4e764d6bba67107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04142974978f6b6c566e64d0b9e8497108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5fa981a777f4982d4a004036a64d0a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2016bdbdc3370583849a6f5bc829845110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939cf8581a50871c4138382bc5868b3f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714c25e189a010e031ff5b6eb601e0ff112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada525b80a6b448b7520ae37b15d2011113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c9f18ee6903564f19810db3c610e82114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7ba695bf64d9141b41a72cd1e5cee7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226a51182cc0e9cefe62ca34294c6326116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0fc1b06907b30677be819322f14d7b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465a19d0e4034a2cd4211889eb7e651c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894755592fa638915f855746eb622535119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc93aef3abe32f08ff07915dbdc8b35e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb222c83686b6d74f47c3c72527fe22121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6e7d5ad0ec1e2eefa033f557abf1eb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda31e27f24959f783442dbeaa59e029123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d8de6c0090826ca24884bd3625e3a1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f1c93d4e8d93eab1333e6565495165125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9732925133d4ef78f9caa1e7d5cefa126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94213ec4b84f8a3cf6d33e5a47e87288127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ebbbd53a69ae19b704274e43c4c0b9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed300b23e25b17e098a47f7f4b9bad7f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd1c3d3706808fe4a6720220c4da158130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f45221d06a0207119c2459d9272963131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ddc82bf23589e09787b1339f550d96132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc826786dd0a25ae6a2e2befb1fc024133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b98fa6dbc78c303c4365b682c411af2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d1e82ec6a691a0aca6d293190a3556135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cda8fd14349968e9da3720998ac271136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c09102c6f28a29e1c57bddab2255b90137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305e51a2b973d003f06a02aa9d138207138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df3f98dcf6271dff51abca8dcb34173139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9649237fe89aaf15971e56ad72113de5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e714d991549e347dea14eb6475a7f6bb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb67363f3049f1ad40039569f5314da8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7633f92218b64a3fb610174b53badd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942de9524a328fea48e0ecc91f232c58144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5571a0d1cb3af4b6d3f2c407055ed73145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b506b1b63d73894014433c842ecf48146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b365667e6e03721b17fdff70a67225e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8af1b4f257b7b0f401b4c97c1594a85148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3092ba410309e61543b5e2d8a88ee2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7745447db2f0ce2f87451c8ebf1ed6b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1506e0b0693409a496ae81842cb460ef151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d227eef9a1ba7e0f4926aa8d729ba4a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d34804d75b78498371a3ef9efd5dd2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0da1e17fd06abaec5b461e8e1c04e3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d88b459cb995cf0f928a3af092d9fec155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8e6ad37717706576556b5f4a0a3237156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5439f436056b0f8fd24d5d23ee0c8d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b864ad5372789c31bbcee70f8192b091158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797ad05287a0f7d784d413b35104c261159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da02510d9b6663e082c33fd3b7ccbf26160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1633ce6c926130ab927e9f31f47bb843161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f44aa5a2d8c845c8578475772ef624162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4664cbb41978625bc8d59671e0c9e471163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a475be36b5318af201fdd6cc32453f6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c218b82c618bcc2d22904bdf08218ff0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9506311b377bf6accaf5d4aadbfe437d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead66093f5b849bedb17f2075c1b00d8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd983bb833ec093c8a9865080a1309e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75e6942344f5d1dea0b950b4125e721169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a5e632168cd053962fb946c44bc3ad170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f286b20f0637e59763622f8a5939bad5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d896e604d5d072710db0dc6cb46f1f0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9a230757a734a169aa7cb5aa70579d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed3075bd1cfc0cc37b34164b2e507a5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c79ea368d7e61f7705c679aaa9f044175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fe12117129d5b01ed8ab15ac6e04b5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7043ac63639b6ba9420f284e0d960b2d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa741b4819279359b020f90f0ccde660178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e046a80f983a07dab3d72dd5f0e86313179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78568e6cd423818ea2770387d02d1abb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6585de2e582ad5facf4c386dec0174c1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f36dab37c84b7969ca8b6d15cc5baa182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971a009d53cb06033c284cf9f864621e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c519d5bade923aa4e4ef6639cc3d215c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a25b473186e253dddb71a8b07df91c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0f619b2074fd1d040b9aa3d72e3bf0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0cfa21ae7f2489fd889045795d91a2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196fb9bbd8f17083408f8bdfc1ae1645188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd09ab1418a3f0f3d3fe9605b4f46e6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0136574e91f378b2694c35a090191a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b47a90c4fdb6eaa73d8d2ba9a63d2f7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33cd6f267dcf30320c20a2a2fad61d8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9839eb7fda6f67016d44225697de49193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fb82047016d6c28ce3c92238f799ea194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82ac219658f7690ee9085ed9dc85fc9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e92a0f51e66eb7ad70f9a17e35ae3b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a209ca2820606ecdf75fc9a407ab465a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87411f4f31c65993b58ecfbd758d565198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea36e10d1794e47b0a3293ea63968bd5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0744997733aafbe717e1828a36272f7a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fb2b41fe0b084d2faed2a1defb9774201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c19e2cc5434d24e3d506f1b0ffefb18202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd594d169a3739321ec795a41fc3a9c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733c354987ae914a0bfe685bdc598c17204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116119189b9b1ad62f13a76f3f3be8ca205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788cedb4f8b8f5b69fec38cbb399c2d9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e64ead28b887e8773021bb961fb471f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d23af55b7a7086b3c99d6bb3bff1777208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84e65d489c8447c83faee2e76dc12fe209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5ec7bdb45a3fd437b3abd2ef62b0a4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3324369b16a199d487fe5b17a481d0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8db407e2b1c2251d713b44ebd412415212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8035c55bf317d96175c089f57d4364213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca93ab0ebebb3ec29a1c5a64bea16a9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2905dd6f65ed48feff97a7e7d85efa3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c99c8d38ac5e92d72d8b8cd005cdf9a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda85addcdcb182ae5cafc7cf5645c0e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca6e01aeb1a4ba1ef3ab095760e1c04218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d65bd7e2d72c2b03e21bf69c45c51f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785be689c49d70889d494272fe57da54220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c5170d677b96a3f422f88449163cfe221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b013ae28f82faacef6e5c20a56dbbc8e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd74e7934200bf09394e63899d207356223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4465d4cbad63b2aa5dc78506603b7edf224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b28b1d3df7e5920789880ed98fc022225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fd0ffaf2c9a7aa4b1657952dcee809226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a94b6038501eab8b0fc1bc770d07d45227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee7b1664de3016d239f32c30c0fbc5b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f5ff32d56f6eec2aa74f5ad46e6bdd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98003a9905bb85b20eb6c62eacb21835230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de64bc4f9309d9982f5def9d85c5c924231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cb839a379616f0456d5bd49b815ae4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d7a5b34f7008324171fd775a82fde2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdf6284bc1c198562211834f4ae12e7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31eda6fd604b2f4c345027b6ebcd252235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09201381e42d929f16fa7553cb1b278236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d15e9508bba48c808d19b4336cfd26237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f4940dcf7c3f6b3bcf457016ef1d4b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad6f1089a1b232baa1769e74bd0e094239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04945180d5701256ab80d6ba452f4ee3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f2a4ec15b4948c59eab3a69ed5c8f6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8e5353831dcb453f120d18f1eba995242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccab13ece9397c0ed3a890c536995b0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ec99dcd3e25f5b51fd3f24d330ef9b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251e8acc3564ac376140f11f1ca59492245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8e1d330638639943b3cb0ade2b65a5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43112e3204b733f06a3b4ce2ccf39e8c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed5f0f711820423da8f082bb68f4f65248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae44e92b95408309579e7590d855519e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7dbfee48cd56e19623e61bdfc15e9a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d268d1b57981fe5b5b12e3a2a6d0c570251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cca7a17cf4f387455ce6985a507d2f7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96506989e15bd661f70993f0430ee948253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e86b3c4f529c3bc7f6525231b64a9dc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952dd63af4a1124aca77fe72d4844a41255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a83780e7deb25a6fc5c0b8bd70df94256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470c3cc148377bd5b830fd8ad9a01b92257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f996a5c3f27d4c4daa3c1876adda146d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf7e012e36b9283a29d494689b5286e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99a170b45d8fbc4417795ebc7fb3311260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bb659294ec230b6a3b8792cbcea427261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0221430d72eeaa95d939dcc2eb4070e1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5ebf61acf2058a1a729c4173aeb6b1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb322ede4839244c2821999748feb775264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9165a4de980085778c5eafac37b9342265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c767ddbe057e801da1b20a0610d209266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df8f31fb26b3d81da2e5035122e89e5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f7321c66c7df890801dee8188cc5f5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eae371131cb6174a61e9e1b62eae3d9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276a74fc194c3a64f67a352b6f9e23a3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3ad8d383354795cb9d98f4477cacc9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e77fcc5c742dde7a429456386ab3577272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19a2d19b538e9c430983ad0d0752855273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc8bcefe497096481654da7df0841f9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820b9ef4d216ef64fb33e08a985a6e17275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31fd8a58363421cba3ce7058d7b3dd3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90d0d3ad8e3b121763cc7497aebc483277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebcce79fdcdacce0a98a6b2938f2d51278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59007be6950966b0d1d47a5b2c944e42279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f4f83a175e45d7b0c7d930140913de280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3733f2e5def404f8387928c482490bbf281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11884a772e07c082ed5ebcac3eb89a2a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671c6e49cf43a9daebb54f362a89ab2c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b03fd8c696c95ce1203deeaef454fac284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a294328bdf1bd9a6c637de5410e1e75285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49ac97ef0bf4c2ad90f9e8b83d4e7ab286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19acd40d5aa10075b093ea050d469ff287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38141401bcaae773c15e0d029e289808288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cdda5358c2128a611c64cd310d0478289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6c35beb7fbd5d4c44b072f3c96b5b9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab3a77ca5f98506a4d6408f2da771e7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fb7554939bbaf60db7ed5e2d98c0cd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1acfbc216e50e3f2e5d57701a87ee3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1dc79dcc5392e88336899df1d83a02294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db3b19ebc81588c2f721b9c8193e1dc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb5ccaa0a74cfd51a36ff41961a628d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f98883d0280efb6df7b93a13c80a744297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0a28f91aeb847e501ed6d6429be3bd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d231bec08578e6b360c6fdd3b5f42b1b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633bf4aa7db1ad4c7a71939e7658d2dd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685845e2ae93363f7c40f8af8d9ddb9c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed50b37073e584c785b20fee6ee6f62302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6020ee17129116cbe493a920cdb8f8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593a0d85b5f8f79fa19dbb53721ea1ce304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44a8ad0e738a7008768724aead4f97c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2d1b8f9b9b6c8c5d719cae6c02b055306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dd73ec83804ffd7df465aae6f3eed7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4008ab0847ab5962fd89318ea09ee5f7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474f806fc11dfb4406e203742631ffb0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2948fca0976cc0a9156741b92d92939310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560e958ab3e21df4632eabcb70129f5e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe67d843468d5848c51c9df197ee36e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c4be25af1110ae27cdce7b2668be06313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d4b0824dee33771763003bd34cf46b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfad5696dde1fc1b0b2fe4e90858e26315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3c5b95845d1a845b6b3b16451a67b3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51452325f9adbb3b6d300f90becfbf3f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d17f2f0df9361284bcecbdf144625a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df3ecfb797b596c323370fa72170e24319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41949f5ef0bffc71401f2fb6133c5df320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f414cfa818665be72a144e87151d7bf9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f3eb050f854f783a6c89e563c5426b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff2a59a24e735dbeb5f145f296941f3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59f4fb32d20dbffb86fd2498eaaf5e6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67799258df099fd25d221e78414c13a325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11270,710 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...658 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -12240,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J175"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12890,3794 +12137,3519 @@
         <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
         <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16851</v>
+        <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.35</v>
+        <v>1.25</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>16873</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="F27" s="0" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.25</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16873</v>
+        <v>16882</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>90</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>91</v>
+        <v>23</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16882</v>
+        <v>16889</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.06</v>
+        <v>1.7</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>16889</v>
+        <v>16921</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>1.7</v>
+        <v>0.91</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16921</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>0.91</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16921</v>
+        <v>16924</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>0.91</v>
+        <v>1.03</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>16924</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>1.03</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16924</v>
+        <v>16925</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>1.03</v>
+        <v>1.44</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16925</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
         <v>1.44</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16925</v>
+        <v>16933</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.44</v>
+        <v>0.57</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>16933</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>110</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
         <v>0.57</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16933</v>
+        <v>16935</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>0.57</v>
+        <v>0.93</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
         <v>16935</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
         <v>0.93</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16935</v>
+        <v>16955</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>0.93</v>
+        <v>1.03</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>16955</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
         <v>1.03</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16955</v>
+        <v>16972</v>
       </c>
       <c r="D42" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E42" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F42" s="0" t="s">
         <v>121</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>1.03</v>
+        <v>1.65</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16972</v>
+        <v>16976</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.65</v>
+        <v>0.71</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>16976</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
         <v>0.71</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16976</v>
+        <v>16977</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>0.71</v>
+        <v>0.49</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>16977</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
         <v>0.49</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16977</v>
+        <v>16980</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>0.49</v>
+        <v>1.05</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16980</v>
+        <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>1.05</v>
+        <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16981</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>0.59</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16987</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.9</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19008</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>2.38</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19029</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>1.22</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19047</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
         <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19048</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>3.51</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19049</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>4.2</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19121</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>3.72</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19128</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.16</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19125</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.1</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19123</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>5.01</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19149</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>3.86</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19150</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.43</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19157</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>124</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.58</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19176</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.63</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19177</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>1.44</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19211</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.52</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19213</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>0.7</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19215</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>4.44</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19216</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>3.57</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19222</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>1.15</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19223</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.83</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19232</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>0.82</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19234</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.91</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19235</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.03</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19236</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>1.49</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19237</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>2.2</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19244</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19247</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>1.51</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>243</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>244</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19263</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.83</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19264</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.52</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19264</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.52</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19266</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.63</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19267</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.89</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19270</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19272</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19273</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>0.77</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19274</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>0.57</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19291</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.16</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19297</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19298</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>2.12</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19301</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>2.08</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19303</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>280</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>281</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>16</v>
+        <v>43</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>282</v>
       </c>
       <c r="I101" s="0">
-        <v>8.970000000000001</v>
+        <v>26.17</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19314</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.62</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19315</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>287</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="F103" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G103" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I103" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J103" s="0" t="s">
         <v>286</v>
-      </c>
-[...13 lines deleted...]
-        <v>289</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19316</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>4.49</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19320</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>294</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.67</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>295</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19326</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>296</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>297</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>2.9</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>298</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19327</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>300</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>2.46</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19345</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>302</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>303</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>43</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>304</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>26.17</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>305</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19346</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>307</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.03</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>308</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19346</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>23</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.03</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>308</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19347</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>310</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>311</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>1.16</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>312</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19347</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>1.16</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19348</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>314</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>315</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>0.77</v>
+        <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19348</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>317</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.77</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19349</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.88</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19349</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>0.88</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19350</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.8</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19350</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>326</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>0.8</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19354</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.01</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19355</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.88</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19358</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>334</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>1.93</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>335</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19359</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>336</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>337</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>338</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19362</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>339</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>340</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.8</v>
+        <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>341</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19364</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>342</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>343</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.51</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>344</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19367</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>345</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>346</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.59</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>347</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19367</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>346</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>347</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19369</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>349</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>351</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19369</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>352</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19371</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>0.59</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19371</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>356</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>0.59</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19372</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E131" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.6</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19375</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>363</v>
+      </c>
+      <c r="E134" s="0" t="s">
         <v>364</v>
-      </c>
-[...1 lines deleted...]
-        <v>365</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19377</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19384</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.7</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19385</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>374</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.51</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19383</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>2.85</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19403</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>8.49</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19404</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>0.92</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19404</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>0.92</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19405</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E142" s="0" t="s">
         <v>386</v>
-      </c>
-[...1 lines deleted...]
-        <v>387</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>0.64</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19405</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E143" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E143" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F143" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>0.64</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19408</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>1.39</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19409</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.49</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19412</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>1.28</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19416</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>1.46</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19418</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>4.2</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19419</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I149" s="0">
-        <v>3.91</v>
+        <v>1.75</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19421</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.66</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19423</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.48</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19433</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>5.78</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19454</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.67</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19455</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>2.55</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19456</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>2.5</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19457</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>1.93</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19458</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.99</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19560</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>2.64</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19461</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>419</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>2.48</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>10462</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>419</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>1.75</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19463</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.75</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19464</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19471</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>3.11</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19473</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>4.11</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>453</v>
-[...11 lines deleted...]
-      <c r="E165" s="0" t="s">
         <v>455</v>
-      </c>
-[...260 lines deleted...]
-        <v>486</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>