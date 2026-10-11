--- v0 (2026-08-26)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="487">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -436,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -508,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -847,116 +820,77 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
@@ -1105,53 +1039,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
     <t>000011937</t>
   </si>
   <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
-    <t>000012998</t>
-[...1 lines deleted...]
-  <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
   </si>
   <si>
     <t>000011947</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C New charging data cable U144 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-new-charging-data-cable-u144-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012057</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Nuevo charging data cable X121 |1.5m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nuevo-charging-data-cable-x121-1-5m-60w-/</t>
@@ -1249,95 +1180,59 @@
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
     <t>000012270</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1444,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1528,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d8b187633e336f181152fe5311cbff1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcccc2c335b4466511c193ed753ffc892.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d14b1d3551984c85e873225c90167ee3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82c3197fda887865682dcce43f7072e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200441c88f7e563218d4fe9d151441135.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ed659940e13ee1a4455d7353cfec266.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07edd340719015678f71575b8b584b537.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8c83540fe23fd0de4e4960adfefa4d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b497191203681aca11643a0e0af77fee9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8b36bb050e61915135d1ef66297a7710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a80dceeb3f01ddb0ab6af0a68510a6211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811a4beae8a7602702524fba79b7d7eb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2083c3d690568100f40e16421c7e6cb313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66cef5cddae0abbbf2a36baa62b960f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b080f78991b152229850a8823a2c362d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee38f08529012a1266b85c12fdabb7f816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d8e728233235a81761d008e07034c117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec7250df3eeaa605267566b938006c718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c37266661f57674eb6bb5ae2d463ad19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4309f5e035a8bc7c59d4295016d737120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a920f96a1c4810b58b9ef719d278767a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22021b11468ef78d3265683f55fe55822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1177006350bfd342fb6621fad6a90623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ae526404bf202cccd2a001def2082724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9137621e6f9d201c2077eb12b61a4225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb25faaffcefe4f108cd1431e6af63326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e6c78a806b9d77625c16c9fab40ea627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c022f2396ffcfe5e24de9f1400816128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd127b8bb336a0ea369996469cf0222f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c26b046b82fdb963d41cc15e1ddb00f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a65604543f3e905c238fd428320e0331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8957d7503e94199dcfbb47dd483a5d8532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c7d26dba42e90239c42dc0d5a4cc1a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e60e29a800c25236e71ead8ea0d5a3534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb34f2e2dce14314b24ab0941814ae1f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566979deb51c8f9c2462523f2999fc6636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412b47dbc5ffd76b246bcbbc6737d87d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4418d2d31df039d1e92e27cb706e2e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04002937aa2075cc7ecd4273ffbe0cbb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8367d4f901721a59f45e58aebc620240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0f10cd352bc599e4c8cf256be5424341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab73992510775fc1d14c4aee7daeadcb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e044404e9be2f17823f1a93da1d2088143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8790de9dba0dce61e7f307d9bbd92fe044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d2fccf5e5344b69b0cc51790be676645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd63995e5fc1560eee6090b16d3a3f046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea90a205278e03b5b813752e4241c85f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21a47d5b99bed094acd26c7259385e248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c5dc865c37ba903dc6a8aea3a9762349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a820eca0021db3c927e137c35281df50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f171c6f404e1ada9b617d424c43fc90651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2851de070be42e8fd75269b10c618e8a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf2c727bce3af2916a396dfb0ada23853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feae7c2ef0f8d6b832829514fe04258b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dc3f37c51a4f198b497b7ccdcd066455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e487fac92780857f801c06a3b88de856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a193474db57c87e33a68fc8315a1c67e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecb8498234bfac638e1188d7e1082a158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56479e59521aad4f926b2336b12b500a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd446336c638c82686eab3b94136036c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30e0cd9ad0edfa17d7469afdc69143e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f628edaee6d1c7306bde4a9a090e977462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f465aa2d4558fe68fe5c997cc7c7cdaa63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87af3c8c14a866ece35b8df91984b35064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623b238deeeb31f8562320b472fc058d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8899c637d0e898e5b92593a1b870b30666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1e371dfd823c74e4f98fd1b915555767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db2c2ed801b494f9b06db208eff84c268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb8938b115150df4e2abe580b2dcef469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e34c9ea6f1a8ded88b36968147e684b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd49b16968054a7249f216a99ff77ad771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a45b9665c47c90974a489cfbfa68ba72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88562e3b1a5e283c6cacdcbd48c68c0473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261b92aec802f2dab83d8b2dc79c019f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd0f9ce1560bf64720f6b8b6fd3836b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6c1e015cde1d33e0a3a071c9ee59c576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808731b4e3ad311f4ac0b1e2a1cabfc077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db3c8617d1afe308512ec866efbc7c778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b38ffd17080a416b7a580b676ea8ee879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d62b8ee48d18c5b8f764cafc9f1728a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59943b933487a294afbf3837cead614281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2744bb63b1106f833b96a2398cfea482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528b6549531e5aae1f312cdeb53eac9c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b365bbe687115c2c23ee785878819edd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc51487a2ab237f1c5bc1bfe5c6dd07a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc380f59c6e40ac5f75b9e1704a7a1686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be6df4bd368eee26b97ad0aea72975587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e521b702c6bb9dedd10fe94c326b60388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f084dbfa8e041381f26498b29b4f19d089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcccb8e2f0fdc68226af99ca67c485390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cabda4706d15c83a1f04435c05bca9291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdf356c69168f18a5c6a055a0d61e0792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ffa645ef2338b3b85e426bec2c5f3393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bcb204b6e40433147eed5e1d57429d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63caa30e53848dc0db40fd9fd9aac53895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3b79dcdb484493fa35c8fe685c010896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0f9ce378dbcaf6509af47cd7d969e297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b572eec5c69e991c6ff192eced6af398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87af382e12c22b6440dd0899d2315f399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7d27eb0e3f32eca3431b07a2e3e517100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d6636a73605a62cba2d2174b21f013101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50e75a59d3606b3e199cf870a0cadc2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e45a32100aa8e051fb8d5665ae176e7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4ad3a20883eae23ad76901292a6383104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7f8035ceb2049e92fbc092264e941a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a881f44815260675aacb661ae5851ded106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ee2a022f4af967d47a617fe9790e5b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4244de6f3413eeb8762dcf1456b8b07108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45704fef76145184c3f6113a99b1474109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39104b2d1288278feb18b3759f132b0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b903dff93376721d3e20a74166208dde111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e0305dbb039a8142adadd1e4da8daf112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87d0340aeb8fdda0135510e3e817c13113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bca6d6b72ede5f33cc6652017e4d79114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579907e50d7c751b55bc313c46c35ae2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a34c38386984cd93eb755f585be6e4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e8ad82ed12b2b095f12f172d37777f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18bd3b8de1f0d2e06bc263d8140e446118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5c17141d1acc5a9dd9b353a37979e9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2744c3ea2d010a89bfa9694219070ba120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199e4bb90535396b8d48d8f71b7abfe9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a2261889e25222940fb6aafeb73b76122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ade13293306bfbf576db19c8696b077123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee155e8ee9aeb257f9c978c26fd46c1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a0ef7dfe791a33e98906459b29baa1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd34d79f977f5b40d057b5b14659790126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf19e315ea83d2182156eeb5f2338fe0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723b1124f0dddd0103a7a5541e4bf655128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b5b28e66b9a2f7b04226ccf947df2b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad7f3c5b3cc5e882854e504f7482112130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1bc4d586fbbf0b2d7fefa11b616b25131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5391eb621b816dbec4c7fdcfeed90239132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f1df5029f384ad502b55be5a97ec1c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562d38ccd432c3051f523563425fabcc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6507096565285a7490cf369eda82cf135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2b47179c94bfcd177f80b684b336fa136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2f1484b65df2ba0ae852d221e719bf137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4eb0849ade89b5f0a5c49a82aa79ba138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf792c9f610d6e7b2c2c0a3950effdb4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba76bd78549464a8025b932c880e05b8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc8d863994365bf4e6e436e449fb0ce141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6387bd471c517b2e8642792806fb7c0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3e81537d2c66acb0193869c7d4d49e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cc75a229ebd7cb3a4e43fa32506d47144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d48628794b1e7a00c19073d99c48bf1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df63603b18690469bb7c7bca386d89ef146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18208bcc75ce333735b8daebf56fd7af147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9328c91c4b90ee6dda3278943b776249148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59b8d0b9add04f61ab536feb5621db3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647954eaa71e6f58c8e7591f87f0a2e0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5920ae0ae8bf094399f5cf480c661cb8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcb0f379de158703826db07d1b3df9e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b4105363c8ed81dc5014cde17eabd5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1739ecbf9eea0309e8968d14638fcb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d9fb27a2170be744c1348c2e8beb0e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff53832c6232d8d51db63644901c43ea156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6365b9d709ec17743f589e88d08fcf3c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfc3b373cad4f756a4b14a042bfd2ca158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03d75f145968855fad66d228a4881f2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d184be5a7ce4ee9933872cf3d2dff71160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56142ccf6f19815e79cc0ba43b64c541161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56707f0dcc5f09bc2448eb9bfcd30b79162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f94aad2498636eba137af02b63fd8c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3d12a81e8162081445404ba3439d10164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05a084d48893acb3c2baab12d11af30165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b42a0f6b021e0c8b97cbbd12ad505d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cd0c16843e44a2bef58f9f534ba749167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd023bcf3d683a244d3c2c42d9639a9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0c7def5d7cab99121a02e06dcfab10169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493c4b29623380b258895bf98aed6d8a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dd33a2d8a7b6e2f9ae16cd98949bf4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5fee9a2724a51b90f46b1ebf3e10ea172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d480d61d985afa0d6877066a143018173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e155a04aed6497fe2c117191409d18e4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9110c8fdd80ca6ba20fb7055f290d9f2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e83cbd5bfb7926766ab9ffabf80876176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c415148640e2a8889588ba8b2e1b977d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4fbc8ba1dd895e095399b13b3882a3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0232f6db31ad8724ad75c6f8915fdf5d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ed5f8ca7df680df5a40989610debd4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea91ee6a702b4a41ce3dbfbce8d9062181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3957a861d3aeb6ed892442b99fd73a9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f445272fae0b21c689b13a340fe0d38183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09494416e3ef37fde0e4a7889c247de8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bab8ac660f4efdbccb6d46b9d93557a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba00922024f0a23b463edcab93db722186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3522ff8711f906c22cdd923e51443c8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f170c3e06f1636c8226b9c7e542ea3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f555637e9c18a04d872a3ce26c54bb2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09e694e6934c672c6e0bea0af727b7f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76f5cedb1e3ddf6ae78ec0f5126c665191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a345ab6b0e835c499bff1c9db1f96ddc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4594be588d611f13af76d4d59940d3e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f37600604e75806863afae2560bfa0c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d696ef6e17b1c68e86c98620c38cb7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336151677079050656424e1cc6ec89b9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1e918c91d5d847a244f821fd201a8d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2afcf51405faebe1ff098d9b8a34f0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6085a56c68584d88c3231f8f82d6978e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be6faaa6af8a4d9e0c35a051d13b8e0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3f209ed2b310b907c083086483a88e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596248959ce97c079f5a6db114b010ec202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f33e69385821a1d22226d9e8889c16203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b569e5da5794faec432c7cd69cb615e7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d375a09eb5b22a3595b017bd378c956205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff523de660c32734397d104ab279750206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cd2a06c3f9b02053b324700057853b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1437a5fc82ffc737b85535a07d9379a0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac75f9fb7793b4cf36350edb5fa906b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eec139fbe40e188ee97d01d18b8b3cc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd44bed7643671f5f7a6da361cd31a1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f6b77f4a1435a482273a2a1b0b3482212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441c7305ee94f3a47ea2029c30c6ccb4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5782646536c606f2044ec7fbb0ad6b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e6f5e3fe74a3d6d1f5ffbb3372184c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af94b4fde3dc37775600fd5c561e9c92216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb14b64e3fcf555efef93f741772890217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cde27c56ffa2bde235a59bf01cb9e91218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1969d540079ac1118c0c5cb5ee7e2b9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120e13e2686e6db3c7d3d8db8792d1b1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1e35a7ff265f1a8f6c67473035378e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0c1ad73604cbb0ea866d067495fb65222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef98102851fa46a3da8307b80ae8c46223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6150af9053ed2ea31f89b9426d045d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0a0b1f652a22ebb49ae365f7387153225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6261f946ed37eff5b6883a80a6c33c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61da5273d8270a5696b9fb698cfa5143227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919b1e854e7c8ad4b254900c277f3347228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33da65a9e1ab7a75a4a2991612296d84229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4d02018b0f487297c047d9037f1917230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb25deb23c092b81139aa0efaafb98a8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d195891d735e0c4d7d7620f702cfdca232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c223ec5b79ae16c5d777ce35a7f5e3b6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb11453c3adae08320eab3d28541ba7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80278bc14ee3cb4ed0c9b61346f14070235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fb09a1b59a8694fb3bfdb9eaa24c10236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1837b2b6be735003460e6f5c238f97237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dca618271e6280aa0bc292c312585bf238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dab9680be63770f013864ead9e8edd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a1ba53fdabc357ec0e02f369bae531240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d62609aae76dfcbbe0ad839a91394f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2768a6c5d4eb18c5cbf6e0c63e2e52e4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c98998d6dc6f4ee3b9eff7ccc029828243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b13a0abc88ae5fa52d215534e7cf7fd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5880b2e73f7c1cacfbd413dfd62eaa7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af64f449084b65a65de9f6b6e9787a6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad713c072e98bed1991f453ab6633be3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc53be4fa2081076fc5a5e644cc9bb0d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377467b5d7691a276d45e5ddadcce197249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9979625c0094c2ff968be400a832ba4f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cd89b0fc5fd84794863c77c13beb50251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c54d45dd6fa253df23adef842adbdd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529158c936c9283db6b3a7e75a05a290253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020d36daa10d3869263efea6285658d2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c73e0060845f94c258ca8db3dc9043255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e36405f688ab85aa89bd2f051431a09256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95f84cc477e187254c410b62ecb61b4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b70ce16179baa7ad91c4541a2bed1a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2da3dd8f5ce0805809229e64e4240a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acbd8856bb87bce7caf9163e92266b5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9ca47d0a7bdea53c691cec9f78f273261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29488b5c52911af463609a5451e0157262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c29db23c4d796ed3832c3e2989aedef263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c1977129aebc0c1f75cfcb74bcd3a0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26936ca899943081564b975f3074f6d5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51af730b7f38116f56c6e29c18e6e0a0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674e0b15368e5f895ac68ad9d82ae219267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9483c60064578b863cdf006491a6b0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6e88efcac22468d5c21f6dee0d8842269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b59430f868c866f2bdc76c60777170f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9c2182b010b6bff7f1afd8a1ea24a9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d024e8efaf38b36bfa14d5f916263335272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b15dfeb6d9fc3d1dce3e8a3773639b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c388ddb36177825d39b1d6630eacb6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d2f3bb8ab9cd643a5b4f4593a75ec7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173ce5ac01593d2f4386bce6471760df276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606cbc54756a47a74bdb3cb42e9d3528277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a56b7bc973294fb5f21201e464573c9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798cdf2999e34c6e55ba6c451534873d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984511d2b62addf9fd15cf39940cb8b8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344a685dcd1a93fc164e8afba21a7c4d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dd59773163d8d13ab57ca1830ecfa5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c586885957f6f08be66c7e9457fa267283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09294fa9041440f31a30684f880d2fc8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b76cde66a7c9299e80c735835053079285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7037db814d367eb7cf2ad8c9a0ad4dc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b1f52d5e79143c79165200a968d487287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1738b01ae283a1c2aa3f1c80eb099e9a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18235a3cb898e364c7f370bbc6db3e13289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafb1cf555e69a0cb0f8c4ad8ca7fc3b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea6ec2c602659255ba3f590d2410044291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313260a90673177adf53f15a26fd08d2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664ab7af1766a657ce8333329e70d0bd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32647eff5b062e35065e2c7cbbeeff99294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943de6a4361742a24d829d6664ab8190295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82477834ec5a79de78ef0a277eff42e9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c265bb495836f0b741c4443b6b3b1a3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bade6baf9e76e19991848aed886bc5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9930505fb420962f1c6609bb270fb746299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cd9a4e9bce66ba487b0e74edbedac2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c495c04a0288bf1d43e77c0031c2547301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674b038d67d7deacd6b90917e8ec342c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bbd9f5eeee37365c937c63db373163303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16f3d58e59619c504743cda16b9b131304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eb022a235c6f34f0f548675c6e512b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71752658cd8730433e3c367db16f1578306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb71d7cce180e4aac88c57f6f8079223307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546eea34a7b6ff10a550ec37a07ebea1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c8319d1a406dfd7cd2a636eda6c9fa309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398291b4be6e57cfd9fa22cef88d047a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc275fcebef44db6f492b82f62656ed311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b382e4ad940377dd6d23229034f974312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63b32eea4dab76ca0dec3e374a91856313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8228899ad84866529e9a59b1169a8b7d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e635dcd45e3c22cfa9a6e00e2a3e350315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f681778d79d3cb1309ec44edec683b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b8bcf2edb6675341ecd36910d3b2c8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc40b1ba1a09f57b2a6dbe42d179e09318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee466282b1a1cb5d80c91e4c9de28f01319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfd588dc1139df21995b2a56a09b407320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca4a148891e521c429119328db16eb7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6c3259057227e264fc612cf7c55e2a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed302a7fc754436e64187751b964425f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc99d4d7fc90b2e4d0e476542e3e410324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5199387d06605be1f0c54d6054b998c4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6005648b5ef65d60a4178f4316e9079326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec5d4273f9622e91d177d4686faaf65327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ced0408cbe92d5d0ea43cc5e7428fa328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f8e0a879595b90dbbbb6da110dec6d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca5d6a6d85719b90886de37f2b7490b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1465821676f809966af068b1d6d503b6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05db08a5349602ec42dc09e4c0e1ba38332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f075de84aa29bd58070a389d43c423f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd6bca57051d15d22ff95fdfbc3387c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be293c712f0c3dc77ebbebbf325fcaa0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383995a84a1e3e518748ee07442c24ce336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2aca26fab6dfe28ac350ca75d909b7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb18e01dbabc554609ad13adbf671acc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feddf1ff1d82df40532ec8713090bc1f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2ad8b289ba1085255a8a6adbd4f57e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5eea201fd40ca53c9f0ef8442da800341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315c01ee470d09c0fb1e4d01ed36adc2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dbecec17c33b9685da151b68dfb7d0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ee4167237dc742d5f3d5572c2d14a1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296f5bfd1b2199efcb02f749bc4dce38345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d2f02a3f0057cb0dcf624525da4501346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974f313c9ea5c89ef12f5efee26c19c8347.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0ddbbeadc214a984d1dc738e32401c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda000f5cedfdaa31d4a0c1ee0d5e5c62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5095d86543ff29d13958c103546089a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ca41fec495357c478b0bdb9addcc2f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4031af8af0f158b6ac271c8eac79cec15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5a8e0eb68d3c55d70de1d58da216926.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfeda6dbb8bfe21ef327b706623b8327.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c67e4695eec2b1589550b74afe08158.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce42ba629f420f0d023f378937d81bd19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a8320d9db1a655c0999a90c9d2858a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eff0970187461dbe83da04879b070311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a9a2cd6199afe6f48b022889e0f06712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd6eba78e188fc240b3e36ea7d95d7913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be018927b6bd0509ccb68ac3f1b3f2714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5f15a798d28a4e6135b7578f0059c815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b24c90ffb2a289dcbb0d19cd13908716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b553b6944fe270bfd1793460131ab9a917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cf11f37c5216c3e3afc2a403e31aa518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d218e235c6f2f3d88b8caccab7d8f219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dc320175cc75b5547f01389b247b0820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ee312b8a3d629aa281f9b833fd88be21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e17634cf993da3da9136cc772993a1222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd331e4131348a700f03d02d977bdab23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836931193ad5b9298c5e49cc7c2b80c024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eca3e57ca105f6039b1ec136f8931225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1ba33d51b5dd4673f1a0011b46088626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e8fd23702bfbb7baa2860e4de682b227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bb8223e77c7d965ed7fc971c80754d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18d3c3379ce0c9e79f38f62f19b3b4429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd40fa5919a3e1c68acacf1548227c330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83a408b84c76cf1fbe960a5722124a031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf49a344925765830fe198e95b32333b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b81d7ecac8b2d14a0781af700498c8f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e50246b330058b0f72824968f6e19d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f79618bbec8ee4f7218efe197267a6535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9ed1638acd359a4c814a5501b5376f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0825851ae9876186506fe7f9bd57d937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1059b228122c24c4c295304e5853239838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f9d5f92925997c208c1f155d3e3e7e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00be5c02916a3ec340ca27b0a75096f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf12dff6514562236863fec929cc99d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98421596ada73e509b8330b762cde8142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed41ccd536ccce9f2c587471e27a69b343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01156c092debae010ebc030f47fbcb0444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1884f184b0d967b2486cea0490e57045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd128207cd51b01724b0b2575869176546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b8a84886941631f28d7381b4e1f56547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30a2fb4623dc1dc27470e1bc44fb49348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd336ff4c98e8b6138ac58884aae4ab49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7bc948bd4d58f11f5e4f26ed3b5a7950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4c5f2024be079d303d1a7ff213e32751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5d7d6c05de21c2168ae5912cbb98d452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b072aa25e8c12b798089617cb21713ad53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c411c3d146ee218fea404790ae4bb354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e210ffe42aae2010b83f497be5f14cd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a503769d5cbec41b5ca1fee89acf22356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb88c091fa8e3473cad0195a0e5e74857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0392013aafd72224145b1b5842a3320e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6946af64fd4277d9035959ad7fae5659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93b2987107d86f4f13a9cf86f6f073760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a01ddc63fe9a4096e1cf539d91a52de61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaac182ef2d5372883a824c11b6ee6d862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e218c0d158dc78a91221a1110b4ba22c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ec1ee5ad34f08bee1887289e79d44e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9128d8fbffa207d1e43fbbf87a395b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d342e115bcb98351c2abd5bd51b7b8c266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16e8ceb0f88ecade5619efa2b36a0f867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ff9f16870d8ec0e8f963605233d8ff68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84da7eed12f1381c720dc16324f20b8b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5c6377b36cb2299b8d384f1e0cf63e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7321fb2048ad58b7cb0f6492c1f4eebf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a7e2d3449451b2c04f2029339bd41b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969ea9f2578aadc09ec76023b6cba1a973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d866264b347d4c9cda79baa15946d374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c72e2a8358851db1a0f4829fe88b78d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60695ba239bbe6922d31c4e63676b9576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cea1ed7871f4e5353c61ff46f5e28977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99fc8e535763548964d675f10a27d9178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2894dcb7b4a3055f6a32fe1259a0c579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a606f5c0c7c2aa4746bfd9422c0fa4e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b66eb6b3cb63b5b0c4bd1a26ab6448281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeea35720a9acd9d59fa99ab1279d3082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b987eba038326df2984d87a8edc866f183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89077fd5a1e3282f03cd130f2115868e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e973163776f2047ccd1d38f3c34df8985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376036af048ea899514ac58b413e532c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f12492040b3d60ea839e5c76540b71f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9c704246f862f2ad0ba1f2d7f8a12588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813a7133c54d729f90b0f2937ea1317289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06443fe12d0ee55afe0ea63c4d35200b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c855e9cfda9b39a6bc59d0d44f55f25591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764fbd137f5e2012a2b941528ce57db392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89f53c14eb7e4b733901dc276a1954993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc26b28e8798e2a6df167d99b90f3d6094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276d5bed29fa1c27149035f986e76d4695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c4c88726e0764c8fcb87fae5792a4796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73224dcb866fd17abf7e5605ac3c302097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b863285b81a913e02dfdf5a370115f098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e226fd47c3d28eab700dd62c601dc15699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb3a984c4e9c3e632d246916abf1681100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6c5e250015cc6ebab6c8517b8d83a6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c88fa7d8cd4a5d4ece7bd31a47ec239102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a184ea4793216e56da294f69cfda741103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab932c0132ab55fcaf1d5ca5ed5e3934104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ba53d38ff1a06b0862625ebd036ad1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4a345ea3ca94212ab670a0484e7886106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f516d4ac2d556593c97f00abdfc663d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d2013a9dc0efeab3b4c44f431e2e44108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2edb784659f333a2190ac1f466fd160109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa793c94c6d40cb04a175c9f433085a5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec30024da876e716cad46d28c7d812a8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6849a24c0dd0696c2db03e7a0a3307c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45ff254fb555cdcc57ef91fe7c5b35c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b0aa8a847b14d89b4dd9fbf8f64bf1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f815b223651fb3a2589b88199705b396115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164e29568d2ab4195377d1f8ad433245116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73277913edaf1ce77a01a64c00c674c8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1251b6bda6586e6fcc77f8ad07de5b1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb7da4622cfedddb95fbd3e3b315740119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a45516f94d0028ab500be4964d38754120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad0274db52860f6273297592b76e840121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466504c06cca7f0f42840e3de5473b62122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ad6e3f2ae3c1a19f97747ec562922e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba67d3f8a4e52a76940323701cc6e82124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284b031210f295a80b3b8a73f1283c42125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd516865908cfa8d1b52840958b7caa5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737dcda2bb815008cd119f01770285c6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd86b3930f9681d32f57c27d42e8f63128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b5a5028e391f9ec1a47cc1b9e88360129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce60bf8ef95b505e454fac7ce56ce4a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57dd75a1c2aed850cebcdf2ef6cc4be131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddb5854f417bc1bfdcb0e34015a0dce132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f7425f2cda152b68b530b5cbe9d1b5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808de5a590080cd24439ce9c626c63ea134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7a6e8dc5c54dda59df512f8833da7e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0344fd54197385139745e4fba6a28420136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4925609d7bc74288e5daf2cae4143475137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3cd56a1581752845a56ff4ddbb34ce138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5c337469f9d691040f4619677741f5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b316b96f19b585835ccc10f3c726e55140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbfd68cf8c94eb47f73d66cd08cc191141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9844c7105cb9b43ed4cd8244c935b230142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cc89a08102e7a631080e136ae541ea143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bbf98894882f37255091d697ee490f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7650ebe36e467fddb83887f26945475145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51361132f5bba0af3b1517ae985d8be8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f66339b1dfba819077cf90a4dad7da7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953e8ee49ca1de0097dfab1ffc2ad3f2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b458fb8a5c62e993ace9b9e728343e9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af30cc228721818d9fb98172ca71e1b7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff519c73a12a518417e410567f0b151151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adf83efa0fe073a49bd3331f2e1f852152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42ee3630d820d6e997f3cd6bba6a89a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6120073e61b070326c8404a1e62677eb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4ec46eea44d8fcef1742d731e02400155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e83538e88b4724e7b86b08aa09e18a6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f323ddedfce8d947e4419b066bad4a2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447138069919d4f47ccaabe9599b2b05158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451d51a2358f6636298710f01c9a0f9b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a6340ad6f402560ebdaeb27cf31594160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6c69b0fa9f4f75e0b9ab79bb9b0825161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e68ecb05fd8cff75b4514f4514179a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6252b4d06bb1d7419080f64bdb3e2d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d1816a7db767f3ff9c92d5121b0526164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aa6e9a145f9bc8b42c72f522594b58165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d648631986f95cb7293473e163699bd2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1867e14cfe75781df07f0506f467603167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df585c348f882d0e6c9aa126a0b9efa3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de76675a79b53b5cd2bc2a2543918ce169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe21451223f18700f2c53af0422e6df170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d0ecfef4cd9e687db5aba1c2899a92171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d0abfc575fa70b05ede8ca35ecccbe172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271956a1368d938b9c31536d8f41d9fa173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1d6a34ec47a11d90890eb2a9b74c8e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b783edfea44fc4224d22484f93293e81175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c936abb8fba8bc55412b1e1a262b9c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df63b46e01ba9325a8f3562eb528eea8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92971b9a54f218ba5768aa758540675d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e142b317d81f99a96bddb4eb97b340179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c3838bcc307a1b4265b015576402dd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa227632c9a616a7a1c7b9d7f198bcf181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1982c53079ce6ea8386255480e88054182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2093a8fd7adb1288dddb0bde3ccfcc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eb6433dcff652d42bcad475faaaf49184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f104f651fb999fe19a628359464db929185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2fffb10611c31cdcbbba4b2997e854186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bda34565136235d437b851793928b32187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fffb6ae4d9e315b950331330a2044a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f785f72a98676e116ec083670698d978189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4829ba1c1309747b42ef2c6efd11af10190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c6027a9128caf119aa80acc2bb2c51191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299c653e690a086143c5cc13732d9eaf192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4272cbe89e1e9349b04895934e788f73193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cefa96f2d0aa6cd9b1abf70da67a1e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9789c590cf960283db1d711d6538526195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022e409e45c32fc9ab313d02a4bd0393196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba544ecf91a231863f465418a273e0d0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda71907d3690c21d7979f7d7658f027198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e120c66a2f6cf0fbeac050ea9624d01199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04d63db9a2beff3501a96a06d3e5116200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0063bcd48c9e95d60ae9946cda57dab1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eacd408b77a7f57ba1667220366b928202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b1efa409395a516360c114ee24cf18203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedd5b5c9543e5b9e04b8dee06a7d24d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a6d473cb5facf348c3aecf035ff981205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db91ba8685f4f709588015db20c91c1d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dd08244446cbaaf6f6bc6604fffd85207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b225d1afdf59f722f634ae0281bb2b00208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6b2d02ff66e3ef811e87aa4eed95d4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8717892e0fac85d399ba7f31b27d9e37210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abffa960744de13b0b0f455783d9bea211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131fbc2170bddd93da8561cef18fdac5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431fb86d5c8bb07701dedd67ba1d99c1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72141bc46b2fc7dc463c979f9490d09e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9995fce42d7bb49843c3b4fcfa0a98f5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31477c4c7273979c4747a97ce267f8f4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6636bbb26f3a32197fc8085a16a6b8c9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c4df3d355e7d841377becfc9e7b399218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca9222382a2492c16b3ba4088184963219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5e890a3f8710f94a1581c610dc3e13220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e8cedc017c51724c21722379eae504221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab7336d6a8872b3e4d6ea16a1099d8d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b188416b042510451ce66098f87d836223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b3118dfe58de365263124a87407023224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fb09e9317b4e26c7b814115df1a8f8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baab24940948bc8a2dae14d3b786957226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3026129e1fbef76eeb47e1a3be5ad4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a525c7434ac6ea89775928df79d5576228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476095cf742ce9cda2e522f962faea67229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4150f50b6183a3807b52b925878d0d07230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bba5d1ddaba525290b2625a8d64b54b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab51e46aa81bdc280c9827b500563de232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5d82026a3ddc20ce8d43870c884356233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d08a544107d1f0bed40112f41a2540234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20566dfc257e04c8a7bb360dc8eddbf7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854769c9c3430270bc8eb5ae2a3c72f7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38ca38c4cd51c2bdfbf71fbd95e31b3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c42c22c234121d170801f05604a8fa238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98f0d890f512fdda56ecaf2dcf2dbc3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dbdfead13b80f2e88d6b05aff6e39d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a895b9d1ea893b4b0472c2d1f67cd1dd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ff3599eeb34cee6aebdb0eced5b0c7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15f44e3e0519387b71a182a45acebf1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6f256ec22e79bf737cc419d3f2f20c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4198ec038c79fd28ba6b242c25e5088245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8af0492b9966634e065282696e37ab3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fdc88ee23331c12fb283c537c0c7d7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac34a8970d432316e2eda4aab1b6784248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8d46c75c3b177394121455ebc33995249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c3f20c94f151a441c9301ee7e025c1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cbe721b0c52d72f467e6ee14b2e24c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a092d6004156ae90461c4e06649b4d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50857eb7c135ab2fb0bfeda0a571c77b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746961274749deac5217b3a7cb01f891254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b8a008bbe7e67c65083e7d7fd19216255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79cd4089dd5fc90b8235bd94331195d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7c04a02c6c992dc4baf178ba1b10f6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60bbfe2641a90c05ecd919fbbd93521258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05ea18b0c13fbafb7894fde1599489e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfc51e4d13d92d01c370189d1c92891260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29613f002d8766e740ce5bbef28ca6cb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8bfa5d26c215d54337cc98a2d3ff6d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ad8bb8e9dc7c89852e965aae76c462263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a29c0f8e72104ebfbb563c806332a5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222fff96daf5d54b839b93e34f8e6ccb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b365aa46d21ed3a3f83525960ada14b8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0cc9b070ab90d4c43008c44e0aaa5a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083b76e0dbbceb69900fa1494586f891268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ae3c456a435d36fbc8bad7afde5c79269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9339ae7b2752ea2f04dddc75af9e0021270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ad03620ed4620d8fbccbbbfec57876271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2034b72bcf4642895224beaa151305272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f347b727118756c4f1a18dc9ca6421273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e430140c10b2f5c9ffbe9af0de1542a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00484c489d274142c9605052c35dedb5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b249968573adc668c33070e0bc3d8ab7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52d5435c3795a98507e6412a468e857277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb69055f6b38fb46610bfd2295fc83a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed18c92f73b1c57c9752d1a587e9c595279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f82fb9c10c14cd2ca9cb2d951617e8b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9eb58f65740c62d22edf9f1ba7658c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b52f049ab565b93d949df52ec0dc84f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e593cea9c0e4177d0ec9f950ae0aae5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a85a61040d1b2f488441c3f6aeb6bcb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40652c7a5a0354a37806973b9bdb705285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe68d84bac32e7ccd5558ad9cf4a0f84286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae5aa6d0d7a7a8c1eccc1e9acfa0039287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c753593d553b38b769cec0540621ba5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c113030fbf5992231954c978cb83fdb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3bf2fdbb50e8762defd1dab8f6e21e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fec24a6e1aaf8dbb045feb563882d61291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cbc9ef2716ed5f708983c357d8dc07292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cc7aaa0c256be7aaf7282f8e092b17293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be161990e2afa7d025ac845a026f419b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ab3e4c10527788fad62a810898b81f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56423365c3b51f9e65bfa69ce989ff37296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a82332b8568120eb0dca6740110ffc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857543223aefbe06254931f391822be0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c22ba30307d9042b5d6305b9a44580299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1468dd50083804552bc76bec4fab8a4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcc7dfddf843ba7c793d0af5b15f06a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0ea8d18574b66897735edcef9ee1bf302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddd530c2c0bf492418a98811673ac62303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb72e87f48b7407edc559988684d9c7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b94a033f61ab37d5ee25a8e9f1746a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f29bbe012280237cd0c7b52e4814a69306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95abb0ecb2afd232ac6c1d430c506fd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91512ed9927e5210eb0ee95aa67d9ddd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d164f35b27666f4adfe1aeb06a7c309c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c83ff117c017398226fdf7d1903f52310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04564eae80a7496dc356e71a776ef55311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c256fad5abf0bf06d8aaeebc85d5f02d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0c78bb91c39728d37eb3860fe7eeef313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32796110e093b28f410350814c2b0467314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a558abab173214c7af5da7ddb469da315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621d38139a0ecdbba3b88c7641b45050316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99baeb82dd750ea06c219919127b9b6f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2629253dae1020ec47346faf42dd95d6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677015ff468917827ea95a5aaabc281a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47803426e2041a6e84e9be25b4085117320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e29887ee8f3f8ec98b78012d994861a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2764152f6b808ee4178d856d58fb4172322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e781fdc03a06849da05adc175bb87f07323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc83ba551c6371ecd5ebd78e9c4a134f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e0f03f376e3ccd4ab6073939afbbeb325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11270,710 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...658 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -12240,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J175"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12890,3794 +12137,3519 @@
         <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
         <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16851</v>
+        <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.35</v>
+        <v>1.25</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>16873</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="F27" s="0" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.25</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16873</v>
+        <v>16882</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>90</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>91</v>
+        <v>23</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16882</v>
+        <v>16889</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.06</v>
+        <v>1.7</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>16889</v>
+        <v>16921</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>1.7</v>
+        <v>0.91</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16921</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>0.91</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16921</v>
+        <v>16924</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>0.91</v>
+        <v>1.03</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>16924</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>1.03</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16924</v>
+        <v>16925</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>1.03</v>
+        <v>1.44</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16925</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
         <v>1.44</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16925</v>
+        <v>16933</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.44</v>
+        <v>0.57</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>16933</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>110</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
         <v>0.57</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16933</v>
+        <v>16935</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>0.57</v>
+        <v>0.93</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
         <v>16935</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
         <v>0.93</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16935</v>
+        <v>16955</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>0.93</v>
+        <v>1.03</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>16955</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
         <v>1.03</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16955</v>
+        <v>16972</v>
       </c>
       <c r="D42" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E42" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F42" s="0" t="s">
         <v>121</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>1.03</v>
+        <v>1.65</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16972</v>
+        <v>16976</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.65</v>
+        <v>0.71</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>16976</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
         <v>0.71</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16976</v>
+        <v>16977</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>0.71</v>
+        <v>0.49</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>16977</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
         <v>0.49</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16977</v>
+        <v>16980</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>0.49</v>
+        <v>1.05</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16980</v>
+        <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>1.05</v>
+        <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16981</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>0.59</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16987</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.9</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19008</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>2.38</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19029</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>1.22</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19047</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
         <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19048</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>3.51</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19049</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>4.2</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19121</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>3.72</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19128</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.16</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19125</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.1</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19123</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>5.01</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19149</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>3.86</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19150</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.43</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19157</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>124</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.58</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19176</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.63</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19177</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>1.44</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19211</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.52</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19213</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>0.7</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19215</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>4.44</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19216</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>3.57</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19222</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>1.15</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19223</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.83</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19232</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>0.82</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19234</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.91</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19235</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.03</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19236</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>1.49</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19237</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>2.2</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19244</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19247</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>1.51</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>243</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>244</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19263</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.83</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19264</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.52</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19264</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.52</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19266</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.63</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19267</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.89</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19270</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19272</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19273</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>0.77</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19274</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>0.57</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19291</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.16</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19297</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19298</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>2.12</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19301</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>2.08</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19303</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>280</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>281</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>16</v>
+        <v>43</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>282</v>
       </c>
       <c r="I101" s="0">
-        <v>8.970000000000001</v>
+        <v>26.17</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19314</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.62</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19315</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>287</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="F103" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G103" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I103" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J103" s="0" t="s">
         <v>286</v>
-      </c>
-[...13 lines deleted...]
-        <v>289</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19316</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>4.49</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19320</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>294</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.67</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>295</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19326</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>296</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>297</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>2.9</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>298</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19327</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>300</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>2.46</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19345</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>302</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>303</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>43</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>304</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>26.17</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>305</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19346</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>307</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.03</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>308</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19346</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>23</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.03</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>308</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19347</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>310</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>311</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>1.16</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>312</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19347</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>1.16</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19348</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>314</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>315</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>0.77</v>
+        <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19348</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>317</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.77</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19349</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.88</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19349</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>0.88</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19350</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.8</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19350</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>326</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>0.8</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19354</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.01</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19355</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.88</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19358</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>334</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>1.93</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>335</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19359</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>336</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>337</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.83</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>338</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19362</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>339</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>340</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.8</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>341</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19364</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>342</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>343</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.51</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>344</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19367</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>345</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>346</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.59</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>347</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19367</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>346</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>347</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19369</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>349</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>351</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19369</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>352</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19371</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>0.59</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19371</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>356</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>0.59</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19372</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E131" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.6</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19375</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>363</v>
+      </c>
+      <c r="E134" s="0" t="s">
         <v>364</v>
-      </c>
-[...1 lines deleted...]
-        <v>365</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19377</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19384</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.7</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19385</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>374</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.51</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19383</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>2.85</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19403</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>8.49</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19404</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>0.92</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19404</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>0.92</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19405</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E142" s="0" t="s">
         <v>386</v>
-      </c>
-[...1 lines deleted...]
-        <v>387</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>0.64</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19405</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E143" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E143" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F143" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>0.64</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19408</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>1.39</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19409</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.49</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19412</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>1.28</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19416</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>1.46</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19418</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>4.2</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19419</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I149" s="0">
-        <v>3.91</v>
+        <v>1.75</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19421</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.66</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19423</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.48</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19433</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>5.78</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19454</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.67</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19455</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>2.55</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19456</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>2.5</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19457</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>1.93</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19458</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.99</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19560</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>2.64</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19461</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>419</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>2.48</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>10462</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>419</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>1.75</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19463</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.75</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19464</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19471</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>3.11</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19473</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>4.11</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>453</v>
-[...11 lines deleted...]
-      <c r="E165" s="0" t="s">
         <v>455</v>
-      </c>
-[...260 lines deleted...]
-        <v>486</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>